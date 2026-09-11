--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5156,755 +5159,761 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>6617000000.0</v>
+      </c>
+      <c r="C2">
         <v>7484943000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7473354000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6819000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6299000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5445000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6082000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5299000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4812000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5154478528.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4797019104.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4670000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5430000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5047000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5464000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5209000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5528000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5916000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5483000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5424000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5333000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5100000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6859000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4333000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3911000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5821000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5601000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5849000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5697000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5880000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6327000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6858000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5386000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5424000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5767000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5981000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4711000000.0</v>
       </c>
       <c r="AM2">
         <v>4711000000.0</v>
       </c>
       <c r="AN2">
+        <v>4711000000.0</v>
+      </c>
+      <c r="AO2">
         <v>5339000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5558000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5832000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6380000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6706000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7923000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7814000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9760000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11284000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12509000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11889000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11919000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11621000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11404000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12438000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12124000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13022347473.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11408000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11726000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11863000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11513000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11779000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11581000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10427000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11782000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9123000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9182000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9882000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8634000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7784000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6702000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7763000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9336000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10666000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8441000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7816000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6221000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6189000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4713000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5418000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4704000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4540000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4527000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3838000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4666000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3708000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3084000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3284000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2938000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2479000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2532000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2261000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1884000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1717000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1675000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1702000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1644000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1661000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1784000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1783000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1889000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1741000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1546000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1996000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1897000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1413000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1341000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -5933,102 +5942,103 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -6057,430 +6067,434 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-29018000000.0</v>
+      </c>
+      <c r="C5">
         <v>9330614000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>38391371000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-40782000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-42637000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-44141000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-41270000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-41747000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3855712462.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3260457839.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6794453506.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6267412935.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-27957000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-37609000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-38203000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-28723000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15455000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-37694000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-39252000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-35921000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-52092000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-47753000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-63181000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-62769000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-62508000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-33778000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-40721000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-27872000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-34563000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-35557000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-35647000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-34995000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-26345000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-28366000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-25103000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-28921000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26357000000.0</v>
       </c>
       <c r="AM5">
         <v>-26357000000.0</v>
       </c>
       <c r="AN5">
+        <v>-26357000000.0</v>
+      </c>
+      <c r="AO5">
         <v>-27477000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-22873000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-33618000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-42186000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-34395000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-8228000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12562000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9023000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>31519000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>56389000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>48923000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>40761000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>45323000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>44932000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>59208000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>53003000000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>13050000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>63645000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>64428000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>23287000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>80949000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>30345000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>67949000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>57063000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>58433000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5108000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4869000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3032000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-15219000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-15771000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4518000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9902000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2806000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2882000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>38831000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>33951000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-6936000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-8623000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>24582000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-8558000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-8659000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-11006000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-21120000000.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-14072000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-14054000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-15436000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-17052000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-15798000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-15763000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-15952000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-15909000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-18094000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-18589000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-19416000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-16239000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-13791000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-13580000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-14626000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-12743000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-11998000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-10573000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-9867000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-9609000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-9243000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
-      <c r="AL6"/>
-[...3 lines deleted...]
-      <c r="AN6"/>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
@@ -6503,152 +6517,155 @@
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7">
+        <v>44972000000.0</v>
+      </c>
+      <c r="C7">
         <v>227967000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>43534822601.84</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>42589000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>42273000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>40658000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37149000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>33376000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>33309000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>34100000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>164033306800.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>31535000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28743000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>23513000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>23845000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>23413000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>22526000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>23133000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23043000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22872000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>20180000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>20649000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21650000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22015000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>21915000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>22535000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23861000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>23831000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>25502000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>27197000000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -6677,116 +6694,119 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
+        <v>107101000000.0</v>
+      </c>
+      <c r="C8">
         <v>205432000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>37493064680.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>107101000000.0</v>
       </c>
       <c r="E8">
         <v>107101000000.0</v>
       </c>
       <c r="F8">
         <v>107101000000.0</v>
       </c>
       <c r="G8">
         <v>107101000000.0</v>
       </c>
       <c r="H8">
         <v>107101000000.0</v>
       </c>
       <c r="I8">
         <v>107101000000.0</v>
       </c>
       <c r="J8">
         <v>107101000000.0</v>
       </c>
       <c r="K8">
+        <v>107101000000.0</v>
+      </c>
+      <c r="L8">
         <v>519782573200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107101000000.0</v>
       </c>
       <c r="M8">
         <v>107101000000.0</v>
       </c>
       <c r="N8">
         <v>107101000000.0</v>
       </c>
       <c r="O8">
         <v>107101000000.0</v>
       </c>
       <c r="P8">
         <v>107101000000.0</v>
       </c>
       <c r="Q8">
         <v>107101000000.0</v>
       </c>
       <c r="R8">
         <v>107101000000.0</v>
       </c>
       <c r="S8">
         <v>107101000000.0</v>
       </c>
       <c r="T8">
         <v>107101000000.0</v>
       </c>
       <c r="U8">
         <v>107101000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>107101000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6827,102 +6847,103 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -6951,372 +6972,376 @@
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>6483000000.0</v>
+      </c>
+      <c r="C10">
         <v>3668936000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6498759000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8964000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6996000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4695000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3271000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8694000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7840047223.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11506502315.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4972620223.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12110000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10417040827.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10290000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7996000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4374000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16287000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17223000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10467000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10919000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9821000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11963000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11711000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12700000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19466000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15462000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7372000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13179000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16714000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9361000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13899000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14187000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16997000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19966000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22519000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23495000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23569000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19213000000.0</v>
       </c>
       <c r="AM10">
         <v>19213000000.0</v>
       </c>
       <c r="AN10">
+        <v>19213000000.0</v>
+      </c>
+      <c r="AO10">
         <v>21582000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>19609000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21855000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25058000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>25138000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>26161000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10739000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16655000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>20246000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>26397000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>30255000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>15868000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17646000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23131000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13524000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13520000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14924849203.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13020000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21900000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>19057000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>17624000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>21689000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25998000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17655000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>27451000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12972000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>14614000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16169000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>16595000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4870000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>8126000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>6499000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5282000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6648000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6201000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6987000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7421000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9007000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9667000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>12688000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11097000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10385000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10418000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>9871000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>9412000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7229000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6576000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6856000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>7080000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>6985000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8104000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9610000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7124000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5599000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4501000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3301000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3612000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4306000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6445000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7360000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5077000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4854000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6073000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5826000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5300000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4154000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3850000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7381,454 +7406,458 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>10386000000.0</v>
+      </c>
+      <c r="C12">
         <v>9115369000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9236385000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11658000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9501000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7669000000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>14287000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12105931596.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16365000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15493865283.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13409000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12655000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13169000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10769000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6785000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19142000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18482000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11117000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11456000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10423000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12542000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12370000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13370000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20005000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16106000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8260000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14482000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17355000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10482000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14982000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15227000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>18050000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21141000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24404000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25308000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24572000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20131000000.0</v>
       </c>
       <c r="AM12">
         <v>20131000000.0</v>
       </c>
       <c r="AN12">
+        <v>20131000000.0</v>
+      </c>
+      <c r="AO12">
         <v>22365000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20366000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>22622000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25838000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>26240000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29538000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>21284000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>25978000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>28681000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30136000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>34685000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>19753000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>25963000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>32962000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>23109000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23951000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>26135172550.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>22750000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>31780000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>28018000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>29170000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37684000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>38286000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33267000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>34246000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>13384000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>14757000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16241000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>16695000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4975000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8275000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6623000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5547000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6728000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6273000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7254000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7688000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9277000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>10049000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13034000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11316000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10709000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10903000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>10327000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>9446000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7466000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>7027000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>7244000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7080000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>6985000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>8104000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>9610000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7124000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5599000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4501000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3301000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3612000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4306000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6445000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7360000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5077000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4854000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6073000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5826000000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5300000000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4154000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3850000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
+        <v>107101000000.0</v>
+      </c>
+      <c r="C13">
         <v>39340093000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>37493065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107101000000.0</v>
       </c>
       <c r="E13">
         <v>107101000000.0</v>
       </c>
       <c r="F13">
         <v>107101000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="G13">
         <v>107101000000.0</v>
       </c>
+      <c r="H13"/>
       <c r="I13">
         <v>107101000000.0</v>
       </c>
       <c r="J13">
         <v>107101000000.0</v>
       </c>
       <c r="K13">
+        <v>107101000000.0</v>
+      </c>
+      <c r="L13">
         <v>42290843214.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>107101000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>42901117262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107101000000.0</v>
       </c>
       <c r="O13">
         <v>107101000000.0</v>
       </c>
       <c r="P13">
         <v>107101000000.0</v>
       </c>
       <c r="Q13">
         <v>107101000000.0</v>
       </c>
       <c r="R13">
         <v>107101000000.0</v>
       </c>
       <c r="S13">
         <v>107101000000.0</v>
       </c>
       <c r="T13">
         <v>107101000000.0</v>
       </c>
       <c r="U13">
         <v>107101000000.0</v>
       </c>
       <c r="V13">
         <v>107101000000.0</v>
       </c>
       <c r="W13">
         <v>107101000000.0</v>
       </c>
       <c r="X13">
         <v>107101000000.0</v>
       </c>
       <c r="Y13">
         <v>107101000000.0</v>
       </c>
       <c r="Z13">
         <v>107101000000.0</v>
       </c>
       <c r="AA13">
         <v>107101000000.0</v>
       </c>
       <c r="AB13">
+        <v>107101000000.0</v>
+      </c>
+      <c r="AC13">
         <v>107100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107101000000.0</v>
       </c>
       <c r="AD13">
         <v>107101000000.0</v>
       </c>
       <c r="AE13">
         <v>107101000000.0</v>
       </c>
       <c r="AF13">
         <v>107101000000.0</v>
       </c>
       <c r="AG13">
         <v>107101000000.0</v>
       </c>
       <c r="AH13">
         <v>107101000000.0</v>
       </c>
       <c r="AI13">
         <v>107101000000.0</v>
       </c>
       <c r="AJ13">
         <v>107101000000.0</v>
       </c>
       <c r="AK13">
         <v>107101000000.0</v>
       </c>
@@ -7841,248 +7870,251 @@
       <c r="AN13">
         <v>107101000000.0</v>
       </c>
       <c r="AO13">
         <v>107101000000.0</v>
       </c>
       <c r="AP13">
         <v>107101000000.0</v>
       </c>
       <c r="AQ13">
         <v>107101000000.0</v>
       </c>
       <c r="AR13">
         <v>107101000000.0</v>
       </c>
       <c r="AS13">
         <v>107101000000.0</v>
       </c>
       <c r="AT13">
         <v>107101000000.0</v>
       </c>
       <c r="AU13">
         <v>107101000000.0</v>
       </c>
       <c r="AV13">
-        <v>107380000000.0</v>
+        <v>107101000000.0</v>
       </c>
       <c r="AW13">
         <v>107380000000.0</v>
       </c>
       <c r="AX13">
+        <v>107380000000.0</v>
+      </c>
+      <c r="AY13">
         <v>107371000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>107092000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107371000000.0</v>
       </c>
       <c r="BA13">
         <v>107371000000.0</v>
       </c>
       <c r="BB13">
-        <v>107362000000.0</v>
+        <v>107371000000.0</v>
       </c>
       <c r="BC13">
         <v>107362000000.0</v>
       </c>
       <c r="BD13">
+        <v>107362000000.0</v>
+      </c>
+      <c r="BE13">
         <v>101548501928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107362000000.0</v>
       </c>
       <c r="BF13">
         <v>107362000000.0</v>
       </c>
       <c r="BG13">
+        <v>107362000000.0</v>
+      </c>
+      <c r="BH13">
         <v>107355000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>63914000000.0</v>
       </c>
-      <c r="BI13"/>
       <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>-73203000000.0</v>
       </c>
-      <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>-57728000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>-4869000000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>21088000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>-22179000000.0</v>
       </c>
-      <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>12196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20816000000.0</v>
       </c>
       <c r="BY13">
         <v>20816000000.0</v>
       </c>
       <c r="BZ13">
+        <v>20816000000.0</v>
+      </c>
+      <c r="CA13">
         <v>18677000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>10959000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>18677000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>18670000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11701000000.0</v>
       </c>
       <c r="CE13">
         <v>11701000000.0</v>
       </c>
       <c r="CF13">
         <v>11701000000.0</v>
       </c>
       <c r="CG13">
         <v>11701000000.0</v>
       </c>
       <c r="CH13">
         <v>11701000000.0</v>
       </c>
       <c r="CI13">
         <v>11701000000.0</v>
       </c>
       <c r="CJ13">
         <v>11701000000.0</v>
       </c>
       <c r="CK13">
         <v>11701000000.0</v>
       </c>
       <c r="CL13">
         <v>11701000000.0</v>
       </c>
       <c r="CM13">
-        <v>7262000000.0</v>
+        <v>11701000000.0</v>
       </c>
       <c r="CN13">
         <v>7262000000.0</v>
       </c>
       <c r="CO13">
         <v>7262000000.0</v>
       </c>
       <c r="CP13">
+        <v>7262000000.0</v>
+      </c>
+      <c r="CQ13">
         <v>7254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6220000000.0</v>
       </c>
       <c r="CR13">
         <v>6220000000.0</v>
       </c>
       <c r="CS13">
         <v>6220000000.0</v>
       </c>
       <c r="CT13">
         <v>6220000000.0</v>
       </c>
       <c r="CU13">
-        <v>4834000000.0</v>
+        <v>6220000000.0</v>
       </c>
       <c r="CV13">
         <v>4834000000.0</v>
       </c>
       <c r="CW13">
         <v>4834000000.0</v>
       </c>
       <c r="CX13">
         <v>4834000000.0</v>
       </c>
       <c r="CY13">
-        <v>2952000000.0</v>
+        <v>4834000000.0</v>
       </c>
       <c r="CZ13">
         <v>2952000000.0</v>
       </c>
       <c r="DA13">
         <v>2952000000.0</v>
       </c>
       <c r="DB13">
         <v>2952000000.0</v>
       </c>
+      <c r="DC13">
+        <v>2952000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
-        <v>6444366000.0</v>
+        <v>6437037000.0</v>
       </c>
       <c r="C14">
-        <v>6444366000.0</v>
+        <v>12949012000.0</v>
       </c>
       <c r="D14">
         <v>6444366000.0</v>
       </c>
       <c r="E14">
-        <v>6444366500.0</v>
+        <v>6444366000.0</v>
       </c>
       <c r="F14">
         <v>6444366500.0</v>
       </c>
       <c r="G14">
+        <v>6444366500.0</v>
+      </c>
+      <c r="H14">
         <v>6444366381.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6444366380.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6448921597.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6459869897.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6483096862.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6517311347.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6522100630.0</v>
       </c>
       <c r="N14">
         <v>6522100630.0</v>
       </c>
       <c r="O14">
         <v>6522100630.0</v>
       </c>
       <c r="P14">
         <v>6522100630.0</v>
       </c>
       <c r="Q14">
         <v>6522100630.0</v>
       </c>
       <c r="R14">
         <v>6522100630.0</v>
       </c>
       <c r="S14">
         <v>6522100630.0</v>
       </c>
       <c r="T14">
         <v>6522100630.0</v>
       </c>
       <c r="U14">
         <v>6522100630.0</v>
       </c>
@@ -8092,777 +8124,782 @@
       <c r="W14">
         <v>6522100630.0</v>
       </c>
       <c r="X14">
         <v>6522100630.0</v>
       </c>
       <c r="Y14">
         <v>6522100630.0</v>
       </c>
       <c r="Z14">
         <v>6522100630.0</v>
       </c>
       <c r="AA14">
         <v>6522100630.0</v>
       </c>
       <c r="AB14">
         <v>6522100630.0</v>
       </c>
       <c r="AC14">
         <v>6522100630.0</v>
       </c>
       <c r="AD14">
         <v>6522100630.0</v>
       </c>
       <c r="AE14">
-        <v>6522248465.0</v>
+        <v>6522100630.0</v>
       </c>
       <c r="AF14">
         <v>6522248465.0</v>
       </c>
       <c r="AG14">
         <v>6522248465.0</v>
       </c>
       <c r="AH14">
         <v>6522248465.0</v>
       </c>
       <c r="AI14">
         <v>6522248465.0</v>
       </c>
       <c r="AJ14">
         <v>6522248465.0</v>
       </c>
       <c r="AK14">
         <v>6522248465.0</v>
       </c>
       <c r="AL14">
         <v>6522248465.0</v>
       </c>
       <c r="AM14">
         <v>6522248465.0</v>
       </c>
       <c r="AN14">
+        <v>6522248465.0</v>
+      </c>
+      <c r="AO14">
         <v>6560975610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6522248465.0</v>
       </c>
       <c r="AP14">
         <v>6522248465.0</v>
       </c>
       <c r="AQ14">
         <v>6522248465.0</v>
       </c>
       <c r="AR14">
         <v>6522248465.0</v>
       </c>
       <c r="AS14">
         <v>6522248465.0</v>
       </c>
       <c r="AT14">
         <v>6522248465.0</v>
       </c>
       <c r="AU14">
         <v>6522248465.0</v>
       </c>
       <c r="AV14">
+        <v>6522248465.0</v>
+      </c>
+      <c r="AW14">
         <v>6323529412.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6180555556.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6522248465.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6571428571.0</v>
       </c>
       <c r="AZ14">
         <v>6571428571.0</v>
       </c>
       <c r="BA14">
-        <v>6522248465.0</v>
+        <v>6571428571.0</v>
       </c>
       <c r="BB14">
         <v>6522248465.0</v>
       </c>
       <c r="BC14">
+        <v>6522248465.0</v>
+      </c>
+      <c r="BD14">
         <v>6487931034.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6473255814.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>6850000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6515000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6522248465.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6465306122.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6468867925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6522248465.0</v>
       </c>
       <c r="BK14">
         <v>6522248465.0</v>
       </c>
       <c r="BL14">
+        <v>6522248465.0</v>
+      </c>
+      <c r="BM14">
         <v>4431412534.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4387038370.0</v>
       </c>
       <c r="BN14">
         <v>4387038370.0</v>
       </c>
       <c r="BO14">
         <v>4387038370.0</v>
       </c>
       <c r="BP14">
         <v>4387038370.0</v>
       </c>
       <c r="BQ14">
         <v>4387038370.0</v>
       </c>
       <c r="BR14">
         <v>4387038370.0</v>
       </c>
       <c r="BS14">
         <v>4387038370.0</v>
       </c>
       <c r="BT14">
         <v>4387038370.0</v>
       </c>
       <c r="BU14">
         <v>4387038370.0</v>
       </c>
       <c r="BV14">
         <v>4387038370.0</v>
       </c>
       <c r="BW14">
-        <v>4386807593.0</v>
+        <v>4387038370.0</v>
       </c>
       <c r="BX14">
         <v>4386807593.0</v>
       </c>
       <c r="BY14">
         <v>4386807593.0</v>
       </c>
       <c r="BZ14">
         <v>4386807593.0</v>
       </c>
       <c r="CA14">
         <v>4386807593.0</v>
       </c>
       <c r="CB14">
+        <v>4386807593.0</v>
+      </c>
+      <c r="CC14">
         <v>4386951632.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4386151700.0</v>
       </c>
       <c r="CD14">
         <v>4386151700.0</v>
       </c>
       <c r="CE14">
         <v>4386151700.0</v>
       </c>
       <c r="CF14">
         <v>4386151700.0</v>
       </c>
       <c r="CG14">
         <v>4386151700.0</v>
       </c>
       <c r="CH14">
         <v>4386151700.0</v>
       </c>
       <c r="CI14">
         <v>4386151700.0</v>
       </c>
       <c r="CJ14">
         <v>4386151700.0</v>
       </c>
       <c r="CK14">
         <v>4386151700.0</v>
       </c>
       <c r="CL14">
         <v>4386151700.0</v>
       </c>
       <c r="CM14">
         <v>4386151700.0</v>
       </c>
       <c r="CN14">
         <v>4386151700.0</v>
       </c>
       <c r="CO14">
         <v>4386151700.0</v>
       </c>
       <c r="CP14">
-        <v>4383883660.0</v>
+        <v>4386151700.0</v>
       </c>
       <c r="CQ14">
         <v>4383883660.0</v>
       </c>
       <c r="CR14">
-        <v>4344416348.0</v>
+        <v>4383883660.0</v>
       </c>
       <c r="CS14">
         <v>4344416348.0</v>
       </c>
       <c r="CT14">
         <v>4344416348.0</v>
       </c>
       <c r="CU14">
         <v>4344416348.0</v>
       </c>
       <c r="CV14">
-        <v>2536673672.0</v>
+        <v>4344416348.0</v>
       </c>
       <c r="CW14">
         <v>2536673672.0</v>
       </c>
       <c r="CX14">
         <v>2536673672.0</v>
       </c>
       <c r="CY14">
         <v>2536673672.0</v>
       </c>
       <c r="CZ14">
         <v>2536673672.0</v>
       </c>
       <c r="DA14">
         <v>2536673672.0</v>
       </c>
       <c r="DB14">
+        <v>2536673672.0</v>
+      </c>
+      <c r="DC14">
         <v>2536673676.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>107101000000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>107101000000.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>107101000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>107100000000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
-        <v>107101000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF15">
         <v>107101000000.0</v>
       </c>
       <c r="AG15">
-        <v>0.0</v>
+        <v>107101000000.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
-        <v>107101000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>107101000000.0</v>
       </c>
       <c r="AK15">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AM15">
         <v>107101000000.0</v>
       </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>107101000000.0</v>
       </c>
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>107101000000.0</v>
+      </c>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>107101000000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>107101000000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>107101000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>107380000000.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>107371000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>107371000000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>107362000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>101548501928.21</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-      <c r="BH15">
+      <c r="BH15"/>
+      <c r="BI15">
         <v>63914000000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>12196000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>20816000000.0</v>
       </c>
-      <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
-[...1 lines deleted...]
-      </c>
+      <c r="CA15"/>
       <c r="CB15">
         <v>18677000000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>18677000000.0</v>
+      </c>
       <c r="CD15"/>
-      <c r="CE15">
-[...1 lines deleted...]
-      </c>
+      <c r="CE15"/>
       <c r="CF15">
         <v>11701000000.0</v>
       </c>
-      <c r="CG15"/>
+      <c r="CG15">
+        <v>11701000000.0</v>
+      </c>
       <c r="CH15"/>
-      <c r="CI15">
-[...1 lines deleted...]
-      </c>
+      <c r="CI15"/>
       <c r="CJ15">
         <v>11701000000.0</v>
       </c>
-      <c r="CK15"/>
+      <c r="CK15">
+        <v>11701000000.0</v>
+      </c>
       <c r="CL15"/>
-      <c r="CM15">
-[...1 lines deleted...]
-      </c>
+      <c r="CM15"/>
       <c r="CN15">
         <v>7262000000.0</v>
       </c>
-      <c r="CO15"/>
+      <c r="CO15">
+        <v>7262000000.0</v>
+      </c>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>6220000000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>373574341.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1024862404.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4823163703.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12310000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12440000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>6878000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8400000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6729000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5828000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7194000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6318000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5754000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4415000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7790000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6225000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10826000000.0</v>
       </c>
       <c r="AE16">
         <v>10826000000.0</v>
       </c>
       <c r="AF16">
+        <v>10826000000.0</v>
+      </c>
+      <c r="AG16">
         <v>9526000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9256000000.0</v>
       </c>
       <c r="AI16">
         <v>9256000000.0</v>
       </c>
       <c r="AJ16">
+        <v>9256000000.0</v>
+      </c>
+      <c r="AK16">
         <v>6820000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6037000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6772000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6618000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6558000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6079000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5427000000.0</v>
       </c>
       <c r="AQ16">
         <v>5427000000.0</v>
       </c>
       <c r="AR16">
+        <v>5427000000.0</v>
+      </c>
+      <c r="AS16">
         <v>5642000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7996000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6181000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7173000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9425000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8479000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12693000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11788000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8618000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8894000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11834000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12090000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7949174330.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7863000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9906000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10371000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9805000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7373000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11430000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-9065000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>8802000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8170000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9616000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>12272000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>12997000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>13582000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12647000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11032000000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>359000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>351000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>276000000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>294000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>880000000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>292000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>263000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>221000000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>237000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>204000000.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>246000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>209000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>181000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>170000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>180000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>133000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>120000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>103000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>111000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>103000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>104000000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -8891,118 +8928,119 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>361056603.77</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>80043826.28</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
@@ -9025,52 +9063,53 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9135,1317 +9174,1332 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
+        <v>23000000.0</v>
+      </c>
+      <c r="C20">
         <v>22980000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>21899000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>22000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>23000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>22000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>20000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>23000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>22000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>25000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>25321146.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>25000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="O20">
         <v>24000000.0</v>
       </c>
       <c r="P20">
-        <v>23000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="Q20">
         <v>23000000.0</v>
       </c>
       <c r="R20">
+        <v>23000000.0</v>
+      </c>
+      <c r="S20">
         <v>26000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>22000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>124597900.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>123952500.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>22000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>24000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>48000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>55000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>56000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>63000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>82000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>86000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>202000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>203000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>197000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>204000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>242000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>218000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>226000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>218000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="AM20">
         <v>225000000.0</v>
       </c>
       <c r="AN20">
+        <v>225000000.0</v>
+      </c>
+      <c r="AO20">
         <v>247000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>298000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>303000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>284000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>283000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>330000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>322000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>366000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>388000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>418000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>410000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>400000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>434000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>436000000.0</v>
       </c>
-      <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>461000000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>513000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>504000000.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20">
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>198000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>194000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>544000000.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>139000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>176000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>129000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>116000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>118000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>306000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>323000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>314000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>313000000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>246000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>243000000.0</v>
       </c>
-      <c r="CB20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC20"/>
       <c r="CD20">
         <v>242000000.0</v>
       </c>
       <c r="CE20">
+        <v>242000000.0</v>
+      </c>
+      <c r="CF20">
         <v>237000000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>211000000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>2709000000.0</v>
+      </c>
+      <c r="C21">
         <v>2657628000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2511976000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2496000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2409000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2260000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2235000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2535000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2666000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2941000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14642104400.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2891000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3382687689.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3027000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2962000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2829000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3231000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3555000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3003000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16409001700.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76830717600.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13596000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14924000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13710000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14273000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15048000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19410000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2297000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2497000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2583000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2602000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2514000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1800000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2107000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2122000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3006000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2971000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3120000000.0</v>
       </c>
       <c r="AM21">
         <v>3120000000.0</v>
       </c>
       <c r="AN21">
+        <v>3120000000.0</v>
+      </c>
+      <c r="AO21">
         <v>3107000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3309000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3029000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2808000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2771000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3539000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3493000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4143000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6863000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15908000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>15488000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>15019000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>35671000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>35669000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16476000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>39278000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>40697122515.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>40713000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>44565000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>43362000000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>48393000000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>240000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>236000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>185000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>211000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000000.0</v>
       </c>
       <c r="CK21">
         <v>183000000.0</v>
       </c>
       <c r="CL21">
         <v>183000000.0</v>
       </c>
       <c r="CM21">
         <v>183000000.0</v>
       </c>
-      <c r="CN21"/>
+      <c r="CN21">
+        <v>183000000.0</v>
+      </c>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>9718000000.0</v>
+      </c>
+      <c r="C22">
         <v>9298442000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8244452000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8700000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8233000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7450000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6710000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7442000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7339000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8176000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7654808959.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7893790457.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8143000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7968000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8779000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9770000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9512000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10205000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7255000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7276000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7204000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6973000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5677000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5281000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5039000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6008000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8189000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7584000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8934000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8459000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8987000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9707000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9216000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8834000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8489000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8160000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8047000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8260000000.0</v>
       </c>
       <c r="AM22">
         <v>8260000000.0</v>
       </c>
       <c r="AN22">
+        <v>8260000000.0</v>
+      </c>
+      <c r="AO22">
         <v>8511000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8882000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>8176000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7441000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8202000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10885000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9985000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>11466000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13234000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16984000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15581000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14225000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15054000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14035000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15792000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14552000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>15008405023.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14921000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>16133000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>15165000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>14636000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16394000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>14595000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11808000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12538000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10857000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11247000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11117000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10487000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>9152000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7020000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7990000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12895000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13692000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10344000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9231000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>8277000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7689000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6304000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>6573000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6796000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7293000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6445000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5305000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6399000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5634000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4808000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4904000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4512000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3701000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3440000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2947000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3272000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3317000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3059000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2540000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2410000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2524000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2622000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2399000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2696000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2985000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2692000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>3087000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3147000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2867000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2659000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>247077000000.0</v>
+      </c>
+      <c r="C23">
         <v>238621205000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>223278763000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>227887000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>215296000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>199874000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>197839000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>190449000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>213623000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>216338932806.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>204788000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>205524000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>192618000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>187191000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>175262000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>191820000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>210786000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>174348000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>179190000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>188207000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>175220000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>190010000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>171155000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>185380000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>186900000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>229740000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>221993000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>250365000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>243561000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>222068000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>216478000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>220521000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>247956000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>251366000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>253747000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>244258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248721000000.0</v>
       </c>
       <c r="AM23">
         <v>248721000000.0</v>
       </c>
       <c r="AN23">
+        <v>248721000000.0</v>
+      </c>
+      <c r="AO23">
         <v>247429000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>254951000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>241413000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>230521000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>234479000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>276962000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>259335000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>298687000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>332818000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>363392000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>354403000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>321423000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>340106000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>338068000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>345274000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>327396000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>319728567190.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>310704000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>337971000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>316414000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>308956000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>350661000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>330551000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>310194000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>298136000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>210564000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>204215000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>200270000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>189037000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>157443000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>132236000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>125695000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>141984000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>156926000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>136608000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>129715000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>118331000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>109604000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>101174000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>98680000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>90989000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>87018000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>85268000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>78638000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>78942000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>71200000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>64589000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>63082000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>57261000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>52297000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>53782000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>53612000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>48360000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>45727000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>37298000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>32018000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>28787000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>33186000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>37119000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>36864000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>33110000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>35512000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>37077000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>39215000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>37647000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>35810000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>35928000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>24399000000.0</v>
+      </c>
+      <c r="C24">
         <v>130754000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>24357935465.03</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>25641000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23316000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21070000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20596000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21799000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>21704000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>22824000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>118801482800.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25082000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>25099000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25738000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>26378000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27549000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26935000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>31631000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>32059000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>33299000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>40644000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>47025000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>49702000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>50875000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>62620000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>60777000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>58791000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>58355000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>69832000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>75580000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>80373586169.58</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>83597222567.88</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>86277536417.07</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>98101896593.38</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>101906113207.55</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>106285623712.16</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>105791431076.71</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>329059000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>107493989104.3</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>360749000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>360934000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>387740000000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
@@ -10465,102 +10519,103 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
+      <c r="AA25"/>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -10589,179 +10644,182 @@
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26">
+        <v>654000000.0</v>
+      </c>
+      <c r="C26">
         <v>3091000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>554460505.18</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>847000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>829000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1565000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1241000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1617000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2330000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3115000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>18282004400.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5288000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4836000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4278000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3130000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1721000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1766000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2080000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1554000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1929000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2107000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3208000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3317000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3074000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3509000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3884000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5557000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5710000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3858000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2943000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2807049184.55</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3383439934.3</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3191157679.53</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3891338487.56</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3853584905.66</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4245997780.95</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3937350709.04</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11412000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3116839638.43</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>13252000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>13399000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>14564000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
@@ -10781,102 +10839,103 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -10905,451 +10964,457 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>64323000000.0</v>
+      </c>
+      <c r="C28">
         <v>67509647000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>63589028000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>61747000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>61068000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59796000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19891000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>50438000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>51746000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>50291000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>57416625495.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48887000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>47620000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19546000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21958000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26481000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14764000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18198000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>25233000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25797000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>33684000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>38354000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42177000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44873000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>49846000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>51240000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>55888000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>52891000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>58813000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>69449000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>70461000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>73740000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>74519000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>82394000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>86756000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89707000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>90027000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95660000000.0</v>
       </c>
       <c r="AM28">
         <v>95660000000.0</v>
       </c>
       <c r="AN28">
+        <v>95660000000.0</v>
+      </c>
+      <c r="AO28">
         <v>100960000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>104190000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>104536000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>101158000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>102321000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>107706000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>114085000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>115431000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>115005000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>113313000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>105820000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>98368000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>88481000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>82769000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>84161000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>82443000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>77310886977.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>75623000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>68058000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>63728000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>60161000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>59072000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>51812000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>51713000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>39201000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>51416000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>44747000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>41303000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>33135000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22138000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14544000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>20029000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>19145000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11461000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>17363000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7892000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>12454000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10340000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11569000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1221000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8053000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8567000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8756000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>10291000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10793000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>13103000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9313000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>13013000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12868000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>12568000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7195000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>11038000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>10952000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>11204000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>9047000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>9472000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>7991000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>7350000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5814000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4720000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4946000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>5545000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2264000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5944000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5676000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>7802000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>8455000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>118742000000.0</v>
+      </c>
+      <c r="C29">
         <v>588913000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>102437399620.38</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107642000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>98949000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92767000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>82268000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>98011000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>93506000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>109328000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>521156028800.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>106546000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>106146000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>108980000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>99446000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>99753000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>109429000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>127067000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>105107000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>104565000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>114685000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>105326000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>113236000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>101493000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>113644000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>111295000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11385,468 +11450,472 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>8374000000.0</v>
+      </c>
+      <c r="C30">
         <v>6320627000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6681267000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6042000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5227000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4694000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3566000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6815000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7205000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6582000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7288578722.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6286861663.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5678689883.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5826000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6317000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5510000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6322000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6970000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7714000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6170000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6408000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3859000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7326000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6517000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8054000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5581000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7306000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6792000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4047000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7092000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7781000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8766000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7363000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7210000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7409000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7709000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6903000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7010000000.0</v>
       </c>
       <c r="AM30">
         <v>7010000000.0</v>
       </c>
       <c r="AN30">
+        <v>7010000000.0</v>
+      </c>
+      <c r="AO30">
         <v>7905000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8204000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8283000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8551000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7886000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9662000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9479000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11780000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>12302000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14419000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15754000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14641000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16487000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16073000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16476000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16671000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>17858696726.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>17196000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>18493000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>18604000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17885000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>19365000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>17190000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>16107000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16048000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>12986000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>12864000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12055000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>11136000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>11748000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>9363000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9894000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11970000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13507000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>11299000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>10026000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>9653000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9310000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9434000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8904000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8961000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7677000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8878000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>8271000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5524000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4882000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4136000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5760000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3729000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3209000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3008000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2905000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2698000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2827000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2555000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2267000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2476000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2766000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2966000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2759000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1744000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2386000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2189000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2211000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1891000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1459000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1550000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>371404000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>354362000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>347013000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>357076000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>393503000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>417228000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>66382000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>352476000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>278413000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>235809000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>230732000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>170132000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>164305000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>153307000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>217052000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>296345000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>293719000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>271805000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>68625202895.94</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>69562728652.85</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>70128545872.73</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>79776818072.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>77356981132.08</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>79735615786.97</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>75011338554.11</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>247223000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>72912012660.93</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -11869,131 +11938,134 @@
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>-5100000000.0</v>
+      </c>
+      <c r="C32">
         <v>-48633000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-10647904803.62</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-6206000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-7937000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-8530000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-9624000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-2122000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3358000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2420000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-6867278000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1450000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-3067000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5658000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-130000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4350000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10237000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14625000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5973000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5087000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7118000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5178000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1163000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1940000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10548000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5526000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12029,472 +12101,478 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>217140000000.0</v>
+      </c>
+      <c r="C33">
         <v>211709227000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>197722843000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>199804000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>190400000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>178131000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>159809000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>167118000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>161791000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>180404000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>184002182147.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>175371000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>177134000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>161677000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>155941000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>145793000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>148906000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>168675000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>144199000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>148610000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>157913000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>148195000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>162622000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>144270000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>148505000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>155439000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>201928000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>186549000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>204560000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>210044000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>185006000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>178964000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>183108000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>204206000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>204235000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>208311000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>201203000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206410000000.0</v>
       </c>
       <c r="AM33">
         <v>206410000000.0</v>
       </c>
       <c r="AN33">
+        <v>206410000000.0</v>
+      </c>
+      <c r="AO33">
         <v>202838000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>213630000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>200319000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>187093000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>190082000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>225269000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>216454000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>247855000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>274496000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>297890000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>283848000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>268768000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>278561000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>272755000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>287229000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>269602000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>257527934341.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>253157000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>268617000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>251822000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>244157000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>273936000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>256951000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>246635000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>232164000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>170282000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>162181000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>157626000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>146955000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>128759000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>105079000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>98937000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>108556000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>119708000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>105693000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>100575000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>89679000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>80424000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>72704000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>67725000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>61661000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>58930000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>56872000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>52854000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>53712000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>49823000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>45203000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>43656000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>39160000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>35831000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>36517000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>35712000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>32642000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>31736000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>24709000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>21821000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>18529000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>21630000000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>23357000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>22538000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>21880000000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>23875000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>24600000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>26689000000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>26168000000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>26431000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>26542000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>1726000000.0</v>
+      </c>
+      <c r="C34">
         <v>9211000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1722696744.05</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1721000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1762000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1663000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1620000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1719000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1770000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1930000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>9172548000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1872000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2161000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2065000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1972000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2315000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2081000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2250000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2150000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2286000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2204000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2162000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2204000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2075000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1504000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1621000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1350000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1356000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1437000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>988000000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -12523,758 +12601,765 @@
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>118957000000.0</v>
+      </c>
+      <c r="C35">
         <v>116916095000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>110861805000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>113697000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>108835000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>100360000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>90835000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>92484000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>90785000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>100775000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>103882575757.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>96540000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>96817000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>87931000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>85975000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>80948000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>80326000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>91048000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>80360000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>84631000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>92584000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>97163000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>103909000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>101825000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>114181000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>115776000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>126709000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>115515000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>135036000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>140251000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>123842000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>119011000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>124017000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>140887000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>144916000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>147761000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>144169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141731000000.0</v>
       </c>
       <c r="AM35">
         <v>141731000000.0</v>
       </c>
       <c r="AN35">
+        <v>141731000000.0</v>
+      </c>
+      <c r="AO35">
         <v>141200000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>143113000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>136368000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>135893000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>133621000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>144813000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>135872000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>150591000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>158562000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>164756000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>160183000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>137074000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>154874000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>153835000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>143568000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>131460000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>117564520913.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>111921000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>115826000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>107462000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>97661000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>106662000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>101449000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>90668000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>83841000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>76960000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>74188000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>73885000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>68089000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>49049000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>41310000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>38371000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>39065000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>44968000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>41462000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>37736000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>34858000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>32342000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>31913000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>30439000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>26646000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>26824000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>27129000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>26486000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>28323000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>27138000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>26107000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>26371000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>25735000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>24455000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>24847000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>24872000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>21656000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>21006000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>17186000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>15908000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>14132000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>15275000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>15845000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>15494000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>13629000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>13401000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>14021000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>14638000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>14489000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>13441000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>13344000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>26862000000.0</v>
+      </c>
+      <c r="C36">
         <v>9488027000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9133807000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>23852000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>22507000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>20873000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14249000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>20884000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>19738707785.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>22945000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9814105732.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21314000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>21608000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>20044000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>18824000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16606000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>15919000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>17374000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13686000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>13335000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>13807000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12800000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>13705000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12788000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>13109000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>13512000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>16245000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15636000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>23918000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>19658000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>19326000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>16334000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>16786000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>18238000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>17948000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17490000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>17216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666000000.0</v>
       </c>
       <c r="AM36">
         <v>16666000000.0</v>
       </c>
       <c r="AN36">
+        <v>16666000000.0</v>
+      </c>
+      <c r="AO36">
         <v>15213000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>15619000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>14348000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>13073000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>13615000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>17097000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16109000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>17748000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>18421000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>19280000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>18938000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>17521000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>17751000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>16949000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>17510000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>17403000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>9584198556.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>9358000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>10424000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15111000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>15661000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>16896000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>17009000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>9291000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>17043000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>15174000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>14739000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>14311000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>13561000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>12226000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>9621000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>9164000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15582000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>17819000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>15920000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>8709000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>13638000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>10945000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>9557000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5168000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8145000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7323000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>6698000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>6690000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>7311000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>6620000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>6873000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>6425000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>5218000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>4696000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>5141000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>4724000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>4598000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>4329000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>3770000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>3597000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>2916000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>3457000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>3433000000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>3359000000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>5627000000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>6609000000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>6740000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>7452000000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>7819000000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>7803000000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>7527000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
-      <c r="AL37"/>
-[...3 lines deleted...]
-      <c r="AN37"/>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
@@ -13297,960 +13382,968 @@
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>430238.0</v>
       </c>
-      <c r="I38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>111647000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>107370000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>102563000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>92453000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>86254000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>85275000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>14290000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>77393000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>71879000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>113738000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>104747000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>127990000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>124242000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>119557000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>71074000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>74438000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>81759000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>86932000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>21970216164.69</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>20252606953.54</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>20529005877.84</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>21775489248.61</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>21356679245.28</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>20768109050.56</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>20199256190.85</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>62744000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>20165565937.24</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-      <c r="BD38">
-[...2 lines deleted...]
-      <c r="BE38"/>
+      <c r="BD38"/>
+      <c r="BE38">
+        <v>0.0</v>
+      </c>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>1459000000.0</v>
+      </c>
+      <c r="C39">
         <v>2177539000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1393817000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1683000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1935000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1930000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1550000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2177000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2008068404.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2091478458.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1899497694.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1834000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1907000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3978000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5385000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7404000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7938000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6454000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4063000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5678000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6259000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3651000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2015000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1717000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3777000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3766000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4057000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6586000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16982000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>7484000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1485000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3814000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2784000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6565000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1433000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4259000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3533000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6910000000.0</v>
       </c>
       <c r="AM39">
         <v>6910000000.0</v>
       </c>
       <c r="AN39">
+        <v>6910000000.0</v>
+      </c>
+      <c r="AO39">
         <v>5810000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3869000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2013000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1338000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2069000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1608000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2133000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1608000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4105000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3963000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4535000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4036000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4041000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2243000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2668000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2620000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3198358548.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2680000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2948000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2805000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3108000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3282000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3529000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2377000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3140000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3055000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3166000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3231000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3764000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2809000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2499000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2251000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>3016000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3291000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2999000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2629000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3034000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2904000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2683000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2444000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2255000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2409000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2170000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1881000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>3861000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3395000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3415000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1518000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2780000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2571000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2713000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2438000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2624000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2248000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2474000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2089000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1760000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1960000000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1729000000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1808000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1713000000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1412000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1523000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1402000000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1141000000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>899000000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1327000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>10325000000.0</v>
+      </c>
+      <c r="C40">
         <v>16015666000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11332128000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10608000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10580000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8196000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2918000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10185000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14776425659.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8314521472.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12643280632.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9732000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11843000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6117000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10852000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6816000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12103000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6608000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4886000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6888000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5471000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5385000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6648000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5090000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7281000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>6616000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9309000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9968000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>25996000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>10500000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4208000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8514000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8068000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8688000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2899000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4844000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4503000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5201000000.0</v>
       </c>
       <c r="AM40">
         <v>5201000000.0</v>
       </c>
       <c r="AN40">
+        <v>5201000000.0</v>
+      </c>
+      <c r="AO40">
         <v>5581000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5751000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3870000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2071000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3949000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4556000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4413000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>5163000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>6460000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5935000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>10679000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>10340000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>12902000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>12870000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>8534000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>8321000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5956689410.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5546000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>8561000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>8543000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>7949000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>8625000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>8697000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>8061000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>7630000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>6518000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>7283000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>6451000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>9152000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>9865000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>10460000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7249000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>11099000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11897000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10639000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>8908000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>9926000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8943000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>8721000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>8691000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>9160000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>6916000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>8714000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>9293000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>6998000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>5713000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5960000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>6719000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>5142000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4234000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>4992000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>5266000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>5117000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>4446000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>4518000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>3257000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>2419000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>3131000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>3905000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>3242000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>2330000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>2708000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>4329000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>2763000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>2391000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>2170000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>2687000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>233123000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>237022000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>215540000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>190987000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>189031000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>197279000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>30690000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>185751000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>186766000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>198602000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>198798000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>193802000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>191979000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>197201000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>200705000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>161532000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>174702000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>169522000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>43099476979.36</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>34828152609.44</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>35756452849.48</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>43120016912.3</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>42605886792.45</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>41883024251.07</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38200344692.05</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>119266000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>35641111483.09</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
@@ -14273,368 +14366,370 @@
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>69378449298.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="K42">
         <v>1.0</v>
       </c>
       <c r="L42">
+        <v>1.0</v>
+      </c>
+      <c r="M42">
         <v>-29253975865.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-27988598673.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-32881613332.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-24350016572.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>33614000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-33895533947.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-43940908469.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-29487253141.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-30301528748.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-33016730272.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-22803296119.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-47753000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>32344000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-36256000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-49907000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>52845000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>42651000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>107101000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-22171000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>49667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067000000.0</v>
       </c>
       <c r="AG42">
         <v>1067000000.0</v>
       </c>
       <c r="AH42">
         <v>1067000000.0</v>
       </c>
       <c r="AI42">
         <v>1067000000.0</v>
       </c>
       <c r="AJ42">
+        <v>1067000000.0</v>
+      </c>
+      <c r="AK42">
         <v>629000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-8879448492.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>628000000.0</v>
       </c>
       <c r="AM42">
         <v>628000000.0</v>
       </c>
       <c r="AN42">
+        <v>628000000.0</v>
+      </c>
+      <c r="AO42">
         <v>327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325000000.0</v>
       </c>
       <c r="AP42">
         <v>325000000.0</v>
       </c>
       <c r="AQ42">
+        <v>325000000.0</v>
+      </c>
+      <c r="AR42">
         <v>321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000000.0</v>
       </c>
       <c r="AS42">
         <v>148000000.0</v>
       </c>
       <c r="AT42">
         <v>148000000.0</v>
       </c>
       <c r="AU42">
         <v>148000000.0</v>
       </c>
       <c r="AV42">
+        <v>148000000.0</v>
+      </c>
+      <c r="AW42">
         <v>359000000.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>353000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>674000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>361000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>371000000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>349000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>67766735884.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>59251000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>314000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-59908000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-24000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>63861000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-2002000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>61508000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>62117000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>23301000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21795000000.0</v>
       </c>
       <c r="BO42">
         <v>21795000000.0</v>
       </c>
       <c r="BP42">
-        <v>20799000000.0</v>
+        <v>21795000000.0</v>
       </c>
       <c r="BQ42">
         <v>20799000000.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42">
+      <c r="BR42">
+        <v>20799000000.0</v>
+      </c>
+      <c r="BS42"/>
+      <c r="BT42">
         <v>21088000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36194000000.0</v>
       </c>
       <c r="BU42">
         <v>36194000000.0</v>
       </c>
       <c r="BV42">
+        <v>36194000000.0</v>
+      </c>
+      <c r="BW42">
         <v>21704000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>12196000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>69025000000.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>181000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>174000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>51271000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>172000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>171000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>159000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>21120000000.0</v>
       </c>
-      <c r="CG42"/>
       <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>134000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>3818000000.0</v>
       </c>
-      <c r="CK42"/>
       <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>3491000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-1016000000.0</v>
       </c>
-      <c r="CO42"/>
       <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-3653000000.0</v>
       </c>
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
+      <c r="DC42"/>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -14663,118 +14758,119 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
-      <c r="AL44"/>
-[...3 lines deleted...]
-      <c r="AN44"/>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44"/>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
@@ -14797,688 +14893,695 @@
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>333658000000.0</v>
+      </c>
+      <c r="C45">
         <v>1686627000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>299482000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>304233000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>289531000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>268897000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>240902000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>254939000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>245764000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>270184000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1329349718400.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>258513000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>261681000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>239324000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>230961000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>220435000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>124201000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>104748000000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>159265000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>160585000000.0</v>
       </c>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>157383000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>152533000000.0</v>
       </c>
-      <c r="AG45">
-[...3 lines deleted...]
-      <c r="AI45">
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>176650000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>180171000000.0</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>175470000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>176633000000.0</v>
       </c>
-      <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>161297000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>165590000000.0</v>
       </c>
-      <c r="AS45"/>
       <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>218730000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>241373000000.0</v>
       </c>
-      <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>227901000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>208362000000.0</v>
       </c>
-      <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>204901000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>192152180361.91</v>
       </c>
-      <c r="BE45"/>
       <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>182465000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>220306000000.0</v>
       </c>
-      <c r="BI45"/>
       <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>218567000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>206278000000.0</v>
       </c>
-      <c r="BM45"/>
       <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>136167000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>126117000000.0</v>
       </c>
-      <c r="BQ45"/>
       <c r="BR45"/>
-      <c r="BS45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>84719000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>92668000000.0</v>
       </c>
-      <c r="BU45"/>
       <c r="BV45"/>
-      <c r="BW45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>84523000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>76041000000.0</v>
       </c>
-      <c r="BY45"/>
       <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45">
         <v>58897000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>53516000000.0</v>
       </c>
-      <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>45920000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>46161000000.0</v>
       </c>
-      <c r="CG45"/>
       <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>37020000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>33759000000.0</v>
       </c>
-      <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>30805000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>28044000000.0</v>
       </c>
-      <c r="CO45"/>
       <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>18224000000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>185694000000.0</v>
+      </c>
+      <c r="C46">
         <v>180750294000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>168751643000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>171557000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>163627000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>152428000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>136285000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>141079000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>135951000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>150211000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>152909667325.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>144323399496.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>146632000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>133576000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>130169000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>124120000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>127419000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>145015000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>125330000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>129402000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>125914000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>111406000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>124201000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>104748000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>107980000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>113454000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>159265000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>160585000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>176784000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>182007000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>157383000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>152533000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>157032000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>176288000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>176650000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>180171000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>173884000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179660000000.0</v>
       </c>
       <c r="AM46">
         <v>179660000000.0</v>
       </c>
       <c r="AN46">
+        <v>179660000000.0</v>
+      </c>
+      <c r="AO46">
         <v>176633000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>187291000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>173993000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>161297000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>165590000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>198252000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>190579000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>218730000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>241373000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>253955000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>240793000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>227901000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>208362000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>203716000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>214457000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>204901000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>192152180361.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>184997000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>194099000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>182918000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>220306000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>247276000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>230370000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>168104000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>206278000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>147083000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>140574000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>136167000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>126117000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>110076000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>90245000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>84719000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>92668000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>101533000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>89450000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>84282000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>76041000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>69479000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>62829000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>58897000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>53516000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>51365000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>49932000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>45920000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>46161000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>42967000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>38145000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>37020000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>33759000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>30952000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>31193000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>30805000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>28044000000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>27407000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>20939000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>18224000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>15613000000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>18173000000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>19924000000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>19179000000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>16253000000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>17266000000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>17860000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>19237000000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>18349000000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>18628000000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>19015000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>725456000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>706647000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>679182000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>671067000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>667423000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>687051000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>125330000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>703868000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>629849000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>634712000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>645434000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>590854000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>591299000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>589814000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>641949000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>668742000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>677472000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>709227000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>157119779455.34</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>151994226126.78</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>154736519294.66</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>176959108480.31</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>176409660377.36</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>180942463147.88</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>173931001118.74</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>569235000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>174049974130.32</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
@@ -15501,392 +15604,396 @@
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
+      <c r="DC47"/>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>14825000000.0</v>
+      </c>
+      <c r="C48">
         <v>36582694000.0</v>
       </c>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>13201000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8694000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5974000000.0</v>
       </c>
-      <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>6424000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1831000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>36475386953.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>32767416007.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>29129431421.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>28196094812.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>32881613332.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>24350016572.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>133452000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>33895533947.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>43940908469.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>29487253141.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>30301528748.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>33016730272.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>22803296119.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>127512000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>72031000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>73590000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>76304000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>124829000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>7161000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>116740000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>99398000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>24570118259.35</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>24570319305.14</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>23705852287.25</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>25168820971.25</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>23355169811.32</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>26260263116.18</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>24965984337.68</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>82251000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>23678363818.97</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>75288000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>91743000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>91369000000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>63816000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>60224000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-64428000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>70789000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>65827000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>46417000000.0</v>
       </c>
-      <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48">
         <v>52049000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>49107000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>46273000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>43524000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>41486000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>42923000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>36871000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>45470000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>41481000000.0</v>
       </c>
-      <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>36397000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>34245000000.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>31595000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>35214000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>32063000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>21521000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>16818000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>26768000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>24725000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>23689000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>23006000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>21693000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>25653000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>24767000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>23993000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>22552000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>21670000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>21904000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>21123000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>20227000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>21993000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>21959000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>21287000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>20435000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>20444000000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>18818000000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>17535000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>16323000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
-      <c r="AL49"/>
-[...3 lines deleted...]
-      <c r="AN49"/>
+      <c r="AL49">
+        <v>0.0</v>
+      </c>
+      <c r="AM49"/>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
@@ -15909,179 +16016,182 @@
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50">
+        <v>1435000000.0</v>
+      </c>
+      <c r="C50">
         <v>12970000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2195028471.31</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2481000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2475000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2763000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2566000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3957000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4617000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4914000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>20975530400.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4380000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4129000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>4098000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3576000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>3306000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4116000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3790000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3641000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3417000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2861000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3292000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4186000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>6698000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6692000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5925000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4469000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7715000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5695000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3230000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3660371525.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>4018317115.05</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3901354459.49</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>4647559797.05</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>6991698113.21</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7236012046.28</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>113865388685.63</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>364758000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>9677085552.55</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>398165000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>397760000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>450015000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
@@ -16101,1036 +16211,1046 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>70806000000.0</v>
+      </c>
+      <c r="C51">
         <v>71178583000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>70087787000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>70711000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>68064000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>64491000000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>59132000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>59630000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>61838000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>62389245718.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>60997000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>57971000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>29836000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>29954000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>30855000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>31051000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>35421000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>35700000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>36716000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>43505000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>50317000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>53888000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>57573000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>69312000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>66702000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>63260000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>66070000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>75527000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>78810000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>84360000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>87927000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>91516000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>102360000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>109275000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>113202000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>113596000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114873000000.0</v>
       </c>
       <c r="AM51">
         <v>114873000000.0</v>
       </c>
       <c r="AN51">
+        <v>114873000000.0</v>
+      </c>
+      <c r="AO51">
         <v>122542000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>123799000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>126391000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>126216000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>127459000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>133867000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>124824000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>132086000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>135251000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>139710000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>136075000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>114236000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>106127000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>105900000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>97685000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>95963000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>92235736181.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>88643000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>89958000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>82785000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>77785000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>80761000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>77810000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>69368000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>66652000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>64388000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>59361000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>57472000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>49730000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>27008000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>22670000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>26528000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>24427000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>18109000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>23564000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>14879000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>19875000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>19347000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>21236000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>13909000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>19150000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>18952000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>19174000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>20162000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>20205000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>20332000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>15889000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>19869000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>19948000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>19553000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>15299000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>20648000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>18076000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>16803000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>13548000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>12773000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>11603000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>11656000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>12259000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>12080000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>10023000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>10399000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>8337000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>11770000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>10976000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>11956000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>12305000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>11685000000.0</v>
+      </c>
+      <c r="C52">
         <v>12724557000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12274237000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12074000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11745000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>11604000000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>11706000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12054000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12352079942.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11483242753.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11011000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10338000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9740000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9133000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8643000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9340000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9143000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9073000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9107000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8437000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8662000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9884000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>12121000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>12104000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11394000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10206000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13174000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5695000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>9260000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3690000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4055000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3982000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4656000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>7026000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7395000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7855000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11037000000.0</v>
       </c>
       <c r="AM52">
         <v>11037000000.0</v>
       </c>
       <c r="AN52">
+        <v>11037000000.0</v>
+      </c>
+      <c r="AO52">
         <v>11429000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>11376000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>17456000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>14695000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>13435000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14393000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12382000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>11884000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>11523000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>10703000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>9653000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>8017000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1887000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1816000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>7232000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>7497000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>7584791852.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>8712000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>9889000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>10111000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>10333000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>10305000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>9824000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>9056000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>12659000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>14112000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>11310000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>8658000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>5865000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>4240000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>4455000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>6139000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>6078000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>4135000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4003000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>2958000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>5473000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>5204000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>5499000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3630000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>5526000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>5228000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>4899000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>5030000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>4531000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>4776000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>4023000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>3325000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>3050000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>3172000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>3420000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>3694000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3284000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2897000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>2300000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>1986000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2114000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2032000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2813000000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>3019000000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2916000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>4092000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3702000000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>4908000000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>5795000000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>6395000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>3903000000.0</v>
+      </c>
+      <c r="C53">
         <v>5446433000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2737626000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2694000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2505000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2974000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4263000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5593000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4265884373.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4801340355.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>10521245059.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1299000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2304000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2879000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2773000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2411000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2855000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1259000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>650000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>537000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>602000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>579000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>659000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>670000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>539000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>644000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>888000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1303000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>641000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1121000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1083000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1040000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1053000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1175000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1885000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1813000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1003000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>918000000.0</v>
       </c>
       <c r="AM53">
         <v>918000000.0</v>
       </c>
       <c r="AN53">
+        <v>918000000.0</v>
+      </c>
+      <c r="AO53">
         <v>783000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>757000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>767000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>780000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1102000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>3377000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>10545000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>9323000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>8435000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>3739000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>4430000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>3885000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>8317000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>9831000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>9585000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>10431000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>11210323346.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>9730000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>9880000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>8961000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>11546000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>15995000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>12288000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>15612000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>6795000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>412000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>143000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>72000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>100000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>105000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>149000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>124000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>265000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>80000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>267000000.0</v>
       </c>
       <c r="BX53">
         <v>267000000.0</v>
       </c>
       <c r="BY53">
+        <v>267000000.0</v>
+      </c>
+      <c r="BZ53">
         <v>270000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>382000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>346000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>219000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>324000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>485000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>456000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>34000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>237000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>451000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>388000000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
-[...3 lines deleted...]
-      <c r="AN54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
@@ -17153,1398 +17273,1411 @@
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>247077000000.0</v>
+      </c>
+      <c r="C55">
         <v>238621205000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>223278763000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>227887000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>215296000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>199874000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>181645000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>197839000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>190449000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>213623000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>216338932806.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>204788000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>205524000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>192618000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>187191000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>175262000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>191820000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>210786000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>174348000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>179190000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>188207000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>175220000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>190010000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>171155000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>185380000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>186900000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>229740000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>221993000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>251878000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>243561000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>222068000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>216478000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>220521000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>247956000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>251366000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>253747000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>244258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248721000000.0</v>
       </c>
       <c r="AM55">
         <v>248721000000.0</v>
       </c>
       <c r="AN55">
+        <v>248721000000.0</v>
+      </c>
+      <c r="AO55">
         <v>247429000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>254951000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>241413000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>230521000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>234479000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>276962000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>259335000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>298687000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>332818000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>363392000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>354403000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>321423000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>340106000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>338068000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>345274000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>327396000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>319728567190.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>310704000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>337971000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>316414000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>308956000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>350661000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>330551000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>310194000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>298136000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>210564000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>204215000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>200270000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>189037000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>157443000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>132236000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>125695000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>141984000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>156926000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>136608000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>129715000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>118331000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>109604000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>101174000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>98680000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>90989000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>87018000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>85268000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>78638000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>78942000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>71200000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>64589000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>63082000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>57261000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>52297000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>53782000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>53612000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>48360000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>45727000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>37298000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>32018000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>28787000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>33186000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>37119000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>36864000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>33110000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>35512000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>37077000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>39215000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>37647000000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>35810000000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>35928000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>29937000000.0</v>
+      </c>
+      <c r="C56">
         <v>26911977000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>25555921000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>28083000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>24896000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21743000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21836000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>30721000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>28658000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>33219000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>32336750658.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>29417000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>28390000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>30941000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>31250000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>29469000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>42914000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>42111000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>30149000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>30580000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>30294000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>27025000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>27388000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>26885000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>36875000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>31461000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>27812000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>35444000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>47318000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>33517000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>37062000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>37514000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>37413000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>43750000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>47131000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>45436000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>43055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42311000000.0</v>
       </c>
       <c r="AM56">
         <v>42311000000.0</v>
       </c>
       <c r="AN56">
+        <v>42311000000.0</v>
+      </c>
+      <c r="AO56">
         <v>44591000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>41321000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>41094000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>43428000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>44397000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>51693000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>42881000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>50832000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>58322000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>65502000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>70555000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>52655000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>61545000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>65313000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>58045000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>57794000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>62200632848.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>57547000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>69354000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>64592000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>64799000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>76725000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>73600000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>63559000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>65972000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>40282000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>42034000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>42644000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>42082000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>28684000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>27157000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>26758000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>33428000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>37218000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>30915000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>29140000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>28652000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>29180000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>28470000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>30955000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>29328000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>28088000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>28396000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>25784000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>25230000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>21377000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>19386000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>19426000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>18101000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>16466000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>17265000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>17900000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>15718000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>13991000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>12589000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>10197000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>10258000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>11556000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>13762000000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>14326000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>11230000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>11637000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>12477000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>12526000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>11479000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>9379000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>9386000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>35037000000.0</v>
+      </c>
+      <c r="C57">
         <v>36225165000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>36203825000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>34289000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32833000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30273000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31460000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>32843000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>32016000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>30799000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>33746706192.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>30867000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>31457000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>25283000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31380000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>25119000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>32677000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>27486000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>24176000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>25493000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>23176000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>21847000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>26225000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>24945000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>26327000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>25935000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>28816000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>32096000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>36100000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>29137000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>25051000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>23495000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>21954000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>23504000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>24948000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>22489000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>21151000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24767000000.0</v>
       </c>
       <c r="AM57">
         <v>24767000000.0</v>
       </c>
       <c r="AN57">
+        <v>24767000000.0</v>
+      </c>
+      <c r="AO57">
         <v>25514000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>26071000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>30193000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>28573000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>27616000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>32424000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>28167000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>31118000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>34560000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>34167000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>37006000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>35226000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>31375000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>30765000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>34030000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>34070000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>31765549292.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>31125000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>36195000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>36364000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>35831000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>38082000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>36650000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>33577000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>37481000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>34660000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>33221000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>30965000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>28678000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>27434000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>25668000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>24756000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>26513000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>26698000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>23083000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>24468000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>21620000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>20336000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>18933000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>21976000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>19390000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>16684000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>18140000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>18161000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>16195000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>14197000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>13067000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>13328000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>11130000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>9885000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>10944000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>11221000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>10285000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>9060000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>8493000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>6945000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>6177000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>6824000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>8502000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>8044000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>7135000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>8541000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>9577000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>9640000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>9196000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>9378000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>10423000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>153994000000.0</v>
+      </c>
+      <c r="C58">
         <v>153141259000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>147065630000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>147986000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>141668000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>130633000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>122295000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>125327000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>122801000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>131574000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>137629281949.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>127407000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>128274000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>113214000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>117355000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>106067000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>113003000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>118534000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>104536000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>110124000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>115760000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>119010000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>130134000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>126770000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>140508000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>141711000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>155525000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>147611000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>171136000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>169388000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>148893000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>142506000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>145971000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>164391000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>169864000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>170250000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>165320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166498000000.0</v>
       </c>
       <c r="AM58">
         <v>166498000000.0</v>
       </c>
       <c r="AN58">
+        <v>166498000000.0</v>
+      </c>
+      <c r="AO58">
         <v>166714000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>169184000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>166561000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>164466000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>161237000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>177237000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>164039000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>181709000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>193122000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>198923000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>197189000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>172300000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>186249000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>184600000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>177598000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>165530000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>149330070206.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>143046000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>152021000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>143826000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>133492000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>144744000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>138099000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>124245000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>121322000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>111620000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>107409000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>104850000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>96767000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>76483000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>66978000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>63127000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>65578000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>71666000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>64545000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>62204000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>56478000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>52678000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>50846000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>52415000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>46036000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>43508000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>45269000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>44647000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>44518000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>41335000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>39174000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>39699000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>36865000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>34340000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>35791000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>36093000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>31941000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>30066000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>25679000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>22853000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>20309000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>22099000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>24347000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>23538000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>20764000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>21942000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>23598000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>24278000000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>23685000000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>22819000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>23767000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
-      <c r="AL59"/>
-[...3 lines deleted...]
-      <c r="AN59"/>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
@@ -18567,438 +18700,442 @@
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>92908000000.0</v>
+      </c>
+      <c r="C60">
         <v>85253402000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>75884436000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>79520000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>73158000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68934000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>59106000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>72255000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>67185000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>81590000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>78318717061.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>77084000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>76918000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>79144000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>69492000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>68898000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>78378000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>91646000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>69407000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>67849000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>71180000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>55009000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>59348000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>43920000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>44332000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>44593000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>73323000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>73540000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>79229000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>72538000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>71544000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>72521000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>73173000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>81823000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>79802000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>82627000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>78180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81372000000.0</v>
       </c>
       <c r="AM60">
         <v>81372000000.0</v>
       </c>
       <c r="AN60">
+        <v>81372000000.0</v>
+      </c>
+      <c r="AO60">
         <v>79951000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>84553000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>73808000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>65236000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>72854000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>99021000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>94687000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>116272000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>139258000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>163769000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>156647000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>148527000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>153055000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>152674000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>166570000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>160714000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>169315237812.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>166613000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>184542000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>171316000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>174164000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>203783000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>190614000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>184110000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>174580000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>97521000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>95334000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>94058000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>89881000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>79146000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>64499000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>61909000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>74599000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>82967000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>69980000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>65179000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>59647000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>54767000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>48319000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>44299000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>43259000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>41879000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>38427000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>32917000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>33222000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>28519000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>24397000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>22506000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>19954000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>17655000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>17596000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>17152000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>16077000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>15346000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>11712000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>9301000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>8708000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>11104000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>12656000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>13247000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>12167000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>13378000000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>13271000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>14705000000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>13785000000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>12760000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>11914000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
-[...3 lines deleted...]
-      <c r="AN61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
@@ -19021,102 +19158,103 @@
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -19145,50 +19283,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19266,51 +19405,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>50097539000.0</v>
       </c>
       <c r="C2">
         <v>45444000000.0</v>
       </c>
       <c r="D2">
         <v>49898167431.0</v>
       </c>
       <c r="E2">
         <v>59486000000.0</v>
       </c>
       <c r="F2">
         <v>43164000000.0</v>
       </c>
       <c r="G2">
         <v>29195000000.0</v>
       </c>
       <c r="H2">
         <v>45732000000.0</v>
       </c>
       <c r="I2">
         <v>52184000000.0</v>
       </c>
@@ -19352,51 +19491,51 @@
       </c>
       <c r="V2">
         <v>29828000000.0</v>
       </c>
       <c r="W2">
         <v>21892000000.0</v>
       </c>
       <c r="X2">
         <v>16045000000.0</v>
       </c>
       <c r="Y2">
         <v>11941000000.0</v>
       </c>
       <c r="Z2">
         <v>13211000000.0</v>
       </c>
       <c r="AA2">
         <v>13449000000.0</v>
       </c>
       <c r="AB2">
         <v>8780000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>15401518000.0</v>
       </c>
       <c r="C3">
         <v>12479000000.0</v>
       </c>
       <c r="D3">
         <v>8877780298.0</v>
       </c>
       <c r="E3">
         <v>13218000000.0</v>
       </c>
       <c r="F3">
         <v>11695000000.0</v>
       </c>
       <c r="G3">
         <v>11445000000.0</v>
       </c>
       <c r="H3">
         <v>14836000000.0</v>
       </c>
       <c r="I3">
         <v>11912000000.0</v>
       </c>
@@ -19438,95 +19577,95 @@
       </c>
       <c r="V3">
         <v>2926000000.0</v>
       </c>
       <c r="W3">
         <v>2465000000.0</v>
       </c>
       <c r="X3">
         <v>1785000000.0</v>
       </c>
       <c r="Y3">
         <v>1951000000.0</v>
       </c>
       <c r="Z3">
         <v>1731000000.0</v>
       </c>
       <c r="AA3">
         <v>2043000000.0</v>
       </c>
       <c r="AB3">
         <v>1987000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>10128000000.0</v>
       </c>
       <c r="I4">
         <v>3193000000.0</v>
       </c>
       <c r="J4">
         <v>3193000000.0</v>
       </c>
       <c r="K4">
         <v>3193000000.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
         <v>27614798000.0</v>
       </c>
       <c r="C5">
         <v>14983000000.0</v>
       </c>
       <c r="D5">
         <v>42039537429.0</v>
       </c>
       <c r="E5">
         <v>56715000000.0</v>
       </c>
       <c r="F5">
         <v>33202000000.0</v>
       </c>
       <c r="G5">
         <v>5545000000.0</v>
       </c>
       <c r="H5">
         <v>18687000000.0</v>
       </c>
       <c r="I5">
         <v>16246000000.0</v>
       </c>
@@ -19568,51 +19707,51 @@
       </c>
       <c r="V5">
         <v>15547000000.0</v>
       </c>
       <c r="W5">
         <v>10482000000.0</v>
       </c>
       <c r="X5">
         <v>10459000000.0</v>
       </c>
       <c r="Y5">
         <v>6493000000.0</v>
       </c>
       <c r="Z5">
         <v>7431000000.0</v>
       </c>
       <c r="AA5">
         <v>9160000000.0</v>
       </c>
       <c r="AB5">
         <v>4074000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>43016316000.0</v>
       </c>
       <c r="C6">
         <v>27462000000.0</v>
       </c>
       <c r="D6">
         <v>50917317727.0</v>
       </c>
       <c r="E6">
         <v>69933000000.0</v>
       </c>
       <c r="F6">
         <v>44897000000.0</v>
       </c>
       <c r="G6">
         <v>16990000000.0</v>
       </c>
       <c r="H6">
         <v>33523000000.0</v>
       </c>
       <c r="I6">
         <v>28158000000.0</v>
       </c>
@@ -19654,139 +19793,139 @@
       </c>
       <c r="V6">
         <v>18473000000.0</v>
       </c>
       <c r="W6">
         <v>12947000000.0</v>
       </c>
       <c r="X6">
         <v>12244000000.0</v>
       </c>
       <c r="Y6">
         <v>8444000000.0</v>
       </c>
       <c r="Z6">
         <v>9162000000.0</v>
       </c>
       <c r="AA6">
         <v>11203000000.0</v>
       </c>
       <c r="AB6">
         <v>6061000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>38961352000.0</v>
       </c>
       <c r="C9">
         <v>45972000000.0</v>
       </c>
       <c r="D9">
         <v>55643668452.0</v>
       </c>
       <c r="E9">
         <v>64988000000.0</v>
       </c>
       <c r="F9">
         <v>40802000000.0</v>
       </c>
       <c r="G9">
         <v>24488000000.0</v>
       </c>
       <c r="H9">
         <v>30857000000.0</v>
       </c>
       <c r="I9">
         <v>32454000000.0</v>
       </c>
@@ -19828,51 +19967,51 @@
       </c>
       <c r="V9">
         <v>26496000000.0</v>
       </c>
       <c r="W9">
         <v>16536000000.0</v>
       </c>
       <c r="X9">
         <v>14869000000.0</v>
       </c>
       <c r="Y9">
         <v>10671000000.0</v>
       </c>
       <c r="Z9">
         <v>11338000000.0</v>
       </c>
       <c r="AA9">
         <v>13506000000.0</v>
       </c>
       <c r="AB9">
         <v>7578000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>26956501000.0</v>
       </c>
       <c r="C10">
         <v>11142000000.0</v>
       </c>
       <c r="D10">
         <v>36585722829.0</v>
       </c>
       <c r="E10">
         <v>53525000000.0</v>
       </c>
       <c r="F10">
         <v>28225000000.0</v>
       </c>
       <c r="G10">
         <v>-226000000.0</v>
       </c>
       <c r="H10">
         <v>12003000000.0</v>
       </c>
       <c r="I10">
         <v>10827000000.0</v>
       </c>
@@ -19914,51 +20053,51 @@
       </c>
       <c r="V10">
         <v>14592000000.0</v>
       </c>
       <c r="W10">
         <v>8935000000.0</v>
       </c>
       <c r="X10">
         <v>8773000000.0</v>
       </c>
       <c r="Y10">
         <v>3464000000.0</v>
       </c>
       <c r="Z10">
         <v>4792000000.0</v>
       </c>
       <c r="AA10">
         <v>7865000000.0</v>
       </c>
       <c r="AB10">
         <v>976000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>7158735000.0</v>
       </c>
       <c r="C11">
         <v>3537000000.0</v>
       </c>
       <c r="D11">
         <v>10784152049.0</v>
       </c>
       <c r="E11">
         <v>16770000000.0</v>
       </c>
       <c r="F11">
         <v>8239000000.0</v>
       </c>
       <c r="G11">
         <v>-1174000000.0</v>
       </c>
       <c r="H11">
         <v>4200000000.0</v>
       </c>
       <c r="I11">
         <v>4256000000.0</v>
       </c>
@@ -20000,51 +20139,51 @@
       </c>
       <c r="V11">
         <v>4441000000.0</v>
       </c>
       <c r="W11">
         <v>2231000000.0</v>
       </c>
       <c r="X11">
         <v>2663000000.0</v>
       </c>
       <c r="Y11">
         <v>1153000000.0</v>
       </c>
       <c r="Z11">
         <v>1389000000.0</v>
       </c>
       <c r="AA11">
         <v>2523000000.0</v>
       </c>
       <c r="AB11">
         <v>249000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>129216000.0</v>
       </c>
       <c r="C12">
         <v>3177734000.0</v>
       </c>
       <c r="D12">
         <v>3050724000.0</v>
       </c>
       <c r="E12">
         <v>2858739000.0</v>
       </c>
       <c r="F12">
         <v>3281951000.0</v>
       </c>
       <c r="G12">
         <v>4210414000.0</v>
       </c>
       <c r="H12">
         <v>5417320000.0</v>
       </c>
       <c r="I12">
         <v>4350877000.0</v>
       </c>
@@ -20086,51 +20225,51 @@
       </c>
       <c r="V12">
         <v>1850154000.0</v>
       </c>
       <c r="W12">
         <v>1242301000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>408088772.08</v>
       </c>
       <c r="C13">
         <v>390881586.82</v>
       </c>
       <c r="D13">
         <v>519000000.0</v>
       </c>
       <c r="E13">
         <v>673000000.0</v>
       </c>
       <c r="F13">
         <v>506000000.0</v>
       </c>
       <c r="G13">
         <v>79000000.0</v>
       </c>
       <c r="H13">
         <v>5000000.0</v>
       </c>
       <c r="I13">
         <v>563000000.0</v>
       </c>
@@ -20138,51 +20277,51 @@
         <v>604000000.0</v>
       </c>
       <c r="K13">
         <v>552000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>-86873996.2</v>
       </c>
       <c r="C14">
         <v>-77000000.0</v>
       </c>
       <c r="D14">
         <v>-119000000.0</v>
       </c>
       <c r="E14">
         <v>-132000000.0</v>
       </c>
       <c r="F14">
         <v>-111000000.0</v>
       </c>
       <c r="G14">
         <v>2740000000.0</v>
       </c>
       <c r="H14">
         <v>3596000000.0</v>
       </c>
       <c r="I14">
         <v>6318000000.0</v>
       </c>
@@ -20196,51 +20335,51 @@
         <v>807665118.16</v>
       </c>
       <c r="M14">
         <v>705174035.75</v>
       </c>
       <c r="N14">
         <v>1394000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>19712564000.0</v>
       </c>
       <c r="C15">
         <v>7528000000.0</v>
       </c>
       <c r="D15">
         <v>25686133044.0</v>
       </c>
       <c r="E15">
         <v>36623000000.0</v>
       </c>
       <c r="F15">
         <v>19875000000.0</v>
       </c>
       <c r="G15">
         <v>1141000000.0</v>
       </c>
       <c r="H15">
         <v>10151000000.0</v>
       </c>
       <c r="I15">
         <v>7173000000.0</v>
       </c>
@@ -20282,51 +20421,51 @@
       </c>
       <c r="V15">
         <v>10344000000.0</v>
       </c>
       <c r="W15">
         <v>6190000000.0</v>
       </c>
       <c r="X15">
         <v>6559000000.0</v>
       </c>
       <c r="Y15">
         <v>2311000000.0</v>
       </c>
       <c r="Z15">
         <v>3491000000.0</v>
       </c>
       <c r="AA15">
         <v>5342000000.0</v>
       </c>
       <c r="AB15">
         <v>727000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>188328000000.0</v>
       </c>
       <c r="F16">
         <v>19875000000.0</v>
       </c>
       <c r="G16">
         <v>7108000000.0</v>
       </c>
       <c r="H16">
         <v>40137000000.0</v>
       </c>
       <c r="I16">
         <v>25779000000.0</v>
       </c>
       <c r="J16">
         <v>-446000000.0</v>
       </c>
       <c r="K16">
         <v>-14824000000.0</v>
       </c>
@@ -20334,51 +20473,51 @@
         <v>-8795192890.33</v>
       </c>
       <c r="M16">
         <v>-8123047977.42</v>
       </c>
       <c r="N16">
         <v>23570000000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>20186341071.69</v>
       </c>
       <c r="C17">
         <v>7605000000.0</v>
       </c>
       <c r="D17">
         <v>26989000000.0</v>
       </c>
       <c r="E17">
         <v>36755000000.0</v>
       </c>
       <c r="F17">
         <v>19986000000.0</v>
       </c>
       <c r="G17">
         <v>948000000.0</v>
       </c>
       <c r="H17">
         <v>7803000000.0</v>
       </c>
       <c r="I17">
         <v>7414000000.0</v>
       </c>
@@ -20392,51 +20531,51 @@
         <v>-8879771763.28</v>
       </c>
       <c r="M17">
         <v>-8249858889.93</v>
       </c>
       <c r="N17">
         <v>23007000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-1284129069.94</v>
       </c>
       <c r="C18">
         <v>-3725000000.0</v>
       </c>
       <c r="D18">
         <v>-3350000000.0</v>
       </c>
       <c r="E18">
         <v>-2827000000.0</v>
       </c>
       <c r="F18">
         <v>-4644000000.0</v>
       </c>
       <c r="G18">
         <v>-5655000000.0</v>
       </c>
       <c r="H18">
         <v>-6314000000.0</v>
       </c>
       <c r="I18">
         <v>-2636000000.0</v>
       </c>
@@ -20444,137 +20583,137 @@
         <v>-6192000000.0</v>
       </c>
       <c r="K18">
         <v>-5854000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>8431984948.26</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>27641515000.0</v>
       </c>
       <c r="C21">
         <v>25691000000.0</v>
       </c>
       <c r="D21">
         <v>47493145890.0</v>
       </c>
       <c r="E21">
         <v>53265000000.0</v>
       </c>
       <c r="F21">
         <v>31001000000.0</v>
       </c>
       <c r="G21">
         <v>20050000000.0</v>
       </c>
       <c r="H21">
         <v>20918000000.0</v>
       </c>
       <c r="I21">
         <v>22773000000.0</v>
       </c>
@@ -20616,95 +20755,95 @@
       </c>
       <c r="V21">
         <v>16235000000.0</v>
       </c>
       <c r="W21">
         <v>10466000000.0</v>
       </c>
       <c r="X21">
         <v>10459000000.0</v>
       </c>
       <c r="Y21">
         <v>6493000000.0</v>
       </c>
       <c r="Z21">
         <v>7431000000.0</v>
       </c>
       <c r="AA21">
         <v>9160000000.0</v>
       </c>
       <c r="AB21">
         <v>4074000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>61417376000.0</v>
       </c>
       <c r="C23">
         <v>65725000000.0</v>
       </c>
       <c r="D23">
         <v>58048689993.0</v>
       </c>
       <c r="E23">
         <v>71209000000.0</v>
       </c>
       <c r="F23">
         <v>52965000000.0</v>
       </c>
       <c r="G23">
         <v>33633000000.0</v>
       </c>
       <c r="H23">
         <v>55671000000.0</v>
       </c>
       <c r="I23">
         <v>61865000000.0</v>
       </c>
@@ -20746,143 +20885,143 @@
       </c>
       <c r="V23">
         <v>40089000000.0</v>
       </c>
       <c r="W23">
         <v>27962000000.0</v>
       </c>
       <c r="X23">
         <v>20455000000.0</v>
       </c>
       <c r="Y23">
         <v>16119000000.0</v>
       </c>
       <c r="Z23">
         <v>17118000000.0</v>
       </c>
       <c r="AA23">
         <v>17795000000.0</v>
       </c>
       <c r="AB23">
         <v>12284000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>15401518469.85</v>
       </c>
       <c r="C25">
         <v>12479000000.0</v>
       </c>
       <c r="D25">
         <v>12969000000.0</v>
       </c>
       <c r="E25">
         <v>13218000000.0</v>
       </c>
       <c r="F25">
         <v>11695000000.0</v>
       </c>
       <c r="G25">
         <v>11445000000.0</v>
       </c>
       <c r="H25">
         <v>14836000000.0</v>
       </c>
       <c r="I25">
         <v>12028000000.0</v>
       </c>
       <c r="J25">
         <v>13307000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>862067000.0</v>
       </c>
       <c r="C26">
         <v>789000000.0</v>
       </c>
       <c r="D26">
         <v>746016367.0</v>
       </c>
       <c r="E26">
         <v>792000000.0</v>
       </c>
       <c r="F26">
         <v>563000000.0</v>
       </c>
       <c r="G26">
         <v>355000000.0</v>
       </c>
       <c r="H26">
         <v>576000000.0</v>
       </c>
       <c r="I26">
         <v>641000000.0</v>
       </c>
@@ -20924,51 +21063,51 @@
       </c>
       <c r="V26">
         <v>399000000.0</v>
       </c>
       <c r="W26">
         <v>248000000.0</v>
       </c>
       <c r="X26">
         <v>201000000.0</v>
       </c>
       <c r="Y26">
         <v>147000000.0</v>
       </c>
       <c r="Z26">
         <v>132000000.0</v>
       </c>
       <c r="AA26">
         <v>152000000.0</v>
       </c>
       <c r="AB26">
         <v>108000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
         <v>4384582000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>5187070974.0</v>
       </c>
       <c r="E27">
         <v>21082458600.0</v>
       </c>
       <c r="F27">
         <v>4229000000.0</v>
       </c>
       <c r="G27">
         <v>21643437000.0</v>
       </c>
       <c r="H27">
         <v>4476000000.0</v>
       </c>
       <c r="I27">
         <v>3600340970.0</v>
       </c>
       <c r="J27">
         <v>3614000000.0</v>
@@ -20986,51 +21125,51 @@
         <v>4904000000.0</v>
       </c>
       <c r="O27">
         <v>4927000000.0</v>
       </c>
       <c r="P27">
         <v>5346000000.0</v>
       </c>
       <c r="Q27">
         <v>4863000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>7333187000.0</v>
       </c>
       <c r="C28">
         <v>9033000000.0</v>
       </c>
       <c r="D28">
         <v>1639215848.0</v>
       </c>
       <c r="E28">
         <v>7004000000.0</v>
       </c>
       <c r="F28">
         <v>6782000000.0</v>
       </c>
       <c r="G28">
         <v>4516000000.0</v>
       </c>
       <c r="H28">
         <v>3380000000.0</v>
       </c>
       <c r="I28">
         <v>2104202722.0</v>
       </c>
@@ -21058,51 +21197,51 @@
       <c r="Q28">
         <v>6525000000.0</v>
       </c>
       <c r="R28">
         <v>7739000000.0</v>
       </c>
       <c r="S28">
         <v>8270000000.0</v>
       </c>
       <c r="T28">
         <v>7240000000.0</v>
       </c>
       <c r="U28">
         <v>5841000000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>7299240765.08</v>
       </c>
       <c r="C29">
         <v>3537000000.0</v>
       </c>
       <c r="D29">
         <v>11442000000.0</v>
       </c>
       <c r="E29">
         <v>16770000000.0</v>
       </c>
       <c r="F29">
         <v>8239000000.0</v>
       </c>
       <c r="G29">
         <v>-1174000000.0</v>
       </c>
       <c r="H29">
         <v>4200000000.0</v>
       </c>
       <c r="I29">
         <v>4684000000.0</v>
       </c>
@@ -21110,51 +21249,51 @@
         <v>1828000000.0</v>
       </c>
       <c r="K29">
         <v>684000000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>11319836000.0</v>
       </c>
       <c r="C30">
         <v>20281000000.0</v>
       </c>
       <c r="D30">
         <v>8150522562.0</v>
       </c>
       <c r="E30">
         <v>11723000000.0</v>
       </c>
       <c r="F30">
         <v>9801000000.0</v>
       </c>
       <c r="G30">
         <v>4438000000.0</v>
       </c>
       <c r="H30">
         <v>9939000000.0</v>
       </c>
       <c r="I30">
         <v>9681000000.0</v>
       </c>
@@ -21196,51 +21335,51 @@
       </c>
       <c r="V30">
         <v>10261000000.0</v>
       </c>
       <c r="W30">
         <v>6070000000.0</v>
       </c>
       <c r="X30">
         <v>4410000000.0</v>
       </c>
       <c r="Y30">
         <v>4178000000.0</v>
       </c>
       <c r="Z30">
         <v>3907000000.0</v>
       </c>
       <c r="AA30">
         <v>4346000000.0</v>
       </c>
       <c r="AB30">
         <v>3504000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
         <v>-685015000.0</v>
       </c>
       <c r="C31">
         <v>-14549000000.0</v>
       </c>
       <c r="D31">
         <v>-10907423061.0</v>
       </c>
       <c r="E31">
         <v>260000000.0</v>
       </c>
       <c r="F31">
         <v>-2776000000.0</v>
       </c>
       <c r="G31">
         <v>-20276000000.0</v>
       </c>
       <c r="H31">
         <v>-8915000000.0</v>
       </c>
       <c r="I31">
         <v>-11946000000.0</v>
       </c>
@@ -21282,54 +21421,54 @@
       </c>
       <c r="V31">
         <v>-1643000000.0</v>
       </c>
       <c r="W31">
         <v>-1531000000.0</v>
       </c>
       <c r="X31">
         <v>-1686000000.0</v>
       </c>
       <c r="Y31">
         <v>-3029000000.0</v>
       </c>
       <c r="Z31">
         <v>-2639000000.0</v>
       </c>
       <c r="AA31">
         <v>-1295000000.0</v>
       </c>
       <c r="AB31">
         <v>-3098000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
-        <v>89196234000.0</v>
+        <v>89058891000.0</v>
       </c>
       <c r="C32">
         <v>91416000000.0</v>
       </c>
       <c r="D32">
         <v>105541835883.0</v>
       </c>
       <c r="E32">
         <v>124474000000.0</v>
       </c>
       <c r="F32">
         <v>83966000000.0</v>
       </c>
       <c r="G32">
         <v>53683000000.0</v>
       </c>
       <c r="H32">
         <v>76589000000.0</v>
       </c>
       <c r="I32">
         <v>84638000000.0</v>
       </c>
       <c r="J32">
         <v>77884000000.0</v>
       </c>
@@ -21387,1100 +21526,1109 @@
       <c r="AB32">
         <v>16358000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
-        <v>12931792000.0</v>
+        <v>14114000000.0</v>
       </c>
       <c r="C2">
+        <v>64084000000.0</v>
+      </c>
+      <c r="D2">
         <v>13582745000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12260000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11025000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10685000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10832000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11361000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11740000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11511000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12979818345.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11982000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11727889736.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12975196826.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15499943250.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15435681569.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14351864237.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12779000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13452000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11863000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10158000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7691000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10839912194.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6868000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6064000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9879000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10864000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11855000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10800000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12213000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16074000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14162000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12347000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14704000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15804000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15988000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14174000000.0</v>
       </c>
       <c r="AM2">
         <v>14174000000.0</v>
       </c>
       <c r="AN2">
+        <v>14174000000.0</v>
+      </c>
+      <c r="AO2">
         <v>14506000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13818000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12616000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15160000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16484000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17701000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>18140000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>24760000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29859000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>28470000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>26388000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28119000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>26707000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26531000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>26897000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31577805003.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>27542272322.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>26502000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>25959000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>32031000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23779864274.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>25716000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20673000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19509000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18472000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>17456000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15257000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13950000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14350000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10862000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10020000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13569000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>23458000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>20078000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15380000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14069000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>13761000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11202000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10757000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11706000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11819000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9295000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8250000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9500000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8723000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7408000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5206000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6433000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5863000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4439000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4058000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4047000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4196000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4014000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3159000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3509000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2767000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3090000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2575000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3329000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3274000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3385000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3223000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3639000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3858000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3090000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2862000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
-        <v>3959081000.0</v>
+        <v>4270336000.0</v>
       </c>
       <c r="C3">
+        <v>22262000000.0</v>
+      </c>
+      <c r="D3">
         <v>4346518000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4111000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3697000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3247000000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>2983000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3138000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3362000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3838376513.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3475000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1958233267.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1791274492.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2802557409.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2146976469.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2193322759.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3170000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2909000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3108000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2822000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2856000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1304347826.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2873000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2793000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3543000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3631000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3776000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40963.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3682000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2869000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>748345914.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3011000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3409000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3217000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3440000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3423000000.0</v>
       </c>
       <c r="AM3">
         <v>3423000000.0</v>
       </c>
       <c r="AN3">
+        <v>3423000000.0</v>
+      </c>
+      <c r="AO3">
         <v>3916000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3404000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3235000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3011000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2667000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2939000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2974000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3460000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3092000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3458000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3013000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3296000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3320000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3374000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3198000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3287001582.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2847000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2708000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2686000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3213000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1829392805.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2521000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2122000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2299000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2078000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2088000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2042000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2284000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2013000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1563000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1328000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1285000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1662000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1531000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1450000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1728000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1277000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1382000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1157000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1057000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>983000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>830000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>803000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>812000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>728000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>710000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>668000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>642000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>674000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>559000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>606000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>475000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>599000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>414000000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>317000000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>327000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>602000000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>578000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>444000000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>375000000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>297000000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>449000000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>610000000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>557000000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>313000000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>786000000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>387000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
+        <v>0.0</v>
+      </c>
+      <c r="AC4">
         <v>9349000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>215000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>477000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>87599515.63</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>84617107.59</v>
       </c>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-      <c r="AQ4"/>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
@@ -22500,765 +22648,772 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
-        <v>9993207000.0</v>
+        <v>15013000000.0</v>
       </c>
       <c r="C5">
+        <v>55244000000.0</v>
+      </c>
+      <c r="D5">
         <v>748798000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9359000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7443000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10064000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>9039000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>599000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7949000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10045194567.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8782000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9164874178.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11661043034.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12234706614.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14288389859.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18848777875.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13926000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8772000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8968000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13736000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1726000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4591982130.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>943000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>636000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-11753000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3690000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3062000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3929959037.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3181000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5782000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3645000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5259000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4545000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1087000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1906000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3893000000.0</v>
       </c>
       <c r="AM5">
         <v>3893000000.0</v>
       </c>
       <c r="AN5">
+        <v>3893000000.0</v>
+      </c>
+      <c r="AO5">
         <v>1309000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2183000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1317000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3169000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2121000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3078000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3748000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12378000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>504000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3829000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3803000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2068000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2542000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4457000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6310000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5022218332.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4606941560.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-347000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7488000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5551000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3844828812.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>9619000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9268000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7548000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7455000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6189000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>6282000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6087000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6541000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>6555000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4173000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4220000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>7687000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9547000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6738000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3862000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>5938000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>5668000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3847000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4012000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5123000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5444000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5469000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4906000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4678000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4133000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3631000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2551000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2756000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2758000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2620000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2797000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2816000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2459000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2995000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1642000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1966000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1857000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1188000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1484000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1848000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2103000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>6592000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2560000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2294000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>2151000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2155000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
-        <v>13952288000.0</v>
+        <v>19283336000.0</v>
       </c>
       <c r="C6">
+        <v>77506000000.0</v>
+      </c>
+      <c r="D6">
         <v>5095316000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13470000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11140000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13311000000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>12022000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3737000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11311000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13883571080.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12257000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11123107445.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13452317526.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15037264023.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16435366328.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21042100634.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17096000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11681000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12076000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16558000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4582000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5896329956.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3816000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3429000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8210000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7321000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6838000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13106000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6863000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8651000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4393345914.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8270000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7954000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4304000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5346000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7316000000.0</v>
       </c>
       <c r="AM6">
         <v>7316000000.0</v>
       </c>
       <c r="AN6">
+        <v>7316000000.0</v>
+      </c>
+      <c r="AO6">
         <v>5225000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5587000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4552000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6180000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4788000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6017000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6722000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-8918000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3596000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7287000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6816000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5364000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5862000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7831000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9508000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8309219914.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7453941560.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2361000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>10174000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>8764000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5674221617.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>12140000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>11390000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>9847000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9533000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8277000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8324000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>8371000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>8554000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>8118000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5501000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5505000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>9349000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>11078000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>8188000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5590000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7215000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>7050000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5004000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5069000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>6106000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6274000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6272000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>5718000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5406000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4843000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>4299000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3193000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3430000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3317000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3226000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3272000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3415000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2873000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3312000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1969000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2568000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2435000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1632000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1859000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2145000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2552000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>7202000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3117000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2607000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>2937000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2542000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7"/>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
@@ -23278,129 +23433,130 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8"/>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
@@ -23420,1329 +23576,1346 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
-        <v>10599340000.0</v>
+        <v>19493000000.0</v>
       </c>
       <c r="C9">
+        <v>59602000000.0</v>
+      </c>
+      <c r="D9">
         <v>11637125000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11217000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10012000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10388000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9983000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12005000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11727000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12257000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14110165043.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13570000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12045734573.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14465755045.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14496462752.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16102508946.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>18319605555.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14410000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10579000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11392000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10824000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8007000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7771402162.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6280000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3417000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7264000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9004000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7561000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7702000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6590000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8272000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>8385000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>8406000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8254000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7763000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6712000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6642000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7563000000.0</v>
       </c>
       <c r="AM9">
         <v>7563000000.0</v>
       </c>
       <c r="AN9">
+        <v>7563000000.0</v>
+      </c>
+      <c r="AO9">
         <v>7187000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6502000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5373000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6987000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6695000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8320000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7827000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8649000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8985000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8440000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8106000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7474000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7248000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9038000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9448000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9700118362.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>8941955898.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>8157000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>11451000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4089000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10973975906.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>12518000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11929000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12479000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12409000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>12168000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>12302000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12250000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>11525000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>10720000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>8192000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>8768000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>12625000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13417000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>10962000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>11255000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>9686000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9362000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7643000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7314000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7987000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>8012000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7964000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6763000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>6910000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>6286000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5528000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>4268000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4358000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>4156000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3877000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4102000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4022000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3373000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3884000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2421000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3172000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2924000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2154000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2295000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2667000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3045000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>3331000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>4200000000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3036000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3357000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2913000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
-        <v>9348073000.0</v>
+        <v>14068000000.0</v>
       </c>
       <c r="C10">
+        <v>49136000000.0</v>
+      </c>
+      <c r="D10">
         <v>3685582000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8283000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6411000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9106000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3554000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8096000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-352000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6952000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8341199952.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7747000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8708781456.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11246670217.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11217228462.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12357260741.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15417853114.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13214000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7945000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7821000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11940000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>519000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14406939574.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-825000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-467000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13276000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1834000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>864000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7818000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1487000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1631000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2629000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3851000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3415000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2626000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>253000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268000000.0</v>
       </c>
       <c r="AM10">
         <v>2268000000.0</v>
       </c>
       <c r="AN10">
+        <v>2268000000.0</v>
+      </c>
+      <c r="AO10">
         <v>-5637000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>434000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-40000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-12082000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1468000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1164000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2638000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-13199000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2363000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3529000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3209000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1691000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2171000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3839000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5709000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5077396321.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4065559181.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-791000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6999000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4784000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3570315362.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9437000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8863000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7168000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7014000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5723000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5926000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5803000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6012000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6199000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4047000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2638000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8786000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8939000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6629000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4537000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5485000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5523000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3754000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4048000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4779000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5220000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5114000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3974000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4004000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3377000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3237000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2747000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2284000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2003000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1901000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1791000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2267000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2120000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2595000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-124000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1179000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1439000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>970000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>31000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1328000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1836000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1533000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2004000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1991000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1795000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2075000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
-        <v>3115327000.0</v>
+        <v>3630000000.0</v>
       </c>
       <c r="C11">
+        <v>16375000000.0</v>
+      </c>
+      <c r="D11">
         <v>304241000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2230000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1654000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3111000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>2205000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-27000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2147000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1984059100.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2263000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2665970554.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3687918072.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2988499224.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3783447994.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5005637624.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4566000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2269000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1867000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3784000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>319000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2766780913.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-568000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-31000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3300000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-241000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>992000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2960000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>489000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>850000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1153000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1236000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1219000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-972000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>49000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2014000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>737000000.0</v>
       </c>
       <c r="AM11">
         <v>737000000.0</v>
       </c>
       <c r="AN11">
+        <v>737000000.0</v>
+      </c>
+      <c r="AO11">
         <v>-298000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>177000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>57000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3014000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-49000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>870000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1056000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-3335000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>51000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1200000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>763000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-924000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>623000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1095000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1784000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>668694353.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1279541184.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>162000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1666000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1625000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>683002586.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2286000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2152000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1326000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1983000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1487000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1560000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>874000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1866000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1201000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1297000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1656000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2838000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2704000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2061000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1697000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1589000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1174000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1428000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1042000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1159000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1757000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1733000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>848000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1510000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>882000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1201000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>627000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>271000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>776000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>557000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>649000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>370000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>661000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>983000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-197000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>427000000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>566000000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>357000000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-24000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>670000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>367000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>376000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>377000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>708000000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>584000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>854000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
-        <v>645134000.0</v>
+        <v>945000000.0</v>
       </c>
       <c r="C12">
+        <v>6108000000.0</v>
+      </c>
+      <c r="D12">
         <v>2053595000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>783132000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>735679000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>664000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>950000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>638886801.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2740459785.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>800364000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1197941510.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>944804000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>648391724.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>633273110.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>868342000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>654826000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>733038333.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>603280000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>693274584.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>747781000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1012059000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>834585022.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>926274000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1147848404.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>971264729.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1191217000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1091725000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1565240000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1389497000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1384718000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>284000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1016027000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1108407000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1517047000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1156000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1300897000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1323910000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1625860000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1625000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1663814000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357000000.0</v>
       </c>
       <c r="AQ12">
         <v>1357000000.0</v>
       </c>
       <c r="AR12">
+        <v>1357000000.0</v>
+      </c>
+      <c r="AS12">
         <v>3226000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1969000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1110000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>821000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>427000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>422000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>594000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>377000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>371000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>618000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>601000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>218177989.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>541382379.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>444000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>489000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>767000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>274513449.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>182000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>405000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>380000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>441000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>466000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>356000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>284000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>529000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>356000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>126000000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>109000000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
+        <v>112000000.0</v>
+      </c>
+      <c r="C13">
         <v>609000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>116088772.08</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>98000000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13">
+        <v>120000000.0</v>
+      </c>
+      <c r="G13">
         <v>74000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>128000000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>120000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>146000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>93030914.26</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>132000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>149000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>175000000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>77000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1000000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>399000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>162000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>131000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24774,179 +24947,182 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C14">
         <v>-98000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-16873996.2</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-26000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-23000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-21000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-14000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-21000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-19000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-23000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-95554800.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-28000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-31000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-29000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-31000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-27000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-31000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-43000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-40000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-16000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6338000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6850000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2740000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2625000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2955000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3096000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3596000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3501000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5799000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6372000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1627805116.84</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1445957044.37</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1356759519.55</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1748610775.55</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1567094339.62</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1051196703.12</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-1686874489.77</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2696000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>764829412.3</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
-      <c r="AQ14"/>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
@@ -24966,479 +25142,483 @@
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
-        <v>6214102000.0</v>
+        <v>10428000000.0</v>
       </c>
       <c r="C15">
+        <v>32663000000.0</v>
+      </c>
+      <c r="D15">
         <v>3364467000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6027000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4734000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5974000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2780000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5870000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-344000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4782000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6263718767.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5456000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6010650517.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7528956766.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8198274882.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8547851725.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10382785176.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8605000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5636000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5938000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8121000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>180000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11531944388.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-236000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-417000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-9715000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1981000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2289000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4811000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1070000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>551000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1683000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2794000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2145000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1687000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>83000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417000000.0</v>
       </c>
       <c r="AM15">
         <v>1417000000.0</v>
       </c>
       <c r="AN15">
+        <v>1417000000.0</v>
+      </c>
+      <c r="AO15">
         <v>-5380000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>106000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-318000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-9421000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1062000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>171000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1862000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-9722000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2150000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2225000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2280000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2760000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1484000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2996000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3854000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4391559576.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2752397903.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-685000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5212000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3090000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3464775330.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6857000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6588000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5896000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4725000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4246000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4317000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5143000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3734000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3991000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2636000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2166000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5997000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6215000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4501000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2812000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3833000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4334000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2159000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2786000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3526000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3351000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3163000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3523000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2656000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2119000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2046000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1707000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1839000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1307000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1337000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>894000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1897000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1459000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2309000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>73000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>752000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>873000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>613000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>143000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>658000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1469000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1221000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1627000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1283000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1211000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1221000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>26625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28782000000.0</v>
       </c>
       <c r="N16">
         <v>28782000000.0</v>
       </c>
       <c r="O16">
+        <v>28782000000.0</v>
+      </c>
+      <c r="P16">
         <v>43341000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>46096000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>54330000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44561000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6384715608.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31142000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42855000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1167000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59890000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1546000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2713000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-48523000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8153000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9087000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18866000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4031000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>541571123.08</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1653517831.81</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2573984155.38</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2102258999.76</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1367245283.02</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4014899350.13</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3940071962.02</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4449000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-4511671789.88</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
-      <c r="AQ16"/>
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
@@ -25458,179 +25638,182 @@
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>10438000000.0</v>
+      </c>
+      <c r="C17">
         <v>32761000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3381341071.69</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6053000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4757000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5995000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2766000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5891000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-325000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4805000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27070808600.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5484000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5859000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7370000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8276000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>8790000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>11041000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8648000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5676000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5954000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8156000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>200000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>11617000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-257000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-436000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-9976000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2075000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-128000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4858000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1125000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>767268698.63</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1718225031.73</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2476616406.85</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2151787871.47</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1357283018.87</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4499920748.14</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-4272064826.29</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4807000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3970234653.19</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
-      <c r="AQ17"/>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
@@ -25650,143 +25833,146 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-937000000.0</v>
+      </c>
+      <c r="C18">
         <v>-1008000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1590870930.06</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1021000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-945000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-909000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>815000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-753000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2835000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-952000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3934733000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1017000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-776000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-712000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-845000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-615000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-709000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-658000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-755000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1064000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1710000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1115000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1325000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1737000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1078000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1515000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1449000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2086000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1373000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1346000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -25818,102 +26004,103 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -25942,129 +26129,130 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>601056603.77</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>2420793133.88</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
@@ -26084,449 +26272,453 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
-        <v>7366059000.0</v>
+        <v>14071000000.0</v>
       </c>
       <c r="C21">
+        <v>41270000000.0</v>
+      </c>
+      <c r="D21">
         <v>5419846000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7732000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5472000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7369000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1480000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8728000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6460000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8984000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10045194570.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9980000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10034457556.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12561415971.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12565353914.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14344206056.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16599461080.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12046000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9585000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12392000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8895000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5975000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6276427773.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3529000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2001000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8427000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2848000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3492000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9912000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3591000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6586000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5455000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5741000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5243000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1291000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3547000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4658000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5201000000.0</v>
       </c>
       <c r="AM21">
         <v>5201000000.0</v>
       </c>
       <c r="AN21">
+        <v>5201000000.0</v>
+      </c>
+      <c r="AO21">
         <v>1309000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2048000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2805000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2933000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2121000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3078000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4987000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3588000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>504000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3829000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3221000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2471000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2605000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5366000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5313000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2508011668.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5420745575.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3643000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7410000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6757000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7627864755.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8697000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7388000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3109000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7291000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>7146000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7452000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4017000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6697000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6760000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4692000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2193000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>7687000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9547000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6981000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6033000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5938000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5668000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3847000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4012000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5123000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5444000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5456000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4906000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4668000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4112000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3629000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2526000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2756000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2687000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2620000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2797000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2816000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2459000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2899000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1567000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1881000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1857000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1188000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1484000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1699000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2103000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6554000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2560000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2294000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2151000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2155000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22"/>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
@@ -26546,418 +26738,422 @@
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
-        <v>16165073000.0</v>
+        <v>19536000000.0</v>
       </c>
       <c r="C23">
+        <v>82416000000.0</v>
+      </c>
+      <c r="D23">
         <v>19800024000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15745000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15565000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13704000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>14638000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>17007000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14784000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17044788815.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15572000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13739166753.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14879535900.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17431052089.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17193984459.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16072008712.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15143000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14446000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10863000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12087000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9723000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12334886583.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9619000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7480000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>25570000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17020000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15317000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13152000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15263000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17760000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17092000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15012000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17715000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22276000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>19153000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17501000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16536000000.0</v>
       </c>
       <c r="AM23">
         <v>16536000000.0</v>
       </c>
       <c r="AN23">
+        <v>16536000000.0</v>
+      </c>
+      <c r="AO23">
         <v>20384000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18272000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>15184000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19214000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>21058000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>22943000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20980000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29821000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>38340000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>33081000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>31273000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>33122000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>31350000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>30203000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>31032000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>38769911697.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>31063482646.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31016000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>30000000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>29363000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>27125975425.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>29537000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>25214000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>28879000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>23590000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>22478000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>20107000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>22183000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>19178000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14822000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>13520000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>20144000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>28396000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>23948000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>19361000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>19291000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>17509000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>14896000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>14553000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>15008000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14683000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>11863000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10758000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>11357000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10965000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9582000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7105000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>8175000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7465000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5908000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5315000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5352000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5402000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4928000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4144000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4363000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4058000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4157000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3541000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4140000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4242000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4327000000.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>5279000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4600000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4296000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3620000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -26986,1131 +27182,1144 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>4270335674.96</v>
+      </c>
+      <c r="C25">
         <v>21614000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4346518469.85</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4111000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3697000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3247000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2996000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2983000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3138000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3362000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16958953200.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3475000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3249000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2924000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3321000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3267000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3460000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3170000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2909000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3108000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2822000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2856000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2236000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2873000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2793000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3543000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>1662000000.0</v>
       </c>
-      <c r="BU25"/>
       <c r="BV25"/>
-      <c r="BW25">
+      <c r="BW25"/>
+      <c r="BX25">
         <v>1728000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1277000000.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
-      <c r="CA25">
+      <c r="CA25"/>
+      <c r="CB25">
         <v>1057000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>983000000.0</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
-      <c r="CE25">
+      <c r="CE25"/>
+      <c r="CF25">
         <v>812000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>728000000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
-      <c r="CI25">
+      <c r="CI25"/>
+      <c r="CJ25">
         <v>642000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>674000000.0</v>
       </c>
-      <c r="CK25"/>
       <c r="CL25"/>
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25">
         <v>475000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>599000000.0</v>
       </c>
-      <c r="CO25"/>
       <c r="CP25"/>
-      <c r="CQ25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>327000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>602000000.0</v>
       </c>
-      <c r="CS25"/>
       <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>375000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>297000000.0</v>
       </c>
-      <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>557000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>313000000.0</v>
       </c>
-      <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
-        <v>250368000.0</v>
+        <v>296000000.0</v>
       </c>
       <c r="C26">
+        <v>1316000000.0</v>
+      </c>
+      <c r="D26">
         <v>250595000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>233000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>193000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>202000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>218000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>195000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>193000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>183000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>214083871.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>186000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>177508614.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>157856311.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>178186357.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>182468893.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>206394404.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>206000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>148000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>151000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>147000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>117000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>103207917.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>92000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>68000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>95000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146000000.0</v>
       </c>
       <c r="AB26">
         <v>146000000.0</v>
       </c>
       <c r="AC26">
         <v>146000000.0</v>
       </c>
       <c r="AD26">
+        <v>146000000.0</v>
+      </c>
+      <c r="AE26">
         <v>138000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>166000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>158000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>164000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>153000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>160000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>134000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000.0</v>
       </c>
       <c r="AM26">
         <v>107000000.0</v>
       </c>
       <c r="AN26">
+        <v>107000000.0</v>
+      </c>
+      <c r="AO26">
         <v>151000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>144000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>129000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>77000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>157000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>199000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>197000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>287000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>292000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>270000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="AY26">
         <v>250000000.0</v>
       </c>
       <c r="AZ26">
+        <v>250000000.0</v>
+      </c>
+      <c r="BA26">
         <v>258000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>287000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>337000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2443472856.72</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>928507861.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1959000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>293000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>3052000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>796198371.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1082000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>860000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>257000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>288000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>231000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>217000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>136000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>223000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>176000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>146000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>185000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>290000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>229000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>237000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>269000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>214000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>218000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>180000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>216000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>172000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>226000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>113000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>124000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>109000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>91000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>75000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>68000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>66000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>62000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>52000000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="CO26">
         <v>46000000.0</v>
       </c>
       <c r="CP26">
+        <v>46000000.0</v>
+      </c>
+      <c r="CQ26">
         <v>45000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>44000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>32000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>33000000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>38000000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>39000000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>29000000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>33000000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>31000000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>56000000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>33000000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>32000000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>194</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>7969000000.0</v>
+      </c>
+      <c r="D27">
         <v>4384582000.0</v>
       </c>
-      <c r="C27">
-[...2 lines deleted...]
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>323589748.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1392805307.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4986577200.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>5549451600.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1241933799.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1251800548.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1285325161.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1179001242.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1172625986.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4524519600.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1092000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5005585200.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1153962097.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>948000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1164747563.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1175000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1241861320.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1335000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1386000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1252000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>935000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>903000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>548000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1297000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1106000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1273000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1230000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1339000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1209000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760000000.0</v>
       </c>
       <c r="AM27">
         <v>760000000.0</v>
       </c>
       <c r="AN27">
+        <v>760000000.0</v>
+      </c>
+      <c r="AO27">
         <v>1027000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1051000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>959000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1673000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1087000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1265000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>602000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1471000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2959000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1243000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1154000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1270000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1251000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1233000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1150000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1350415405.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1251854049.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1197000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1331000000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>1265933537.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1349000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1250000000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>237000000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>201000000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>603000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>3139000000.0</v>
+      </c>
+      <c r="C28">
+        <v>2517000000.0</v>
+      </c>
+      <c r="D28">
         <v>2897187000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
         <v>2330000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2362000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1935000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1711000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2053000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3149000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2126000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13651231000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2036000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>401169468.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>366029321.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>373964362.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>324883638.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>303667322.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1484000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>182000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2084000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1407000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>467000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>91077136.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>512000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1554000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>658000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2326000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>472000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1096000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1372000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1293000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1224000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1084000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1201000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1209000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1253000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1067000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234000000.0</v>
       </c>
       <c r="AM28">
         <v>1234000000.0</v>
       </c>
       <c r="AN28">
+        <v>1234000000.0</v>
+      </c>
+      <c r="AO28">
         <v>937000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>810000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015000000.0</v>
       </c>
       <c r="AQ28">
         <v>1015000000.0</v>
       </c>
       <c r="AR28">
+        <v>1015000000.0</v>
+      </c>
+      <c r="AS28">
         <v>776000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>900000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1302000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1833000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1246000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1297000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2508000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2048000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1481000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1365000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1765000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3310932166.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1256303767.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1272000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1598000000.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>1194297557.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1322000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1168000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2587000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2539000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2350000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2253000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2185000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2196000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1843000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1606000000.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>1914000000.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>3630000000.0</v>
+      </c>
+      <c r="C29">
         <v>16375000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>304240765.08</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2230000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1654000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3111000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-788000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2205000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2147000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8001160200.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2263000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2576000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3596000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3007000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3888000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5309000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4566000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2269000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1867000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3784000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>319000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2725000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-568000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-31000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3300000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-241000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>992000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2960000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>565000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28142,1008 +28351,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
-        <v>3233281000.0</v>
+        <v>5422000000.0</v>
       </c>
       <c r="C30">
+        <v>18332000000.0</v>
+      </c>
+      <c r="D30">
         <v>6217279000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3485000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4540000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3019000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19335000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3277000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5267000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3273000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4064970474.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3590000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2011277017.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1904339074.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1931108839.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1758302890.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1720144475.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2364000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>994000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1000000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1929000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2032000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1494974389.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2751000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1416000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15691000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6156000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3462000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2210000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3050000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1686000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2930000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2665000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3011000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6472000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3165000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2362000000.0</v>
       </c>
       <c r="AM30">
         <v>2362000000.0</v>
       </c>
       <c r="AN30">
+        <v>2362000000.0</v>
+      </c>
+      <c r="AO30">
         <v>5878000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4454000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2568000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4054000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4574000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5242000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2840000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5061000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8481000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4611000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4885000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5003000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4643000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3672000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4135000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7192106694.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3521210323.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4514000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4041000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2668000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3346111150.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3821000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4541000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9370000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5118000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5022000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4850000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8233000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4828000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3960000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3500000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6575000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4938000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3870000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3981000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5222000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3748000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3694000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3796000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3302000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2864000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2568000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2508000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1857000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2242000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2174000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1899000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1742000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1602000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1469000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1257000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1305000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1206000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>914000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>985000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>854000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1291000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1067000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>966000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>811000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>968000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>942000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3223000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1640000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>742000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1206000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>758000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
-        <v>1982014000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="C31">
+        <v>7866000000.0</v>
+      </c>
+      <c r="D31">
         <v>-1734264000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>551000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>939000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1737000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5849000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-632000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6812000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2032000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1703994617.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2233000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1325676100.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1314745754.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1348125452.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1986945315.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1181607966.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1168000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1640000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4571000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3045000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5456000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>8130511801.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4354000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2468000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4849000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1014000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2628000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2094000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2104000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4624000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2826000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1890000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1828000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2539000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3294000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1323389352.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2933000000.0</v>
       </c>
       <c r="AM31">
         <v>-2933000000.0</v>
       </c>
       <c r="AN31">
+        <v>-2933000000.0</v>
+      </c>
+      <c r="AO31">
         <v>-6946000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1614000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2845000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-13978000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3589000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1914000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2349000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-16787000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2867000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-300000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-780000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-434000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1527000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>396000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2569384653.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1355186394.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4434000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-411000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1973000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4057549393.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>740000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1475000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>4059000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-277000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1423000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1526000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1786000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-685000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-561000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-645000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>445000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1099000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-608000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-352000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1496000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-453000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-145000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-93000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>36000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-344000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-224000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-342000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-932000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-664000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-735000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-392000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>221000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-472000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-684000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-719000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1006000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-549000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-339000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-304000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1691000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-702000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-418000000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-218000000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1453000000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-371000000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-267000000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-5021000000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-556000000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-303000000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-356000000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-80000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
-        <v>23531132000.0</v>
+        <v>33607000000.0</v>
       </c>
       <c r="C32">
+        <v>123686000000.0</v>
+      </c>
+      <c r="D32">
         <v>25219870000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>23477000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21037000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21073000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20815000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23366000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>23467000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>23768000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27089983388.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>25552000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>23773624309.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>27440951871.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>29996406003.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>31538190515.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>32671469792.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>27189000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24031000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23255000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20982000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>15698000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18611314356.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13148000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9481000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17143000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19868000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>19416000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18502000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>18803000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>24346000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>22547000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>20753000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>22958000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>23567000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>22700000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>20823000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21737000000.0</v>
       </c>
       <c r="AM32">
         <v>21737000000.0</v>
       </c>
       <c r="AN32">
+        <v>21737000000.0</v>
+      </c>
+      <c r="AO32">
         <v>21693000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>20320000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>17989000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>22147000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>23179000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>26021000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>25967000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>33409000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>38844000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>36910000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>34494000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>35593000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>33955000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>35569000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>36345000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>41277923365.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>36484228221.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>34659000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>37410000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>36120000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>34753840180.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>38234000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>32602000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>31988000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>30881000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>29624000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>27559000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>26200000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>25875000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>21582000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>18212000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>22337000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>36083000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>33495000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>26342000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>25324000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>23447000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>20564000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>18400000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>19020000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>19806000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>17307000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>16214000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>16263000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>15633000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>13694000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10734000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>10701000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10221000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>8595000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7935000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>8149000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>8218000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>7387000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>7043000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>5930000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>5939000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>6014000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4729000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>5624000000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>5941000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>6430000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>6554000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7839000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>6894000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>6447000000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>5775000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -29223,51 +29442,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>3696525000.0</v>
       </c>
       <c r="C2">
         <v>12727000000.0</v>
       </c>
       <c r="D2">
         <v>7996000000.0</v>
       </c>
       <c r="E2">
         <v>10480000000.0</v>
       </c>
       <c r="F2">
         <v>11725000000.0</v>
       </c>
       <c r="G2">
         <v>7377000000.0</v>
       </c>
       <c r="H2">
         <v>13899000000.0</v>
       </c>
       <c r="I2">
         <v>22519000000.0</v>
       </c>
@@ -29309,51 +29528,51 @@
       </c>
       <c r="V2">
         <v>6856000000.0</v>
       </c>
       <c r="W2">
         <v>8344000000.0</v>
       </c>
       <c r="X2">
         <v>3301000000.0</v>
       </c>
       <c r="Y2">
         <v>7360000000.0</v>
       </c>
       <c r="Z2">
         <v>5826000000.0</v>
       </c>
       <c r="AA2">
         <v>3015000000.0</v>
       </c>
       <c r="AB2">
         <v>813000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>19841218000</v>
       </c>
       <c r="C3">
         <v>14644000000</v>
       </c>
       <c r="D3">
         <v>12114000000</v>
       </c>
       <c r="E3">
         <v>9581000000</v>
       </c>
       <c r="F3">
         <v>6325000000</v>
       </c>
       <c r="G3">
         <v>5874000000</v>
       </c>
       <c r="H3">
         <v>23897000000</v>
       </c>
       <c r="I3">
         <v>11905000000</v>
       </c>
@@ -29395,135 +29614,135 @@
       </c>
       <c r="V3">
         <v>10365000000</v>
       </c>
       <c r="W3">
         <v>7718000000</v>
       </c>
       <c r="X3">
         <v>6551000000</v>
       </c>
       <c r="Y3">
         <v>4911000000</v>
       </c>
       <c r="Z3">
         <v>4254000000</v>
       </c>
       <c r="AA3">
         <v>3583000000</v>
       </c>
       <c r="AB3">
         <v>4351000000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>2802234000.0</v>
       </c>
       <c r="C6">
         <v>-9456000000.0</v>
       </c>
       <c r="D6">
         <v>4731000000.0</v>
       </c>
       <c r="E6">
         <v>-2484000000.0</v>
       </c>
       <c r="F6">
         <v>-1245000000.0</v>
       </c>
       <c r="G6">
         <v>4348000000.0</v>
       </c>
       <c r="H6">
         <v>-6522000000.0</v>
       </c>
       <c r="I6">
         <v>-8620000000.0</v>
       </c>
@@ -29565,51 +29784,51 @@
       </c>
       <c r="V6">
         <v>3015000000.0</v>
       </c>
       <c r="W6">
         <v>-1488000000.0</v>
       </c>
       <c r="X6">
         <v>6309000000.0</v>
       </c>
       <c r="Y6">
         <v>-4059000000.0</v>
       </c>
       <c r="Z6">
         <v>1534000000.0</v>
       </c>
       <c r="AA6">
         <v>2811000000.0</v>
       </c>
       <c r="AB6">
         <v>2202000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-4660169000.0</v>
       </c>
       <c r="C7">
         <v>-3673000000.0</v>
       </c>
       <c r="D7">
         <v>-3765000000.0</v>
       </c>
       <c r="E7">
         <v>-9173000000.0</v>
       </c>
       <c r="F7">
         <v>-558000000.0</v>
       </c>
       <c r="G7">
         <v>2430000000.0</v>
       </c>
       <c r="H7">
         <v>-6419000000.0</v>
       </c>
       <c r="I7">
         <v>-2494000000.0</v>
       </c>
@@ -29651,93 +29870,93 @@
       </c>
       <c r="V7">
         <v>285000000.0</v>
       </c>
       <c r="W7">
         <v>-791000000.0</v>
       </c>
       <c r="X7">
         <v>404000000.0</v>
       </c>
       <c r="Y7">
         <v>-949000000.0</v>
       </c>
       <c r="Z7">
         <v>524000000.0</v>
       </c>
       <c r="AA7">
         <v>-1551000000.0</v>
       </c>
       <c r="AB7">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-475982000.0</v>
       </c>
       <c r="C9">
         <v>1822000000.0</v>
       </c>
       <c r="D9">
         <v>88000000.0</v>
       </c>
       <c r="E9">
         <v>1891000000.0</v>
       </c>
       <c r="F9">
         <v>5028000000.0</v>
       </c>
       <c r="G9">
         <v>3359000000.0</v>
       </c>
       <c r="H9">
         <v>1920000000.0</v>
       </c>
       <c r="I9">
         <v>1892000000.0</v>
       </c>
@@ -29763,51 +29982,51 @@
         <v>-3848000000.0</v>
       </c>
       <c r="Q9">
         <v>-2347000000.0</v>
       </c>
       <c r="R9">
         <v>-777000000.0</v>
       </c>
       <c r="S9">
         <v>-1098000000.0</v>
       </c>
       <c r="T9">
         <v>-460000000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-897576000.0</v>
       </c>
       <c r="C10">
         <v>-295000000.0</v>
       </c>
       <c r="D10">
         <v>1564000000.0</v>
       </c>
       <c r="E10">
         <v>-1217000000.0</v>
       </c>
       <c r="F10">
         <v>-2334000000.0</v>
       </c>
       <c r="G10">
         <v>724000000.0</v>
       </c>
       <c r="H10">
         <v>-281000000.0</v>
       </c>
       <c r="I10">
         <v>-2108000000.0</v>
       </c>
@@ -29849,51 +30068,51 @@
       </c>
       <c r="V10">
         <v>38000000.0</v>
       </c>
       <c r="W10">
         <v>-1527000000.0</v>
       </c>
       <c r="X10">
         <v>244000000.0</v>
       </c>
       <c r="Y10">
         <v>-1139000000.0</v>
       </c>
       <c r="Z10">
         <v>232000000.0</v>
       </c>
       <c r="AA10">
         <v>-1048000000.0</v>
       </c>
       <c r="AB10">
         <v>-319000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2223000000.0</v>
       </c>
       <c r="F11">
         <v>1073000000.0</v>
       </c>
       <c r="G11">
         <v>2178000000.0</v>
       </c>
       <c r="H11">
         <v>-3821000000.0</v>
       </c>
       <c r="I11">
         <v>3557000000.0</v>
       </c>
       <c r="J11">
         <v>-160000000.0</v>
       </c>
       <c r="K11">
         <v>-4154000000.0</v>
       </c>
@@ -29901,51 +30120,51 @@
         <v>-982124823.27</v>
       </c>
       <c r="M11">
         <v>-1122107243.65</v>
       </c>
       <c r="N11">
         <v>2516000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>101558000000.0</v>
       </c>
       <c r="F12">
         <v>8383000000.0</v>
       </c>
       <c r="G12">
         <v>52640000000.0</v>
       </c>
       <c r="H12">
         <v>34548000000.0</v>
       </c>
       <c r="I12">
         <v>39161000000.0</v>
       </c>
       <c r="J12">
         <v>51174000000.0</v>
       </c>
       <c r="K12">
         <v>54809000000.0</v>
       </c>
@@ -29953,51 +30172,51 @@
         <v>16281811755.2</v>
       </c>
       <c r="M12">
         <v>21251928504.23</v>
       </c>
       <c r="N12">
         <v>10008000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-28317000000.0</v>
       </c>
       <c r="F13">
         <v>2778000000.0</v>
       </c>
       <c r="G13">
         <v>9361000000.0</v>
       </c>
       <c r="H13">
         <v>-28262000000.0</v>
       </c>
       <c r="I13">
         <v>-7000000000.0</v>
       </c>
       <c r="J13">
         <v>-2511000000.0</v>
       </c>
       <c r="K13">
         <v>-5133000000.0</v>
       </c>
@@ -30005,51 +30224,51 @@
         <v>-579175924.06</v>
       </c>
       <c r="M13">
         <v>-1957855127.0</v>
       </c>
       <c r="N13">
         <v>-2254000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>15401518000.0</v>
       </c>
       <c r="C14">
         <v>12479000000.0</v>
       </c>
       <c r="D14">
         <v>13280000000.0</v>
       </c>
       <c r="E14">
         <v>13218000000.0</v>
       </c>
       <c r="F14">
         <v>11695000000.0</v>
       </c>
       <c r="G14">
         <v>74784000000.0</v>
       </c>
       <c r="H14">
         <v>15746.52</v>
       </c>
       <c r="I14">
         <v>11775375596.0</v>
       </c>
@@ -30081,51 +30300,51 @@
       </c>
       <c r="V14">
         <v>2918000000.0</v>
       </c>
       <c r="W14">
         <v>2481000000.0</v>
       </c>
       <c r="X14">
         <v>1805000000.0</v>
       </c>
       <c r="Y14">
         <v>1951000000.0</v>
       </c>
       <c r="Z14">
         <v>1731000000.0</v>
       </c>
       <c r="AA14">
         <v>2043000000.0</v>
       </c>
       <c r="AB14">
         <v>1987000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>8250292000.0</v>
       </c>
       <c r="C15">
         <v>18327000000.0</v>
       </c>
       <c r="D15">
         <v>19670000000.0</v>
       </c>
       <c r="E15">
         <v>37701000000.0</v>
       </c>
       <c r="F15">
         <v>13078000000.0</v>
       </c>
       <c r="G15">
         <v>1367000000.0</v>
       </c>
       <c r="H15">
         <v>1877000000.0</v>
       </c>
       <c r="I15">
         <v>625000000.0</v>
       </c>
@@ -30167,51 +30386,51 @@
       </c>
       <c r="V15">
         <v>2104000000.0</v>
       </c>
       <c r="W15">
         <v>1809000000.0</v>
       </c>
       <c r="X15">
         <v>943000000.0</v>
       </c>
       <c r="Y15">
         <v>1018000000.0</v>
       </c>
       <c r="Z15">
         <v>1725000000.0</v>
       </c>
       <c r="AA15">
         <v>512000000.0</v>
       </c>
       <c r="AB15">
         <v>342000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>6498759000.0</v>
       </c>
       <c r="C16">
         <v>3271000000.0</v>
       </c>
       <c r="D16">
         <v>12727000000.0</v>
       </c>
       <c r="E16">
         <v>7996000000.0</v>
       </c>
       <c r="F16">
         <v>10480000000.0</v>
       </c>
       <c r="G16">
         <v>11725000000.0</v>
       </c>
       <c r="H16">
         <v>7377000000.0</v>
       </c>
       <c r="I16">
         <v>13899000000.0</v>
       </c>
@@ -30253,93 +30472,93 @@
       </c>
       <c r="V16">
         <v>9871000000.0</v>
       </c>
       <c r="W16">
         <v>6856000000.0</v>
       </c>
       <c r="X16">
         <v>9610000000.0</v>
       </c>
       <c r="Y16">
         <v>3301000000.0</v>
       </c>
       <c r="Z16">
         <v>7360000000.0</v>
       </c>
       <c r="AA16">
         <v>5826000000.0</v>
       </c>
       <c r="AB16">
         <v>3015000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>16721237000.0</v>
       </c>
       <c r="C18">
         <v>23340000000.0</v>
       </c>
       <c r="D18">
         <v>31098000000.0</v>
       </c>
       <c r="E18">
         <v>40136000000.0</v>
       </c>
       <c r="F18">
         <v>31466000000.0</v>
       </c>
       <c r="G18">
         <v>23016000000.0</v>
       </c>
       <c r="H18">
         <v>1703000000.0</v>
       </c>
       <c r="I18">
         <v>14449000000.0</v>
       </c>
@@ -30381,51 +30600,51 @@
       </c>
       <c r="V18">
         <v>4750000000.0</v>
       </c>
       <c r="W18">
         <v>1115000000.0</v>
       </c>
       <c r="X18">
         <v>2018000000.0</v>
       </c>
       <c r="Y18">
         <v>1376000000.0</v>
       </c>
       <c r="Z18">
         <v>4489000000.0</v>
       </c>
       <c r="AA18">
         <v>4057000000.0</v>
       </c>
       <c r="AB18">
         <v>393000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
         <v>2957366038.84</v>
       </c>
       <c r="C19">
         <v>-13369000000.0</v>
       </c>
       <c r="D19">
         <v>-7072000000.0</v>
       </c>
       <c r="E19">
         <v>-432000000.0</v>
       </c>
       <c r="F19">
         <v>-20000000.0</v>
       </c>
       <c r="G19">
         <v>-4510000000.0</v>
       </c>
       <c r="H19">
         <v>-1684000000.0</v>
       </c>
       <c r="I19">
         <v>2119000000.0</v>
       </c>
@@ -30439,83 +30658,83 @@
         <v>6470157543.93</v>
       </c>
       <c r="M19">
         <v>-5117215428.03</v>
       </c>
       <c r="N19">
         <v>12552000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>-7562782888.01</v>
       </c>
       <c r="C21">
         <v>-12302000000.0</v>
       </c>
       <c r="D21">
         <v>-8269000000.0</v>
       </c>
       <c r="E21">
         <v>-60230000000.0</v>
       </c>
       <c r="F21">
         <v>-25355000000.0</v>
       </c>
       <c r="G21">
         <v>-78831000000.0</v>
       </c>
       <c r="H21">
         <v>-98594000000.0</v>
       </c>
       <c r="I21">
         <v>-83296000000.0</v>
       </c>
@@ -30529,51 +30748,51 @@
         <v>1620127247.02</v>
       </c>
       <c r="M21">
         <v>18529821260.58</v>
       </c>
       <c r="N21">
         <v>44109000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>20186341000.0</v>
       </c>
       <c r="C22">
         <v>7605000000.0</v>
       </c>
       <c r="D22">
         <v>24995000000.0</v>
       </c>
       <c r="E22">
         <v>36755000000.0</v>
       </c>
       <c r="F22">
         <v>19986000000.0</v>
       </c>
       <c r="G22">
         <v>948000000.0</v>
       </c>
       <c r="H22">
         <v>10363000000.0</v>
       </c>
       <c r="I22">
         <v>7414000000.0</v>
       </c>
@@ -30615,51 +30834,51 @@
       </c>
       <c r="V22">
         <v>10344000000.0</v>
       </c>
       <c r="W22">
         <v>6190000000.0</v>
       </c>
       <c r="X22">
         <v>6559000000.0</v>
       </c>
       <c r="Y22">
         <v>2311000000.0</v>
       </c>
       <c r="Z22">
         <v>3491000000.0</v>
       </c>
       <c r="AA22">
         <v>5342000000.0</v>
       </c>
       <c r="AB22">
         <v>727000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-1912505000.0</v>
       </c>
       <c r="C23">
         <v>-2079000000.0</v>
       </c>
       <c r="D23">
         <v>-2026000000.0</v>
       </c>
       <c r="E23">
         <v>1012000000.0</v>
       </c>
       <c r="F23">
         <v>-473000000.0</v>
       </c>
       <c r="G23">
         <v>13715000000.0</v>
       </c>
       <c r="H23">
         <v>2288000000.0</v>
       </c>
       <c r="I23">
         <v>-5919000000.0</v>
       </c>
@@ -30701,51 +30920,51 @@
       </c>
       <c r="V23">
         <v>94000000.0</v>
       </c>
       <c r="W23">
         <v>-24000000.0</v>
       </c>
       <c r="X23">
         <v>-2000000.0</v>
       </c>
       <c r="Y23">
         <v>-596000000.0</v>
       </c>
       <c r="Z23">
         <v>-29000000.0</v>
       </c>
       <c r="AA23">
         <v>-298000000.0</v>
       </c>
       <c r="AB23">
         <v>208000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
         <v>4124690000.0</v>
       </c>
       <c r="C24">
         <v>1406000000.0</v>
       </c>
       <c r="D24">
         <v>4085000000.0</v>
       </c>
       <c r="E24">
         <v>37674000000.0</v>
       </c>
       <c r="F24">
         <v>3719000000.0</v>
       </c>
       <c r="G24">
         <v>1264000000.0</v>
       </c>
       <c r="H24">
         <v>47342000000.0</v>
       </c>
       <c r="I24">
         <v>6782000000.0</v>
       </c>
@@ -30785,51 +31004,51 @@
       </c>
       <c r="V24">
         <v>60000000.0</v>
       </c>
       <c r="W24">
         <v>-192000000.0</v>
       </c>
       <c r="X24">
         <v>1032000000.0</v>
       </c>
       <c r="Y24">
         <v>-1745000000.0</v>
       </c>
       <c r="Z24">
         <v>-338000000.0</v>
       </c>
       <c r="AA24">
         <v>6000000.0</v>
       </c>
       <c r="AB24">
         <v>44000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>-1664477000.0</v>
       </c>
       <c r="C25">
         <v>18036000000.0</v>
       </c>
       <c r="D25">
         <v>-1699000000.0</v>
       </c>
       <c r="E25">
         <v>-7852000000.0</v>
       </c>
       <c r="F25">
         <v>15291000000.0</v>
       </c>
       <c r="G25">
         <v>30428000000.0</v>
       </c>
       <c r="H25">
         <v>18858000000.0</v>
       </c>
       <c r="I25">
         <v>21064000000.0</v>
       </c>
@@ -30871,51 +31090,51 @@
       </c>
       <c r="V25">
         <v>274000000.0</v>
       </c>
       <c r="W25">
         <v>836000000.0</v>
       </c>
       <c r="X25">
         <v>-263000000.0</v>
       </c>
       <c r="Y25">
         <v>3090000000.0</v>
       </c>
       <c r="Z25">
         <v>2804000000.0</v>
       </c>
       <c r="AA25">
         <v>857000000.0</v>
       </c>
       <c r="AB25">
         <v>1835000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-380000000.0</v>
       </c>
       <c r="D26">
         <v>-735000000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -30929,97 +31148,97 @@
       <c r="M26">
         <v>-2292756349.95</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-39517000000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-1046000000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>-23924296803.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>-11695000000.0</v>
       </c>
       <c r="G27">
         <v>-11445000000.0</v>
       </c>
       <c r="H27">
         <v>-13515161138.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27">
         <v>1560000000.0</v>
       </c>
       <c r="U27">
         <v>2233000000.0</v>
       </c>
       <c r="V27">
         <v>1076000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-17725580000.0</v>
       </c>
       <c r="C28">
         <v>-33088000000.0</v>
       </c>
       <c r="D28">
         <v>-30700000000.0</v>
       </c>
       <c r="E28">
         <v>-51453000000.0</v>
       </c>
       <c r="F28">
         <v>-40791000000.0</v>
       </c>
       <c r="G28">
         <v>-19259000000.0</v>
       </c>
       <c r="H28">
         <v>-32069000000.0</v>
       </c>
       <c r="I28">
         <v>-29850000000.0</v>
       </c>
@@ -31061,51 +31280,51 @@
       </c>
       <c r="V28">
         <v>-2625000000.0</v>
       </c>
       <c r="W28">
         <v>-2204000000.0</v>
       </c>
       <c r="X28">
         <v>2376000000.0</v>
       </c>
       <c r="Y28">
         <v>-1614000000.0</v>
       </c>
       <c r="Z28">
         <v>-1754000000.0</v>
       </c>
       <c r="AA28">
         <v>-810000000.0</v>
       </c>
       <c r="AB28">
         <v>1978000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>36562454000.0</v>
       </c>
       <c r="C29">
         <v>37984000000.0</v>
       </c>
       <c r="D29">
         <v>43212000000.0</v>
       </c>
       <c r="E29">
         <v>49717000000.0</v>
       </c>
       <c r="F29">
         <v>37791000000.0</v>
       </c>
       <c r="G29">
         <v>28890000000.0</v>
       </c>
       <c r="H29">
         <v>25600000000.0</v>
       </c>
       <c r="I29">
         <v>26354000000.0</v>
       </c>
@@ -31147,51 +31366,51 @@
       </c>
       <c r="V29">
         <v>15115000000.0</v>
       </c>
       <c r="W29">
         <v>8833000000.0</v>
       </c>
       <c r="X29">
         <v>8569000000.0</v>
       </c>
       <c r="Y29">
         <v>6287000000.0</v>
       </c>
       <c r="Z29">
         <v>8743000000.0</v>
       </c>
       <c r="AA29">
         <v>7640000000.0</v>
       </c>
       <c r="AB29">
         <v>4744000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-15716528000.0</v>
       </c>
       <c r="C30">
         <v>-13369000000.0</v>
       </c>
       <c r="D30">
         <v>-7955000000.0</v>
       </c>
       <c r="E30">
         <v>-4377000000.0</v>
       </c>
       <c r="F30">
         <v>2157000000.0</v>
       </c>
       <c r="G30">
         <v>-23455000000.0</v>
       </c>
       <c r="H30">
         <v>-7952000000.0</v>
       </c>
       <c r="I30">
         <v>-4504000000.0</v>
       </c>
@@ -31252,1075 +31471,1084 @@
       <c r="AB30">
         <v>-4307000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>3668936000.0</v>
+      </c>
+      <c r="C2">
         <v>3169122678.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4475782000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6996000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4695000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3271000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8694000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7884000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11547000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12727000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3778270598.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10351000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10290000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7996000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4374000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16294000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17232000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10480000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10925000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9822000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11964000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11725000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12704000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19470000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15468000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7377000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13179000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17206000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9361000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13899000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14187000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4627627648.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>19966000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22519000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23495000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23569000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19213000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21205000000.0</v>
       </c>
       <c r="AM2">
         <v>21205000000.0</v>
       </c>
       <c r="AN2">
+        <v>21205000000.0</v>
+      </c>
+      <c r="AO2">
         <v>19609000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21855000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25058000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>25138000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26161000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10739000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16655000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20246000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26397000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>30255000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15868000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17646000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23131000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13524000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13520000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14866000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13020000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21900000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>19057000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17624000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>21689000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>25998000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>17633000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>27451000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12972000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14614000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16169000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16595000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4870000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8126000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6499000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5282000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6648000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6201000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6987000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7421000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9007000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9667000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>12688000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11097000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10385000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10418000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9871000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9412000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7229000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6576000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6856000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>7080000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6985000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8104000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9610000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7124000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5599000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4501000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3301000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3612000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4306000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6445000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7360000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5077000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4854000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6073000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5826000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5300000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4154000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3850000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3015000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>4630550000</v>
+      </c>
+      <c r="C3">
         <v>4515368714</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6559175000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4887000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4084000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3962000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4429000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4443000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2934000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2838000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3528238641</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3185000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2912000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2423000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3561000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1947000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1697000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2376000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1685000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1505000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1485000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1650000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1388000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1115000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1502000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1869000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18497000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1778000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2045000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1611000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2633000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>976281431.16</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2774000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3058000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4158000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3146000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3201000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3187000000</v>
       </c>
       <c r="AM3">
         <v>3187000000</v>
       </c>
       <c r="AN3">
+        <v>3187000000</v>
+      </c>
+      <c r="AO3">
         <v>3139000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3178000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3753000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4738000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5084000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5716000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6115000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8617000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8855000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8586000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8750000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24031000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7296000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9241000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6324000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5259000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5239000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12070000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9924000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>11684000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14007000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9604000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9783000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10785000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10078000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7941000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6330000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9817000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7893000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6067000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6097000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
         <v>3674000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
         <v>3313000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2666000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
         <v>2273000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2132000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2953000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1810000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1632000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1323000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2437000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1582000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1657000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>875000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1337000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1195000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1279000000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1100000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1382000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>920000000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>994000000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>958000000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1363000000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>567000000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>937000000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>716000000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -32349,102 +32577,103 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -32473,742 +32702,749 @@
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>1298655000.0</v>
+      </c>
+      <c r="C6">
         <v>499813255.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1306659000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1968000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2301000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1424000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5423000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>810000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3663000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1180000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1194349625.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1759000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>61000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2294000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3622000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11920000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-938000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6752000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-445000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1103000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2142000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>239000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-979000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6766000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4002000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8091000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5802000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4027000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7845000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4538000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-288000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-616654545.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2969000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2553000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-976000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-74000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4356000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1992000000.0</v>
       </c>
       <c r="AM6">
         <v>-1992000000.0</v>
       </c>
       <c r="AN6">
+        <v>-1992000000.0</v>
+      </c>
+      <c r="AO6">
         <v>1973000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2246000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3203000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-80000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1023000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>15422000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5916000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3591000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-6151000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3858000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>14387000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1778000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5485000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>9607000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1346000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1904849203.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-8880000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2843000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1433000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4065000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4300000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8365000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9818000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>14479000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1642000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1555000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-426000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>11725000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-3256000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1627000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1217000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1366000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>447000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-786000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-434000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1586000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-660000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-3021000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1591000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>712000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-33000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>547000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>459000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2183000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>653000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-280000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-224000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>95000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-1119000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1506000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2486000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1525000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1098000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1200000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-311000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-694000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2139000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-915000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2283000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>223000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1219000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>247000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>526000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1146000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>304000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>835000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>-4118459000.0</v>
+      </c>
+      <c r="C7">
         <v>-1869386240.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>222423000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1839000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1832000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1048000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1282000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-511000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-824000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1075000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1280663514.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1645000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-779000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-80000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-118000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2562000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2777000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3717000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1121000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>611000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-416000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1874000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>219000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1672000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1541000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-923000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2701000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1010000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2001000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2520000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>931000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-265006814.06</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1100000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-954000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1778000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1109000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-213000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1267000000.0</v>
       </c>
       <c r="AM7">
         <v>-1267000000.0</v>
       </c>
       <c r="AN7">
+        <v>-1267000000.0</v>
+      </c>
+      <c r="AO7">
         <v>426000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-154000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1611000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-806000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>438000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>282000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2117000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2605000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>950000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2062000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2903000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-243000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1486000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-738000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1269000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3055000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>678350143.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1560000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-875000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1917000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1662000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1750000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2081000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>133000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2301000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>591000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2601000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2447000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3222000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1695000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>616000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2629000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1673000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1858000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1070000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>651000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-969000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>1595000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-466000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>457000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1010000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>183000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-116000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-258000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>281000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-39000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>301000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1220000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-942000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-455000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-614000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>403000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>95000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-173000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>79000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>1117000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-856000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-571000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-639000000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>258000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>989000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-417000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-306000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-346000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-285000000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-333000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-587000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -33237,722 +33473,729 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-1917209000.0</v>
+      </c>
+      <c r="C9">
         <v>-239142937.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2829000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-596000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-50000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>172000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>163000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>855000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>604000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-475456718.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-394000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>153000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3794000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1932000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>672000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-584000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>641000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-588000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-752000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-607000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-128000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>70000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>435000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1477000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>620000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-542000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1220000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1365000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-670000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1804000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-217061270.03</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>548000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>241000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-748000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>770000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-149000000.0</v>
       </c>
       <c r="AM9">
         <v>-149000000.0</v>
       </c>
       <c r="AN9">
+        <v>-149000000.0</v>
+      </c>
+      <c r="AO9">
         <v>561000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>410000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-101000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1102000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-819000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2096000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-817000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-615000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1511000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>63000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-322000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-802000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-29000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-730000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-187904677.15</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-347000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-93000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-386000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-559000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-608000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-484000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>652000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1665000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-222000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1112000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-696000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>676000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1224000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>467000000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-425000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-1867000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-654000000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-438147000.0</v>
+      </c>
+      <c r="C10">
         <v>-779640221.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>282886000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-307000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-494000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-359000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>272000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-627000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>407775951.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>91000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>989000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1378000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-561000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-117000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1917000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-170000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-585000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>394000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1973000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-364000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>660000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>446000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-415000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>751000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-976000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>373000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>646000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-210070682.61</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1476000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-352000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-649000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>48000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386000000.0</v>
       </c>
       <c r="AM10">
         <v>386000000.0</v>
       </c>
       <c r="AN10">
+        <v>386000000.0</v>
+      </c>
+      <c r="AO10">
         <v>261000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-133000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-428000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>670000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>510000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-531000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-358000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>467000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2175000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1027000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1045000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>88000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1383000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>332000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1165000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>49000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-544552061.7</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-557000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-708000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-845000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-482000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1370000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2475000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>761000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-842000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>86000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-432000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-462000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-3000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-815000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>608000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3929000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1304000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-2500000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-693000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-978000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-365000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-603000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>327000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>344000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>586000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-811000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-652000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>656000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-453000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-247000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>82000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-72000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-469000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-512000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-474000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>339000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-14000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>285000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-366000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>209000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-688000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-431000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-229000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>699000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-90000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-353000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-24000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-118000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-314000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-288000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-328000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3509000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>926000000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-83000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1048000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>175000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1267000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>272707598.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2621000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1537000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3375000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>266000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2470000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2684000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3242000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-839000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>229000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-906000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2305000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-678638600.47</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1487518976.63</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>346792742.14</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-409821212.85</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-48301886.79</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>683151054.05</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>274846551.57</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3290000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1264266366.38</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -33975,150 +34218,151 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>19020000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6713000000.0</v>
       </c>
       <c r="N12">
         <v>6713000000.0</v>
       </c>
       <c r="O12">
+        <v>6713000000.0</v>
+      </c>
+      <c r="P12">
         <v>77070000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16403000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3118000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4967000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1074772688.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18026000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1370000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>33300000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-34311000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6518000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8621000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>71812000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6161000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12618000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-3593000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10607000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2081519078.66</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2837659590.35</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2705596728.85</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2638922445.04</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15845433962.26</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3321287050.25</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2936534333.14</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12226000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16681072526.4</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -34141,159 +34385,160 @@
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-4476000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5357000000.0</v>
       </c>
       <c r="N13">
         <v>-5357000000.0</v>
       </c>
       <c r="O13">
+        <v>-5357000000.0</v>
+      </c>
+      <c r="P13">
         <v>-51584000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>37729000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2853000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-11609000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1871277144.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7596000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-384000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2160000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>163000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6008000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9649000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-6459000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5968000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2972000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-7894000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-13197000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-331589931.21</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>728702620.64</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>151801686.69</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-726624788.6</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3612377358.49</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1002694563.32</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-25095999.76</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3413000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1562224183.58</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3068000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>96000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-2215000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
@@ -34313,956 +34558,966 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>4174344000.0</v>
+      </c>
+      <c r="C14">
         <v>3959080771.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4346518000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>605000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3697000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3247000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5857000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>122000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3138000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3362000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3838376513.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18689000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16002000000.0</v>
       </c>
       <c r="N14">
         <v>16002000000.0</v>
       </c>
       <c r="O14">
+        <v>16002000000.0</v>
+      </c>
+      <c r="P14">
         <v>3321000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3267000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3460000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3170000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2909000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3108000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2822000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2856000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2236000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2873000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2793000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15800000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3631000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2137.03</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5502.08</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5022.28</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3840981114.58</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3018093128.59</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2831587017.63</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3319642425.71</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>13130867924.53</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3542241242.67</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3197472258.34</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10688000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17722250966.31</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>14231000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13378000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13111000000.0</v>
       </c>
-      <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>1662000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1531000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1450000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1728000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1277000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1382000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1157000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1057000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>983000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>830000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>803000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>812000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>728000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>708000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>670000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>642000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>674000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>559000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>606000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>475000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>599000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>414000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>317000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>327000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>602000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>578000000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>444000000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>375000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>297000000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>449000000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>610000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>557000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>313000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>786000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>387000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>1554811000.0</v>
+      </c>
+      <c r="C15">
         <v>2214307597.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1529773000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2030000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1706000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2882000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5456000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2293000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7123000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3455000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4289827074.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4837000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6205000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4192000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4030000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>21242000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12429000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>382670.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7250000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3980000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1848000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10282000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783000000.0</v>
       </c>
       <c r="Y15">
         <v>1783000000.0</v>
       </c>
       <c r="Z15">
+        <v>1783000000.0</v>
+      </c>
+      <c r="AA15">
         <v>1020000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>573000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>298000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1006000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000000.0</v>
       </c>
       <c r="AE15">
         <v>309000000.0</v>
       </c>
       <c r="AF15">
+        <v>309000000.0</v>
+      </c>
+      <c r="AG15">
         <v>42014136.52</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>165000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>179693162.6</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>714867924.53</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>188619432.56</v>
       </c>
-      <c r="AK15">
-[...3 lines deleted...]
-      <c r="AM15">
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>720698785.65</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>6000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3916000000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1269000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1386000000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>213560367.84</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2042000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1223000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1342000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>889628805.32</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2528000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1102000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2228000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>674000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2384000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>13000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3345000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1580000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2540000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>247000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>821000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>51000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1335000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2642000000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>2815000000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>1231000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1847000000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>631000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1277000000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>740000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1054000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>69000000.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>542000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>332000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>118000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>994000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>141000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>43000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>544000000.0</v>
       </c>
-      <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
-      <c r="DA15">
+      <c r="DA15"/>
+      <c r="DB15">
         <v>509000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>4967590000.0</v>
+      </c>
+      <c r="C16">
         <v>3668935933.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3169123000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8964000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6996000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4695000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3271000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8694000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7884000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11547000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4972620223.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12110000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10351000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10290000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7996000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4374000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16294000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17232000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10480000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10925000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9822000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11964000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11725000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12704000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19470000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15468000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7377000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13179000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17206000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9361000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13899000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4010973103.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16997000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19966000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22519000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>23495000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23569000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19213000000.0</v>
       </c>
       <c r="AM16">
         <v>19213000000.0</v>
       </c>
       <c r="AN16">
+        <v>19213000000.0</v>
+      </c>
+      <c r="AO16">
         <v>21582000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19609000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>21855000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25058000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>25138000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26161000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10739000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>16655000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20246000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>26397000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>30255000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15868000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17646000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>23131000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13524000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>13520000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14924849203.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>13020000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21900000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>19057000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>17624000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21698000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>25998000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17633000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>27451000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>12972000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>14614000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>16169000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>16595000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4870000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8126000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6499000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5282000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6648000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6201000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6987000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>7421000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>9007000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9667000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12688000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>11097000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10385000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10418000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>9871000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>9412000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7229000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>6576000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6856000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>7080000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6985000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>8104000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9610000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7124000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5599000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4501000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3301000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3612000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4306000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6445000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7360000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5077000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4854000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6073000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>5826000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5300000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4154000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3850000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -35291,490 +35546,496 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>7257935000.0</v>
+      </c>
+      <c r="C18">
         <v>3262198850.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3193694000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4969000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3447000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4536000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3775000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6864000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6153000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6548000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7504222664.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8369000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6730000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7924000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9287000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10117000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12799000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7932000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7511000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9023000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9338000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5594000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5684000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7469000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3955000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5908000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11103000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6492000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3181000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3100000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4219000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>571886539.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4326000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3791000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1869000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4447000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2907000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4197000000.0</v>
       </c>
       <c r="AM18">
         <v>4197000000.0</v>
       </c>
       <c r="AN18">
+        <v>4197000000.0</v>
+      </c>
+      <c r="AO18">
         <v>5087000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3120000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>675000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1839000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1063000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1734000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-376000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2732000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1498000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2173000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4769000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-19297000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1022000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7826000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1786000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5675000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>528736873.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5609000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3276000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>597000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-2599000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>8810000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-903000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-1822000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-8813000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1690000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-4258000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3870000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1844000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-4072000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-428000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1627000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-454000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>397000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>30000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>6745000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>5241000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>7215000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-211000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>5404000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>6491000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>945000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>2258000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4306000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3932000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1229000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1243000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>848000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-101000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>150000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>218000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-109000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>859000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-113000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1381000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1305000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>139000000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>304000000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-372000000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-17000000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>2054000000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>932000000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>1520000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>914000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>1299000000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>935000000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>909000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>-1299696031.9</v>
+      </c>
+      <c r="C19">
         <v>2121000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>127366038.84</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4765000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2561000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1767000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3271000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4742000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2032000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3324000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15139482200.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2828000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-795000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1104000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2345000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2579000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8140000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2494000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-132891662.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>137000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>354000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>138000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-317000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-565000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4875000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>310000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-7760000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-643000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7911000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1211000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>19838713.83</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-24389636.89</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-51878354.2</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>706390432.47</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-893886792.45</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-761134886.67</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-105221782.12</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-312000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>117783120.8</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -35797,54 +36058,55 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35907,164 +36169,167 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-4616506550.22</v>
+      </c>
+      <c r="C21">
         <v>-9499000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4198782888.01</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-521000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-777000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2066000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3832000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2836000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-6945000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10885000000.0</v>
       </c>
       <c r="N21">
         <v>-10885000000.0</v>
       </c>
       <c r="O21">
+        <v>-10885000000.0</v>
+      </c>
+      <c r="P21">
         <v>-13730000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7492000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-25191000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13817000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3314922122.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-43799000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-54181000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-24821000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-34508000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-73557000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6849000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22385000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-20731000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-41705000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-12154000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-24004000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4127998351.07</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3037256414.72</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7582928699.21</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7430236772.17</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-8641207547.17</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-25133935647.49</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1397212227.5</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-15978000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-12492315183.98</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -36087,1519 +36352,1533 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>10378472000.0</v>
+      </c>
+      <c r="C22">
         <v>6214101645.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3381341000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6053000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4757000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5995000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16054222000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5891000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-325000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4805000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6263718767.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5484000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5859000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7370000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8276000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8790000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11041000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8648000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5676000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5954000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8156000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>200000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11617000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-257000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-436000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-9976000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2075000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2228000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4935000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1125000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>781000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>487505207.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2688000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2196000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1654000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>204000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531000000.0</v>
       </c>
       <c r="AM22">
         <v>1531000000.0</v>
       </c>
       <c r="AN22">
+        <v>1531000000.0</v>
+      </c>
+      <c r="AO22">
         <v>-5339000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>257000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-97000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-9582000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1062000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>171000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1862000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-9722000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2150000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2225000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2280000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2760000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1484000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2996000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3854000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3763000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2115440423.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-685000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5212000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3288000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3257000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6857000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6645000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5842000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5031000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4236000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4366000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4928000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4147000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5112000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2636000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2166000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5997000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6215000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4501000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2812000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3833000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4334000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2159000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2786000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3526000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3351000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3163000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3523000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2656000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2119000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2046000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1707000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1839000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1307000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1337000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>894000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1897000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1459000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2309000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>73000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>752000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>873000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>613000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>143000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>658000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1469000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1221000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1627000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1283000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1211000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1221000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-106606639.0</v>
+      </c>
+      <c r="C23">
         <v>7691825169.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>215539000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-667000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-246000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-484000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-766000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-389000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-558000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-619018.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-52000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-398000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-642000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-55000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-472000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-503000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-488000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-402000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-676000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-182000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1098000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-548000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1008000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-597000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1155000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-769000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1384000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1272375769.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1644000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>762000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-388860251.8</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1368000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1814000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4491000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1700895056.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2269000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1687207667.0</v>
       </c>
       <c r="AM23">
         <v>-1687207667.0</v>
       </c>
       <c r="AN23">
+        <v>-1687207667.0</v>
+      </c>
+      <c r="AO23">
         <v>1683464567.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1362066201.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1655507283.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>155000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1735000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1217000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1818000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1499000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1693664738.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1204183229.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1641000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-924405284.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1752000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-914000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1618000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-947831603.16</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1496000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-949000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1314000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-4547000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1070173375.48</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-840000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-996000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-351000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>27474000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2323000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3128000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-2476000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1525000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>119000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-248000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2355000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1013000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>374000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>109000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>678000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-446000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2942000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-10000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>851000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1652000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-14000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-18000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-175000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>138000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-14000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-8000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>52000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>193000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-6000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1524000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>715000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>934000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>146000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>236000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>530000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-478000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-251000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1682000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-422000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1224000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1011000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-690000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>876000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-9000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-177000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>8694000.0</v>
+      </c>
+      <c r="C24">
         <v>312959533.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>381844000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>124000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1525000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2195000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>82000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>907000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-485000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289000000.0</v>
       </c>
       <c r="N24">
         <v>289000000.0</v>
       </c>
       <c r="O24">
+        <v>289000000.0</v>
+      </c>
+      <c r="P24">
         <v>10578000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>735000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6967000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1866000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2251000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5462000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>434000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>268000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1072000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>701000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1156000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>325000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10447000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9473000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>314000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>281349032.54</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-922616315.61</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2601000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2541000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>437735849.06</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2908000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2527000000.0</v>
       </c>
       <c r="AM24">
         <v>-2527000000.0</v>
       </c>
       <c r="AN24">
+        <v>-2527000000.0</v>
+      </c>
+      <c r="AO24">
         <v>787000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>76000000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>25000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>287000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-5932000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-5404000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-9223000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-8378000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-8228000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>11682000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1265000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-9653000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-9223000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-11362000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1017996637.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>7000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-1551000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3159000000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>2886000000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-20554000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-11740000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-9891000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1187000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-581000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-394000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-198000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>47000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>228000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>106000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>27000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-8326000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-6664000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-5491000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>129000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-4807000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-4096000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>221000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-20000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-3296000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-2395000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-2325000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-59000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-142000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-471000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-41000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-49000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1038000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-2000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>188000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-192000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-1551000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-58000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-71000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-65000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-81000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-107000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-97000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-53000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>4000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-53000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>59000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>382329000.0</v>
+      </c>
+      <c r="C25">
         <v>-1246891656.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1498346000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2807000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-745000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2807000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2720000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3600000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7125000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>147000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8981493564.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5452000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1986000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-539000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1683000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1322000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2533000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2359000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-567000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>750000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2449000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5862000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-9532000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4873000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4960000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22146000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4458000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3849000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>476000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6243000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4818000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1346641340.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5415000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5412000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10460000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6501000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6645000000.0</v>
       </c>
       <c r="AM25">
         <v>6645000000.0</v>
       </c>
       <c r="AN25">
+        <v>6645000000.0</v>
+      </c>
+      <c r="AO25">
         <v>13749000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6562000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6497000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20019000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7049000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6422000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5280000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22223000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11601000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5526000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4314000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5237000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5395000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5044000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3807000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4639000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3333947295.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8128000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2879000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2705000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8297000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2603000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3138000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2799000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1018000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2444000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3977000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3896000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>252000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1075000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2318000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3395000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1453000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>41000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>47000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1173000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>271000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>162000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>503000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>167000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-537000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>466000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>35000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>691000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>179000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>467000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>13000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>232000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>138000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>371000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>212000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>253000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>221000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-156000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-449000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1125000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>836000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>703000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>310000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>857000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>729000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>303000000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>915000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>283000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>276000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>71000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>227000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>4863604.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>15365312.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-148000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-232000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-533144733.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-197000000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...2 lines deleted...]
-      <c r="Q26"/>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-2101735849.06</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-2215357458.08</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>39212000000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>-7678955430.0</v>
       </c>
       <c r="L27">
+        <v>-7678955430.0</v>
+      </c>
+      <c r="M27">
         <v>-3192631758.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-2960786881.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-2784437152.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-3321000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>-3460000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-3170000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-448000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1438000000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
@@ -37607,1048 +37886,1058 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>203000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>851000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>143000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1888000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-475000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>677000000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-6181690000.0</v>
+      </c>
+      <c r="C28">
         <v>-4021482428.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5513016000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3218000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2729000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5432000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9654000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5895000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10371000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7168000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7405994968.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7048000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8808000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6973000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7047000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23157000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-18099000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3150000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9890000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12984000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-12343000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5574000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7407000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-14683000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>699000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2132000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6379000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12191000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5465000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8015000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5696000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1368601670.68</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9784000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9400000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3039000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3975000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-832000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6792000000.0</v>
       </c>
       <c r="AM28">
         <v>-6792000000.0</v>
       </c>
       <c r="AN28">
+        <v>-6792000000.0</v>
+      </c>
+      <c r="AO28">
         <v>-3725000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5617000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4440000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2972000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3342000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6182000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3462000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2491000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2230000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2838000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18567000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2026000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2926000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13680000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>515000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3339000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1493822703.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2775000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3642000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2571000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2232000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1960000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5864000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1434000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>28501000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2323000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3128000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2311000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11964000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>468000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2192000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4223000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>521000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1058000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-908000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>678000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-446000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-2942000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-3278000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>851000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1652000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1233000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2320000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-175000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>138000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1138000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1450000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>52000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>193000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-743000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1706000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1455000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>715000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>392000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-186000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-279000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>529000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1472000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-392000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1639000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-966000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1805000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-622000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-96000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>19000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-583000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-150000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>11888485000.0</v>
+      </c>
+      <c r="C29">
         <v>7777567564.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9752869000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9856000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7531000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8498000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8204000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11307000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9087000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9386000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11032461305.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11554000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9642000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10347000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12848000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12064000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14496000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10308000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9196000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10528000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10823000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7244000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7072000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8584000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5457000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7777000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7394000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8270000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5226000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4711000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6852000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1548167971.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>7100000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6849000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>6027000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>7593000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7384000000.0</v>
       </c>
       <c r="AM29">
         <v>7384000000.0</v>
       </c>
       <c r="AN29">
+        <v>7384000000.0</v>
+      </c>
+      <c r="AO29">
         <v>8226000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6298000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4428000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6577000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>6147000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7450000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5739000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5885000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>10353000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>6413000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>3981000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4734000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>6274000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>7826000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7455000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5675000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6852736873.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5609000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>8535000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5836000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>9471000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>8810000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9021000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>9862000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>5194000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>7914000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>5525000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6915000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>8234000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3869000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>5902000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>8190000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>7439000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>6464000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>6127000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>6745000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>5241000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>7215000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3463000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>5404000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>6491000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>4258000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>4924000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4306000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3932000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>3502000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3375000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3801000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1709000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1782000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>1541000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2328000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2441000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1544000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2256000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2642000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1334000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1583000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>728000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1365000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>2974000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1926000000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>2478000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2277000000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1866000000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1872000000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>1625000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-5886945000.0</v>
+      </c>
+      <c r="C30">
         <v>-3716132854.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6526374000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4765000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2561000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1767000000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-4742000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2032000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3324000000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-13777000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4003000000.0</v>
       </c>
       <c r="N30">
         <v>-4003000000.0</v>
       </c>
       <c r="O30">
+        <v>-4003000000.0</v>
+      </c>
+      <c r="P30">
         <v>-12298000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-720000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3621000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-988000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>557000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3953000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-994000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1359000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-317000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-565000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2147000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1481000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7760000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-643000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7911000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1211000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1422461546.39</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-929465679.04</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>197000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10631849056.6</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3666000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-949000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2626000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-12193444319.32</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2430000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3066000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3713000000.0</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-3260000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1710000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7450000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6670000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-13675000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-7590000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8540000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-8092000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8561000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-10795000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8177000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-10262000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-6536325917.14</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10276000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-9796000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6790000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-8911000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-11825000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7038000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-20835000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-20554000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-11740000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-9891000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-9598000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-10659000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-8335000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-6528000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-9770000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-7665000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5961000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-6070000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-8326000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6664000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5491000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3545000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4807000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4096000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3092000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2686000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3296000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-2395000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2325000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2191000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-3095000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-2281000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1673000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1372000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1399000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1584000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1469000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1067000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2888000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1253000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1350000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1165000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1463000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1027000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1091000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1011000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1359000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-620000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-878000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-720000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>