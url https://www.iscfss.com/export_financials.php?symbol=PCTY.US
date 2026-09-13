--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -920,2896 +926,3037 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>10944000.0</v>
+      </c>
+      <c r="C2">
         <v>17347000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8638000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6153000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8374000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4230000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1755000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3954000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2990000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2046000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1621000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1327000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2133000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>880000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1107000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>703000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>-1231000.0</v>
+      </c>
+      <c r="C5">
         <v>5591000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-936000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4515000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2303000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>66000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>675000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>112000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-139000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-25413000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-18457000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15094000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11749000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8255000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7371000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5707000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
-      <c r="N6"/>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>51722000.0</v>
+      </c>
+      <c r="C7">
         <v>55393000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>54448000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>62471000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>77518000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>74750000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>81382000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1482000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2143000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>53000.0</v>
+      </c>
+      <c r="C8">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="D8">
         <v>56000.0</v>
       </c>
       <c r="E8">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="F8">
         <v>55000.0</v>
       </c>
       <c r="G8">
+        <v>55000.0</v>
+      </c>
+      <c r="H8">
         <v>54000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>53000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>241718000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>227907000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>207982000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>219588000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>192837000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>171515000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>155672000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>125255000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>271917000.0</v>
+      </c>
+      <c r="C10">
         <v>398070000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>401811000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>288767000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>139756000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>202287000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>250851000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>132476000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>137193000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>103468000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>86496000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>81258000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>78848000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7594000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9031000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7990000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>271917000.0</v>
+      </c>
+      <c r="C12">
         <v>398070000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>401811000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>288767000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>139756000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>206743000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>285407000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>161790000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>137193000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>103468000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>86496000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>81258000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>78848000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7594000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9031000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7990000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>53000.0</v>
+      </c>
+      <c r="C13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="D13">
         <v>56000.0</v>
       </c>
       <c r="E13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="F13">
         <v>55000.0</v>
       </c>
       <c r="G13">
+        <v>55000.0</v>
+      </c>
+      <c r="H13">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="I13">
         <v>53000.0</v>
       </c>
       <c r="J13">
+        <v>53000.0</v>
+      </c>
+      <c r="K13">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="L13">
         <v>51000.0</v>
       </c>
       <c r="M13">
+        <v>51000.0</v>
+      </c>
+      <c r="N13">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="O13">
         <v>32000.0</v>
       </c>
       <c r="P13">
+        <v>32000.0</v>
+      </c>
+      <c r="Q13">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>54770000.0</v>
+      </c>
+      <c r="C14">
         <v>56550000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>56976000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>56596000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56445000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56305000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55807000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55414000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54887000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>54057000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50913000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50127000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44191000.0</v>
       </c>
       <c r="O14">
         <v>44191000.0</v>
       </c>
       <c r="P14">
         <v>44191000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>44191000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>55000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="I15">
         <v>53000.0</v>
       </c>
       <c r="J15">
+        <v>53000.0</v>
+      </c>
+      <c r="K15">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="L15">
         <v>51000.0</v>
       </c>
       <c r="M15">
+        <v>51000.0</v>
+      </c>
+      <c r="N15">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="O15">
         <v>32000.0</v>
       </c>
       <c r="P15">
+        <v>32000.0</v>
+      </c>
+      <c r="Q15">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>31</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>35721000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25949000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24539000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13548000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9442000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8777000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5572000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>654000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>504000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>7001000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5313000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4326000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>22140000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>294222000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>229067000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>170663000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8754000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>38206000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>22812000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>15022000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4895000.0</v>
       </c>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
       <c r="M18">
+        <v>0.0</v>
+      </c>
+      <c r="N18">
         <v>3889000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
+        <v>378964000.0</v>
+      </c>
+      <c r="C20">
         <v>343100000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>108937000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>102054000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>101949000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>33650000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>21655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9590000.0</v>
       </c>
       <c r="I20">
         <v>9590000.0</v>
       </c>
       <c r="J20">
-        <v>6003000.0</v>
+        <v>9590000.0</v>
       </c>
       <c r="K20">
         <v>6003000.0</v>
       </c>
       <c r="L20">
         <v>6003000.0</v>
       </c>
       <c r="M20">
+        <v>6003000.0</v>
+      </c>
+      <c r="N20">
         <v>3035000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>512366000.0</v>
+      </c>
+      <c r="C21">
         <v>224988000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>144703000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>120654000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>107460000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58045000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49861000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38237000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34096000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>26301000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21846000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19298000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11413000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2614000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3714000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2725000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-39765000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2699524000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4456000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1755221000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1292748000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1365155000.0</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
-      <c r="N22"/>
+      <c r="N22">
+        <v>0.0</v>
+      </c>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>4884358000.0</v>
+      </c>
+      <c r="C23">
         <v>4389428000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4245460000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3695680000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4809014000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2414885000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1985648000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1803941000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1507599000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1137441000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1390689000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>720548000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>528151000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>377916000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>284943000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>316492000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>81250000.0</v>
+      </c>
+      <c r="C24">
         <v>162500000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>100000000.0</v>
       </c>
-      <c r="H24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>938000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1563000.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>100000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>708000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>-148467000.0</v>
+      </c>
+      <c r="C28">
         <v>-180177000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-347363000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-218496000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-62238000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-127537000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-69469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-130994000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-135050000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-103468000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-86496000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-81258000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-78848000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6031000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5843000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4490000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>1302667000.0</v>
+      </c>
+      <c r="C29">
         <v>1396247000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1033064000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>842863000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>613463000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>476930000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>492908000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>307964000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>212824000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>147613000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>50093000.0</v>
+      </c>
+      <c r="C30">
         <v>41642000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32997000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25085000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15754000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6267000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4923000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4358000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3453000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2040000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1681000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1115000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>756000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>740000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>505000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>852000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>620155000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>404054000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>385235000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>321392000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>260137000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>169138000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>115309000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>91723000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>82279000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>76686000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>302818000.0</v>
+      </c>
+      <c r="C32">
         <v>406699000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>407132000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>273642000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>111149000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>165867000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>254214000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>140141000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>107395000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>88040000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>1161302000.0</v>
+      </c>
+      <c r="C33">
         <v>1077459000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>720968000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>647243000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>577331000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>382002000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>322494000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>207752000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>129359000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>74595000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>55481000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>41765000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>27886000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11200000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10857000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7684000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
+        <v>12930000.0</v>
+      </c>
+      <c r="C34">
         <v>8580000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6398000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3731000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3681000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1958000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>75046000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1723000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1118000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>242703000.0</v>
+      </c>
+      <c r="C35">
         <v>250411000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>95036000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>78022000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>75017000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>70939000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>183800000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>39929000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>23930000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15022000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4895000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3481000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3889000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3524000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4716000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5087000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>10363000.0</v>
+      </c>
+      <c r="C36">
         <v>401410000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>355080000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>300553000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>236813000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>174886000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>130628000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>83397000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1504000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1535000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>845000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>403000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>313000.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
-      <c r="N37"/>
+      <c r="N37">
+        <v>0.0</v>
+      </c>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>-2854201000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>316399000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>255873000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>186488000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>132984000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>89161000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>23644000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1535000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>845000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>403000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>313000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>3401046000.0</v>
+      </c>
+      <c r="C39">
         <v>2872257000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3089684000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2734585000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4076173000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1819873000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1372824000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1430041000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1236862000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>957338000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1247031000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>596410000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>420661000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>358382000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>264550000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>299966000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>3409294000.0</v>
+      </c>
+      <c r="C40">
         <v>2843581000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3075139000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2736303000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4090213000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1845795000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1390325000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1445040000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1265058000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>972760000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1264601000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>608160000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>430985000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>362492000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>268472000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>303305000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>15551000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>5898000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3738000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>10501000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>39929000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>23930000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>15022000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>4895000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3481000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3175000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2317000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2183000.0</v>
       </c>
-      <c r="P41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>52271000.0</v>
+      </c>
+      <c r="C42">
         <v>327518000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>360488000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>380632000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>289843000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>241718000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>227907000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>207982000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>219588000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>192837000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>171515000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>155672000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>125255000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>437000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7371000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4304000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
-        <v>36573000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O44">
         <v>36573000.0</v>
       </c>
-      <c r="P44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:16">
+      <c r="P44">
+        <v>36573000.0</v>
+      </c>
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>220638000.0</v>
+      </c>
+      <c r="C45">
         <v>193918000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>185014000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>108136000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>112049000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>103819000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>115395000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>70056000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>62029000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>40756000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>26787000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>16061000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>13125000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8586000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7143000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4959000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:16">
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>248134000.0</v>
+      </c>
+      <c r="C46">
         <v>90207000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>94432000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>108136000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>112049000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>103819000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>115395000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>70056000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>62029000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>40756000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26787000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>16061000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>13125000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8586000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7143000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4959000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:16">
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>108136000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>112049000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>103819000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>66737000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>70056000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>62029000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>40756000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>26787000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>16061000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>13125000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8586000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7143000.0</v>
       </c>
-      <c r="P47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>1170324000.0</v>
+      </c>
+      <c r="C48">
         <v>900583000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>673456000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>466690000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>325868000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>235091000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>164272000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>99817000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-6678000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-45276000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-51994000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-48143000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-34171000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-27061000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-27678000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-6596000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>235091000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>164272000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>99817000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-6678000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-45276000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-51994000.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>-34171000.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>123450000.0</v>
+      </c>
+      <c r="C51">
         <v>217893000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>54448000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>70271000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>77518000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>74750000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>181382000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1482000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2143000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>1563000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3188000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:16">
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>67</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>8621000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7634000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8399000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7549000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8083000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1482000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2143000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>625000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1625000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>312000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:16">
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
+      <c r="E53"/>
       <c r="F53">
         <v>4456000.0</v>
       </c>
       <c r="G53">
+        <v>4456000.0</v>
+      </c>
+      <c r="H53">
         <v>34556000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>29314000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>732000.0</v>
       </c>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
-      <c r="N54"/>
+      <c r="N54">
+        <v>0.0</v>
+      </c>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>4884358000.0</v>
+      </c>
+      <c r="C55">
         <v>4389428000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4245460000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3695680000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4809014000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2414885000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1985648000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1803941000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1507599000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1137441000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1390689000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>720548000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>528151000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>377916000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>284943000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>316492000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>3723056000.0</v>
+      </c>
+      <c r="C56">
         <v>3311969000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3524492000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3048437000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4231683000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2032883000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1663154000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1596189000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1378240000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1062846000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1335208000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>678783000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>500265000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>366716000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>274086000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>308808000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>3420238000.0</v>
+      </c>
+      <c r="C57">
         <v>2905270000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3117360000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2774795000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4120534000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1867016000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1408940000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1456048000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1270845000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>974806000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1266222000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>609487000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>433128000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>364411000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>271300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>304320000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>3662941000.0</v>
+      </c>
+      <c r="C58">
         <v>3155681000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3212396000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2852817000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4195551000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1937955000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1592740000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1495977000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1294775000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>989828000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1271117000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>612968000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>437017000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>367935000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>276016000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>309407000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
-      <c r="N59"/>
+      <c r="N59">
+        <v>0.0</v>
+      </c>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>1221417000.0</v>
+      </c>
+      <c r="C60">
         <v>1233747000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1033064000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>842863000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>613463000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>476930000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>392908000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>307964000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>212824000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>147613000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>119572000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>107580000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>91134000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>9981000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>8927000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7085000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
-      <c r="N61"/>
+      <c r="N61">
+        <v>0.0</v>
+      </c>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>10944000.0</v>
+      </c>
+      <c r="C2">
+        <v>12260000.0</v>
+      </c>
+      <c r="D2">
         <v>7299000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6012000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17347000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8719000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5464000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16039000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8638000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5181000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7973000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8749000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6153000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7968000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7611000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6235000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8374000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5051000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6600000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6910000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4230000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3319000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2771000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3209000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1755000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3626000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3714000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5061000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3954000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5344000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3498000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3559000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2990000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2371000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1794000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1864000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2046000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1633000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3134000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2784000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1621000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>851000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2889000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1973000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1327000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2122000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3373000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1520000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2133000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3088000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3253000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1052000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>880000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2"/>
       <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2">
         <v>1107000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3822,54 +3969,56 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3882,252 +4031,256 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>-1231000.0</v>
+      </c>
+      <c r="C5">
+        <v>1214000.0</v>
+      </c>
+      <c r="D5">
         <v>6342000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6270000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>5591000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3709000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>217000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>5875000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-936000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-693000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>534000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4395000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4515000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2240000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4159000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4675000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2303000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1562000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-344000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>66000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>139000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>265000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>452000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>675000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-102000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>80000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>116000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>112000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-124000.0</v>
       </c>
       <c r="AF5">
         <v>-139000.0</v>
       </c>
       <c r="AG5">
+        <v>-124000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-139000.0</v>
+      </c>
+      <c r="AI5">
         <v>-171000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-110000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-5000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-25413000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-24212000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-22102000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-20184000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-18457000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-17472000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-15968000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-16333000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-15094000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-15358000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-14131000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-12804000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-11749000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-10650000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-9610000.0</v>
       </c>
-      <c r="AY5">
-[...2 lines deleted...]
-      <c r="AZ5">
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-8255000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4135,563 +4288,589 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>51722000.0</v>
+      </c>
+      <c r="C7">
+        <v>53310000.0</v>
+      </c>
+      <c r="D7">
         <v>52227000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>54295000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>55393000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>57274000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>57139000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>53330000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>54448000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>56909000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>59160000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>60584000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>62471000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>64060000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>73860000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>75405000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>77518000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>79448000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>71877000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>74413000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>74750000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>76495000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>69672000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>79437000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>81382000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>82867000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>84623000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>84078000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1482000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>54000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="C8">
         <v>54000.0</v>
       </c>
       <c r="D8">
+        <v>54000.0</v>
+      </c>
+      <c r="E8">
+        <v>54000.0</v>
+      </c>
+      <c r="F8">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="G8">
         <v>56000.0</v>
       </c>
       <c r="H8">
         <v>56000.0</v>
       </c>
       <c r="I8">
         <v>56000.0</v>
       </c>
       <c r="J8">
         <v>56000.0</v>
       </c>
       <c r="K8">
         <v>56000.0</v>
       </c>
       <c r="L8">
         <v>56000.0</v>
       </c>
       <c r="M8">
         <v>56000.0</v>
       </c>
       <c r="N8">
         <v>56000.0</v>
       </c>
       <c r="O8">
         <v>56000.0</v>
       </c>
       <c r="P8">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="Q8">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="R8">
         <v>55000.0</v>
       </c>
       <c r="S8">
         <v>55000.0</v>
       </c>
       <c r="T8">
         <v>55000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>55000.0</v>
+      </c>
+      <c r="V8">
+        <v>55000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>256204000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>231106000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>201504000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>241718000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>231208000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>221525000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>209582000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>227907000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>215101000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>212240000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>195566000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>207982000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>196574000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>189473000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>176851000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>219588000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>209791000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>202512000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>193406000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>192837000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>187230000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>181523000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>173158000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>171515000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>167125000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>162481000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>157919000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>155672000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>152529000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>150557000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>128766000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>125255000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>120813000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>271917000.0</v>
+      </c>
+      <c r="C10">
+        <v>299728000.0</v>
+      </c>
+      <c r="D10">
         <v>162495000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>165192000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>398070000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>477785000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>482364000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>778549000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>401811000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>492695000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>366904000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>305031000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>288767000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>233692000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>120053000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>65484000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>139756000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>96465000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>84104000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>66431000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>202287000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>175453000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>218696000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>221514000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>250851000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>114325000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>75900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>100529000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>132476000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>90856000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>84114000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>63662000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>137193000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>129530000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>111027000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>97399000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>103468000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>101450000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>82257000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>77998000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>86496000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>89707000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>79024000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>78691000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>81258000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>93227000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>89480000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>72843000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>78848000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>88944000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2829000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5299000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7594000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10">
         <v>9031000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4704,1008 +4883,1038 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>271917000.0</v>
+      </c>
+      <c r="C12">
+        <v>299728000.0</v>
+      </c>
+      <c r="D12">
         <v>162495000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>165192000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>398070000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>477785000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>482364000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>778549000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>401811000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>492695000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>366904000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>305031000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>288767000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>233692000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>120053000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>65484000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>139756000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>96465000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>84104000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>69582000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>206743000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>182276000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>232333000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>240068000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>285407000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>180633000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>145749000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>129659000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>161790000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>139015000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>104048000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>84887000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>137193000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>129530000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>111027000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>97399000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>103468000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>101450000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>82257000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>77998000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>86496000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>89707000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>79024000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>78691000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>81258000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>93227000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>89480000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>72843000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>78848000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>88944000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2829000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5299000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7594000.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12">
         <v>9031000.0</v>
       </c>
-      <c r="BD12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>54000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="C13">
         <v>54000.0</v>
       </c>
       <c r="D13">
+        <v>54000.0</v>
+      </c>
+      <c r="E13">
+        <v>54000.0</v>
+      </c>
+      <c r="F13">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="G13">
         <v>56000.0</v>
       </c>
       <c r="H13">
         <v>56000.0</v>
       </c>
       <c r="I13">
         <v>56000.0</v>
       </c>
       <c r="J13">
         <v>56000.0</v>
       </c>
       <c r="K13">
         <v>56000.0</v>
       </c>
       <c r="L13">
         <v>56000.0</v>
       </c>
       <c r="M13">
         <v>56000.0</v>
       </c>
       <c r="N13">
         <v>56000.0</v>
       </c>
       <c r="O13">
         <v>56000.0</v>
       </c>
       <c r="P13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="Q13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="R13">
         <v>55000.0</v>
       </c>
       <c r="S13">
         <v>55000.0</v>
       </c>
       <c r="T13">
         <v>55000.0</v>
       </c>
       <c r="U13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="V13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="W13">
         <v>54000.0</v>
       </c>
       <c r="X13">
         <v>54000.0</v>
       </c>
       <c r="Y13">
         <v>54000.0</v>
       </c>
       <c r="Z13">
         <v>54000.0</v>
       </c>
       <c r="AA13">
         <v>54000.0</v>
       </c>
       <c r="AB13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AC13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AD13">
         <v>53000.0</v>
       </c>
       <c r="AE13">
         <v>53000.0</v>
       </c>
       <c r="AF13">
         <v>53000.0</v>
       </c>
       <c r="AG13">
         <v>53000.0</v>
       </c>
       <c r="AH13">
         <v>53000.0</v>
       </c>
       <c r="AI13">
+        <v>53000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>53000.0</v>
+      </c>
+      <c r="AK13">
         <v>52000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AM13">
         <v>51000.0</v>
       </c>
       <c r="AN13">
         <v>51000.0</v>
       </c>
       <c r="AO13">
         <v>51000.0</v>
       </c>
       <c r="AP13">
         <v>51000.0</v>
       </c>
       <c r="AQ13">
         <v>51000.0</v>
       </c>
       <c r="AR13">
         <v>51000.0</v>
       </c>
       <c r="AS13">
         <v>51000.0</v>
       </c>
       <c r="AT13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AU13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AV13">
         <v>50000.0</v>
       </c>
       <c r="AW13">
         <v>50000.0</v>
       </c>
       <c r="AX13">
+        <v>50000.0</v>
+      </c>
+      <c r="AY13">
+        <v>50000.0</v>
+      </c>
+      <c r="AZ13">
         <v>44000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>48000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>32000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13"/>
       <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>54770000.0</v>
+      </c>
+      <c r="C14">
+        <v>55016000.0</v>
+      </c>
+      <c r="D14">
         <v>55342000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>55859000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>56255000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>56780000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>56740000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>56266000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>56890000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>57048000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>56855000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>56881000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>56665000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>56555000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>56474000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>56664000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>56469000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>56367000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>56468000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>56506000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>56351000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>56414000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>56343000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>56050000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>55970000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>55953000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>55826000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>55713000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>55692000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>55465000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>55081000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>55487000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>52699000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>55030000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>54818000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>54610000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>51602000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>54002000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>51384000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>51231000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>51058000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>53424000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>50890000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>50744000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>50744000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>52203000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>49775000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>49566000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>49566000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>44870000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>48921626.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44191000.0</v>
       </c>
       <c r="BA14">
         <v>44191000.0</v>
       </c>
       <c r="BB14">
+        <v>44191000.0</v>
+      </c>
+      <c r="BC14">
+        <v>44191000.0</v>
+      </c>
+      <c r="BD14">
         <v>31988000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>31988667.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>55000.0</v>
       </c>
       <c r="T15">
         <v>55000.0</v>
       </c>
       <c r="U15">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="V15">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="W15">
         <v>54000.0</v>
       </c>
       <c r="X15">
         <v>54000.0</v>
       </c>
       <c r="Y15">
         <v>54000.0</v>
       </c>
       <c r="Z15">
         <v>54000.0</v>
       </c>
       <c r="AA15">
         <v>54000.0</v>
       </c>
       <c r="AB15">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AC15">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AD15">
         <v>53000.0</v>
       </c>
       <c r="AE15">
         <v>53000.0</v>
       </c>
       <c r="AF15">
         <v>53000.0</v>
       </c>
       <c r="AG15">
         <v>53000.0</v>
       </c>
       <c r="AH15">
         <v>53000.0</v>
       </c>
       <c r="AI15">
+        <v>53000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>53000.0</v>
+      </c>
+      <c r="AK15">
         <v>52000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AM15">
         <v>51000.0</v>
       </c>
       <c r="AN15">
         <v>51000.0</v>
       </c>
       <c r="AO15">
         <v>51000.0</v>
       </c>
       <c r="AP15">
         <v>51000.0</v>
       </c>
       <c r="AQ15">
         <v>51000.0</v>
       </c>
       <c r="AR15">
         <v>51000.0</v>
       </c>
       <c r="AS15">
         <v>51000.0</v>
       </c>
       <c r="AT15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AU15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AV15">
         <v>50000.0</v>
       </c>
       <c r="AW15">
         <v>50000.0</v>
       </c>
       <c r="AX15">
+        <v>50000.0</v>
+      </c>
+      <c r="AY15">
+        <v>50000.0</v>
+      </c>
+      <c r="AZ15">
         <v>44000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>32000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>31</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>38971000.0</v>
+      </c>
+      <c r="D16">
         <v>43423000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>38571000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>35721000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>37580000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41104000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>27422000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>25949000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>27544000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>30306000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>26141000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>24539000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23475000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>23538000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>16810000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>13548000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14326000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>11792000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10167000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9442000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>9620000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9090000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8784000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8777000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8308000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7405000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6239000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5572000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5246000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>41739000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>33870000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>654000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
+      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16">
+        <v>7400000.0</v>
+      </c>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>7001000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>7891000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>9554000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>22140000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>18906000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>294222000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>262313000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>244554000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>229067000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>209580000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>191385000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1928000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>170663000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>156943000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>144027000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>368000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8754000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>9169000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1718000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>89383000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>38206000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>30797000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>22342000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>22660000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>22812000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>20963000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>14551000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>14967000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>15022000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>9977000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>9899000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>4803000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>4895000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>5242000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>4044000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>3831000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>3481000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>3771000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3636000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>3823000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>3889000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>2819000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5718,432 +5927,442 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
-        <v>343158000.0</v>
+        <v>378964000.0</v>
       </c>
       <c r="C20">
         <v>343158000.0</v>
       </c>
       <c r="D20">
+        <v>343158000.0</v>
+      </c>
+      <c r="E20">
+        <v>343158000.0</v>
+      </c>
+      <c r="F20">
         <v>343100000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>342799000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>342949000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>108863000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>108937000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>108527000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>109558000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102054000.0</v>
       </c>
       <c r="M20">
         <v>102054000.0</v>
       </c>
       <c r="N20">
         <v>102054000.0</v>
       </c>
       <c r="O20">
         <v>102054000.0</v>
       </c>
       <c r="P20">
+        <v>102054000.0</v>
+      </c>
+      <c r="Q20">
+        <v>102054000.0</v>
+      </c>
+      <c r="R20">
         <v>101949000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>102183000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>68326000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>68022000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>33650000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>33184000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>33184000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>21655000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>21655000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9590000.0</v>
       </c>
       <c r="AA20">
         <v>9590000.0</v>
       </c>
       <c r="AB20">
         <v>9590000.0</v>
       </c>
       <c r="AC20">
         <v>9590000.0</v>
       </c>
       <c r="AD20">
         <v>9590000.0</v>
       </c>
       <c r="AE20">
         <v>9590000.0</v>
       </c>
       <c r="AF20">
         <v>9590000.0</v>
       </c>
       <c r="AG20">
+        <v>9590000.0</v>
+      </c>
+      <c r="AH20">
+        <v>9590000.0</v>
+      </c>
+      <c r="AI20">
         <v>9754000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6003000.0</v>
       </c>
       <c r="AJ20">
         <v>6003000.0</v>
       </c>
       <c r="AK20">
         <v>6003000.0</v>
       </c>
       <c r="AL20">
         <v>6003000.0</v>
       </c>
       <c r="AM20">
         <v>6003000.0</v>
       </c>
       <c r="AN20">
         <v>6003000.0</v>
       </c>
       <c r="AO20">
         <v>6003000.0</v>
       </c>
       <c r="AP20">
         <v>6003000.0</v>
       </c>
       <c r="AQ20">
         <v>6003000.0</v>
       </c>
       <c r="AR20">
         <v>6003000.0</v>
       </c>
       <c r="AS20">
-        <v>3035000.0</v>
+        <v>6003000.0</v>
       </c>
       <c r="AT20">
-        <v>3035000.0</v>
+        <v>6003000.0</v>
       </c>
       <c r="AU20">
         <v>3035000.0</v>
       </c>
       <c r="AV20">
         <v>3035000.0</v>
       </c>
       <c r="AW20">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AY20"/>
+        <v>3035000.0</v>
+      </c>
+      <c r="AX20">
+        <v>3035000.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
-        <v>82235000.0</v>
+        <v>512366000.0</v>
       </c>
       <c r="C21">
-        <v>87410000.0</v>
+        <v>217109000.0</v>
       </c>
       <c r="D21">
+        <v>216852000.0</v>
+      </c>
+      <c r="E21">
+        <v>221131000.0</v>
+      </c>
+      <c r="F21">
         <v>224988000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>227411000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>227918000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>147676000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>144703000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>141549000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>135747000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>127513000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>120654000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>115538000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>111017000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>109397000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>107460000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>105958000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>88282000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>85894000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>58045000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>56759000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>55706000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>51747000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>49861000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>43130000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>41245000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>39822000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>38237000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>35898000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>35039000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>34473000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>34096000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>33459000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>26975000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>26527000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>26301000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>25982000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>24601000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>23090000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>21846000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>20980000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>20489000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>20285000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>19298000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>11956000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>11644000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>11704000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>11413000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3800000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3244000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3033000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2614000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21">
         <v>3714000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>3358801000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2610791000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2699524000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3275989000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3134254000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4047277000.0</v>
       </c>
-      <c r="Q22"/>
-[...1 lines deleted...]
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22">
         <v>1.0</v>
       </c>
       <c r="AD22"/>
       <c r="AE22">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -6151,277 +6370,289 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-      <c r="AY22"/>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>4884358000.0</v>
+      </c>
+      <c r="C23">
+        <v>5444375000.0</v>
+      </c>
+      <c r="D23">
         <v>6972784000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4236132000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4389428000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5167966000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5293774000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4024781000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4245460000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4953037000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4492720000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3646777000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3695680000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4193517000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3937773000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3095109000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4809014000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5079238000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2588590000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3811537000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2414885000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2663552000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2850963000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2004851000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1985648000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2256928000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2323432000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1598474000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1803941000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2094996000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1580352000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1464103000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1507599000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1610878000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1549328000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1134268000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1137441000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1354936000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1252941000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>915442000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1390689000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1574627000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1017855000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>671963000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>720548000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>862360000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>982428000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>538725000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>528151000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>651598000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>515233000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>313186000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>377916000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
         <v>81250000.0</v>
       </c>
       <c r="C24">
         <v>81250000.0</v>
       </c>
       <c r="D24">
+        <v>81250000.0</v>
+      </c>
+      <c r="E24">
+        <v>81250000.0</v>
+      </c>
+      <c r="F24">
         <v>162500000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>243750000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>325000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>325000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...4 lines deleted...]
-      </c>
+      <c r="V24"/>
+      <c r="W24"/>
       <c r="X24">
         <v>100000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
+      <c r="Y24">
+        <v>100000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>100000000.0</v>
+      </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...4 lines deleted...]
-      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -6430,204 +6661,214 @@
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>625000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>938000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24">
         <v>1563000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
-[...4 lines deleted...]
-      </c>
+      <c r="V25"/>
+      <c r="W25"/>
       <c r="X25">
         <v>100000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
+      <c r="Y25">
+        <v>100000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>100000000.0</v>
+      </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>6626000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1423000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>708000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>955000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>895000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>905000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6640,1370 +6881,1418 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
-        <v>15024000.0</v>
+        <v>-148467000.0</v>
       </c>
       <c r="C28">
+        <v>-165168000.0</v>
+      </c>
+      <c r="D28">
+        <v>-29018000.0</v>
+      </c>
+      <c r="E28">
         <v>-29647000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-180177000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-176761000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-100225000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-400219000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-347363000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-435786000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-307744000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-236024000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-218496000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-161969000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-46193000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9921000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-62238000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-17017000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-5777000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7982000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-127537000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-98958000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-41250000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-42077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-69469000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-31458000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8723000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-16451000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-130994000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-89734000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-82646000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-61854000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-135050000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-129530000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-111027000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-97399000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-103468000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-101450000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-82257000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-77998000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-86496000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-89707000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-79024000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-78691000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-81258000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-93227000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-89480000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-72843000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-78848000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-88944000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1579000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-3893000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-6031000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>1302667000.0</v>
+      </c>
+      <c r="C29">
+        <v>1261984000.0</v>
+      </c>
+      <c r="D29">
         <v>1179565000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1184729000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1396247000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1452485000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1497140000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1430912000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1033064000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1099414000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>986773000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>892639000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>842863000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>768746000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>677767000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>610846000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>613463000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>565419000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>506693000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>467573000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>476930000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>454609000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>508218000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>486820000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>492908000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>374375000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>50093000.0</v>
+      </c>
+      <c r="C30">
+        <v>48368000.0</v>
+      </c>
+      <c r="D30">
         <v>44014000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>41721000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41642000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>43629000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>43471000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>34317000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32997000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33714000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>32476000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30111000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>25085000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>27449000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>24540000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>21519000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15754000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>17794000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9830000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8094000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6267000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9211000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6118000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4672000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4923000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5761000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4348000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3906000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4358000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5137000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4267000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2992000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3453000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3384000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2739000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2565000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2040000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2177000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2067000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1757000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1681000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1725000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1468000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1328000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1115000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1070000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1030000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>799000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>756000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>922000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>684000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>819000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>740000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>620155000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>464696000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>399395000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>404054000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>357278000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>350085000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>313657000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>385235000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>364666000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>319328000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>313418000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>321392000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>321655000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>280729000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>260047000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>260137000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>240737000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>206308000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>188563000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>169138000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>161335000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>125175000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>116190000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>115309000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>113864000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>94737000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>89554000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>91723000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>93611000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>83297000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>80104000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>82279000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>93875000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>90462000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>75031000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>76686000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>89596000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>302818000.0</v>
+      </c>
+      <c r="C32">
+        <v>320533000.0</v>
+      </c>
+      <c r="D32">
         <v>215874000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>217630000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>406699000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>478018000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>531638000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>795568000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>407132000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>481340000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>383833000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>310673000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>273642000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>211346000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>119919000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>68041000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>111149000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>78553000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>80916000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>58580000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>165867000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>159948000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>224556000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>228514000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>254214000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>161189000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
-        <v>6589083000.0</v>
+        <v>1161302000.0</v>
       </c>
       <c r="C33">
-        <v>3848753000.0</v>
+        <v>1086035000.0</v>
       </c>
       <c r="D33">
+        <v>1078856000.0</v>
+      </c>
+      <c r="E33">
+        <v>1073174000.0</v>
+      </c>
+      <c r="F33">
         <v>1077459000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1064964000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1056518000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>728508000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>720968000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>706504000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>686022000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>663873000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>647243000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>627507000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>628751000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>615489000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>577331000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>562247000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>501504000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>479510000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>382002000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>365232000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>355146000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>331810000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>322494000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>298935000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>289015000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>272738000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>207752000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>186848000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>183046000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>177633000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>129359000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>113521000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>82404000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>78821000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>74595000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>67874000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>64855000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>58307000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>55481000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>52773000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>48308000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>43892000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>41765000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>30919000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>30117000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>29080000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>27886000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>16286000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>17217000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>12599000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>11200000.0</v>
       </c>
-      <c r="BA33"/>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
-    </row>
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
+        <v>12930000.0</v>
+      </c>
+      <c r="C34">
+        <v>12402000.0</v>
+      </c>
+      <c r="D34">
         <v>8713000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>8487000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>8580000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>7868000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>6318000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>6493000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>6398000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>6008000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4177000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>3584000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>3731000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3830000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3333000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3427000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3681000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>71178000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>73946000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>68589000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1958000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>70571000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>71484000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>73136000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>75046000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>76580000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>78289000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1430000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1723000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>1925000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1595000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>1424000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>1118000.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
-        <v>196414999.0</v>
+        <v>242703000.0</v>
       </c>
       <c r="C35">
+        <v>225834000.0</v>
+      </c>
+      <c r="D35">
+        <v>196415000.0</v>
+      </c>
+      <c r="E35">
         <v>187325000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>250411000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>334247000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>416016000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>418164000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>95036000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>88430000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>83082000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>81907000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>78022000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>70107000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>70903000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>72684000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>75017000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>75381000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>75727000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>70517000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>70939000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>70571000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>171484000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>173504000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>183800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>85749000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>80007000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>77931000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>39929000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>32722000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>23937000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>24084000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>23930000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>20963000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>14551000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>14967000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>15022000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>9977000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>9899000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>4803000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>4895000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>5242000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>4044000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>3831000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>3481000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>3771000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>3636000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>3823000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>3889000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2819000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>3418000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2982000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>3524000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
-    </row>
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
-        <v>6061250000.0</v>
+        <v>10363000.0</v>
       </c>
       <c r="C36">
-        <v>3316920000.0</v>
+        <v>422175000.0</v>
       </c>
       <c r="D36">
+        <v>416406000.0</v>
+      </c>
+      <c r="E36">
+        <v>407620000.0</v>
+      </c>
+      <c r="F36">
         <v>401410000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>385059000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>372879000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>363667000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>355080000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>340797000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>323482000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>311713000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>300553000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>287152000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>269040000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>252178000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>236813000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>217490000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>198163000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>186478000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>174886000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>160716000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>147245000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>139344000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>130628000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>120108000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>107673000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>92763000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>83397000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>76467000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>67864000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>62193000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1504000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1022000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1072000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1323000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1535000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1592000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>618000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>533000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>845000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>856000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>695000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>409000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>403000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>213000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>222000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>303000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>313000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>344000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1975000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>354000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
-    </row>
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8011,835 +8300,863 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
-      <c r="AY37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
+        <v>102413000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>316399000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>309570000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>295481000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>255873000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>239294000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>232860000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>219080000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>186488000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>167990000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1548046000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>142665000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>132984000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>120966000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>108805000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>98454000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>89161000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2766000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>74860000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>70842000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>23644000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>19928000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>34050000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>33853000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>33839000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>33577000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>31222000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>29626000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>28694000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>27839000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>27187000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>26697000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>25704000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>15204000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>14901000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>15042000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>14761000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>4144000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>6227000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>2614000.0</v>
       </c>
-      <c r="BA38"/>
-      <c r="BB38"/>
       <c r="BC38"/>
-      <c r="BD38">
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38">
         <v>3714000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
-        <v>177192000.0</v>
+        <v>3401046000.0</v>
       </c>
       <c r="C39">
-        <v>180466000.0</v>
+        <v>4010244000.0</v>
       </c>
       <c r="D39">
+        <v>5687419000.0</v>
+      </c>
+      <c r="E39">
+        <v>2956045000.0</v>
+      </c>
+      <c r="F39">
         <v>2872257000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3581588000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3711421000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2483407000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3089684000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3720124000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3407318000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2647762000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2734585000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3304869000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3164429000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2392617000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4076173000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4402732000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1993152000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3254351000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1819873000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2106833000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2257366000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1428301000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1372824000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1771599000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1884320000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1192171000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1430041000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1763996000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1288991000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1198591000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1236862000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1364443000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1353158000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>955483000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>957338000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1183435000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1103762000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>777380000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1247031000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1430422000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>889055000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>548052000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>596410000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>737144000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>861801000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>436003000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>420661000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>545446000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>494503000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>294469000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>358382000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39"/>
       <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39">
         <v>264550000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>3409294000.0</v>
+      </c>
+      <c r="C40">
+        <v>3977205000.0</v>
+      </c>
+      <c r="D40">
         <v>5619147000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2892688000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2843581000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3570441000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3650959000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2449575000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3075139000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3724447000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3376389000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2628918000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2736303000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3315558000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3149447000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2380169000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>4090213000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4410791000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1981328000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3248641000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1845795000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2117599000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2251626000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1424557000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1390325000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1776915000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1893048000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1192053000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1445040000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1764337000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1300512000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1202026000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1265058000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1382996000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1374830000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>968717000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>972760000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1197477000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1114567000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>789208000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1264601000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1447940000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>901133000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>559767000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>608160000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>747601000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>870240000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>443592000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>430985000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>552295000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>499139000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>298409000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>362699000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40"/>
       <c r="BC40"/>
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40">
         <v>268520000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>15551000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>5550000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>5644000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>5898000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>4203000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3850000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3833000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3738000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1910000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1812000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2044000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>10501000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>10837000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>3078000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1584000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>39929000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>32722000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>23937000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>24084000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>23930000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>20963000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>14243000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>14529000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>14621000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>9601000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>9548000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>4476000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>4646000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>4643000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>3397000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>3259000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>2607000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>3020000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>2905000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>3089000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>3175000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>2647000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>2793000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>2317000.0</v>
       </c>
-      <c r="BA41"/>
-      <c r="BB41"/>
       <c r="BC41"/>
-      <c r="BD41">
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41">
         <v>2183000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>52271000.0</v>
+      </c>
+      <c r="C42">
+        <v>69445000.0</v>
+      </c>
+      <c r="D42">
         <v>93148000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>148581000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>327518000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>352993000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>411373000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>376952000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>360488000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>475414000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>446860000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>395771000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>380632000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>341494000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>310050000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>259245000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>289843000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>256204000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>231106000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>201504000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>241718000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>231208000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>221525000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>209582000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>227907000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>215101000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>212240000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>195566000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>207982000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>196574000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>189473000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>176851000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>219588000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>209791000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>202512000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>193406000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>192837000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>187230000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>181523000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>173158000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>171515000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>167125000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>162481000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>157919000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>155672000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>152529000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>150557000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>128766000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>125255000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>120813000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>37698000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>618000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>437000.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
-    </row>
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8852,90 +9169,88 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -8944,806 +9259,834 @@
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
-        <v>36573000.0</v>
-[...1 lines deleted...]
-      <c r="AY44"/>
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
       <c r="AZ44">
         <v>36573000.0</v>
       </c>
       <c r="BA44"/>
-      <c r="BB44"/>
+      <c r="BB44">
+        <v>36573000.0</v>
+      </c>
       <c r="BC44"/>
-      <c r="BD44">
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44">
         <v>36573000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:56">
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>220638000.0</v>
+      </c>
+      <c r="C45">
+        <v>203995000.0</v>
+      </c>
+      <c r="D45">
         <v>196780000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>195014000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>193918000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>191854000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>189780000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>184745000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>185014000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>184317000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>185551000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>106231000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>108136000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>105073000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>106110000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>108557000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>103819000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>107299000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>109495000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>113148000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>115395000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>118878000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>122749000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>123449000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>70056000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>64893000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>62662000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>61823000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>62029000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>50380000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>48354000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>44968000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>40756000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>34297000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>33633000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>28681000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>26787000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>24934000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>21121000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>17195000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>16061000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>15715000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>15216000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>14038000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>13125000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>12142000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>10990000.0</v>
       </c>
-      <c r="AY45"/>
-      <c r="AZ45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>8586000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>248134000.0</v>
+      </c>
+      <c r="C46">
+        <v>91676000.0</v>
+      </c>
+      <c r="D46">
         <v>88244000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>87136000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>90207000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>91555000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>93163000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>91135000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>94432000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>96478000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>100591000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>106231000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>108136000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>105073000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>106110000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>108557000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>112049000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>114812000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>112036000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>106514000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>103819000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>107299000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>109495000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>113148000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>115395000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>118878000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>122749000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>123449000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>70056000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>64893000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>62662000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>61823000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>62029000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>50380000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>48354000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>44968000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>40756000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>34297000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>33633000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>28681000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>26787000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>24934000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>21121000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>17195000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>16061000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>15715000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>15216000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>14038000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>13125000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>12142000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>10990000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>9212000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>8586000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
-    </row>
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47"/>
       <c r="N47">
+        <v>108136000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>106110000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>108557000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>112049000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>64004000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>112036000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>62265000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>103819000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>62187000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>64066000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>66068000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>66737000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>68698000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>71090000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>123449000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>70056000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>64893000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>62662000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>61823000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>62029000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>50380000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>48354000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>44968000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>40756000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>34297000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>33633000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>28681000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>26787000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>24934000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>21121000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>17195000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>16061000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>15715000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>15216000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>14038000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>13125000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>12142000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>10990000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>8586000.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47"/>
       <c r="BC47"/>
-      <c r="BD47">
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47">
         <v>7143000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>1170324000.0</v>
+      </c>
+      <c r="C48">
+        <v>1110021000.0</v>
+      </c>
+      <c r="D48">
         <v>998771000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>948574000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>900583000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>851977000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>760494000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>723029000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>673456000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>624637000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>539323000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>501207000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>466690000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>429436000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>371820000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>356220000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>325868000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>310722000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>275876000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>266023000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>235091000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>223208000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>186374000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>176732000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>164272000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>159322000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>119190000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>113723000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>99817000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>89576000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>61550000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>55846000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-6678000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-5125000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-44302000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-44733000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-45276000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-41432000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-56233000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-54562000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-51994000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-46582000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-52743000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-51578000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-48143000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-43714000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-45466000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-39046000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-34171000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-27467000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-28968000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-27121000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-27061000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
-    </row>
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49">
         <v>310722000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>275876000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>266023000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>235091000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>223208000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>186374000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>176732000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>164272000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>159322000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>119190000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>99817000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>89576000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>61550000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>55846000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-6678000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-5125000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-44302000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-44733000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-45276000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-41432000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-56233000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-54562000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-51994000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-46582000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-52743000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-51578000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-48143000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-43714000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-45466000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-39046000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-34171000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-27467000.0</v>
       </c>
-      <c r="AX49"/>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -9756,474 +10099,484 @@
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
-        <v>177519000.0</v>
+        <v>123450000.0</v>
       </c>
       <c r="C51">
+        <v>134560000.0</v>
+      </c>
+      <c r="D51">
+        <v>133477000.0</v>
+      </c>
+      <c r="E51">
         <v>135545000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>217893000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>301024000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>382139000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>378330000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>54448000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>56909000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>59160000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>69007000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>70271000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>71723000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>73860000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>75405000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>77518000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>79448000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>78327000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>74413000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>74750000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>76495000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>177446000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>179437000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>181382000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>82867000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>84623000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>84078000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1482000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1122000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1468000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1808000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>2143000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>1250000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1406000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1563000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>67</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>9371000.0</v>
+      </c>
+      <c r="D52">
         <v>8185000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8057000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8621000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>8244000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>8091000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>7669000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>7634000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>8021000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>8197000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>8423000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>7800000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>7663000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>8507000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>8365000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>8399000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>8270000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>6450000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>7729000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>7549000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>7834000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>7774000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>7977000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>8083000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>7955000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>7694000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>7731000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1482000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1122000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1468000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1808000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>2143000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
-[...4 lines deleted...]
-      </c>
+      <c r="AX52"/>
+      <c r="AY52"/>
       <c r="AZ52">
         <v>625000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
+      <c r="BA52">
+        <v>625000.0</v>
+      </c>
+      <c r="BB52">
+        <v>625000.0</v>
+      </c>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
-[...4 lines deleted...]
-      </c>
+      <c r="P53"/>
+      <c r="Q53"/>
       <c r="R53">
         <v>4456000.0</v>
       </c>
       <c r="S53">
-        <v>3151000.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="T53">
         <v>4456000.0</v>
       </c>
       <c r="U53">
+        <v>3151000.0</v>
+      </c>
+      <c r="V53">
+        <v>4456000.0</v>
+      </c>
+      <c r="W53">
         <v>6823000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>13637000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>18554000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>34556000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>66308000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>69849000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>29130000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>29314000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>48159000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>19934000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>21225000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>732000.0</v>
       </c>
-      <c r="AG53">
-[...4 lines deleted...]
-      </c>
       <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
         <v>127000.0</v>
       </c>
-      <c r="AJ53">
-[...4 lines deleted...]
-      </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53"/>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10231,753 +10584,779 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
-      <c r="AY54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>4884358000.0</v>
+      </c>
+      <c r="C55">
+        <v>5444375000.0</v>
+      </c>
+      <c r="D55">
         <v>6972784000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4236132000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4389428000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>5167966000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5293774000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4024781000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4245460000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4953037000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4492720000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3646777000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3695680000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4193517000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3937773000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3095109000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4809014000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5079238000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2588590000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3811537000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2414885000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2663552000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2850963000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2004851000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1985648000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2256928000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2323432000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1598474000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1803941000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2094996000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1580352000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1464103000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1507599000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1610878000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1549328000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1134268000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1137441000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1354936000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1252941000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>915442000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1390689000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1574627000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1017855000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>671963000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>720548000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>862360000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>982428000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>538725000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>528151000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>651598000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>515233000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>313186000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>377916000.0</v>
       </c>
-      <c r="BA55"/>
-      <c r="BB55"/>
       <c r="BC55"/>
-      <c r="BD55">
+      <c r="BD55"/>
+      <c r="BE55"/>
+      <c r="BF55">
         <v>284943000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
-        <v>383701000.0</v>
+        <v>3723056000.0</v>
       </c>
       <c r="C56">
-        <v>387379000.0</v>
+        <v>4358340000.0</v>
       </c>
       <c r="D56">
+        <v>5893928000.0</v>
+      </c>
+      <c r="E56">
+        <v>3162958000.0</v>
+      </c>
+      <c r="F56">
         <v>3311969000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>4103002000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>4237256000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3296273000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3524492000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>4246533000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>3806698000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2982904000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3048437000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3566010000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3309022000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2479620000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>4231683000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>4516991000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2087086000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>3332027000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2032883000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2298320000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2495817000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1673041000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1663154000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1957993000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>2034417000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1325736000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1596189000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1908148000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1397306000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1286470000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1378240000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1497357000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1466924000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1055447000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1062846000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1287062000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1188086000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>857135000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1335208000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1521854000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>969547000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>628071000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>678783000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>831441000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>952311000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>509645000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>500265000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>635312000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>498016000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>300587000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>366716000.0</v>
       </c>
-      <c r="BA56"/>
-[...1 lines deleted...]
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56"/>
+      <c r="BE56">
         <v>9031000.0</v>
       </c>
-      <c r="BD56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:56">
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>3420238000.0</v>
+      </c>
+      <c r="C57">
+        <v>4037807000.0</v>
+      </c>
+      <c r="D57">
         <v>5678054000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2945328000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2905270000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3624984000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3705618000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2500705000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3117360000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3765193000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3422865000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2672231000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2774795000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>3354664000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>3189103000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2411579000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4120534000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4438438000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2006170000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3273447000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1867016000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2138372000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>2271261000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1444527000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1408940000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1796804000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1911861000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1211084000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1456048000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1776049000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1305478000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1207393000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1270845000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1385367000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1376624000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>970581000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>974806000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1199110000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1117701000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>791992000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1266222000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1448791000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>904022000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>561740000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>609487000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>749723000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>873651000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>445132000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>433128000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>555383000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>503041000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>300086000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>364411000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57"/>
       <c r="BC57"/>
-      <c r="BD57">
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57">
         <v>271300000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>3662941000.0</v>
+      </c>
+      <c r="C58">
+        <v>4263641000.0</v>
+      </c>
+      <c r="D58">
         <v>5874469000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3132653000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3155681000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3959231000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4121634000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2918869000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3212396000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3853623000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3505947000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2754138000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2852817000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3424771000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3260006000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2484263000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>4195551000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4513819000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2081897000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3343964000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1937955000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2208943000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2442745000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1618031000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1592740000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1882553000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1991868000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1289015000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1495977000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1808771000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1329415000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1231477000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1294775000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1406330000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1391175000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>985548000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>989828000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1209087000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1127600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>796795000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1271117000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1454033000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>908066000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>565571000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>612968000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>753494000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>877287000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>448955000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>437017000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>558202000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>506459000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>303068000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>367935000.0</v>
       </c>
-      <c r="BA58"/>
-      <c r="BB58"/>
       <c r="BC58"/>
-      <c r="BD58">
+      <c r="BD58"/>
+      <c r="BE58"/>
+      <c r="BF58">
         <v>276016000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -10985,261 +11364,269 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
-      <c r="AY59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>1221417000.0</v>
+      </c>
+      <c r="C60">
+        <v>1180734000.0</v>
+      </c>
+      <c r="D60">
         <v>1098315000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1103479000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1233747000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1208735000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1172140000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1105912000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1033064000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1099414000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>986773000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>892639000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>842863000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>768746000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>677767000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>610846000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>613463000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>565419000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>506693000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>467573000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>476930000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>454609000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>408218000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>386820000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>392908000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>374375000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>331564000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>309459000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>307964000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>286225000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>250937000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>232626000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>212824000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>204548000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>158153000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>148720000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>147613000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>145849000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>125341000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>118647000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>119572000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>120594000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>109789000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>106392000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>107580000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>108866000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>105141000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>89770000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>91134000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>93396000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>8774000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>10118000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>9981000.0</v>
       </c>
-      <c r="BA60"/>
-      <c r="BB60"/>
       <c r="BC60"/>
-      <c r="BD60">
+      <c r="BD60"/>
+      <c r="BE60"/>
+      <c r="BF60">
         <v>8927000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11247,61 +11634,67 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11314,1965 +11707,2054 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>545824000.0</v>
+      </c>
+      <c r="C2">
         <v>498223000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>441729000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>367039000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>287002000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>219298000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182010000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>153851000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>149197000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>123987000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>98085000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70896000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55094000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39666000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29094000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21745000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>111797000.0</v>
+      </c>
+      <c r="C3">
         <v>99636000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>76426000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>60866000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>50218000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42972000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>37913000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>34564000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30202000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21027000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13873000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8609000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6336000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5571000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4624000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3779000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
-        <v>304024000.0</v>
+        <v>387303000.0</v>
       </c>
       <c r="C5">
-        <v>260093000.0</v>
+        <v>322116000.0</v>
       </c>
       <c r="D5">
-        <v>155026000.0</v>
+        <v>277773000.0</v>
       </c>
       <c r="E5">
-        <v>84594000.0</v>
+        <v>159366000.0</v>
       </c>
       <c r="F5">
-        <v>58043000.0</v>
+        <v>84095000.0</v>
       </c>
       <c r="G5">
+        <v>57104000.0</v>
+      </c>
+      <c r="H5">
         <v>66171000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>56224000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15949000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7296000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3550000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13921000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7018000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2768000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>403660000.0</v>
+        <v>499100000.0</v>
       </c>
       <c r="C6">
-        <v>336519000.0</v>
+        <v>421752000.0</v>
       </c>
       <c r="D6">
-        <v>215892000.0</v>
+        <v>354199000.0</v>
       </c>
       <c r="E6">
-        <v>134812000.0</v>
+        <v>220232000.0</v>
       </c>
       <c r="F6">
-        <v>101015000.0</v>
+        <v>134313000.0</v>
       </c>
       <c r="G6">
+        <v>100076000.0</v>
+      </c>
+      <c r="H6">
         <v>104084000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>90788000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>46151000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>28323000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10323000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5312000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-682000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5602000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7392000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3792000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-8630.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>1225502000.0</v>
+      </c>
+      <c r="C9">
         <v>1096998000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>960786000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>807559000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>565649000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>416329000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>379319000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>313782000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>228330000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>176023000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>132616000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>81802000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>53593000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37628000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26002000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17739000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>387303000.0</v>
+      </c>
+      <c r="C10">
         <v>309063000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>277015000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>158614000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>83597000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>57104000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>58046000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16751000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7369000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3674000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13867000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6855000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2572000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-166000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>117562000.0</v>
+      </c>
+      <c r="C11">
         <v>81936000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>70249000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17792000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7180000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-13715000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2663000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4223000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-21847000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>651000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>177000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>105000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>255000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-602000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>884000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-36000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>130</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>13053000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>758000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>752000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>498000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>939000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>695000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1822000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>269741000.0</v>
+      </c>
+      <c r="C15">
         <v>227127000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>206766000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>140822000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>90777000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>70819000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64455000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>53823000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>38598000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6718000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3851000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-13972000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7110000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>617000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1688000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-130000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>140822000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>90777000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70819000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64455000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53823000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>38598000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6718000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-3851000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-13972000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9392000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>617000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1688000.0</v>
       </c>
-      <c r="P16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>269741000.0</v>
+      </c>
+      <c r="C17">
         <v>227127000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>206766000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>140822000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>90777000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>70819000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>64455000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>53823000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>38598000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6718000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3851000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13972000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7110000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-939000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>947000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1822000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>802000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>73000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-124000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>54000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>163000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>385993000.0</v>
+      </c>
+      <c r="C21">
         <v>304024000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>260093000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>155026000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>84594000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58043000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>66171000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>56224000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15949000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7296000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3550000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13921000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7018000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2768000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>1385333000.0</v>
+      </c>
+      <c r="C23">
         <v>1291197000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1142422000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1019572000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>768057000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>577584000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>495158000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>411409000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>361578000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>292714000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>234251000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>166619000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>115705000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>77263000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52328000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39471000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>111797000.0</v>
+      </c>
+      <c r="C25">
         <v>99636000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>76426000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>60866000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>50218000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>42972000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37913000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34564000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30202000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21027000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>221389000.0</v>
+      </c>
+      <c r="C26">
         <v>205851000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>178333000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>163994000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>102908000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>76707000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>62766000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>50329000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>37645000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>29098000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26736000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19864000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10355000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6825000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1788000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1565000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>393878000.0</v>
+      </c>
+      <c r="C27">
         <v>374216000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>334954000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>296716000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>214455000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>161808000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>145134000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>112599000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>95484000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>77506000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>61832000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>43035000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>28276000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>18693000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12828000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9293000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>224242000.0</v>
+      </c>
+      <c r="C28">
         <v>212907000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>187406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>191823000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>163692000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>119771000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>105248000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>94630000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>79252000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>62123000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>47598000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32824000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21980000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12079000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8618000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6868000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>117562000.0</v>
+      </c>
+      <c r="C29">
         <v>81936000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>70249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17792000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7180000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13715000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2663000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4223000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21847000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>651000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>177000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>105000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>839509000.0</v>
+      </c>
+      <c r="C30">
         <v>792974000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>700693000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>652533000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>481055000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>358286000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>313148000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>257558000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>212381000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>168727000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>136166000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>95723000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60611000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37597000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23234000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17726000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>1310000.0</v>
+      </c>
+      <c r="C31">
         <v>5039000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>16922000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3588000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-997000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-939000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>947000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1822000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>802000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>73000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-124000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>54000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>163000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-196000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-179000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>1771326000.0</v>
+      </c>
+      <c r="C32">
         <v>1595221000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1402515000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1174598000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>852651000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>635627000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>561329000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>467633000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>377527000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>300010000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>230701000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>152698000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>108687000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>77294000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>55096000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>39484000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>144350000.0</v>
+      </c>
+      <c r="C2">
+        <v>139098000.0</v>
+      </c>
+      <c r="D2">
         <v>133996000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>128380000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>128865000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>129853000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>124545000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>101467000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>116880000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>115983000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>107399000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>114960000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>96706000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>95714000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>90076000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>84543000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>77394000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>75538000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>70821000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>63249000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>59050000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>57326000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>53542000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>49380000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>45875000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>48081000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>45424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>42630000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>40094000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>39745000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>38070000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35942000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>38746000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>38652000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>36840000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>34959000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>33163000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>32082000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>30383000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>28359000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>26581000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>27209000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>24100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>20195000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>18116000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>19282000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>18046000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>15452000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>15104000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>14925000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>13318000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11747000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10876000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10734000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9537000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>8519000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>24470000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>29243000.0</v>
+      </c>
+      <c r="C3">
+        <v>27298000.0</v>
+      </c>
+      <c r="D3">
         <v>27803000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>27453000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>26452000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>25972000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>25660000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>21552000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>20647000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>20278000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18380000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17121000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>16385000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15387000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>14827000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14267000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13799000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13036000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12061000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>11322000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10902000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10999000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>10836000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>10235000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10081000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9571000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>9328000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>8933000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9351000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8412000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8569000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>8232000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9562000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7202000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>6765000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6673000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6342000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>5582000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4835000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4268000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3998000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>3720000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3436000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2719000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2364000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2085000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2229000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1931000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1792000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1620000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1533000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1391000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1426000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1412000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>569000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1389000.0</v>
       </c>
-      <c r="BD3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:56">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...4 lines deleted...]
-      </c>
+      <c r="AF4"/>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -13298,429 +13780,443 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
-        <v>70177000.0</v>
+        <v>85732000.0</v>
       </c>
       <c r="C5">
-        <v>74913000.0</v>
+        <v>156979000.0</v>
       </c>
       <c r="D5">
-        <v>66227000.0</v>
+        <v>70381000.0</v>
       </c>
       <c r="E5">
-        <v>127030000.0</v>
+        <v>74211000.0</v>
       </c>
       <c r="F5">
-        <v>46623000.0</v>
+        <v>66799000.0</v>
       </c>
       <c r="G5">
-        <v>41189000.0</v>
+        <v>126562000.0</v>
       </c>
       <c r="H5">
-        <v>62909000.0</v>
+        <v>46816000.0</v>
       </c>
       <c r="I5">
-        <v>106289000.0</v>
+        <v>44414000.0</v>
       </c>
       <c r="J5">
-        <v>49706000.0</v>
+        <v>68482000.0</v>
       </c>
       <c r="K5">
-        <v>64144000.0</v>
+        <v>110613000.0</v>
       </c>
       <c r="L5">
-        <v>49352000.0</v>
+        <v>53506000.0</v>
       </c>
       <c r="M5">
-        <v>80377000.0</v>
+        <v>68886000.0</v>
       </c>
       <c r="N5">
-        <v>18208000.0</v>
+        <v>51969000.0</v>
       </c>
       <c r="O5">
-        <v>7089000.0</v>
+        <v>81516000.0</v>
       </c>
       <c r="P5">
-        <v>18826000.0</v>
+        <v>18203000.0</v>
       </c>
       <c r="Q5">
-        <v>47378000.0</v>
+        <v>6926000.0</v>
       </c>
       <c r="R5">
-        <v>8138000.0</v>
+        <v>18629000.0</v>
       </c>
       <c r="S5">
-        <v>10252000.0</v>
+        <v>47067000.0</v>
       </c>
       <c r="T5">
-        <v>9100000.0</v>
+        <v>7766000.0</v>
       </c>
       <c r="U5">
+        <v>10135000.0</v>
+      </c>
+      <c r="V5">
+        <v>9004000.0</v>
+      </c>
+      <c r="W5">
         <v>39143000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6351000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3449000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>6316000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>47741000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6114000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>9209000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>36212000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7027000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3776000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5164000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>20465000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>133000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>515000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-3434000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>14880000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1643000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2507000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5040000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>6201000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1294000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3417000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4264000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1705000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-6466000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4896000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-6306000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>2133000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2411000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-434000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-869000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>2604000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1088000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-616000.0</v>
       </c>
-      <c r="BD5">
-[...3 lines deleted...]
-    <row r="6" spans="1:56">
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>97980000.0</v>
+        <v>114975000.0</v>
       </c>
       <c r="C6">
-        <v>102366000.0</v>
+        <v>184277000.0</v>
       </c>
       <c r="D6">
-        <v>92679000.0</v>
+        <v>98184000.0</v>
       </c>
       <c r="E6">
-        <v>153002000.0</v>
+        <v>101664000.0</v>
       </c>
       <c r="F6">
-        <v>72283000.0</v>
+        <v>93251000.0</v>
       </c>
       <c r="G6">
-        <v>62741000.0</v>
+        <v>152534000.0</v>
       </c>
       <c r="H6">
-        <v>83556000.0</v>
+        <v>72476000.0</v>
       </c>
       <c r="I6">
-        <v>126567000.0</v>
+        <v>65966000.0</v>
       </c>
       <c r="J6">
-        <v>68086000.0</v>
+        <v>89129000.0</v>
       </c>
       <c r="K6">
-        <v>81265000.0</v>
+        <v>130891000.0</v>
       </c>
       <c r="L6">
-        <v>65737000.0</v>
+        <v>71886000.0</v>
       </c>
       <c r="M6">
-        <v>95764000.0</v>
+        <v>86007000.0</v>
       </c>
       <c r="N6">
-        <v>33035000.0</v>
+        <v>68354000.0</v>
       </c>
       <c r="O6">
-        <v>21356000.0</v>
+        <v>96903000.0</v>
       </c>
       <c r="P6">
-        <v>32625000.0</v>
+        <v>33030000.0</v>
       </c>
       <c r="Q6">
-        <v>60414000.0</v>
+        <v>21193000.0</v>
       </c>
       <c r="R6">
-        <v>20199000.0</v>
+        <v>32428000.0</v>
       </c>
       <c r="S6">
-        <v>21574000.0</v>
+        <v>60103000.0</v>
       </c>
       <c r="T6">
-        <v>20002000.0</v>
+        <v>19827000.0</v>
       </c>
       <c r="U6">
+        <v>21457000.0</v>
+      </c>
+      <c r="V6">
+        <v>19906000.0</v>
+      </c>
+      <c r="W6">
         <v>50142000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>17187000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>13684000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>16397000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>57312000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>15442000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>14933000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>18560000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>44624000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>15596000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>12008000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4398000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>27667000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>6898000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>7188000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2908000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>20462000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3192000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1761000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1042000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>9921000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2142000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-698000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1900000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3790000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-4237000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2965000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-4514000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3753000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-878000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>957000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>557000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4016000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-519000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>773000.0</v>
       </c>
-      <c r="BD6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:56">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...4 lines deleted...]
-      </c>
+      <c r="AF7"/>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -13746,91 +14242,93 @@
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...4 lines deleted...]
-      </c>
+      <c r="AF8"/>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -13856,698 +14354,724 @@
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>300384000.0</v>
+      </c>
+      <c r="C9">
+        <v>363188000.0</v>
+      </c>
+      <c r="D9">
         <v>282138000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>279792000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>271872000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>324695000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>252435000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>216119000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>240407000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>285298000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>218962000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>247996000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>211747000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>244143000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>182932000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>168737000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>151553000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>170432000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>125216000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>118448000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>108401000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>128727000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>92787000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>86414000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>84714000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>123565000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>86950000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>84090000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>80279000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>99807000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>69134000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>64562000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>57870000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>74755000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>49164000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>46541000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>42898000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>58191000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>38271000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>36663000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>33258000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>43361000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>31084000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>24913000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>21888000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>27990000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>16267000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>15657000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>13543000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>18841000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>10587000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>10622000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>9386000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>13272000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>7663000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>7307000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>29363000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>85175000.0</v>
+      </c>
+      <c r="C10">
+        <v>157038000.0</v>
+      </c>
+      <c r="D10">
         <v>70177000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>74913000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>66799000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>126562000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>46816000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>44414000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>68482000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>110613000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>53506000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>68886000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>51969000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>81516000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>18203000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>6926000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18629000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>47067000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7766000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>10135000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9004000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>38936000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5972000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3192000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6069000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>48176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6399000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6474000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>9876000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>36752000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7373000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4045000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-4827000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>20680000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>274000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>624000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3357000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>14833000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1639000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2468000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5378000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6118000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1080000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-3334000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4390000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1756000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-6386000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-4847000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-6252000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2192000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-2389000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-406000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-868000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2596000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1055000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-658000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2572000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>24872000.0</v>
+      </c>
+      <c r="C11">
+        <v>45788000.0</v>
+      </c>
+      <c r="D11">
         <v>19980000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>26922000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>18193000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>35079000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>9351000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>9897000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>19663000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>25299000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>15390000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>19313000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>14715000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>23900000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2603000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-23426000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3483000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>12221000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2087000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-20797000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2879000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2102000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-3670000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-9268000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1119000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>8044000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>932000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-7432000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-365000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>8726000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1669000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-5807000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3274000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-18497000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-157000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>81000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>487000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>32000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>32000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>34000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-43000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>85000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>101000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>39000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>34000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>28000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>452000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1042000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-877000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-362000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-496000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>575000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>428000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>253000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>884000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>971000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1139000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>163000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>197000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>311000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
         <v>103000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AC12">
         <v>85000.0</v>
       </c>
       <c r="AD12">
         <v>85000.0</v>
       </c>
       <c r="AE12">
-        <v>0.0</v>
+        <v>85000.0</v>
       </c>
       <c r="AF12">
-        <v>0.0</v>
+        <v>85000.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
+        <v>0.0</v>
+      </c>
+      <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
         <v>67000.0</v>
       </c>
-      <c r="AW12">
-[...4 lines deleted...]
-      </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
+        <v>0.0</v>
+      </c>
+      <c r="BA12">
+        <v>0.0</v>
+      </c>
+      <c r="BB12">
         <v>192000.0</v>
       </c>
-      <c r="BA12">
-[...4 lines deleted...]
-      </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
         <v>57000.0</v>
       </c>
-      <c r="BD12">
-[...3 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BF12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -14560,91 +15084,89 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...4 lines deleted...]
-      </c>
+      <c r="AF14"/>
+      <c r="AG14"/>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
@@ -14670,544 +15192,564 @@
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>60303000.0</v>
+      </c>
+      <c r="C15">
+        <v>111250000.0</v>
+      </c>
+      <c r="D15">
         <v>50197000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>47991000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>48606000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>91483000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>37465000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>34517000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>48819000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>85314000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>38116000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>49573000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>37254000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>57616000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>15600000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>30352000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>15146000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>34846000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>9853000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>30932000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>11883000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>36834000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>9642000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>12460000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4950000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>40132000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5467000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13906000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10241000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>28026000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5704000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>9852000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1553000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>39177000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>431000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>543000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-3844000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>14801000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1671000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-2568000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5412000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>6161000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1165000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-3435000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4429000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1752000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-6420000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-4875000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-6704000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1150000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1512000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-44000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-372000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2021000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1354000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-1132000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>37254000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>37254000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15600000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>30352000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15146000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>34846000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9853000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>30932000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11883000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>36834000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9642000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12460000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4950000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>40132000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5467000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13906000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>10241000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>28026000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>5704000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>9852000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1553000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>39177000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>431000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>543000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-3844000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>14801000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-1671000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-2568000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-5412000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>6161000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-1165000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-3435000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-4429000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1752000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-6420000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-4875000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-10542000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>430000.0</v>
       </c>
-      <c r="AX16">
-[...4 lines deleted...]
-      </c>
       <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
+        <v>0.0</v>
+      </c>
+      <c r="BB16">
         <v>-1404000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2021000.0</v>
       </c>
-      <c r="BB16">
-[...4 lines deleted...]
-      </c>
       <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>60303000.0</v>
+      </c>
+      <c r="C17">
+        <v>111250000.0</v>
+      </c>
+      <c r="D17">
         <v>50197000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>47991000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>48606000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>91483000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>37465000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>34517000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>48819000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>85314000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>38116000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>34517000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>37254000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>57616000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>15600000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>30352000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>15146000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>34846000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>9853000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>30932000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>11883000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>36834000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>9642000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>12460000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>4950000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>40132000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>5467000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>13906000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>10241000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>28026000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>5704000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>9852000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-1553000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>39177000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>431000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>543000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-3844000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>14801000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-1671000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-2568000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-5412000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>6161000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-1165000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-3435000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-4429000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>1752000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-6420000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-4875000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-7110000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>1150000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -15220,211 +15762,211 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>-311000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-372000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-117000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-96000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-207000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-379000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-257000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>435000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>285000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>667000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>540000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>346000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>269000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>337000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>215000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>141000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>109000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>77000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-47000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>39000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-338000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-83000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>214000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>83000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-126000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>51000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>80000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>49000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>59000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...4 lines deleted...]
-      </c>
+      <c r="AF20"/>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -15450,261 +15992,269 @@
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
-        <v>70600000.0</v>
+        <v>84422000.0</v>
       </c>
       <c r="C21">
+        <v>156979000.0</v>
+      </c>
+      <c r="D21">
+        <v>70381000.0</v>
+      </c>
+      <c r="E21">
         <v>74211000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>66227000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>127030000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>46623000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>41189000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>62909000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>106289000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>49706000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>64144000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>49352000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>80377000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>18208000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7089000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>18826000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>47378000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8138000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10252000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>9100000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>39143000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6351000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3449000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6316000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>47741000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6114000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>9209000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>36212000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7027000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3776000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5164000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>20465000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>133000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>515000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3434000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>14880000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-1643000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2507000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-5040000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6201000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-1294000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-3417000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-4264000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1705000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-6466000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-4896000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-6306000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2133000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-2411000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-434000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-869000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2604000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1088000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-616000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1505000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...4 lines deleted...]
-      </c>
+      <c r="AF22"/>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -15730,224 +16280,236 @@
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>345534000.0</v>
+        <v>360312000.0</v>
       </c>
       <c r="C23">
+        <v>345307000.0</v>
+      </c>
+      <c r="D23">
+        <v>345753000.0</v>
+      </c>
+      <c r="E23">
         <v>333961000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>334510000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>327518000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>330357000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>276397000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>294378000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>294992000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>276655000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>298812000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>259101000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>259480000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>254800000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>246191000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>210121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>198592000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>187899000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>171445000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>158351000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>146910000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>139978000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>132345000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>124273000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>123905000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>126260000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>120720000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>111164000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>103340000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>100177000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>96728000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>101780000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>92942000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>85871000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>80985000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>79495000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>75393000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>70297000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>67529000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>64879000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>64369000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>56478000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>48525000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>44268000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>45567000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>40779000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>36005000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>34953000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>31633000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>26316000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>22803000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>21131000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>21402000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>18288000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>611000.0</v>
       </c>
-      <c r="BD23">
-[...3 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15960,4858 +16522,5031 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>29243000.0</v>
+      </c>
+      <c r="C25">
+        <v>27298000.0</v>
+      </c>
+      <c r="D25">
         <v>27803000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>27453000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26452000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>25972000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>25660000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>21552000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>20647000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>20278000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>18380000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>17121000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>16385000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>15387000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14827000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>14267000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>13799000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>13036000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12061000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11322000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10902000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10999000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10836000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10235000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10081000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>9571000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>9328000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>8933000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9351000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>8412000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>8569000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>8232000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>9562000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>7202000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6765000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6673000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>6342000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>5582000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>4835000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4268000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3998000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3720000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3436000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2719000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2364000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2085000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2229000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1931000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1792000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1620000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1533000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1391000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1426000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1412000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>55528000.0</v>
+      </c>
+      <c r="C26">
+        <v>52515000.0</v>
+      </c>
+      <c r="D26">
         <v>57739000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>55607000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>51040000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>51396000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>56155000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>44605000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>44203000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>43386000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>46139000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>47260000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>40549000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>42323000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>41029000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>40093000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>28884000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>25670000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>25278000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>23076000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>20264000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>18458000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>19338000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>18647000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>17350000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>15612000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>15410000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>14394000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>13443000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>12688000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>12798000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>11400000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>10418000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>9058000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>9274000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>8895000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>7606000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>6969000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>7222000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7301000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>7749000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>6759000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>6799000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>5429000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>5513000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>5053000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>5271000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>4027000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3609000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2443000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2347000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1956000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1919000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1852000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1697000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2220000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1788000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>103700000.0</v>
+      </c>
+      <c r="C27">
+        <v>95732000.0</v>
+      </c>
+      <c r="D27">
         <v>98078000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>96368000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>100878000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>91774000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>93133000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>80403000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>88014000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>86760000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>79777000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>88431000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>75895000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>74064000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>75694000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>71063000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>59599000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>52752000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>52219000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>49885000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>46304000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>40055000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>37775000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>37674000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>33083000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>37801000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>37293000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>36957000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>31912000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>27699000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>26570000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>26418000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>26702000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>26004000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>21598000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>21180000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>20518000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>21242000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>17735000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>18011000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>17361000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>17681000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>14340000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>12450000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>11883000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>12673000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>9401000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>9078000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>8986000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>8678000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>5423000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>5189000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>4979000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>5888000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3948000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3878000.0</v>
       </c>
-      <c r="BD27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>56734000.0</v>
+      </c>
+      <c r="C28">
+        <v>57962000.0</v>
+      </c>
+      <c r="D28">
         <v>55940000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>53606000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>53727000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>54495000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>56524000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>49922000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>45281000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>48863000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>43340000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>48161000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>45951000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>47379000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>48001000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>50492000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>44244000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>44632000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>39581000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>35235000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>32733000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>31071000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>29323000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>26644000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>27965000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>22411000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>28133000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>26739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25715000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>23208000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>22739000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>22968000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>25914000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>19228000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>18159000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>15951000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>18208000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>15100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>14957000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>13858000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>13188000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>12720000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>11239000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10451000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8756000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8559000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>8061000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>7448000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7254000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5587000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>5228000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3911000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3357000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2928000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3106000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2688000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>23234000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>24872000.0</v>
+      </c>
+      <c r="C29">
+        <v>45788000.0</v>
+      </c>
+      <c r="D29">
         <v>19980000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26922000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>18193000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>35079000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9351000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9897000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>19663000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>25299000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>15390000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9897000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>14715000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>23900000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2603000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-23426000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3483000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12221000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2087000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-20797000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2879000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2102000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3670000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-9268000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1119000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8044000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>932000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-7432000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-365000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>8726000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>215962000.0</v>
+      </c>
+      <c r="C30">
+        <v>206209000.0</v>
+      </c>
+      <c r="D30">
         <v>211757000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>205581000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>205645000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>197665000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>205812000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>174930000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>177498000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>179009000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>169256000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>183852000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>162395000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>163766000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>164724000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>161648000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>132727000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>123054000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>117078000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>108196000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>99301000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>89584000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>86436000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>82965000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>78398000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>75824000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>80836000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>78090000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>71070000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>63595000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>62107000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>60786000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>63034000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>54290000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>49031000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>46026000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>46332000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43311000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>39914000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>39170000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>38298000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>37160000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>32378000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>28330000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>26152000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>26285000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>22733000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>20553000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>19849000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>16708000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>12998000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>11056000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10255000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10668000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>8751000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>7908000.0</v>
       </c>
-      <c r="BD30">
-[...3 lines deleted...]
-    <row r="31" spans="1:56">
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
-        <v>-423000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="C31">
+        <v>59000.0</v>
+      </c>
+      <c r="D31">
+        <v>-204000.0</v>
+      </c>
+      <c r="E31">
         <v>702000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>572000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-468000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>193000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3225000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5573000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4324000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3800000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>4742000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2617000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1139000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-5000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-163000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-197000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-311000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-372000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-117000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-96000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-207000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-379000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-257000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-247000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>435000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>285000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>474000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>667000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>540000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>346000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>269000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>337000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>215000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>141000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>109000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>77000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-47000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>4000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>39000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-338000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-83000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>214000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>83000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-126000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>51000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>80000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>49000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>54000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>59000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>22000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>28000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-8000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>33000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-42000.0</v>
       </c>
-      <c r="BD31">
-[...3 lines deleted...]
-    <row r="32" spans="1:56">
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>444734000.0</v>
+      </c>
+      <c r="C32">
+        <v>502286000.0</v>
+      </c>
+      <c r="D32">
         <v>416134000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>408172000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>400737000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>454548000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>376980000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>317586000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>357287000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>401281000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>326361000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>362956000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>308453000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>339857000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>273008000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>253280000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>228947000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>245970000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>196037000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>181697000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>167451000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>186053000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>146329000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>135794000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>130589000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>171646000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>132374000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>126720000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>120373000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>139552000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>107204000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>100504000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>96616000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>113407000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>86004000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>81500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>76061000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>90273000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>68654000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>65022000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>59839000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>70570000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>55184000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>45108000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>40004000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>47272000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>34313000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>31109000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>28647000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>33766000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>23905000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>22369000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>20262000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>24006000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>17200000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>15826000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>53833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>2482526000.0</v>
+      </c>
+      <c r="C2">
         <v>401811000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>288767000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>139756000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>202287000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>250851000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>132476000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>137193000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>103468000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>86496000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>81258000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78848000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7594000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7990000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7649000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>36152000</v>
+      </c>
+      <c r="C3">
         <v>75475000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18028000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>66914000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52584000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>38055000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16578000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>31422000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37314000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34979000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24474000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13235000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11016000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5954000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7162000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4733000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>453748000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>65990000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>186412000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>33725000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>16972000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>5238000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>2410000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>71254000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-60854000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-55140000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-27123000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9615000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>771000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3270000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1754000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1132000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>387440000.0</v>
+      </c>
+      <c r="C6">
         <v>-3741000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>113044000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>149011000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-62531000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-48564000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>118375000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4717000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33725000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16972000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5238000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2410000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>71254000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1437000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1041000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7990000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-71647000.0</v>
+      </c>
+      <c r="C7">
         <v>-48551000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-68614000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-77320000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-76159000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-39817000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-38982000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-14761000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>20500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6983000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4387000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2862000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2543000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>279000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1151000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1166000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>-1654000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-732000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-1188000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-1494000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-472000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-725000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-449000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-78000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-7929000.0</v>
+      </c>
+      <c r="C9">
         <v>-3557000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8186000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9407000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7605000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1654000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-732000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1188000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1494000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-472000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-725000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-449000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-78000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-295000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>287000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-339000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>14422000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>16293000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14014000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4391000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-63946000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-65799000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-64981000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1869000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2024000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3235000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1554000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2553000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2394000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16890000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>13550000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12381000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6684000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8382000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5065000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3753000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1635000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1111000.0</v>
       </c>
-      <c r="P11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>158069000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>90032000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50705000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50951000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>43636000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9007000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27252000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18584000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13606000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5430000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-66359000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-71107000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-40557000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-37444000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-13498000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>21254000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7236000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5040000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3497000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2156000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>111797000.0</v>
+      </c>
+      <c r="C14">
         <v>99636000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>76426000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60866000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>50218000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42972000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37913000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34564000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30202000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21027000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13873000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8609000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6336000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5571000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4624000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3779000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>69761000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51831000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>69958000.0</v>
       </c>
-      <c r="H15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>2869966000.0</v>
+      </c>
+      <c r="C16">
         <v>398070000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>401811000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>288767000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>139756000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>202287000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>250851000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>132476000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>137193000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>103468000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>86496000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>81258000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>78848000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7594000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9031000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7990000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>497100000.0</v>
+      </c>
+      <c r="C18">
         <v>342751000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>366570000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>215809000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>102469000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>86795000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>95376000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>83610000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>60552000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27001000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8519000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2130000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3817000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>274000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1402000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>289000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B19">
+        <v>737000.0</v>
+      </c>
+      <c r="C19">
         <v>-455548000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-101891000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-220162000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-317114000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>101467000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>10250000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4442000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-123550000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>259339000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-673360000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>-81250000.0</v>
+      </c>
+      <c r="C21">
         <v>162500000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-100000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>99299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="I21">
         <v>100000000.0</v>
       </c>
       <c r="J21">
         <v>100000000.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>100000000.0</v>
+      </c>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-1563000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>269741000.0</v>
+      </c>
+      <c r="C22">
         <v>227127000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>206766000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>140822000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>90777000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>70819000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64455000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53823000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38598000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6718000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3851000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13972000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7110000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>617000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1688000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-130000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>388872000.0</v>
+      </c>
+      <c r="C23">
         <v>-358365000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>272507000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1450733000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2158277000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>368182000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-106108000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>143648000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>270913000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-308058000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>642477000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>170165000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>62408000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>92650000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-35724000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>176480000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>-70195000.0</v>
+      </c>
+      <c r="C24">
         <v>-1292000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1079000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1104000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-28594000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-15465000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7480000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-170148000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>294318000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-648403000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-173958000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-61356000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-92650000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>35724000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-176480000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>1757000.0</v>
+      </c>
+      <c r="C25">
         <v>402000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3775000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2485000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1195000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1466000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>45814000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1493000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>82000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>366000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>871000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>346000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="O25">
         <v>60000.0</v>
       </c>
       <c r="P25">
+        <v>60000.0</v>
+      </c>
+      <c r="Q25">
         <v>72000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26">
+        <v>-398113000.0</v>
+      </c>
+      <c r="C26">
         <v>-149638000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-150000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-88312000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-69761000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-64191000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-38943000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-34991000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-10554000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-11342000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5926000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>247000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>82032000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-162000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-27371000.0</v>
       </c>
-      <c r="P26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>138657000.0</v>
+      </c>
+      <c r="C27">
         <v>142820000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>146032000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>147300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>96202000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>63052000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>47493000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>38765000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>30354000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26734000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17563000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13169000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4929000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>523000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>203000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>177000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>8981000.0</v>
+      </c>
+      <c r="C28">
         <v>-325821000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>141650000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1433817000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2172380000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>280542000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2793000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>114724000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>275217000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-304347000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>645605000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>190477000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>142877000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>90939000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-36085000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>176532000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>533252000.0</v>
+      </c>
+      <c r="C29">
         <v>418226000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>384670000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>281838000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>155053000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>124850000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>111954000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>115032000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>97866000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>61980000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32993000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11105000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7199000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6228000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8564000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5022000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-154793000.0</v>
+      </c>
+      <c r="C30">
         <v>-455548000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-101891000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-220162000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-479774000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48420000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-48757000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-43344000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-339358000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>259339000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-673360000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-199172000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-78822000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-98604000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28562000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-181213000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>299728000.0</v>
+      </c>
+      <c r="C2">
+        <v>162495000.0</v>
+      </c>
+      <c r="D2">
         <v>165192000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>398070000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>477785000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>482364000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>778549000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>401811000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>492695000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>366904000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>305031000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>288767000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>233692000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>120053000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>65483999.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>139756000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>96465000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>84104000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>66431000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>202287000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>175453000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>218696000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>221514000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>250851000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>114325000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>75900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>100529000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>132476000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>90856000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>84114000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>63662000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>137193000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>129530000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>111027000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>97399000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>103468000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>101450000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>82257000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>77998000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>86496000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>89707000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>79024000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>78691000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>81258000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>93227000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>89480000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>72843000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>78848000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>88944000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2829000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5299000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7594000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8537000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5890000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>6990000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>9031000.0</v>
       </c>
-      <c r="BD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:56">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
-        <v>3363000</v>
+        <v>20634000</v>
       </c>
       <c r="C3">
-        <v>3797000</v>
+        <v>26059000</v>
       </c>
       <c r="D3">
+        <v>19303000</v>
+      </c>
+      <c r="E3">
+        <v>19257000</v>
+      </c>
+      <c r="F3">
         <v>22288000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2311000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2985000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2328000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>22552000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>20577000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>17978000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17647000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>27419000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13092000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13003000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3447000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10944000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13146000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>16115000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12379000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8236000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>8942000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>10948000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9929000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>8502000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9254000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>9790000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>8033000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7095000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7370000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9528000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7429000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>16498000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5672000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>8700000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6444000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>10990000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7672000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>10478000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>5839000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6921000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>6913000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7009000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3631000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4360000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3131000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2333000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3411000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3143000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3227000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2210000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2436000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1974000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1352000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>854000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1180000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>3446000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4">
         <v>2418575000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-1253759000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>1162671000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-248661000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-178706000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>836858000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>44257000.0</v>
       </c>
-      <c r="X4"/>
-      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4">
         <v>-261432000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>500923000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>20452000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-73531000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>7663000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>18503000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>13628000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-6069000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>2018000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>19193000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>4259000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-8498000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-3211000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>10683000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>333000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-2567000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-11969000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>3747000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>16637000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-6005000.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
         <v>-21829000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-15873000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-20921000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-18702000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-15333000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14266000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12553000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-1063000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-12790000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-5248000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8022000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5339000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3261000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>6186000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1351000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2573000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2647000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-444000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1289000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-201000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2178000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-252000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-639000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>288000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1849000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>175000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-368000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-27811000.0</v>
+      </c>
+      <c r="C6">
+        <v>137233000.0</v>
+      </c>
+      <c r="D6">
         <v>-2697000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-232878000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-79715000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4579000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-296185000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>376738000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-90884000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>125791000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>61873000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>16264000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>55075000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>113639000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>54569000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-74272000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>43291000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>12361000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>17673000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-135856000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>26834000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-43243000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2818000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-29337000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>136526000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>38425000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-24629000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-31947000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>41620000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>6742000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>20452000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-73531000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>7663000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>18503000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>111027000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>97399000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>103468000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>19193000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>4259000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8498000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3211000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>10683000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>333000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2567000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-11969000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3747000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>16637000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-6005000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-10096000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>86115000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2470000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-2295000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-943000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2647000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2041000.0</v>
       </c>
-      <c r="BD6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:56">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-25342000.0</v>
+      </c>
+      <c r="C7">
+        <v>17501000.0</v>
+      </c>
+      <c r="D7">
         <v>-14589000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-49217000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-17458000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>34498000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>10517000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-10517000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-30005000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>23661000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-29400000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-32870000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-19239000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>689000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-14497000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-44273000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-9186000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-6152000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-15504000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-45317000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2920000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-289000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-12920000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-29528000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-3545000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-16215000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-384000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-18838000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>7308000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-9047000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1198000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-14220000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>15313000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-195000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>10965000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-5583000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>7989000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1175000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>3552000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-5733000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>472000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>3542000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>566000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-193000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>228000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>1939000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1326000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-631000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>339000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>1796000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>1292000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-884000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>423000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>1186000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>41000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-38000.0</v>
       </c>
-      <c r="BD7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:56">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>-8738000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-743000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-173000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2841000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-3208000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-1482000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>195000.0</v>
       </c>
-      <c r="X8"/>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8">
         <v>716000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-978000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-1357000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>431000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-216000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-503000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-246000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-529000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>71000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-97000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-373000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-73000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-25000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-272000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-190000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-238000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-46000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-58000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-260000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-85000.0</v>
       </c>
-      <c r="AV8"/>
-      <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>2377000.0</v>
+      </c>
+      <c r="C9">
+        <v>-7002000.0</v>
+      </c>
+      <c r="D9">
         <v>-3231000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-73000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4257000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-3670000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-3241000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-903000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1727000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2861000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2251000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4801000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3141000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-3171000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3357000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-6020000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2049000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-8738000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-743000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-173000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2841000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-3208000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1482000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>195000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>903000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1582000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-505000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>452000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>716000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-978000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1357000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>431000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-216000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-503000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-246000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-529000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>71000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-97000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-373000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-73000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-25000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-272000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-190000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-238000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-46000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-58000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-260000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-85000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>52000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-180000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>144000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-94000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-89000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-209000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>41000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-38000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>287000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
+        <v>25606000.0</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10">
         <v>-10953000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-14653000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2964000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
-[...1 lines deleted...]
-      </c>
+      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
+        <v>34522000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
         <v>1075000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-35597000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>16506000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>18587000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2125000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-20925000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14336000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>160000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>12346000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-9342000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2152000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>8729000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-7067000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>9416000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-112199000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>6902000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-6609000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-80486000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-86489000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-66421000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-70888000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-69167000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-67990000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-65289000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-66419000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-68477000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-79383000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-78016000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-64814000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-66368000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-78122000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>5567000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3267000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-1564000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1413000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1805000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2412000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>24415000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-164000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-24223000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>802000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>18252000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2828000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-17170000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1669000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>602000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>222000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>39000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>7655000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4721000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>7803000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-6629000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>10190000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3569000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5027000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-6405000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>5345000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3919000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>4369000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-6949000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>698000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>5992000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1008000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>684000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-14000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3846000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1411000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-178000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3753000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3963000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1073000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>1635000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11">
         <v>1111000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>42151000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42151000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>46377000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15947000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29851000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>36639000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24534000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-1203000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13341000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>18440000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13513000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5096000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14333000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>17189000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>13362000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4231000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9596000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>18186000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>11967000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3887000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5410000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-10916000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7835000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6678000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8158000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6387000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6791000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5916000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>4868000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4830000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4999000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3887000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2741000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3576000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3914000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3375000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5430000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-20816000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-20816000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-12553000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-36448000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-13647000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3848000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-14597000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-46711000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-723000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2397000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-10897000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-31334000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2779000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-15235000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-101000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-19329000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>7263000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-8518000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1993000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-14236000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>15218000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-209000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>11198000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-4953000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>7236000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-2647000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-444000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1289000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>5040000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13">
         <v>3497000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13">
         <v>2156000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>29243000.0</v>
+      </c>
+      <c r="C14">
+        <v>27298000.0</v>
+      </c>
+      <c r="D14">
         <v>27803000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>27453000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>26452000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>25972000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>25660000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>21552000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20647000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20278000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18380000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17121000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>16385000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>15387000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14827000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14267000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>13799000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>13036000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>12061000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>11322000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10902000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10999000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>10836000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>10235000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>10081000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9571000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9328000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>8933000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>9351000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>8412000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>8569000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>8232000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9562000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>7202000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6765000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6673000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6342000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5582000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4835000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4268000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3998000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3720000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3436000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2719000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2364000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2085000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2229000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1931000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1792000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1620000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1533000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1391000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1426000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1412000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>-251000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1389000.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -20819,231 +21554,243 @@
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>271917000.0</v>
+      </c>
+      <c r="C16">
+        <v>299728000.0</v>
+      </c>
+      <c r="D16">
         <v>162495000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>165192000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>398070000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>477785000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>482364000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>778549000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>401811000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>492695000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>366904000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>305031000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>288767000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>233692000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>120053000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>65483999.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>139756000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>96465000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>84104000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>66431000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>202287000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>175453000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>218696000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>221514000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>250851000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>114325000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>75900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>100529000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>132476000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>90856000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>84114000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>63662000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>137193000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>129530000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>111027000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>97399000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>103468000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>101450000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>82257000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>77998000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>86496000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>89707000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>79024000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>78691000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>81258000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>93227000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>89480000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>72843000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>78848000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>88944000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2829000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5299000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7594000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>8537000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6990000.0</v>
       </c>
       <c r="BD16">
         <v>5890000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16">
+        <v>6990000.0</v>
+      </c>
+      <c r="BF16">
+        <v>5890000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21056,354 +21803,368 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
-        <v>113636000.0</v>
+        <v>91259000.0</v>
       </c>
       <c r="C18">
-        <v>82659000.0</v>
+        <v>191845000.0</v>
       </c>
       <c r="D18">
+        <v>97696000.0</v>
+      </c>
+      <c r="E18">
+        <v>67199000.0</v>
+      </c>
+      <c r="F18">
         <v>64281000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>183690000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>51216000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>89127000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>57307000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>146950000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>57092000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>44495000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>49197000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>114258000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>49367000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>12085000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>38715000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>65390000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>14875000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-16511000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>30854000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>57146000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10291000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-11496000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>17358000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>41463000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>18023000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-437000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>28778000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>37493000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>17424000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-85000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>12025000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>29503000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>17265000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1759000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>7655000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>20273000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>3029000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3956000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-2995000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>11340000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>827000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-653000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-3456000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>6221000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1284000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-3611000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-4021000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3958000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1616000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2138000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-787000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3803000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-611000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-1537000.0</v>
       </c>
-      <c r="BD18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:56">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B19">
+        <v>-7945000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2397000.0</v>
+      </c>
+      <c r="D19">
         <v>9177000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-17693000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-127005000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-27577000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-287638000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-13328000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-25481000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-14223000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-52783000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-9404000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>78590000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-166571000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-42705000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-76076000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-187451000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-54000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3408000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-126201000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>18979000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>23492000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>21503000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>37493000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>134586000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-29636000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-120493000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-33214000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>44626000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-20893000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-8817000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-19358000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-48619000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-2905000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-13603000.0</v>
       </c>
-      <c r="AI19">
-[...2 lines deleted...]
-      <c r="AJ19"/>
       <c r="AK19">
         <v>-58423000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-58423000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-58423000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21416,1652 +22177,1716 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
-        <v>-81250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D21">
-        <v>-81250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E21">
         <v>-81250000.0</v>
       </c>
       <c r="F21">
-        <v>0.0</v>
+        <v>-81250000.0</v>
       </c>
       <c r="G21">
+        <v>-81250000.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>325000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>-23000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-32000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100039000.0</v>
       </c>
       <c r="V21">
         <v>-8000.0</v>
       </c>
       <c r="W21">
+        <v>-100039000.0</v>
+      </c>
+      <c r="X21">
+        <v>-8000.0</v>
+      </c>
+      <c r="Y21">
         <v>-9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="Z21">
         <v>100000000.0</v>
       </c>
       <c r="AA21">
         <v>100000000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
+      <c r="AB21">
+        <v>100000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>100000000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-1563000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>60303000.0</v>
+      </c>
+      <c r="C22">
+        <v>111250000.0</v>
+      </c>
+      <c r="D22">
         <v>50197000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>47991000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>48606000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>91483000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>37465000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>49573000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>48819000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>85314000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>38116000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>34517000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>37254000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>57616000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15600000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>30352000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>15146000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>34846000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9853000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>30932000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>11883000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>36834000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9642000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>12460000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4950000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>40132000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5467000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13906000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10241000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>28026000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5704000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>9852000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1553000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>39177000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>431000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>543000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-3844000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>14801000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1671000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-2568000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5412000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>6161000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1165000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-3435000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4429000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1752000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-6420000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-4875000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-6704000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1150000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1512000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-44000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-372000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2021000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-627000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-405000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
-        <v>2723834000.0</v>
+        <v>-713327000.0</v>
       </c>
       <c r="C23">
+        <v>-1673193000.0</v>
+      </c>
+      <c r="D23">
+        <v>2733368000.0</v>
+      </c>
+      <c r="E23">
         <v>51558000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-738700000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-128024000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1151652000.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="I23">
+        <v>-621757000.0</v>
+      </c>
+      <c r="J23">
         <v>-645483000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>308275000.0</v>
+      </c>
+      <c r="L23">
         <v>742773000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-122391000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-581198000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>131913000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>760962000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1762410000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-338043000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2403104000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1271757000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1364973000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-204746000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-259305000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>813964000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18269000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-407679000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-123300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>689562000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-264690999.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-331298000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>460665000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>89619000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-75338000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-123402000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1231000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>402486000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-6940000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-232562000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>76790000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>316388000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-468674000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-183570000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>539482000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>340031000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-50338000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-139916000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-128248000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>444035000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>14955000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-123410000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>50658000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>199506000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-64346000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-97285000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>110127000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>96842000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-17433000.0</v>
       </c>
-      <c r="BD23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24">
-        <v>-31069000.0</v>
+        <v>-41023000.0</v>
       </c>
       <c r="C24">
-        <v>-337999.0</v>
+        <v>-15466000.0</v>
       </c>
       <c r="D24">
+        <v>-15609000.0</v>
+      </c>
+      <c r="E24">
+        <v>-15798000.0</v>
+      </c>
+      <c r="F24">
         <v>-2595000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3254000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1313000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-638000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1862000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1366000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-177000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-406000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1137000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>29000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-9953000.0</v>
       </c>
-      <c r="P24">
-[...2 lines deleted...]
-      <c r="Q24">
+      <c r="R24">
+        <v>-8230000.0</v>
+      </c>
+      <c r="S24">
         <v>-2500000.0</v>
       </c>
-      <c r="R24">
-[...4 lines deleted...]
-      </c>
       <c r="T24">
-        <v>12049000.0</v>
+        <v>-8807000.0</v>
       </c>
       <c r="U24">
-        <v>16660000.0</v>
+        <v>-9159000.0</v>
       </c>
       <c r="V24">
+        <v>-6930000.0</v>
+      </c>
+      <c r="W24">
+        <v>-6832000.0</v>
+      </c>
+      <c r="X24">
         <v>-6948000.0</v>
       </c>
-      <c r="W24">
-[...2 lines deleted...]
-      <c r="X24">
+      <c r="Y24">
+        <v>-7884000.0</v>
+      </c>
+      <c r="Z24">
         <v>-16714000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-7074000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-5425000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-6714000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-6696000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>23658000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-80286000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>55844000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>165400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-6864000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-394565000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>57535000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>225037000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-77870000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-321523000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>468674000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>180770000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1732000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-340525000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1860000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-7323000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>565000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>467000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-1473000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-6450000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-51020000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-200204000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>63322000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>96433000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-110648000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-97331000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>16929000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>32008000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>381000.0</v>
+      </c>
+      <c r="C25">
+        <v>705000.0</v>
+      </c>
+      <c r="D25">
         <v>389000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>282000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>215000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>270000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-65537000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-137000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>31106000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>34956000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5068000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1022000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1314000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1144000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>330000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>38601000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>81000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>341000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>462000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>199000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>266000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>249000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>694000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>257000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>19000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-331000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-299000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>11026000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-505000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-564000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-288000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-136000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>34000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>116000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-73000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>94000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>115000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>132000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>25000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>480000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>148000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>152000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>91000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>212000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>21000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>41000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>72000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>81000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>73000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="BA25">
         <v>15000.0</v>
       </c>
       <c r="BB25">
+        <v>15000.0</v>
+      </c>
+      <c r="BC25">
+        <v>15000.0</v>
+      </c>
+      <c r="BD25">
         <v>1121000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1341000.0</v>
       </c>
-      <c r="BD25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:56">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26">
+        <v>-48113000.0</v>
+      </c>
+      <c r="C26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="D26">
         <v>-100000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-200000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-58558000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-82685000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-8395000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="I26">
+        <v>-21536000.0</v>
+      </c>
+      <c r="J26">
         <v>-150000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-10667000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-6565000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-28825000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-4138000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-4805000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-5298000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-74071000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1252000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-1400000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-6300000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-60809000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6114000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-7079000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-11347000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-33402000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-5807000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-7182000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1205000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-24749000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-2458000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-2871000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-312000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-34679000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-1494000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-1363000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-1227000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-6470000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-5127000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-1080000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-593000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-4542000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-1804000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-357000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-1897000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-1868000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-622000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>18795000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-1380000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-9000.0</v>
       </c>
-      <c r="AV26">
-[...6 lines deleted...]
-      <c r="AY26"/>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-162000.0</v>
       </c>
-      <c r="BD26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:56">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>27154000.0</v>
+      </c>
+      <c r="C27">
+        <v>31413000.0</v>
+      </c>
+      <c r="D27">
         <v>42244000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>37846000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>30282000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>35332000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>43666000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>33540000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>28867000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>34952000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>43208000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>39005000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>31298000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>32638000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>43551000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>39813000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>26005000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>24395000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>26243000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>19559000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>16105000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>16011000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>16659000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>14277000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>13145000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>9516000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>12770000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>12062000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>9928000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>9313000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>10099000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9425000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8463000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>7467000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>7818000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6606000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>8039000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>6247000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>6635000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>5813000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4351000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4720000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4780000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3712000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2497000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3535000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3854000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3283000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3215000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1365000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>168000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>181000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BC27">
         <v>131000.0</v>
       </c>
-      <c r="BD27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="BD27">
+        <v>130000.0</v>
+      </c>
+      <c r="BE27">
+        <v>131000.0</v>
+      </c>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>-671502000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1723193000.0</v>
+      </c>
+      <c r="D28">
         <v>2633368000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-229692000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-869387000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-291959000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1153818000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-318293000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-785874000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>297608000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>752307000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-122391000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-572732000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>131913000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>769412000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1762410000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-331156000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2403104000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1264541000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1364973000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-298486000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-259305000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>820064000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>18269000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-302739000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-123300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>693523000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-264690999.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-328140000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>460665000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>92131000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-109932000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-121143000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1231000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>404531000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-6940000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-230674000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>76790000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>322753000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-473216000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-183570000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>539482000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>340031000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-50338000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-139916000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-128597000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>444035000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>14955000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-124087000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>132117000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>199350000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-64503000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-97441000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>108971000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>96842000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-17433000.0</v>
       </c>
-      <c r="BD28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:56">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>111893000.0</v>
+      </c>
+      <c r="C29">
+        <v>217904000.0</v>
+      </c>
+      <c r="D29">
         <v>116999000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>86456000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>86569000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>186001000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>54201000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>91455000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>79859000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>167527000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>75070000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>62142000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>76616000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>127350000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>62370000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>15532000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>49659000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>78536000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>30990000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4132000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>39090000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>66088000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>21239000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1567000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>25860000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>50717000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>27813000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7596000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>35873000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>44863000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>26952000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>7344000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>28523000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>35175000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>25965000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>8203000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>18645000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>27945000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>13507000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>1883000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>3926000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>18253000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>7836000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2978000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>904000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>9352000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1049000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-200000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-878000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>7185000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>594000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>298000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1187000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>5155000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>243000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-357000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>8564000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-101084000.0</v>
+      </c>
+      <c r="C30">
+        <v>-26221000.0</v>
+      </c>
+      <c r="D30">
         <v>-9795000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-17693000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-127005000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-27577000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-287638000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-13328000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-25481000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-14223000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-52783000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-9404000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>78590000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-166571000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-42705000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-89476000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-198395000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-63042000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-20176000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-198161000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10743000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14550000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4437000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>27564000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>134586000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-29636000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-120493000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-33214000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>30835000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-4605000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-98631000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>29057000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>100283000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-15441000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-416868000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-7332000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>214047000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-85542000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-332001000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>462835000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>176433000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-547052000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-347534000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>44793000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>127043000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>122992000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-428447000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-20760000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>114869000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-53187000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-202414000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>61910000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>95311000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-111479000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-98185000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>15749000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>28562000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>