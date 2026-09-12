--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1563,51 +1569,51 @@
       </c>
       <c r="P9">
         <v>3663662000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
         <v>731000.0</v>
       </c>
       <c r="C10">
         <v>109637000.0</v>
       </c>
       <c r="D10">
-        <v>4206000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="E10">
         <v>16536000.0</v>
       </c>
       <c r="F10">
         <v>7419000.0</v>
       </c>
       <c r="G10">
         <v>7331000.0</v>
       </c>
       <c r="H10">
         <v>13545000.0</v>
       </c>
       <c r="I10">
         <v>4571000.0</v>
       </c>
       <c r="J10">
         <v>7382000.0</v>
       </c>
       <c r="K10">
         <v>6992000.0</v>
       </c>
       <c r="L10">
         <v>5441000.0</v>
       </c>
@@ -1689,51 +1695,51 @@
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
         <v>731000.0</v>
       </c>
       <c r="C12">
         <v>109637000.0</v>
       </c>
       <c r="D12">
-        <v>4206000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="E12">
         <v>16536000.0</v>
       </c>
       <c r="F12">
         <v>7419000.0</v>
       </c>
       <c r="G12">
         <v>7331000.0</v>
       </c>
       <c r="H12">
         <v>13545000.0</v>
       </c>
       <c r="I12">
         <v>4571000.0</v>
       </c>
       <c r="J12">
         <v>7382000.0</v>
       </c>
       <c r="K12">
         <v>6992000.0</v>
       </c>
       <c r="L12">
         <v>5441000.0</v>
       </c>
@@ -2791,51 +2797,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
         <v>220440000.0</v>
       </c>
       <c r="C30">
         <v>199307000.0</v>
       </c>
       <c r="D30">
-        <v>191754000.0</v>
+        <v>190771000.0</v>
       </c>
       <c r="E30">
         <v>176781000.0</v>
       </c>
       <c r="F30">
         <v>284127000.0</v>
       </c>
       <c r="G30">
         <v>278101000.0</v>
       </c>
       <c r="H30">
         <v>159344000.0</v>
       </c>
       <c r="I30">
         <v>173389000.0</v>
       </c>
       <c r="J30">
         <v>175299000.0</v>
       </c>
       <c r="K30">
         <v>192342000.0</v>
       </c>
       <c r="L30">
         <v>223861000.0</v>
       </c>
@@ -2968,51 +2974,51 @@
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
         <v>3807123000.0</v>
       </c>
       <c r="C33">
         <v>3801462000.0</v>
       </c>
       <c r="D33">
-        <v>3861122000.0</v>
+        <v>3822689000.0</v>
       </c>
       <c r="E33">
         <v>3871992000.0</v>
       </c>
       <c r="F33">
         <v>3629285000.0</v>
       </c>
       <c r="G33">
         <v>3452495000.0</v>
       </c>
       <c r="H33">
         <v>3342027000.0</v>
       </c>
       <c r="I33">
         <v>3392215000.0</v>
       </c>
       <c r="J33">
         <v>3768782000.0</v>
       </c>
       <c r="K33">
         <v>4248801000.0</v>
       </c>
       <c r="L33">
         <v>4200059000.0</v>
       </c>
@@ -3098,51 +3104,51 @@
       </c>
       <c r="P34">
         <v>49037000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
         <v>2422527000.0</v>
       </c>
       <c r="C35">
         <v>2255148000.0</v>
       </c>
       <c r="D35">
-        <v>1809378000.0</v>
+        <v>2047367000.0</v>
       </c>
       <c r="E35">
         <v>2040630000.0</v>
       </c>
       <c r="F35">
         <v>1922055000.0</v>
       </c>
       <c r="G35">
         <v>1667278000.0</v>
       </c>
       <c r="H35">
         <v>1519251000.0</v>
       </c>
       <c r="I35">
         <v>1722019000.0</v>
       </c>
       <c r="J35">
         <v>1767243000.0</v>
       </c>
       <c r="K35">
         <v>2076649000.0</v>
       </c>
       <c r="L35">
         <v>2082356000.0</v>
       </c>
@@ -3173,51 +3179,51 @@
       <c r="U35">
         <v>258717000.0</v>
       </c>
       <c r="V35">
         <v>299425000.0</v>
       </c>
       <c r="W35">
         <v>890200000.0</v>
       </c>
       <c r="X35">
         <v>612500000.0</v>
       </c>
       <c r="Y35"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>-3163610000.0</v>
       </c>
       <c r="C36">
         <v>3747971000.0</v>
       </c>
       <c r="D36">
-        <v>-53491000.0</v>
+        <v>3769198000.0</v>
       </c>
       <c r="E36">
         <v>3674675000.0</v>
       </c>
       <c r="F36">
         <v>348943000.0</v>
       </c>
       <c r="G36">
         <v>357997000.0</v>
       </c>
       <c r="H36">
         <v>433715000.0</v>
       </c>
       <c r="I36">
         <v>3215621000.0</v>
       </c>
       <c r="J36">
         <v>3592049000.0</v>
       </c>
       <c r="K36">
         <v>3961649000.0</v>
       </c>
       <c r="L36">
         <v>3927722000.0</v>
       </c>
@@ -3376,51 +3382,51 @@
       <c r="U38">
         <v>237276000.0</v>
       </c>
       <c r="V38">
         <v>198315000.0</v>
       </c>
       <c r="W38">
         <v>211106000.0</v>
       </c>
       <c r="X38">
         <v>200844000.0</v>
       </c>
       <c r="Y38"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>3060000.0</v>
       </c>
       <c r="C39">
         <v>4245000.0</v>
       </c>
       <c r="D39">
-        <v>-195960000.0</v>
+        <v>42797000.0</v>
       </c>
       <c r="E39">
         <v>17152000.0</v>
       </c>
       <c r="F39">
         <v>-292987000.0</v>
       </c>
       <c r="G39">
         <v>-287315000.0</v>
       </c>
       <c r="H39">
         <v>-174730000.0</v>
       </c>
       <c r="I39">
         <v>46147000.0</v>
       </c>
       <c r="J39">
         <v>69648000.0</v>
       </c>
       <c r="K39">
         <v>23655000.0</v>
       </c>
       <c r="L39">
         <v>24843000.0</v>
       </c>
@@ -3451,51 +3457,51 @@
       <c r="U39">
         <v>22423000.0</v>
       </c>
       <c r="V39">
         <v>22124000.0</v>
       </c>
       <c r="W39">
         <v>4664097000.0</v>
       </c>
       <c r="X39">
         <v>4575899000.0</v>
       </c>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>-60867000.0</v>
       </c>
       <c r="C40">
         <v>-234702000.0</v>
       </c>
       <c r="D40">
-        <v>-368317000.0</v>
+        <v>15143000.0</v>
       </c>
       <c r="E40">
         <v>-324643000.0</v>
       </c>
       <c r="F40">
         <v>-263952000.0</v>
       </c>
       <c r="G40">
         <v>-301927000.0</v>
       </c>
       <c r="H40">
         <v>25442000.0</v>
       </c>
       <c r="I40">
         <v>-205000000.0</v>
       </c>
       <c r="J40">
         <v>-23000000.0</v>
       </c>
       <c r="K40">
         <v>-178000000.0</v>
       </c>
       <c r="L40">
         <v>-21000000.0</v>
       </c>
@@ -4177,51 +4183,51 @@
       </c>
       <c r="V51">
         <v>1040263000.0</v>
       </c>
       <c r="W51">
         <v>954700000.0</v>
       </c>
       <c r="X51">
         <v>677000000.0</v>
       </c>
       <c r="Y51">
         <v>248195000.0</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
         <v>111000.0</v>
       </c>
       <c r="C52">
         <v>250000000.0</v>
       </c>
       <c r="D52">
-        <v>368317000.0</v>
+        <v>50154000.0</v>
       </c>
       <c r="E52">
         <v>350000000.0</v>
       </c>
       <c r="F52">
         <v>290000000.0</v>
       </c>
       <c r="G52">
         <v>327610000.0</v>
       </c>
       <c r="H52">
         <v>985000.0</v>
       </c>
       <c r="I52">
         <v>205000000.0</v>
       </c>
       <c r="J52">
         <v>23000000.0</v>
       </c>
       <c r="K52">
         <v>178000000.0</v>
       </c>
       <c r="L52">
         <v>21000000.0</v>
       </c>
@@ -4419,51 +4425,51 @@
       </c>
       <c r="V55">
         <v>4398350000.0</v>
       </c>
       <c r="W55">
         <v>5123700000.0</v>
       </c>
       <c r="X55">
         <v>4925300000.0</v>
       </c>
       <c r="Y55">
         <v>57524000.0</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
         <v>224231000.0</v>
       </c>
       <c r="C56">
         <v>313189000.0</v>
       </c>
       <c r="D56">
-        <v>195960000.0</v>
+        <v>234393000.0</v>
       </c>
       <c r="E56">
         <v>213533000.0</v>
       </c>
       <c r="F56">
         <v>301380000.0</v>
       </c>
       <c r="G56">
         <v>287315000.0</v>
       </c>
       <c r="H56">
         <v>174730000.0</v>
       </c>
       <c r="I56">
         <v>200214000.0</v>
       </c>
       <c r="J56">
         <v>231185000.0</v>
       </c>
       <c r="K56">
         <v>200546000.0</v>
       </c>
       <c r="L56">
         <v>234476000.0</v>
       </c>
@@ -4496,51 +4502,51 @@
       </c>
       <c r="V56">
         <v>170287000.0</v>
       </c>
       <c r="W56">
         <v>4809897000.0</v>
       </c>
       <c r="X56">
         <v>4699599000.0</v>
       </c>
       <c r="Y56">
         <v>45464000.0</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
         <v>112124000.0</v>
       </c>
       <c r="C57">
         <v>271376000.0</v>
       </c>
       <c r="D57">
-        <v>524732000.0</v>
+        <v>286743000.0</v>
       </c>
       <c r="E57">
         <v>195640000.0</v>
       </c>
       <c r="F57">
         <v>221187000.0</v>
       </c>
       <c r="G57">
         <v>174571000.0</v>
       </c>
       <c r="H57">
         <v>178532000.0</v>
       </c>
       <c r="I57">
         <v>158270000.0</v>
       </c>
       <c r="J57">
         <v>246235000.0</v>
       </c>
       <c r="K57">
         <v>193816000.0</v>
       </c>
       <c r="L57">
         <v>155735000.0</v>
       </c>
@@ -4696,81 +4702,81 @@
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
         <v>1495201000.0</v>
       </c>
       <c r="C60">
         <v>1586604000.0</v>
       </c>
       <c r="D60">
         <v>1721414000.0</v>
       </c>
       <c r="E60">
-        <v>1847667000.0</v>
+        <v>1849255000.0</v>
       </c>
       <c r="F60">
-        <v>1785794000.0</v>
+        <v>1787423000.0</v>
       </c>
       <c r="G60">
-        <v>1896278000.0</v>
+        <v>1897961000.0</v>
       </c>
       <c r="H60">
-        <v>1817248000.0</v>
+        <v>1818974000.0</v>
       </c>
       <c r="I60">
-        <v>1710368000.0</v>
+        <v>1712140000.0</v>
       </c>
       <c r="J60">
-        <v>1984667000.0</v>
+        <v>1986489000.0</v>
       </c>
       <c r="K60">
-        <v>2177000000.0</v>
+        <v>2178882000.0</v>
       </c>
       <c r="L60">
-        <v>2195419000.0</v>
+        <v>2196444000.0</v>
       </c>
       <c r="M60">
         <v>2310406000.0</v>
       </c>
       <c r="N60">
-        <v>2459550000.0</v>
+        <v>2461159000.0</v>
       </c>
       <c r="O60">
-        <v>2638886000.0</v>
+        <v>2640495000.0</v>
       </c>
       <c r="P60">
         <v>2771819000.0</v>
       </c>
       <c r="Q60">
         <v>2767222000.0</v>
       </c>
       <c r="R60">
         <v>2601166000.0</v>
       </c>
       <c r="S60">
         <v>2697040000.0</v>
       </c>
       <c r="T60">
         <v>2880445000.0</v>
       </c>
       <c r="U60">
         <v>2850697000.0</v>
       </c>
       <c r="V60">
         <v>2989147000.0</v>
       </c>
       <c r="W60">
         <v>3912800000.0</v>
       </c>
@@ -4854,644 +4860,656 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
       <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="CS1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>185339000.0</v>
+      </c>
+      <c r="C2">
+        <v>158041000.0</v>
+      </c>
+      <c r="D2">
         <v>172880000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>135220000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>131104000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>119994000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>149048000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>150648000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>140793000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>106638000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>131516000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>120579000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>107629000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>98464000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>110306000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>111262000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>99724000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>83609000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>114453000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>127675000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>111562000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>92183000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>111997000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>120763000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>95419000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>90459000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>115896000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>114812000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>97502000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>81309000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>129491000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>109087000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>94215000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>83786000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>216653000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>108120000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>111011000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>116077000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>165410000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>133112000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>122387000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>103894000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>128465000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>132741000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>128898000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>119466000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>133988000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>135320000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>126273000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>130530000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>128818000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>159675000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>118076000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>139273000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>127263000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>109125000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>126207000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>116292000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>122986000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>143106000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>126111000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>122769000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>112648000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>99872000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>99819000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>83172000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>97747000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>111345000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>98803000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>97571000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>111411000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>115299000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>129973000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>89975000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>110548000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>108731000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>94394000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>88566000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>92023000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>73686000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>700000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>3700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>68058000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>72703000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>63548000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>61594000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>84142000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>101617000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>75884000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>72188000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>74500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>54531000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>57013000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>23131000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>24580000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>17539000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>11840214000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5546,52 +5564,54 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5646,378 +5666,382 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-7368000.0</v>
+      </c>
+      <c r="C5">
+        <v>-8380000.0</v>
+      </c>
+      <c r="D5">
         <v>-8967000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-9517000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-9873000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-10575000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-10123000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-11314000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-8180000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-2038479000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9418000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-6718000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6977000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-10266000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-8679000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9194000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-12050000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-13573000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-18154000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-20036000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-21368000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-21813000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-24100000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1765663000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1746506999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-20976000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1870408000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-283000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1530000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>5667000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8462000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>12851000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>12141000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>10639000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8164000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>5400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>4547000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>4466000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2104000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-7211000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-11110000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-8168000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1661000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-8524000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>12242000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-5437000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>8301000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>11758000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>9104000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>11562000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>20278000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>14827000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>16245000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-6731000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-7160000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-8916000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-6922000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2552000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2537000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-766163000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-44000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-465000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-691000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-870462000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-856373000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2316000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-3866000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-5675000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-6865000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-703667000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-8957000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-637268000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-599521000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-559637000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-526337000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-480205000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-437751000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-394983000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-376766000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-334388000.0</v>
       </c>
-      <c r="CB5"/>
-      <c r="CC5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-413705000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-240530000.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6">
         <v>3681127000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3680241000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>3677360000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3676706000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3675562000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3675575000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3673128000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3672218000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3671475000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -6025,154 +6049,164 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>21216000.0</v>
+      </c>
+      <c r="C7">
+        <v>22880000.0</v>
+      </c>
+      <c r="D7">
         <v>24824000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26788000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>28752000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>30720000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>32794000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>35165000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>37657000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>40237000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>42925000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7">
         <v>38324000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>41179000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>44646000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>32726000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>34970000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>32724000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>33360000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6194,114 +6228,120 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
-        <v>1245000.0</v>
+        <v>1251000.0</v>
       </c>
       <c r="C8">
-        <v>1245000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D8">
         <v>1245000.0</v>
       </c>
       <c r="E8">
+        <v>1245000.0</v>
+      </c>
+      <c r="F8">
+        <v>1245000.0</v>
+      </c>
+      <c r="G8">
         <v>1244000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>1241000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>1240000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>1240000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>1239000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1237000.0</v>
       </c>
       <c r="L8">
         <v>1237000.0</v>
       </c>
       <c r="M8">
+        <v>1237000.0</v>
+      </c>
+      <c r="N8">
+        <v>1237000.0</v>
+      </c>
+      <c r="O8">
         <v>1236000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1234000.0</v>
       </c>
       <c r="P8">
         <v>1234000.0</v>
       </c>
       <c r="Q8">
+        <v>1234000.0</v>
+      </c>
+      <c r="R8">
+        <v>1234000.0</v>
+      </c>
+      <c r="S8">
         <v>1233000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1231000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>1241000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1241000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6332,612 +6372,622 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
         <v>32</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>3730273000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3727914000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3725769000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3723373000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3723680000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3721423000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>3714629000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3712688000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3710767000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3711005000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3709234000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3707833000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3706207000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3701798000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3700208000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3698656000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3697801000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3693996000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3692634000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3691377000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3690821000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3686398000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3685504000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3687881000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3686017000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3683186000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3682209000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3681127000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3680241000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3677360000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3676706000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>3675562000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3675575000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3673128000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3672218000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3671475000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>3671055000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3669977000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3669154000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3668378000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>3667574000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>3666182000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3669541000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3668836000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>3669561000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>3668906000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3668424000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>3667973000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3667614000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>3667051000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>3665870000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3665284000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>3664202000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>3663662000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>3663155000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>3662522000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>3661570000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>16785000.0</v>
+      </c>
+      <c r="C10">
+        <v>2279000.0</v>
+      </c>
+      <c r="D10">
         <v>731000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2990000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3314000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2911000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>109637000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>133624000.0</v>
       </c>
-      <c r="H10">
-[...2 lines deleted...]
-      <c r="I10">
+      <c r="J10">
+        <v>138454000.0</v>
+      </c>
+      <c r="K10">
         <v>3544000.0</v>
       </c>
-      <c r="J10">
-[...2 lines deleted...]
-      <c r="K10">
+      <c r="L10">
+        <v>825000.0</v>
+      </c>
+      <c r="M10">
         <v>5044000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5167000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>170593000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>16536000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10653000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6397000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7211000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7419000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8189000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8122000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>10689000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7331000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>23958000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>36469000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7920000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>13545000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10284000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7748000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4625000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4571000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6807000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8944000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6729000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7382000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>36108000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>9596000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6808000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6992000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6032000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>21109000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4732000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>5441000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7702000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8997000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>7479000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>12306000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8815000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>8563000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>9271000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6973000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>15972000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>10500000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>17575000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>12957000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>20763000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>26869000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>28679000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>139690000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>16128000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>21404000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>42151000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>56718000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>67539000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>81066000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>76994000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>10004000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>17339000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>17529000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>31905000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>20333000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>47977000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>135756000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>56665000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>65016000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>58847000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>55677000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>55055000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>44131000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>37268000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>44400000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>46100000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>48973000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>43253000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>61986000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>45967000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>51127000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>101513000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>82659000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>54725000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>64469000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>180641000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>59105000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>118030000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>45464000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>143912000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>341909775000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
         <v>34</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>731000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2990000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3314000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2911000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>109637000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>133624000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>5044000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5167000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>170593000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>16536000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10653000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6397000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7211000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>7419000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8189000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>8122000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6968,1460 +7018,1488 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>16785000.0</v>
+      </c>
+      <c r="C12">
+        <v>2279000.0</v>
+      </c>
+      <c r="D12">
         <v>731000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2990000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3314000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2911000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>109637000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>133624000.0</v>
       </c>
-      <c r="H12">
-[...4 lines deleted...]
-      </c>
       <c r="J12">
-        <v>4206000.0</v>
+        <v>138454000.0</v>
       </c>
       <c r="K12">
+        <v>3544000.0</v>
+      </c>
+      <c r="L12">
+        <v>825000.0</v>
+      </c>
+      <c r="M12">
         <v>5044000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5167000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>170593000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16536000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10653000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6397000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7211000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7419000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8189000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8122000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10689000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7331000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>23958000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>36469000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7920000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>13545000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10284000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7748000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4625000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4571000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6807000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8944000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6729000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7382000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>36108000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>9596000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6808000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6992000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>6032000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>21109000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4732000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>5441000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7702000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8997000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>7479000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>12306000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>8815000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8563000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>9271000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>6973000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>15972000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>17575000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>12957000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>20763000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>26869000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>28679000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>139690000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>16128000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>21404000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>42151000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>56718000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>67539000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>81066000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>76994000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>10004000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>17339000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>17529000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>31905000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>20333000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>47977000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>135756000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>56665000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>65016000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>58847000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>55677000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>55055000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>44131000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>37268000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>44400000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>46100000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>48973000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>43253000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>61986000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>45967000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>51127000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>101513000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>82659000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>54725000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>64469000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>180641000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>59105000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>118030000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>45464000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>143912000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>341909775000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
-        <v>1245000.0</v>
+        <v>1251000.0</v>
       </c>
       <c r="C13">
-        <v>1245000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D13">
         <v>1245000.0</v>
       </c>
       <c r="E13">
+        <v>1245000.0</v>
+      </c>
+      <c r="F13">
+        <v>1245000.0</v>
+      </c>
+      <c r="G13">
         <v>1244000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1241000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1240000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1240000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1239000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1237000.0</v>
       </c>
       <c r="L13">
         <v>1237000.0</v>
       </c>
       <c r="M13">
+        <v>1237000.0</v>
+      </c>
+      <c r="N13">
+        <v>1237000.0</v>
+      </c>
+      <c r="O13">
         <v>1236000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1234000.0</v>
       </c>
       <c r="P13">
         <v>1234000.0</v>
       </c>
       <c r="Q13">
+        <v>1234000.0</v>
+      </c>
+      <c r="R13">
+        <v>1234000.0</v>
+      </c>
+      <c r="S13">
         <v>1233000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1231000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1241000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1241000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1240000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1238000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1260000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1260000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1259000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1258000.0</v>
       </c>
       <c r="AB13">
         <v>1258000.0</v>
       </c>
       <c r="AC13">
+        <v>1258000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1258000.0</v>
+      </c>
+      <c r="AE13">
         <v>1256000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1262000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1284000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1284000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1300000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1424000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455000.0</v>
       </c>
       <c r="AK13">
         <v>1453000.0</v>
       </c>
       <c r="AL13">
-        <v>1452000.0</v>
+        <v>1455000.0</v>
       </c>
       <c r="AM13">
-        <v>1452000.0</v>
+        <v>1453000.0</v>
       </c>
       <c r="AN13">
         <v>1452000.0</v>
       </c>
       <c r="AO13">
+        <v>1452000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1452000.0</v>
+      </c>
+      <c r="AQ13">
         <v>1451000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1455000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1456000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>1518000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1543000.0</v>
       </c>
       <c r="AU13">
         <v>1543000.0</v>
       </c>
       <c r="AV13">
         <v>1543000.0</v>
       </c>
       <c r="AW13">
         <v>1543000.0</v>
       </c>
       <c r="AX13">
+        <v>1543000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1543000.0</v>
+      </c>
+      <c r="AZ13">
         <v>1575000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>1613000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1667000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1676000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1676000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>1680000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>1702000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>1726000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>1726000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>1728000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>1728000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>1727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1726000.0</v>
       </c>
       <c r="BL13">
         <v>1727000.0</v>
       </c>
       <c r="BM13">
+        <v>1726000.0</v>
+      </c>
+      <c r="BN13">
+        <v>1727000.0</v>
+      </c>
+      <c r="BO13">
         <v>1725000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>1589000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>4746000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>4730000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>4823000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>4789000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>4758000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>4760000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>4834000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>4890000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>4925000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>4881000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>4640000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>4659000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>4621000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>4600000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>4600000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>4694000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>133964000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>103317000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>141578000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>4735000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>183834000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>145117000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>4770000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>4715000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>3960000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>3222000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>2605000.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CR13"/>
+      <c r="CS13">
         <v>1826000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>1455890.0</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>125081542.0</v>
+      </c>
+      <c r="C14">
+        <v>124806053.0</v>
+      </c>
+      <c r="D14">
         <v>124519000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>124502203.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>124458941.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>124257969.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>123939000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>124000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>123953442.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>123800000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>123715298.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>123696475.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>123671261.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>123550047.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>123633000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>123697455.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>123678553.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>123509990.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>123742000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>124627409.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>124703911.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>124449731.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>125544000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>126385035.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>126500254.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>126360003.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>126359000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>126239744.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>126490507.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>126180558.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>128811000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>128818658.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>128700743.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>136182728.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>144503000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>145719431.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>145813130.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>145833488.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>145764000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>145669237.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>145698723.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>145791365.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>146014000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>149176207.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>153757404.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>154580335.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>154520000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>154561362.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>154444508.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>155024545.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>160450000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>164796275.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>167714206.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>167810319.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>167951000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>168929039.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>172209331.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>172873930.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>172629748.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>173045192.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>172985847.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>172954754.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>172658488.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>172885438.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>172718117.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>165200184.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>164992477.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>157602725.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>158303869.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>159878267.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>479115826.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>474357292.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>479687981.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>486256371.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>485897575.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>488831780.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>480983312.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>466256255.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>466256255.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>459656041.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>461064156.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>463990336.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>463990336.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>461657000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>154700000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>157900000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>466061000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>464815000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>463917000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>463394000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>324092000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>289521000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>258575000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>233247000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>145633000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>128541000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>126037819.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1237000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1236000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1234000.0</v>
       </c>
       <c r="P15">
         <v>1234000.0</v>
       </c>
       <c r="Q15">
+        <v>1234000.0</v>
+      </c>
+      <c r="R15">
+        <v>1234000.0</v>
+      </c>
+      <c r="S15">
         <v>1233000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1231000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1241000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1241000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1240000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1238000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1260000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1260000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1259000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1258000.0</v>
       </c>
       <c r="AB15">
         <v>1258000.0</v>
       </c>
       <c r="AC15">
+        <v>1258000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1258000.0</v>
+      </c>
+      <c r="AE15">
         <v>1256000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1262000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1284000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1284000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1424000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455000.0</v>
       </c>
       <c r="AK15">
         <v>1453000.0</v>
       </c>
       <c r="AL15">
-        <v>1452000.0</v>
+        <v>1455000.0</v>
       </c>
       <c r="AM15">
-        <v>1452000.0</v>
+        <v>1453000.0</v>
       </c>
       <c r="AN15">
         <v>1452000.0</v>
       </c>
       <c r="AO15">
+        <v>1452000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1452000.0</v>
+      </c>
+      <c r="AQ15">
         <v>1451000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1455000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1456000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1518000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1543000.0</v>
       </c>
       <c r="AU15">
         <v>1543000.0</v>
       </c>
       <c r="AV15">
         <v>1543000.0</v>
       </c>
       <c r="AW15">
         <v>1543000.0</v>
       </c>
       <c r="AX15">
+        <v>1543000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1543000.0</v>
+      </c>
+      <c r="AZ15">
         <v>1575000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1613000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1667000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1676000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1676000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1680000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1702000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1726000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1726000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1728000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1728000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1726000.0</v>
       </c>
       <c r="BL15">
         <v>1727000.0</v>
       </c>
       <c r="BM15">
+        <v>1726000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1727000.0</v>
+      </c>
+      <c r="BO15">
         <v>1725000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1589000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>4746000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>4730000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>4823000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>4789000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>4758000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>4760000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>4834000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>4890000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>4925000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>4881000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>4640000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>4659000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4621000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>4600000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4600000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>4694000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>133964000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>103317000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>141578000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>4735000.0</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>115496000.0</v>
+      </c>
+      <c r="C16">
+        <v>117733000.0</v>
+      </c>
+      <c r="D16">
         <v>112124000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>111174000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>94529000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>104988000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>107030000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>99294000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>100131000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>95139000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>89930000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>89990000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>89815000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>67056000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>59977000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>70798000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>72422000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>79493000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>80686000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>73614000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>70594000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>56638000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>36891000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>36613000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>35226000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>35443000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>34609000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>27985000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>24641000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>27053000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>28779000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>27450000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>25532000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>29751000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>29582000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>29970000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>27416000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>30683000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>28406000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>29006000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>24036000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>28143000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>27270000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>26087000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>26633000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>25970000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>22215000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>21958000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>21923000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>23042000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>22267000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>26575000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>18693000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>23585000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>21552000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>24110000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>23668000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>32031000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>27321000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>32514000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>32161000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>38990000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>35203000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>33882000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>33916000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>39079000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>34506000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>29788000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>28412000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>32085000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>24920000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>29157000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>25019000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>31657000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>28882000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>24014000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>24053000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>28782000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>24117000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>21597000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>18853000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>27257000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>22301000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>22969000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>18517000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>26116000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>32468000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>28318000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>23787000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>30728000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>28025000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>24559000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>9379000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>11164000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>11584000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>7894000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1013544000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8476,250 +8554,254 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>265549000.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>284248000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>292537000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>247281000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>255503000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>264571000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>241765000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>250443000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>263318000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>274266000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>293472000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>299515000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>314788000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>275172000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>267616000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>250119000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>239847000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>250148000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>250038000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>25532000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>29751000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>29582000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>29970000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>27416000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>30683000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>28406000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>29006000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>24036000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>28143000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>27270000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>26087000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>26633000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>25970000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>22215000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>21958000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>21923000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>23042000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>22267000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>26575000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>18693000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>23585000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>21552000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>24110000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>23668000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>32031000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>27321000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>32514000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>32161000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>38990000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8774,99 +8856,101 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
         <v>53491000.0</v>
       </c>
       <c r="C20">
         <v>53491000.0</v>
       </c>
       <c r="D20">
         <v>53491000.0</v>
       </c>
       <c r="E20">
         <v>53491000.0</v>
       </c>
       <c r="F20">
         <v>53491000.0</v>
       </c>
       <c r="G20">
         <v>53491000.0</v>
       </c>
       <c r="H20">
         <v>53491000.0</v>
       </c>
       <c r="I20">
         <v>53491000.0</v>
       </c>
       <c r="J20">
         <v>53491000.0</v>
       </c>
       <c r="K20">
+        <v>53491000.0</v>
+      </c>
+      <c r="L20">
+        <v>53491000.0</v>
+      </c>
+      <c r="M20">
         <v>71980000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>82937000.0</v>
       </c>
       <c r="N20">
         <v>82937000.0</v>
       </c>
       <c r="O20">
-        <v>98918000.0</v>
+        <v>82937000.0</v>
       </c>
       <c r="P20">
-        <v>98918000.0</v>
+        <v>82937000.0</v>
       </c>
       <c r="Q20">
         <v>98918000.0</v>
       </c>
       <c r="R20">
         <v>98918000.0</v>
       </c>
       <c r="S20">
         <v>98918000.0</v>
       </c>
       <c r="T20">
         <v>98918000.0</v>
       </c>
       <c r="U20">
         <v>98918000.0</v>
       </c>
       <c r="V20">
         <v>98918000.0</v>
       </c>
       <c r="W20">
         <v>98918000.0</v>
       </c>
       <c r="X20">
         <v>98918000.0</v>
       </c>
@@ -8888,54 +8972,54 @@
       <c r="AD20">
         <v>98918000.0</v>
       </c>
       <c r="AE20">
         <v>98918000.0</v>
       </c>
       <c r="AF20">
         <v>98918000.0</v>
       </c>
       <c r="AG20">
         <v>98918000.0</v>
       </c>
       <c r="AH20">
         <v>98918000.0</v>
       </c>
       <c r="AI20">
         <v>98918000.0</v>
       </c>
       <c r="AJ20">
         <v>98918000.0</v>
       </c>
       <c r="AK20">
         <v>98918000.0</v>
       </c>
       <c r="AL20">
-        <v>180097000.0</v>
+        <v>98918000.0</v>
       </c>
       <c r="AM20">
-        <v>180097000.0</v>
+        <v>98918000.0</v>
       </c>
       <c r="AN20">
         <v>180097000.0</v>
       </c>
       <c r="AO20">
         <v>180097000.0</v>
       </c>
       <c r="AP20">
         <v>180097000.0</v>
       </c>
       <c r="AQ20">
         <v>180097000.0</v>
       </c>
       <c r="AR20">
         <v>180097000.0</v>
       </c>
       <c r="AS20">
         <v>180097000.0</v>
       </c>
       <c r="AT20">
         <v>180097000.0</v>
       </c>
       <c r="AU20">
         <v>180097000.0</v>
       </c>
@@ -8984,1590 +9068,1620 @@
       <c r="BJ20">
         <v>180097000.0</v>
       </c>
       <c r="BK20">
         <v>180097000.0</v>
       </c>
       <c r="BL20">
         <v>180097000.0</v>
       </c>
       <c r="BM20">
         <v>180097000.0</v>
       </c>
       <c r="BN20">
         <v>180097000.0</v>
       </c>
       <c r="BO20">
         <v>180097000.0</v>
       </c>
       <c r="BP20">
         <v>180097000.0</v>
       </c>
       <c r="BQ20">
         <v>180097000.0</v>
       </c>
       <c r="BR20">
-        <v>180390000.0</v>
+        <v>180097000.0</v>
       </c>
       <c r="BS20">
-        <v>180390000.0</v>
+        <v>180097000.0</v>
       </c>
       <c r="BT20">
         <v>180390000.0</v>
       </c>
       <c r="BU20">
         <v>180390000.0</v>
       </c>
       <c r="BV20">
+        <v>180390000.0</v>
+      </c>
+      <c r="BW20">
+        <v>180390000.0</v>
+      </c>
+      <c r="BX20">
         <v>180371000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>180117000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>179860000.0</v>
       </c>
-      <c r="BY20"/>
-      <c r="BZ20"/>
       <c r="CA20"/>
-      <c r="CB20">
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20">
         <v>227700000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>241400000.0</v>
       </c>
-      <c r="CD20"/>
-      <c r="CE20">
+      <c r="CF20"/>
+      <c r="CG20">
         <v>248038000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>260794000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>274393000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>313803000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>313013000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>323403000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>265997000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>225701000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>120873000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>22839000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>14147000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>12060000.0</v>
       </c>
-      <c r="CQ20"/>
-      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>37239000.0</v>
+      </c>
+      <c r="C21">
+        <v>40555000.0</v>
+      </c>
+      <c r="D21">
         <v>118195000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>48233000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>52252000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>56176000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>60479000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>65385000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>70764000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>76734000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>82588000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>91387000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>98364000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>106183000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>114380000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>123527000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>78735000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>86353000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>94380000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>68873000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>75853000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>83159000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>90594000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>98517000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>105997000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>115434000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>74405000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>88371000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>79331000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>71274000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>77676000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>65527000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>70271000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>75275000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>77805000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>78700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>84989000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>91932000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>99695000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>92356000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>71794000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>78122000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>84663000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>60770000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>64152000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>69254000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>70177000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>74927000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>71047000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>69144000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>74377000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>66870000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>66659000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>70752000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>54745000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>59076000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>66802000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>72411000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>79248000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>88047000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>89002000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>95750000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>74028000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>77813000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>83728000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>89780000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>96269000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>105670000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>113832000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>122078000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>130517000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>140321000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>150323000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>160885000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>172425000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>191668000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>204335000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>210459000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>223085000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>225728000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>227700000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>241400000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>235410000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>248038000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>260794000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>274393000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>313803000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>313013000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>323403000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>265997000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>225701000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>120873000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>22839000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>14147000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>12060000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22">
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>0.0</v>
+      </c>
+      <c r="I22">
         <v>333834000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3578000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4221000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3032000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5840999.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5692999.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2898999.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3064000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3760000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1459000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1457000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-19044000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6093000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1578000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1741000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-21394000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1781000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1769000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1758000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-23586000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1820000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1480000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1433000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-23893000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1374000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1415000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1464000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-21144000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1260000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1290000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1253000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-22443000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5182000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>10595000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>591000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-19669000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>37705000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>521000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>671000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-22141000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>908000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>911000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>751000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-24377000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>385000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>392000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>683000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-12688000.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>4049479000.0</v>
+      </c>
+      <c r="C23">
+        <v>4033931000.0</v>
+      </c>
+      <c r="D23">
         <v>4031354000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4003728000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3980263000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4003957000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4114651000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4138217000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4158643000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3993996000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4057082000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4073778000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4094349000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4237460000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4085525000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4185493000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3695554000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3699640000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3930665000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3760648000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3758311000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3737874000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3739810000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3753082000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3769713000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3920816000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3516757000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3751931000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3525367000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3433442000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3592429000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3623890000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3623990000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3635690000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3999967000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4060650000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4320312000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4350740000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4449347000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4388297000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4298499000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4355017000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4434535000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4739874000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4781302000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4819862000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4795501000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4778302000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4661826000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4611945000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4666088000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4576553000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4523302000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4538661000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4254875000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4285831000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>4328308000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4326698000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4447834000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4613118000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>4560206000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>4563272000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>4373480000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4389585000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>4405501000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4428410000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>4395345000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>4431851000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>4494484000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>4542347000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>4557330000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>4604707000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4718266000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4579951000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4579746000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>4537123000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4551577000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>4378714000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>4450690000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>4429794000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4422500000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>4452400000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>4398350000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>386038000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>409247000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>401070000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>458199000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>414526000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>406062000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>320722000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>290170000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>301514000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>81944000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>132177000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>57524000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1671064000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1292966873000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>2250937000.0</v>
+      </c>
+      <c r="C24">
+        <v>2252351000.0</v>
+      </c>
+      <c r="D24">
         <v>2224712000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2193324000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2177752000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2186231000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1972346000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2221907000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2221738000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2070070000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2054596000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2050319000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2049236000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2198349000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1983681000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2145408000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1674778000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1669987000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1877790000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1587101000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1590570000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1669101000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1631838000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1627453000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1650052000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1959393000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1486525000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1886106000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1667525000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1568198000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1686311000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1715371000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1720846000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1689866000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1728405000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1707501000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2058243000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2071289000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2028644000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2011913000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1906393000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2022391000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2039503000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2303319000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2328706000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>2221109000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2122621000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2237197000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2113056000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1617297000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2006731000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>835650000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1709146000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1707968000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1424760000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1444941000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1407447000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1355077000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1475062000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1544525000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1637054000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>1601479000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1152525000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1402525000.0</v>
       </c>
       <c r="BM24">
         <v>1402525000.0</v>
       </c>
       <c r="BN24">
+        <v>1402525000.0</v>
+      </c>
+      <c r="BO24">
+        <v>1402525000.0</v>
+      </c>
+      <c r="BP24">
         <v>1266525000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>1532525000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1560525000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>1515025000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>1523625000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1548625000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>1610218000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>1399869000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1267099000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>1188197000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1210139000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>1205979000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>1125295000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1234519000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>1220582000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>1191572000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>1012654000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1036940000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>1037108000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>883534000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>954682000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>906560000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>887207000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>826771000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>564667000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164500000.0</v>
       </c>
       <c r="CO24">
         <v>144500000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24"/>
+      <c r="CP24">
+        <v>164500000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>144500000.0</v>
+      </c>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
         <v>48</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>2224712000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2193324000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2177752000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2186231000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2222346000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2221907000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>2050319000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2049236000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2198349000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1983681000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2145408000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1674778000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1669987000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1877790000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1671816000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1673886000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1669101000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1631838000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1627453000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1650052000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1959393000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1486525000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1886106000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1667525000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1568198000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1686311000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1715371000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1720846000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1689866000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1728405000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1707501000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2058243000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2071289000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2028644000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2011913000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1906393000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2022391000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2039503000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2448845000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2328706000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2345525000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2284006000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2237197000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2113056000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1617297000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2006731000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>835650000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1709146000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1707968000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1424760000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1444941000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1407447000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1355077000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1475062000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1544525000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1637054000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1601479000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>5693000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2899000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4183000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3760000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>996000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>8393000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>8262000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>8132000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
+        <v>28008000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>40036000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>10000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>554000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>21990000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>16821000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2679000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>735000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>47829000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>83000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>17984000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>17034000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>7360000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7351000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>16174000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>7483000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>7577000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>88686000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>19710000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>8340000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>9492000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>8072000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>7549000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>17510000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>38298000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>39820000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>57231000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>45193000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>38301000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>37369000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>37580000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>37901000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>38181000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>85744000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>41723000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>41759000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10622,419 +10736,431 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>2255368000.0</v>
+      </c>
+      <c r="C28">
+        <v>2272952000.0</v>
+      </c>
+      <c r="D28">
         <v>2273629000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2217122000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2203190000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2214040000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2395503000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2123448000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2115573000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2106763000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2093315000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2045275000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2044069000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2027362000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1967145000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2134755000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1668381000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1662342000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1870371000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1656912000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1658448000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1650758000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1614673000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1603495000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1613583000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1924764000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1472980000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1868960000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1654228000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1561130000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1680901000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1708564000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1711902000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1682915000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1719545000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1667478000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2043586000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2059006000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2013483000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1988046000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1863205000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1998186000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2024069000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2420617000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2311298000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2318630000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2265283000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2225024000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2098522000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2020551000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1995232000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1807203000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1698646000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1681950000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1403568000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1415262000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1373656000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1323846000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1332835000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1652848000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1615650000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1558961000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1345807000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1334986000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1321459000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1325531000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1506521000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1515186000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1542996000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1483120000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1503292000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1500648000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1474462000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1343204000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1236514000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1129350000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1154462000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1151993000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1200304000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1198169000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1176200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>1145500000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>991290000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>993687000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>975122000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>964567000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>839055000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>740547000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>740048000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>783746000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-64469000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-180641000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-59105000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-118030000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>202731000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-108083000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-326251634000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>3724434000.0</v>
+      </c>
+      <c r="C29">
+        <v>3733778000.0</v>
+      </c>
+      <c r="D29">
         <v>3719913000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3728862000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3724251000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3746439000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3808950000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3850540000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3878520000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3750429000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3776010000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3815815000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3844996000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4016467000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3831348000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3941138000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3488833000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3498404000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3663584000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3524073000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3537420000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3547117000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3518282000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3545066000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3567607000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3714679000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11060,613 +11186,627 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>231076000.0</v>
+      </c>
+      <c r="C30">
+        <v>223323000.0</v>
+      </c>
+      <c r="D30">
         <v>220440000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>217320000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>211411000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>208254000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>199307000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>196867000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>194532000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>195088000.0</v>
       </c>
-      <c r="J30">
-[...2 lines deleted...]
-      <c r="K30">
+      <c r="L30">
+        <v>190771000.0</v>
+      </c>
+      <c r="M30">
         <v>190649000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>185726000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>182600000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>176781000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>180918000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>173961000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>167871000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>284127000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>287049000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>281942000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>279302000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>278101000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>165921000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>155912000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>150213000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>140568000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>157288000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>181916000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>179039000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>173389000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>182467000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>184687000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>182775000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>175299000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>195411000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>201732000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>195888000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>192342000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>183596000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>175965000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>183127000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>223861000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>221208000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>242115000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>205472000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>197243000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>192320000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>181034000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>169556000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>170551000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>166493000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>159209000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>153697000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>147337000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>160748000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>154184000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>151104000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>129523000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>131737000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>138988000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>134174000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>196308000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>131040000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>128860000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>188925000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>188264000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>191272000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>182379000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>185572000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>174388000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>173685000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>167793000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>167810000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>124228000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>121484000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>110769000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>114006000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>108473000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>110067000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>104100000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>100900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>99190000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>94747000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>86467000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>80710000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>93269000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30">
         <v>35889000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>26814000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>19928000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>2073000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>1387000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>10709104000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>1602129000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1712823000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1735575000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1764730000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1696812000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1715137000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1729933000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1592496000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1691181000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1696079000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1786752000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1797360000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1829313000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1847212000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1683077000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1718330000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1580123000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1602305000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1622838000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1611450000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1633291000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1642343000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>1688858000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1885749000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2073213000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1979527000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1986300000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1996903000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1986988000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2025591000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1978537000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>2015322000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1911612000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>2074729000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>2104797000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>2060132000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>2082209000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>2104432000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>2197248000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>2279453000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>2338973000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2448254000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>2440910000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>2458789000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>2483570000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>2545034000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>2594948000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>2591722000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>2535213000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>2535153000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>2567192000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>-45176000.0</v>
+      </c>
+      <c r="C32">
+        <v>-43279000.0</v>
+      </c>
+      <c r="D32">
         <v>-60773000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-20939000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-6407000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-10094000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-208187000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>83892000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>100694000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>24929000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-40629000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-8893000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-1496000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>191856000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>17893000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35627000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>18589000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>31791000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>179923000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>122740000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>140103000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>176455000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>171029000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>97190000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>129979000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>119615000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11692,2682 +11832,2728 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>3792323000.0</v>
+      </c>
+      <c r="C33">
+        <v>3801436000.0</v>
+      </c>
+      <c r="D33">
         <v>3807123000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3778273000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3761037000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3789069000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3801462000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3804383000.0</v>
       </c>
-      <c r="H33">
-[...4 lines deleted...]
-      </c>
       <c r="J33">
-        <v>3861122000.0</v>
+        <v>3798299000.0</v>
       </c>
       <c r="K33">
+        <v>3791143000.0</v>
+      </c>
+      <c r="L33">
+        <v>3822689000.0</v>
+      </c>
+      <c r="M33">
         <v>3872102000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3898401000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3880084000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>3871992000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>3967806000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3486782000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>3501783000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3629285000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3426140000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3429068000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3423495000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3452495000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3533348000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3542546000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3708984000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3307175000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3515360000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3301137000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3224816000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3392215000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3389020000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3399764000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3419694000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3768782000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3799639000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4068018000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4115835000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4248801000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4164743000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>4052338000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>4141859000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>4200059000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>4360461000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>4493172000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>4579361000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>4579009000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4539526000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>4439186000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>4401022000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>4488170000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4374133000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4335797000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>4348336000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>4094247000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>4067767000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>4091824000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>4109330000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>4158883000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>4414975000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>4352928000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>4344209000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>4096730000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>4093533000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>4110608000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>4143891000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>4175621000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>4201020000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>4274128000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>4310043000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>4340821000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>4357722000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>4393613000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>4337444000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>4368638000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>4330577000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>4361610000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>4191288000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>4275663000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>4262684000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>227687000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>241412000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>4228063000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>248038000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>260794000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>274393000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>313803000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>313013000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>323403000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>265997000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>225701000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>120873000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>22839000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>14147000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>12060000.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
         <v>35165000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>37657000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>40237000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>42925000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>45825000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>140150000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>120550000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>56949000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>131492000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>105389000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>115570000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>39341000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>26924000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>29761000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>89245000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>72331000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>74937000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>76405000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>87247000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>67335000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>70230000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>57365000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>60413000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>64487000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>65436000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>40341000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>42699000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>38838000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>41064000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>43328000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>45594000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>48005000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>45283000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>38970000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>40926000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>42853000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>39463000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>41214000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>42978000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>43277000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>44981000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>43389000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>45227000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>47113000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>41435000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>43410000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>45215000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>40805000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>42375000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>44246000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>46640000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>49037000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>51599000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>43657000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>46517000.0</v>
       </c>
-      <c r="BJ34"/>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>2272153000.0</v>
+      </c>
+      <c r="C35">
+        <v>2275231000.0</v>
+      </c>
+      <c r="D35">
         <v>2422527000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2220287000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2206620000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2217244000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2255148000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2258107000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2109556000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1894307000.0</v>
       </c>
-      <c r="J35">
-[...2 lines deleted...]
-      <c r="K35">
+      <c r="L35">
+        <v>1947367000.0</v>
+      </c>
+      <c r="M35">
         <v>2096144000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2099571000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2251843000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2040630000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2206102000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1618745000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1625064000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1922055000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1620740000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1627647000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1657708000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1667278000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1671530000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1692437000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1859197000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1547203001.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1928351000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1519249000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1601558000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1722019000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1518357000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1523187000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1525565000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1767243000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1748565000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1891571000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1893883000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2076649000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1905196000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1945363000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1944317000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2082356000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2077163000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2066900000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>2025503000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>2327283000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1842178000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1844445000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1807415000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1703844000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1332620000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1333573000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>991183000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>986565000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1511426000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1475361000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1433748000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1551420000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1753089000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1712872000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1686986000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1487378000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>55374000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>58018000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>60005000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>174191000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>131473000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>154650000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>247311000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>220000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>193407000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>162056000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>234531000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>280677000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>308222000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>273595000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>245200000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>258717000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>222647000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>1220600000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>1191600000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>299425000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>1222169000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>1268494000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>1270700000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>1173435000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>1144218000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>1103277000.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>858167000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>388890000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>481120000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>231194000.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CR35"/>
+      <c r="CS35">
         <v>122457000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>56143780.0</v>
       </c>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>3738832000.0</v>
+      </c>
+      <c r="C36">
+        <v>3747945000.0</v>
+      </c>
+      <c r="D36">
         <v>287552000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>3724782000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3707546000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3735578000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3747971000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3750892000.0</v>
       </c>
-      <c r="H36">
-[...4 lines deleted...]
-      </c>
       <c r="J36">
-        <v>-53491000.0</v>
+        <v>3744808000.0</v>
       </c>
       <c r="K36">
+        <v>3737652000.0</v>
+      </c>
+      <c r="L36">
+        <v>3769198000.0</v>
+      </c>
+      <c r="M36">
         <v>3708735000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3717100000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3690964000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3674675000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3745361000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3230394000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>3316512000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3435987000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3258349000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3254297000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3241418000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3262983000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>293472000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>299515000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>3494632000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>405437000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>480710000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3122888000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>240401000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3215621000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3224575000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>3230575000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>3245491000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>3592049000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>3621972000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>3876349000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3917331000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3961649000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3884939000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>3793034000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>3876157000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3927722000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>4111942000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>4241209000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>4322190000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>4320937000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>4276864000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>4180493000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>4137926000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>4219574000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>4108498000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>4051410000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>4059652000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>3822179000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>237751000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>236046000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>233655000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>236554000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>276249000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>19552000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>230266000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>197787000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>55065000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>55162000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>182834000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>188057000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>191115000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>195998000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>203277000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>204121000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>207157000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>211926000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>214136000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>212985000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>210956000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>210942000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>212419000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>214853000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>194799000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>-3815913000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-3859288000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>176191000.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>1574000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>1585000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>1588000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>1601000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>1608000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>1623000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>1629000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>1647000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>1658000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>1675000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>1683000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>1698000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>1707000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>1722000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>1726000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>1742000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>1752000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>1766000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>1772000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>1787000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>1795000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>1812000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>1822000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>1864000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>1869000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>1879000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>1882000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>1898000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="AP37">
         <v>1025000.0</v>
       </c>
       <c r="AQ37">
         <v>1029000.0</v>
       </c>
       <c r="AR37">
         <v>1025000.0</v>
       </c>
       <c r="AS37">
         <v>1029000.0</v>
       </c>
       <c r="AT37">
-        <v>1609000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="AU37">
-        <v>1613000.0</v>
+        <v>1029000.0</v>
       </c>
       <c r="AV37">
         <v>1609000.0</v>
       </c>
       <c r="AW37">
         <v>1613000.0</v>
       </c>
       <c r="AX37">
         <v>1609000.0</v>
       </c>
       <c r="AY37">
         <v>1613000.0</v>
       </c>
       <c r="AZ37">
         <v>1609000.0</v>
       </c>
       <c r="BA37">
         <v>1613000.0</v>
       </c>
       <c r="BB37">
         <v>1609000.0</v>
       </c>
       <c r="BC37">
         <v>1613000.0</v>
       </c>
       <c r="BD37">
         <v>1609000.0</v>
       </c>
       <c r="BE37">
         <v>1613000.0</v>
       </c>
       <c r="BF37">
         <v>1609000.0</v>
       </c>
       <c r="BG37">
         <v>1613000.0</v>
       </c>
       <c r="BH37">
+        <v>1609000.0</v>
+      </c>
+      <c r="BI37">
+        <v>1613000.0</v>
+      </c>
+      <c r="BJ37">
         <v>5973000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>6228000.0</v>
       </c>
-      <c r="BJ37"/>
-      <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
         <v>61</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>3108946000.0</v>
+      </c>
+      <c r="D38">
         <v>3108831000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>3114953000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3101149000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3135304000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3347800538000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>-1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>4158643000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>3133956000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>4057082000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3143516000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3722155000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>284824000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>287312000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3035048000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2702841000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3322327000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3049018000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3068590000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3065055000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>265059000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2850743000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>293472000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>299515000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>452575000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>275172000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>480710000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>251599000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>241280000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>360700000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>363956000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>252714000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>257368000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>3815913000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>3827871000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>4107694000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>4146791000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4167622000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>4193487000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>4090830000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>4166567000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>4200059000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>4473259000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>4529669000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>4606240000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>4579009000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>4576259000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>4471318000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>4432367000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>4488170000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>4393703000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>4353201000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>4366706000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>4094247000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>4081852000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>4099778000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>4122256000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>4169582000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>4429596000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>4368042000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>4356770000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>4121612000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>4131420000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>4136598000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>4163693000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>4198160000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>4224312000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>4295774000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>4325979000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>4363676000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>4384219000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>4415829000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>4356692000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>4391689000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>4357904000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>4386465000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>4210955000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>4299316000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>4283409000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>4275167000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>4306606000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>4251118000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>4276927000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>4302078000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>4970817000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>4979293000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>4898115000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>4899382000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>4897891000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>4732755000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>3525505000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>3106725000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>2293244000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CR38"/>
+      <c r="CS38">
         <v>1525965000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>940547994000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>7798000.0</v>
+      </c>
+      <c r="C39">
+        <v>6893000.0</v>
+      </c>
+      <c r="D39">
         <v>3060000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5145000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4501000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3723000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4245000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3343000.0</v>
       </c>
-      <c r="H39">
-[...4 lines deleted...]
-      </c>
       <c r="J39">
-        <v>-195960000.0</v>
+        <v>27358000.0</v>
       </c>
       <c r="K39">
+        <v>4221000.0</v>
+      </c>
+      <c r="L39">
+        <v>42797000.0</v>
+      </c>
+      <c r="M39">
         <v>-201676000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-195948000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-357376000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>17152000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>26116000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>26955000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>21318000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>28878000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>33177000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>37601000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>22647000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>23277000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>29855000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>34786000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>51941000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>55469000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>41856000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>33086000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>23529000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>46147000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>44222000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>29180000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>25028000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>69648000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>28232000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>39676000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>30956000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>23655000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>28744000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>38492000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>24708000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>24843000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>112798000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>36497000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>26879000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>29084000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>36733000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>32132000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>28154000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>24771000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>17610000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>17404000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>18370000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>13022000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>36553000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>55431000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>37585000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>9911000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>50278000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>46886000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>42738000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>23724000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>36802000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>24866000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>18600000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>21456000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>22220000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>20448000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>14827000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>21788000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>25323000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>21104000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>18032000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>21864000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>26215000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>23521000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>18365000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>22423000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>19775000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>4046413000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>4063888000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>22124000.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>-172991000.0</v>
+        <v>-185339000.0</v>
       </c>
       <c r="C40"/>
       <c r="D40">
+        <v>-172991000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40">
         <v>-131104000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>-119994000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-234702000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-251035000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-109207000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-275000000.0</v>
       </c>
-      <c r="J40">
-[...2 lines deleted...]
-      <c r="K40">
+      <c r="L40">
+        <v>15143000.0</v>
+      </c>
+      <c r="M40">
         <v>-400000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>615000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-324643000.0</v>
       </c>
       <c r="O40">
         <v>-350000000.0</v>
       </c>
       <c r="P40">
+        <v>-324643000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-350000000.0</v>
+      </c>
+      <c r="R40">
         <v>-72422000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-81000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>26048000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-78000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-70594000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-419607000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>25683000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2884000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5775000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-300000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>34684000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-114812000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-278502000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-81309000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-205000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-109087000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-94215000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-84680000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-23000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-108120000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-321011000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-256923000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-178000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-133934000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-122387000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-222894000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-21000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-543886000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-431918000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-482466000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-434000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-575320000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-438273000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-402530000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-478818000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-696675000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-541076000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-901273000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-606263000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>85015000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>23668000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>32031000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>-377321000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>32514000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>32161000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>38990000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>35203000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>-1402525000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>-1402525000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>-1485697000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-34506000.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>-28412000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>-32085000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>-24920000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>-29157000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>-25019000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-31657000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>-28882000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-24014000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>-24053000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-28782000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>-24117000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>-21597000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>177547000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>167843000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>-22301000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>-1109643000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>-1100656000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>-1072128000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>-974324000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>-943677000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>-898591000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>11963000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>-74500000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>-54531000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>-57013000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>-23131000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>-17539000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>-28510885456.0</v>
       </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>135815000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>104345000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>131492000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>105389000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>115570000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>120027000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>100538000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>100355000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>89245000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>72331000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>72053000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>70630000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>80089000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>60031000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>70230000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>57365000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>60413000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>58614000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>65436000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>65873000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>72450000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>69898000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>74949000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>75805000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>81752000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>84580000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>92124000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>85085000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>88542000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>80116000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>86076000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>76258000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>88364000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>71909000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>70297000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>71283000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>72635000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>73906000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>73020000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>66120000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>77243000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>70592000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>75401000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>74836000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>81223000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>78895000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>208564000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>75818000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>85874000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>84853000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>89256000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>91934000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>99084000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>99027000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>99545000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>102420000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>110385000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>107073000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>106435000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>104474000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>113509000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>113768000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>111947000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>115037000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>123942000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>122588000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>117934000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>119684000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>134407000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>132626000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>135495000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>134556000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>211897000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>154349000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>152250000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>152432000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>93679000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>121116000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>79460000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>60689000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>48489000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41"/>
       <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>3730985000.0</v>
+      </c>
+      <c r="C42">
+        <v>3728827000.0</v>
+      </c>
+      <c r="D42">
         <v>3730273000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>3727914000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>3725769000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3723373000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>3723680000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>3721423000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>3711239000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>3717599000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>3707324000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1772546000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1803074000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>3710767000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>3711005000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>3709234000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>3707833000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>3706207000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>3701798000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>3700208000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>3698656000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>3697801000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>3693996000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>3692634000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>3691376999.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>3690845000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>3686397999.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>3685504000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>3687411000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>3686017000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>3683648000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>3682060000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>3681268000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>3679880000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>3677524000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>3677106000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>3675109000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>3676041000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>3673232000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>3672007000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>3671365000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>3670887000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>3669638000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>3669630000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>3668620000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>3667137000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>3666483000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>3669299000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>3668940000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>3669561000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>3669184000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>3668424000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3668218000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3667883000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>3666891000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>3665870000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>3665284000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3664202000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>3663662000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3663155000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3662522000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>3661570000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>3661308000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>3660551000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>3659910000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>3659257000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>3402004000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>3396818000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>3394106000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>3375912000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>4053053000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>3374741000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>3405758000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>3403767000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>3401992000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>3400881000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>3400111000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>3223082000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>3222804000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>3222817000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>3315700000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>3334000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>3224983000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>3030578000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>3055056000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>3649436000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>3460915000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>3540027000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>3634713000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>3800996000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>3957691000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>3324626000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>2698723000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>2186039000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>1835950000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>1538887000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>1235808093110.0</v>
       </c>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14422,91 +14608,89 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -14541,137 +14725,143 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-      <c r="BN44">
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44">
         <v>75164000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BQ44">
         <v>61716000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>52230000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BS44">
         <v>136926000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BT44">
         <v>112927000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BU44">
         <v>86972000.0</v>
       </c>
-      <c r="BT44">
+      <c r="BV44">
         <v>57582000.0</v>
       </c>
-      <c r="BU44">
+      <c r="BW44">
         <v>121022000.0</v>
       </c>
-      <c r="BV44">
+      <c r="BX44">
         <v>166909000.0</v>
       </c>
-      <c r="BW44">
+      <c r="BY44">
         <v>196275000.0</v>
       </c>
-      <c r="BX44">
+      <c r="BZ44">
         <v>158558000.0</v>
       </c>
-      <c r="BY44">
+      <c r="CA44">
         <v>121258000.0</v>
       </c>
-      <c r="BZ44">
+      <c r="CB44">
         <v>136129000.0</v>
       </c>
-      <c r="CA44">
+      <c r="CC44">
         <v>104713000.0</v>
       </c>
-      <c r="CB44">
+      <c r="CD44">
         <v>92971000.0</v>
       </c>
-      <c r="CC44">
+      <c r="CE44">
         <v>109523000.0</v>
       </c>
-      <c r="CD44">
+      <c r="CF44">
         <v>167015000.0</v>
       </c>
-      <c r="CE44">
+      <c r="CG44">
         <v>133964000.0</v>
       </c>
-      <c r="CF44">
+      <c r="CH44">
         <v>103317000.0</v>
       </c>
-      <c r="CG44">
+      <c r="CI44">
         <v>141578000.0</v>
       </c>
-      <c r="CH44">
+      <c r="CJ44">
         <v>225955000.0</v>
       </c>
-      <c r="CI44">
+      <c r="CK44">
         <v>183834000.0</v>
       </c>
-      <c r="CJ44">
+      <c r="CL44">
         <v>145117000.0</v>
       </c>
-      <c r="CK44">
+      <c r="CM44">
         <v>131533000.0</v>
       </c>
-      <c r="CL44"/>
-      <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -14684,1967 +14874,1991 @@
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45">
         <v>3553474000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>3571299000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>3585266000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>3624803000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>3609695000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>3791537000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>3796337000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>3602800000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>3556615000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>3566029000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>3647698000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>3763527000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>3785458000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>3850625000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>3878874000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>3908070000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>3921572000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>3950083000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>3891056000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>3922814000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>3886962000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>3917767000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>3922477000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>4004021000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>4010654000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>3758200000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>3801100000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>3993055000.0</v>
       </c>
-      <c r="CE45"/>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>3300709000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46">
         <v>-73824000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46">
         <v>3378570000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3375741000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3429939000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3411289000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3413864000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3380714000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3386244000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3449064000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>78735000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3061049000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3087044000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2954480000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2942636000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2978100000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2904986000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3042441000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3038116000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3042057000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2728415000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2847361000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2872759000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2814223000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2607850000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2856550000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2975182000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2987398000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2745488000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>3347054000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>3372912000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>3402160000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>3019278000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3596422000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>3461928000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>3604984000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>3534529000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>3402496000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>3915561000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>4025688000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>3478028000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>3983487000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>3897282000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>3841269000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>3862219000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>3786348000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>3755068000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>3755283000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>3557987000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>3553474000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>3571299000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>3585266000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>3624803000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>3609695000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>3791537000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>3796337000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>3602800000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>3556615000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>3566029000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>3647698000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>3763527000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>3785458000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>3850625000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>3878874000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>3908070000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>3921572000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>3950083000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>3891056000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>3922814000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>3886962000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>3917767000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>3922477000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>4004021000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>4010654000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>3758200000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>3801100000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>3993055000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
         <v>70</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>3377338000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>3383025000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>3364979000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>3392934000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>3400760000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>3396489000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>3411189000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>3512128000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3486797000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3386244000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3572591000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3139587000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3147362000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3087044000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2954480000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2942636000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3061259000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>3056034000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>3140958000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3144113000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3295278000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>2942510000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3148826000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>2952090000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2885497000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>3016594000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>3035995000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>3045453000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>3062673000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>3384742000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>3425754000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>3682972000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3719163000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3731692000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>3688778000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3603488000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>3683106000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>3695806000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>3934113000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>4005824000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>4094942000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>4075092000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>4058414000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>3968329000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>3924352000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>3951983000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>3872952000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>3821727000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>3850989000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>3612732000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>3612550000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>3638101000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>3657677000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>3704051000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>3926638000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>3899639000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>3892087000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>-2251371000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2240270000.0</v>
+      </c>
+      <c r="D48">
         <v>-2227350000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2184104000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2170642000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-2153834000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2128194000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2082716000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-2055697000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-2030389000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1987147000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1943652000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1911188000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1883225000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1855893000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1905544000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1882962000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1865016000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1899081000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1822441000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1807679000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1791558000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1774856000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1740670000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1723147000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1889109000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1871375000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-2007438000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-1989446000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-1971184000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1982542000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1964135000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1953291000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1904404000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1702281000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-1511428000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-1603119000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1596276000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-1499684000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-1499374000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-1456129000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-1505704000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-1477674000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-1570377000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-1427312000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-1378786000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-1365620000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-1345609000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-1323907000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-1305321000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-1231209000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-1165794000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-1057534000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-1041552000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-1022681000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-994967000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-934933000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-888331000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-891032000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-952370000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-948956000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-915543000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-895122000.0</v>
       </c>
-      <c r="BK48"/>
-[...1 lines deleted...]
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>-820878000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-798561000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-774774000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-716949000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-674326000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-674326000.0</v>
       </c>
-      <c r="BS48"/>
-      <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
-      <c r="CB48">
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48">
         <v>-315500000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-276600000.0</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
+      <c r="CS48"/>
+      <c r="CT48"/>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1911188000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1883225000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1855893000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1905544000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1882962000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1865016000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1899081000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-1822441000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1807679000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-1791558000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-1774856000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-1740670000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-1723147000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-1889109000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-1871375000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-2007438000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-1989446000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-1971184000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-1982542000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-1964135000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1953291000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-1904404000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-1702281000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-1511428000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-1603119000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-1596276000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-1580863000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-1499374000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-1456129000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-1505704000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-1477674000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-1570377000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-1427312000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-1378786000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-1365620000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-1345609000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-1323907000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-1305321000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-1231209000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-1165794000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-1057534000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-1041552000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-1022681000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-994967000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-934933000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-888331000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-891032000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-952370000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>-948956000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>-915543000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
         <v>250000000.0</v>
       </c>
-      <c r="G50"/>
-[...1 lines deleted...]
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>216000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>150154000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>89000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>81000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="T50"/>
+      <c r="U50">
         <v>78000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>76000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>44000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>300000000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>1720846000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>1689866000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>1728405000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>1707501000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>2058243000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>2065814000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>140000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>1994078000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>1884314000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>167525000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>105000000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>2272153000.0</v>
+      </c>
+      <c r="C51">
+        <v>2275231000.0</v>
+      </c>
+      <c r="D51">
         <v>2274360000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2220112000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2206504000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2216951000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2505140000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2257072000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2259395000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2110307000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2097521000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2450319000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2664236000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2548349000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2333681000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2495408000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1763778000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1750987000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1917131000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1749816000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1749886000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1713101000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1931838000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1627453000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1650052000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2111393000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1486525000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1879244000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1848525000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1565755000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1891311000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1950371000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1958846000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1896866000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1751405000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1703586000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2268243000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2294289000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2206644000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2163913000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>3790707000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2141391000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>2060503000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2859990000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2631726000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2708525000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2718006000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>2677197000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>2425056000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2029822000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>2356731000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1823175000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>2132146000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>2469968000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1903760000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1436025000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1400525000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1352525000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1472525000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>1668976000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>1637054000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>1601112000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1402525000.0</v>
       </c>
       <c r="BL51">
         <v>1402525000.0</v>
       </c>
       <c r="BM51">
         <v>1402525000.0</v>
       </c>
       <c r="BN51">
+        <v>1402525000.0</v>
+      </c>
+      <c r="BO51">
+        <v>1402525000.0</v>
+      </c>
+      <c r="BP51">
         <v>1516525000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>1532525000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1560525000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>1515025000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1523625000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>1548625000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1610218000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1399869000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1301530000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1188197000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>1210139000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>1207048000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>1244435000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>1235437000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>1220600000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>1191600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>1040263000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>1036940000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>1037108000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>1010534000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>890182000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>842060000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>822707000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>838471000.0</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51"/>
       <c r="CN51"/>
-      <c r="CO51">
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>248195000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>248195000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>35829000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>15658141000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
         <v>75</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>111000.0</v>
       </c>
-      <c r="C52">
-[...4 lines deleted...]
-      </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
-        <v>250000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G52">
-        <v>251035000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H52">
         <v>250000000.0</v>
       </c>
       <c r="I52">
+        <v>251035000.0</v>
+      </c>
+      <c r="J52">
+        <v>250000000.0</v>
+      </c>
+      <c r="K52">
         <v>216000000.0</v>
       </c>
-      <c r="J52">
-[...2 lines deleted...]
-      <c r="K52">
+      <c r="L52">
+        <v>150154000.0</v>
+      </c>
+      <c r="M52">
         <v>400000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>615000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>350000000.0</v>
       </c>
       <c r="O52">
         <v>350000000.0</v>
       </c>
       <c r="P52">
+        <v>350000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>350000000.0</v>
+      </c>
+      <c r="R52">
         <v>89000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>81000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>39341000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>78000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>76000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>44000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>300000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>27976000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>28245000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>152000000.0</v>
       </c>
-      <c r="Z52"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52">
+        <v>181000000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52">
         <v>205000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>235000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>238000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>207000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>23000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1707501000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>210000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>223000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>178000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>152000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1884314000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>119000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>21000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>411145000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>303020000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>363000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>434000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>440000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>312000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>272000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>350000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>537000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>423000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>762000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>479000000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>350000000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
-[...4 lines deleted...]
-      </c>
+      <c r="BK52"/>
+      <c r="BL52"/>
       <c r="BM52">
         <v>1402525000.0</v>
       </c>
       <c r="BN52">
+        <v>1402525000.0</v>
+      </c>
+      <c r="BO52">
+        <v>1402525000.0</v>
+      </c>
+      <c r="BP52">
         <v>1516525000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>1532525000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>1560525000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>1515025000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>1523625000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>1548625000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>1610218000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>1399869000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>1301530000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>1188197000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>1210139000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>1205979000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>1243203000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>1234519000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>1036312000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>1036312000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>1036940000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>1037108000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>1010534000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>890182000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>842060000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>822707000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>838471000.0</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52">
         <v>248195000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>248195000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>35829000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>15658141000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53"/>
       <c r="H53">
+        <v>109527363000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
         <v>3578000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4148000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>3032000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>5841000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>5693000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>2899000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>4183000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>3760000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>996000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>10000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>554000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1199000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1374000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1415000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1464000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1373000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1260000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1290000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>1253000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1212000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>5182000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>10595000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>591000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>5174000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>37705000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>521000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>671000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>5679000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>908000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>911000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>464000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>394000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>19192000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>392000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>683000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>334000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>23001000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>48046000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>25108000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>9039000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>36300000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>32309000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>30771000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -16679,1315 +16893,1341 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>4047452000.0</v>
+      </c>
+      <c r="C55">
+        <v>4033931000.0</v>
+      </c>
+      <c r="D55">
         <v>4031354000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4003728000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3980263000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4003957000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4114651000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4138217000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4158643000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3993996000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4057082000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4073778000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4094349000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4237460000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4085525000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>4185493000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3695554000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3699640000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3930665000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3760648000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3758311000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3737874000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3739810000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3753082000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3769713000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3920816000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3516757000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3751931000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3525367000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3433442000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3592429000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3623890000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3623990000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3635690000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3999967000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>4060650000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>4320312000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>4350740000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>4449347000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>4388297000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>4298499000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>4355017000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>4434535000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>4739874000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>4781302000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>4819862000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>4795501000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>4778302000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>4661826000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4611945000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>4666088000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>4576553000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>4523302000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>4538661000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>4254875000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>4285831000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>4328308000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>4326698000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>4447834000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>4613118000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>4560206000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>4563272000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>4373480000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>4389585000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>4405501000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>4428410000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>4395345000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>4431851000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>4494484000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>4542347000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>4557330000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>4604707000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>4718266000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>4579951000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>4579746000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>4537123000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>4551577000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>4378714000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>4450690000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>4429794000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>4422600000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>4452300000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>4398350000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>386038000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>409247000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>401070000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>458199000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>414526000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>406062000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>320722000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>290170000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>301514000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>81944000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>132177000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>57524000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1671064000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>1292966873000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>255659000.0</v>
+      </c>
+      <c r="C56">
+        <v>232495000.0</v>
+      </c>
+      <c r="D56">
         <v>224231000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>225455000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>219226000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>214888000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>313189000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>333834000.0</v>
       </c>
-      <c r="H56">
-[...4 lines deleted...]
-      </c>
       <c r="J56">
-        <v>195960000.0</v>
+        <v>360344000.0</v>
       </c>
       <c r="K56">
+        <v>202853000.0</v>
+      </c>
+      <c r="L56">
+        <v>234393000.0</v>
+      </c>
+      <c r="M56">
         <v>201676000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>195948000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>357376000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>213533000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>217687000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>208772000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>197857000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>301380000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>334508000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>329243000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>314379000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>287315000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>219734000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>227167000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>211832000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>209582000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>236571000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>224230000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>208626000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>200214000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>234870000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>224226000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>215996000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>231185000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>261011000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>252294000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>234905000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>200546000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>223554000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>246161000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>213158000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>234476000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>379413000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>288130000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>240501000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>216492000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>238776000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>222640000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>210923000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>177918000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>202420000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>187505000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>190325000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>160628000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>218064000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>236484000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>217368000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>288951000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>198143000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>207278000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>219063000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>276750000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>296052000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>294893000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>284519000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>219724000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>230831000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>220356000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>232304000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>216509000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>246985000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>324653000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>242507000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>211108000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>206546000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>189967000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>187426000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>175027000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>167110000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>4194913000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>4210888000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>170287000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>138000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>148453000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>126677000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>144396000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>101513000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>82659000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>54725000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>64469000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>180641000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>59105000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>118030000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>45464000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>145299000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>352618879000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>300835000.0</v>
+      </c>
+      <c r="C57">
+        <v>275774000.0</v>
+      </c>
+      <c r="D57">
         <v>112124000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>246394000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>225633000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>224982000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>271376000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>249942000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>140793000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>417777000.0</v>
       </c>
-      <c r="J57">
-[...2 lines deleted...]
-      <c r="K57">
+      <c r="L57">
+        <v>386743000.0</v>
+      </c>
+      <c r="M57">
         <v>210569000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>197444000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>165520000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>195640000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>182060000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>261146000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>244102000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>221187000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>279289000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>258156000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>192821000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>174571000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>151623000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>129439000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>277902000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>150580000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>142797000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>303143000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>108362000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>158270000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>371537000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>357747000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>320537000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>246235000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>138090000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>348427000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>369760000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>193816000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>314118000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>146423000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>251037000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>155735000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>569973000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>458551000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>508436000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>156203000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>597278000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>460196000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>425572000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>501085000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>723250000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>559769000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>924858000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>627815000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>109125000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>126207000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>116292000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>122986000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>143106000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>126111000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>122769000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>112648000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1536279000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1536260000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1524776000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1614272000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>1673658000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>1659328000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1612596000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1635036000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1663924000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1740191000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1489844000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>1412078000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1296928000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>1304533000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>1294545000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>1335226000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1308205000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>197100000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>198800000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1104370000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1132612000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>1119173000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>1098244000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>1006792000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>971995000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>922378000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>941387000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>102525000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>79090000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>66392000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>34295000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>284359000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>61262000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>28511899000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>2572988000.0</v>
+      </c>
+      <c r="C58">
+        <v>2551005000.0</v>
+      </c>
+      <c r="D58">
         <v>2534651000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2466681000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2432253000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2442226000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2526524000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2508049000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2500319000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2312084000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2334110000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2306713000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2297015000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2417363000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2236270000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2388162000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1879891000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1869166000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2143242000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1900029000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1885803000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1850529000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1841849000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1823153000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1821876000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2137099000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1697783001.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2071148000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1822392000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1709920000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1880289000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1889894000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1880934000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1846102000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2013478000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1886655000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2239998000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2263643000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2270465000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2219314000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2091786000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2195354000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2238091000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2647136000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2525451000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2533939000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2483486000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>2439456000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2304641000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2232987000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2204929000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2055870000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1893342000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1916041000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1614380000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1620551000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1601568000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1550040000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1674406000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1896195000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1838983000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1809755000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1600026000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1591653000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1594278000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1584781000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1788463000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1805131000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1813978000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1859907000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1855036000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1857331000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1902247000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1724375000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1692755000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1605150000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1578128000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1539745000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1593943000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1530852000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>1417700000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1390400000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1403795000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1245138000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1287011000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1296816000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1205903000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1172536000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>1127064000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>1080801000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>886192000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>413449000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>490499000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>242358000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>393577000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>130351000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>57157324000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
         <v>1743056000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>1789588000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>1986489000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>2173995000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>2080314000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>2087097000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>2178882000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>2168983000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>2206713000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -17995,418 +18235,426 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>1474994000.0</v>
+      </c>
+      <c r="C60">
+        <v>1481427000.0</v>
+      </c>
+      <c r="D60">
         <v>1496703000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1535538000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1546499000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1560208000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1586604000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1628633000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1656782000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1680359000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1721414000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1765496000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1795760000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1818512000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1847667000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1795730000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1814055000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1828851000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1785794000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1858972000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1870850000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1885670000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1896278000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1928231000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1946130000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1781995000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1817247999.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1679041000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1701223000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1721756000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1710368000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1732209000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1741261000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1787776000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1984667000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2172131000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2078445000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2085218000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2177000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>2167085000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>2205688000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>2158634000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2195419000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>2091709000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>2254826000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>2284894000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>2310406000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>2337233000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2355576000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>2377345000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>2459550000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>2519070000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>2628351000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2621007000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2638886000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2663667000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2725131000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2775045000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2771819000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2712513000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2715250000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>2747289000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>2767222000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>2791815000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>2805264000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>2837788000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>2601166000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2621115000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>2675022000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>2677068000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>2697040000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>2742231000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>2810997000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>2848964000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>2880445000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>2925601000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>2967241000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>2832739000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>2850697000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>2893050000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>3004800000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>3062000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>2989147000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>3030578000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>3055056000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>3654089000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>3686870000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>3723861000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>3779830000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>3800996000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>3962406000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>3328586000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>2701945000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>2188644000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>1835950000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1540713000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1235809549000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...4 lines deleted...]
-      </c>
+      <c r="AF61"/>
+      <c r="AG61"/>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
@@ -18441,99 +18689,105 @@
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
-      <c r="CK61">
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-120657000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CN61">
         <v>-64602000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CO61">
         <v>-62066000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CP61">
         <v>-51922000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CQ61">
         <v>-33860000.0</v>
       </c>
-      <c r="CP61"/>
-      <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18588,50 +18842,52 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18724,51 +18980,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>682050000.0</v>
       </c>
       <c r="C2">
         <v>234124000.0</v>
       </c>
       <c r="D2">
         <v>235091000.0</v>
       </c>
       <c r="E2">
         <v>226058000.0</v>
       </c>
       <c r="F2">
         <v>210932000.0</v>
       </c>
       <c r="G2">
         <v>214933000.0</v>
       </c>
       <c r="H2">
         <v>211380000.0</v>
       </c>
       <c r="I2">
         <v>209338000.0</v>
       </c>
@@ -18801,51 +19057,51 @@
       </c>
       <c r="S2">
         <v>221279000.0</v>
       </c>
       <c r="T2">
         <v>212178000.0</v>
       </c>
       <c r="U2">
         <v>227035000.0</v>
       </c>
       <c r="V2">
         <v>214556000.0</v>
       </c>
       <c r="W2">
         <v>186200000.0</v>
       </c>
       <c r="X2">
         <v>110300000.0</v>
       </c>
       <c r="Y2">
         <v>24800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>227088000.0</v>
       </c>
       <c r="C3">
         <v>177887000.0</v>
       </c>
       <c r="D3">
         <v>236214000.0</v>
       </c>
       <c r="E3">
         <v>224553000.0</v>
       </c>
       <c r="F3">
         <v>206607000.0</v>
       </c>
       <c r="G3">
         <v>203869000.0</v>
       </c>
       <c r="H3">
         <v>112011000.0</v>
       </c>
       <c r="I3">
         <v>410302000.0</v>
       </c>
@@ -18878,96 +19134,96 @@
       </c>
       <c r="S3">
         <v>161783000.0</v>
       </c>
       <c r="T3">
         <v>174337000.0</v>
       </c>
       <c r="U3">
         <v>167521000.0</v>
       </c>
       <c r="V3">
         <v>157303000.0</v>
       </c>
       <c r="W3">
         <v>161400000.0</v>
       </c>
       <c r="X3">
         <v>117400000.0</v>
       </c>
       <c r="Y3">
         <v>39900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>83000.0</v>
       </c>
       <c r="M4">
         <v>2152000.0</v>
       </c>
       <c r="N4">
         <v>27253000.0</v>
       </c>
       <c r="O4">
         <v>29378000.0</v>
       </c>
       <c r="P4">
         <v>135537000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>44404000.0</v>
       </c>
       <c r="C5">
-        <v>74238000.0</v>
+        <v>43920000.0</v>
       </c>
       <c r="D5">
         <v>52881000.0</v>
       </c>
       <c r="E5">
         <v>212486000.0</v>
       </c>
       <c r="F5">
         <v>50125000.0</v>
       </c>
       <c r="G5">
         <v>88758000.0</v>
       </c>
       <c r="H5">
         <v>104397000.0</v>
       </c>
       <c r="I5">
         <v>-121748000.0</v>
       </c>
       <c r="J5">
         <v>-50087000.0</v>
       </c>
       <c r="K5">
         <v>-143144000.0</v>
       </c>
@@ -18994,57 +19250,57 @@
       </c>
       <c r="S5">
         <v>204178000.0</v>
       </c>
       <c r="T5">
         <v>168409000.0</v>
       </c>
       <c r="U5">
         <v>161883000.0</v>
       </c>
       <c r="V5">
         <v>179934000.0</v>
       </c>
       <c r="W5">
         <v>187934000.0</v>
       </c>
       <c r="X5">
         <v>102212000.0</v>
       </c>
       <c r="Y5">
         <v>55262000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>271492000.0</v>
       </c>
       <c r="C6">
-        <v>252125000.0</v>
+        <v>221807000.0</v>
       </c>
       <c r="D6">
         <v>289095000.0</v>
       </c>
       <c r="E6">
         <v>437039000.0</v>
       </c>
       <c r="F6">
         <v>256732000.0</v>
       </c>
       <c r="G6">
         <v>292627000.0</v>
       </c>
       <c r="H6">
         <v>216408000.0</v>
       </c>
       <c r="I6">
         <v>288554000.0</v>
       </c>
       <c r="J6">
         <v>396328000.0</v>
       </c>
       <c r="K6">
         <v>307886000.0</v>
       </c>
@@ -19071,80 +19327,80 @@
       </c>
       <c r="S6">
         <v>365961000.0</v>
       </c>
       <c r="T6">
         <v>342746000.0</v>
       </c>
       <c r="U6">
         <v>329404000.0</v>
       </c>
       <c r="V6">
         <v>337237000.0</v>
       </c>
       <c r="W6">
         <v>349334000.0</v>
       </c>
       <c r="X6">
         <v>219612000.0</v>
       </c>
       <c r="Y6">
         <v>95162000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>83000.0</v>
       </c>
       <c r="M8">
         <v>2152000.0</v>
       </c>
       <c r="N8">
         <v>27253000.0</v>
       </c>
       <c r="O8">
@@ -19153,51 +19409,51 @@
       <c r="P8">
         <v>135537000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8">
         <v>10000.0</v>
       </c>
       <c r="T8">
         <v>21548000.0</v>
       </c>
       <c r="U8">
         <v>32548000.0</v>
       </c>
       <c r="V8">
         <v>190036000.0</v>
       </c>
       <c r="W8">
         <v>12290000.0</v>
       </c>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>-117056000.0</v>
       </c>
       <c r="C9">
         <v>336200000.0</v>
       </c>
       <c r="D9">
         <v>342665000.0</v>
       </c>
       <c r="E9">
         <v>337708000.0</v>
       </c>
       <c r="F9">
         <v>317778000.0</v>
       </c>
       <c r="G9">
         <v>320091000.0</v>
       </c>
       <c r="H9">
         <v>321798000.0</v>
       </c>
       <c r="I9">
         <v>316629000.0</v>
       </c>
@@ -19230,51 +19486,51 @@
       </c>
       <c r="S9">
         <v>400686000.0</v>
       </c>
       <c r="T9">
         <v>381071000.0</v>
       </c>
       <c r="U9">
         <v>352271000.0</v>
       </c>
       <c r="V9">
         <v>349450000.0</v>
       </c>
       <c r="W9">
         <v>435900000.0</v>
       </c>
       <c r="X9">
         <v>267300000.0</v>
       </c>
       <c r="Y9">
         <v>99600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>-83601000.0</v>
       </c>
       <c r="C10">
         <v>-79064000.0</v>
       </c>
       <c r="D10">
         <v>-48377000.0</v>
       </c>
       <c r="E10">
         <v>146830000.0</v>
       </c>
       <c r="F10">
         <v>-1167000.0</v>
       </c>
       <c r="G10">
         <v>232685000.0</v>
       </c>
       <c r="H10">
         <v>229416000.0</v>
       </c>
       <c r="I10">
         <v>54600000.0</v>
       </c>
@@ -19307,51 +19563,51 @@
       </c>
       <c r="S10">
         <v>131314000.0</v>
       </c>
       <c r="T10">
         <v>133610000.0</v>
       </c>
       <c r="U10">
         <v>133324000.0</v>
       </c>
       <c r="V10">
         <v>329135000.0</v>
       </c>
       <c r="W10">
         <v>198000000.0</v>
       </c>
       <c r="X10">
         <v>118800000.0</v>
       </c>
       <c r="Y10">
         <v>58400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-79064000000.0</v>
       </c>
       <c r="D11">
         <v>-39000.0</v>
       </c>
       <c r="E11">
         <v>-10000.0</v>
       </c>
       <c r="F11">
         <v>-379000.0</v>
       </c>
       <c r="G11">
         <v>57574000.0</v>
       </c>
       <c r="H11">
         <v>160000.0</v>
       </c>
       <c r="I11">
         <v>-42000.0</v>
       </c>
       <c r="J11">
         <v>-43263000.0</v>
@@ -19382,51 +19638,51 @@
       </c>
       <c r="S11">
         <v>72809000.0</v>
       </c>
       <c r="T11">
         <v>38600000.0</v>
       </c>
       <c r="U11">
         <v>34662000.0</v>
       </c>
       <c r="V11">
         <v>-134436000.0</v>
       </c>
       <c r="W11">
         <v>13477000.0</v>
       </c>
       <c r="X11">
         <v>-25288000.0</v>
       </c>
       <c r="Y11">
         <v>2362000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>128005000.0</v>
       </c>
       <c r="C12">
         <v>122984000.0</v>
       </c>
       <c r="D12">
         <v>101258000.0</v>
       </c>
       <c r="E12">
         <v>65656000.0</v>
       </c>
       <c r="F12">
         <v>51292000.0</v>
       </c>
       <c r="G12">
         <v>54990000.0</v>
       </c>
       <c r="H12">
         <v>61594000.0</v>
       </c>
       <c r="I12">
         <v>61023000.0</v>
       </c>
@@ -19459,102 +19715,102 @@
       </c>
       <c r="S12">
         <v>74849000.0</v>
       </c>
       <c r="T12">
         <v>63872000.0</v>
       </c>
       <c r="U12">
         <v>61329000.0</v>
       </c>
       <c r="V12">
         <v>49320000.0</v>
       </c>
       <c r="W12">
         <v>42677000.0</v>
       </c>
       <c r="X12">
         <v>18488000.0</v>
       </c>
       <c r="Y12">
         <v>4638000.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>127481000.0</v>
       </c>
       <c r="C13">
         <v>122984000.0</v>
       </c>
       <c r="D13">
         <v>101258000.0</v>
       </c>
       <c r="E13">
         <v>65656000.0</v>
       </c>
       <c r="F13">
         <v>51292000.0</v>
       </c>
       <c r="G13">
         <v>54990000.0</v>
       </c>
       <c r="H13">
         <v>61594000.0</v>
       </c>
       <c r="I13">
         <v>61023000.0</v>
       </c>
       <c r="J13">
         <v>64279000.0</v>
       </c>
       <c r="K13">
         <v>64498000.0</v>
       </c>
       <c r="L13">
         <v>73445000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-19000.0</v>
       </c>
       <c r="C14">
         <v>-5000.0</v>
       </c>
       <c r="D14">
         <v>-10000.0</v>
       </c>
       <c r="E14">
         <v>6000.0</v>
       </c>
       <c r="F14">
         <v>14000.0</v>
       </c>
       <c r="G14">
         <v>-3000.0</v>
       </c>
       <c r="H14">
         <v>-5000.0</v>
       </c>
       <c r="I14">
         <v>-5000.0</v>
       </c>
@@ -19583,51 +19839,51 @@
         <v>531000.0</v>
       </c>
       <c r="R14">
         <v>478000.0</v>
       </c>
       <c r="S14">
         <v>546000.0</v>
       </c>
       <c r="T14">
         <v>711000.0</v>
       </c>
       <c r="U14">
         <v>657000.0</v>
       </c>
       <c r="V14">
         <v>611000.0</v>
       </c>
       <c r="W14">
         <v>572000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>-83601000.0</v>
       </c>
       <c r="C15">
         <v>-79069000.0</v>
       </c>
       <c r="D15">
         <v>-48387000.0</v>
       </c>
       <c r="E15">
         <v>146830000.0</v>
       </c>
       <c r="F15">
         <v>-1153000.0</v>
       </c>
       <c r="G15">
         <v>232688000.0</v>
       </c>
       <c r="H15">
         <v>229261000.0</v>
       </c>
       <c r="I15">
         <v>130296000.0</v>
       </c>
@@ -19660,51 +19916,51 @@
       </c>
       <c r="S15">
         <v>131314000.0</v>
       </c>
       <c r="T15">
         <v>133610000.0</v>
       </c>
       <c r="U15">
         <v>133324000.0</v>
       </c>
       <c r="V15">
         <v>329135000.0</v>
       </c>
       <c r="W15">
         <v>209700000.0</v>
       </c>
       <c r="X15">
         <v>120700000.0</v>
       </c>
       <c r="Y15">
         <v>59900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>-83620000.0</v>
       </c>
       <c r="C16">
         <v>-79069000.0</v>
       </c>
       <c r="D16">
         <v>-48387000.0</v>
       </c>
       <c r="E16">
         <v>146830000.0</v>
       </c>
       <c r="F16">
         <v>-1153000.0</v>
       </c>
       <c r="G16">
         <v>232688000.0</v>
       </c>
       <c r="H16">
         <v>229261000.0</v>
       </c>
       <c r="I16">
         <v>130296000.0</v>
       </c>
@@ -19735,51 +19991,51 @@
       <c r="R16">
         <v>74700000.0</v>
       </c>
       <c r="S16">
         <v>131304000.0</v>
       </c>
       <c r="T16">
         <v>112062000.0</v>
       </c>
       <c r="U16">
         <v>100776000.0</v>
       </c>
       <c r="V16">
         <v>139099000.0</v>
       </c>
       <c r="W16">
         <v>197432000.0</v>
       </c>
       <c r="X16">
         <v>120685000.0</v>
       </c>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>-83601000.0</v>
       </c>
       <c r="C17">
         <v>-79064000.0</v>
       </c>
       <c r="D17">
         <v>-48377000.0</v>
       </c>
       <c r="E17">
         <v>146830000.0</v>
       </c>
       <c r="F17">
         <v>-1167000.0</v>
       </c>
       <c r="G17">
         <v>232685000.0</v>
       </c>
       <c r="H17">
         <v>1037252000.0</v>
       </c>
       <c r="I17">
         <v>178326000.0</v>
       </c>
@@ -19794,100 +20050,100 @@
       </c>
       <c r="M17">
         <v>40949000.0</v>
       </c>
       <c r="N17">
         <v>71490000.0</v>
       </c>
       <c r="O17">
         <v>63841000.0</v>
       </c>
       <c r="P17">
         <v>89519000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-128005000.0</v>
       </c>
       <c r="C18">
         <v>-122984000.0</v>
       </c>
       <c r="D18">
         <v>-101258000.0</v>
       </c>
       <c r="E18">
         <v>-65656000.0</v>
       </c>
       <c r="F18">
         <v>-51292000.0</v>
       </c>
       <c r="G18">
         <v>-54990000.0</v>
       </c>
       <c r="H18">
         <v>-61594000.0</v>
       </c>
       <c r="I18">
         <v>-61023000.0</v>
       </c>
       <c r="J18">
         <v>-68124000.0</v>
       </c>
       <c r="K18">
         <v>-64860000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>154439000.0</v>
       </c>
       <c r="F19">
         <v>10206000.0</v>
       </c>
       <c r="G19">
         <v>198917000.0</v>
       </c>
       <c r="H19">
         <v>1571000.0</v>
       </c>
       <c r="I19">
         <v>1638000.0</v>
       </c>
       <c r="J19">
         <v>120376000.0</v>
       </c>
       <c r="K19">
         <v>93793000.0</v>
       </c>
@@ -19896,96 +20152,96 @@
       </c>
       <c r="M19">
         <v>7836000.0</v>
       </c>
       <c r="N19">
         <v>4885000.0</v>
       </c>
       <c r="O19">
         <v>-10914000.0</v>
       </c>
       <c r="P19">
         <v>6964000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>25981000.0</v>
       </c>
       <c r="F20">
         <v>41000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>-8953000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>46461000.0</v>
       </c>
       <c r="K20">
         <v>33901000.0</v>
       </c>
       <c r="L20">
         <v>40169000.0</v>
       </c>
       <c r="M20">
         <v>43301000.0</v>
       </c>
       <c r="N20">
         <v>1242000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>79445000.0</v>
       </c>
       <c r="C21">
         <v>74238000.0</v>
       </c>
       <c r="D21">
         <v>77261000.0</v>
       </c>
       <c r="E21">
         <v>84028000.0</v>
       </c>
       <c r="F21">
         <v>80919000.0</v>
       </c>
       <c r="G21">
         <v>88758000.0</v>
       </c>
       <c r="H21">
         <v>287078000.0</v>
       </c>
       <c r="I21">
         <v>115665000.0</v>
       </c>
@@ -20018,80 +20274,80 @@
       </c>
       <c r="S21">
         <v>203855000.0</v>
       </c>
       <c r="T21">
         <v>168409000.0</v>
       </c>
       <c r="U21">
         <v>165789000.0</v>
       </c>
       <c r="V21">
         <v>179934000.0</v>
       </c>
       <c r="W21">
         <v>227200000.0</v>
       </c>
       <c r="X21">
         <v>125600000.0</v>
       </c>
       <c r="Y21">
         <v>51400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>485549000.0</v>
       </c>
       <c r="C23">
         <v>496086000.0</v>
       </c>
       <c r="D23">
         <v>500495000.0</v>
       </c>
       <c r="E23">
         <v>479738000.0</v>
       </c>
       <c r="F23">
         <v>447791000.0</v>
       </c>
       <c r="G23">
         <v>446266000.0</v>
       </c>
       <c r="H23">
         <v>246100000.0</v>
       </c>
       <c r="I23">
         <v>410302000.0</v>
       </c>
@@ -20124,127 +20380,127 @@
       </c>
       <c r="S23">
         <v>418110000.0</v>
       </c>
       <c r="T23">
         <v>424840000.0</v>
       </c>
       <c r="U23">
         <v>413517000.0</v>
       </c>
       <c r="V23">
         <v>384072000.0</v>
       </c>
       <c r="W23">
         <v>394800000.0</v>
       </c>
       <c r="X23">
         <v>252000000.0</v>
       </c>
       <c r="Y23">
         <v>73000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>224117000.0</v>
       </c>
       <c r="C25">
         <v>220933000.0</v>
       </c>
       <c r="D25">
         <v>226846000.0</v>
       </c>
       <c r="E25">
         <v>224553000.0</v>
       </c>
       <c r="F25">
         <v>206607000.0</v>
       </c>
       <c r="G25">
         <v>195109000.0</v>
       </c>
       <c r="H25">
         <v>177624000.0</v>
       </c>
       <c r="I25">
         <v>166286000.0</v>
       </c>
       <c r="J25">
         <v>193232000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.1</v>
       </c>
       <c r="E26">
         <v>0.3</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.43</v>
       </c>
       <c r="H26">
         <v>0.43</v>
       </c>
       <c r="I26">
         <v>0.25</v>
       </c>
       <c r="J26">
         <v>0.23</v>
       </c>
       <c r="K26">
@@ -20255,86 +20511,86 @@
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>2026000.0</v>
       </c>
       <c r="T27">
         <v>12674000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>469000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>30587000.0</v>
       </c>
       <c r="C28">
         <v>35423000.0</v>
       </c>
       <c r="D28">
         <v>29190000.0</v>
       </c>
       <c r="E28">
         <v>29127000.0</v>
       </c>
       <c r="F28">
         <v>30252000.0</v>
       </c>
       <c r="G28">
         <v>27464000.0</v>
       </c>
       <c r="H28">
         <v>34720000.0</v>
       </c>
       <c r="I28">
         <v>29713000.0</v>
       </c>
@@ -20367,80 +20623,80 @@
       </c>
       <c r="S28">
         <v>33010000.0</v>
       </c>
       <c r="T28">
         <v>29116000.0</v>
       </c>
       <c r="U28">
         <v>20910000.0</v>
       </c>
       <c r="V28">
         <v>18042000.0</v>
       </c>
       <c r="W28">
         <v>44100000.0</v>
       </c>
       <c r="X28">
         <v>24200000.0</v>
       </c>
       <c r="Y28">
         <v>9900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-196501000.0</v>
       </c>
       <c r="C30">
         <v>261962000.0</v>
       </c>
       <c r="D30">
         <v>265404000.0</v>
       </c>
       <c r="E30">
         <v>253680000.0</v>
       </c>
       <c r="F30">
         <v>236859000.0</v>
       </c>
       <c r="G30">
         <v>231333000.0</v>
       </c>
       <c r="H30">
         <v>34720000.0</v>
       </c>
       <c r="I30">
         <v>200964000.0</v>
       </c>
@@ -20473,51 +20729,51 @@
       </c>
       <c r="S30">
         <v>196831000.0</v>
       </c>
       <c r="T30">
         <v>212662000.0</v>
       </c>
       <c r="U30">
         <v>186482000.0</v>
       </c>
       <c r="V30">
         <v>169516000.0</v>
       </c>
       <c r="W30">
         <v>208600000.0</v>
       </c>
       <c r="X30">
         <v>141700000.0</v>
       </c>
       <c r="Y30">
         <v>48200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>-163046000.0</v>
       </c>
       <c r="C31">
         <v>-153302000.0</v>
       </c>
       <c r="D31">
         <v>-125638000.0</v>
       </c>
       <c r="E31">
         <v>62802000.0</v>
       </c>
       <c r="F31">
         <v>-82086000.0</v>
       </c>
       <c r="G31">
         <v>143927000.0</v>
       </c>
       <c r="H31">
         <v>-57662000.0</v>
       </c>
       <c r="I31">
         <v>14626000.0</v>
       </c>
@@ -20550,51 +20806,51 @@
       </c>
       <c r="S31">
         <v>-72852000.0</v>
       </c>
       <c r="T31">
         <v>-34799000.0</v>
       </c>
       <c r="U31">
         <v>-60450000.0</v>
       </c>
       <c r="V31">
         <v>4474000.0</v>
       </c>
       <c r="W31">
         <v>-19626000.0</v>
       </c>
       <c r="X31">
         <v>-6800000.0</v>
       </c>
       <c r="Y31">
         <v>8454000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>564994000.0</v>
       </c>
       <c r="C32">
         <v>570324000.0</v>
       </c>
       <c r="D32">
         <v>577756000.0</v>
       </c>
       <c r="E32">
         <v>563766000.0</v>
       </c>
       <c r="F32">
         <v>528710000.0</v>
       </c>
       <c r="G32">
         <v>535024000.0</v>
       </c>
       <c r="H32">
         <v>533178000.0</v>
       </c>
       <c r="I32">
         <v>525967000.0</v>
       </c>
@@ -20646,1067 +20902,1083 @@
       <c r="Y32">
         <v>124400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS32"/>
+  <dimension ref="A1:CU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
       <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CS1" t="s">
-        <v>188</v>
+        <v>157</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>190</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>55986000.0</v>
+      </c>
+      <c r="C2">
+        <v>175886000.0</v>
+      </c>
+      <c r="D2">
         <v>174516000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>55890000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>111041000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>57914000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>58605000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>57510000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>58565000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>59444000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>59085000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>59847000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>58368000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>57791000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>59763000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>59039000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>53634000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>53622000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>56083000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>51767000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>51658000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>51424000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>55302000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>53293000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>53148000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>53190000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>52582000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>54613000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>52380000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>51805000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>55163000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>49679000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>52637000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>51859000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>55377000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>54090000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>55779000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>55384000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>57496000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>54867000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>52280000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>54188000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>54608000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>61677000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>61479000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>64236000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>62002000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>62027000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>57136000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>58271000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>58866000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>58767000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>53009000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>52892000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>55097000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>51645000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>53699000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>52782000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>55453000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>51062000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>58740000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>54957000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>60401000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>46612000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>55497000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>55369000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>59390000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>56675000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>54552000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>59194000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>54862000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>53726000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>55401000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>57290000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>51456000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>55678000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>52782000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>52263000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>80926000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>50460000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>48217000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>47416000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>77372000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>47430000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>46100000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>44800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>186197000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>47949000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>46174000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>46031000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>86778000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>34563000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>25819000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>15220000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>5868000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1439299.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>5039617.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>44825000.0</v>
+      </c>
+      <c r="C3">
+        <v>59290000.0</v>
+      </c>
+      <c r="D3">
         <v>58028000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>57315000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>55431000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>57238000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>56572000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>56067000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>56911000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>56989000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>50980000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>34761000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34508000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>33555000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>44727000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>32487000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>30207000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29605000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>42521000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>28823000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>28305000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>26335000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>38224000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>18118000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>72735000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>25784000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>35571999.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>45538000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>43571000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>42952000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>43321000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>40673000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>40192000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>43129000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>45976000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>48112000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>48964000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>50897000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>54056000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>50023000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>48783000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>49467000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>48273000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>45400000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>51123000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>51038000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>49614000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>49724000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>47447000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>48073000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>43574000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>44446000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>42114000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>39200000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>40181000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>43970000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>38934000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>40091000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>41723000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>43858000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>43158000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>38960000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>38080000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>36125000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>36453000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>37190000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>42738000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>40536000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>40107000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>38804000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>40872000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>40228000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>40024000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>40659000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>50637000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>41664000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>41164000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>40872000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>47682000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>39354000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>40535000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>39950000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>39214000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>38269000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>38300000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>41500000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>24898000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>24085000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>24315000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>24127000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>33771000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>28963000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>25060000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>19218000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>15595000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>-12880097000.0</v>
       </c>
-      <c r="CR3"/>
-      <c r="CS3"/>
+      <c r="CT3">
+        <v>3206638.0</v>
+      </c>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
         <v>-6000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>1000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-1000.0</v>
       </c>
-      <c r="AO4">
-[...2 lines deleted...]
-      <c r="AP4">
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>72000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>14000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-3000.0</v>
       </c>
-      <c r="AS4">
-[...2 lines deleted...]
-      <c r="AT4">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-42000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>16000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>1818000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>360000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>16860000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>128000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>16520000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-6255000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>612000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-70000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>10248000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>18588000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>105861000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>29475000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>201000.0</v>
       </c>
-      <c r="BI4">
-[...4 lines deleted...]
-      </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
@@ -21756,675 +22028,691 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
-      <c r="CP4"/>
-      <c r="CQ4"/>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>76763000.0</v>
+      </c>
+      <c r="C5">
+        <v>18422000.0</v>
+      </c>
+      <c r="D5">
         <v>-10834000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>18511000.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="F5">
+        <v>15148000.0</v>
+      </c>
+      <c r="G5">
         <v>21579000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1652000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>20553000.0</v>
+      </c>
+      <c r="J5">
         <v>19434000.0</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5">
+      <c r="K5">
+        <v>1953000.0</v>
+      </c>
+      <c r="L5">
         <v>16801000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>21786000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>19617000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>19057000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>23075000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>20240000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>21796000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>21165000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>20280000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>21414000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>19658000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>19567000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>19252000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>21686000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>23997000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>23823000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>29576000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>24564000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>23264000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>65702000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-14553000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>31660000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>25919000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>27611000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-15848000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>32811000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>35598000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>33311000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>26633000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2658000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>25851000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>26902000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>29142000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-195000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>21544000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>28192000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>31569000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>27804000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>26153000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>25065000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>226000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>33819000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>35816000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>36019000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3325000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>26729000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>36225000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>34939000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>34341000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>36735000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>35233000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>46234000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>51129000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>51097000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>46432000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>49491000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>44899000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>45302000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>44415000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>47442000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>50429000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>52830000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>47113000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>12894000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>41317000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2071000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>194000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>1127000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>32000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>49470000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>39352000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>42319000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>37946000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>44772000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-5339000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>61372000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>59689000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>55716000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>39439000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>44542000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>27206000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>30042000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>23233000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>21716000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>16873000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>38343000.0</v>
       </c>
-      <c r="CR5"/>
-      <c r="CS5"/>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>121588000.0</v>
+      </c>
+      <c r="C6">
+        <v>77712000.0</v>
+      </c>
+      <c r="D6">
         <v>47194000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>75826000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="F6">
+        <v>70579000.0</v>
+      </c>
+      <c r="G6">
         <v>78817000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>58224000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>76620000.0</v>
+      </c>
+      <c r="J6">
         <v>76345000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="K6">
+        <v>58942000.0</v>
+      </c>
+      <c r="L6">
         <v>67781000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>56547000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>54125000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>52612000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>67802000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>52727000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>52003000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>50770000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>62801000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>50237000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>47963000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>45902000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>57476000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>39804000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>96732000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>49607000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>65147999.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>70102000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>66835000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>108654000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>28768000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>72333000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>66111000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>70740000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>30128000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>80923000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>84562000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>84208000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>80689000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>52681000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>74634000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>76369000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>77415000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>45205000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>72667000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>79230000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>81183000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>77528000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>73600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>73138000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>43800000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>78265000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>77930000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>75219000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>36856000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>70699000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>75159000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>75030000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>76064000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>80593000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>78391000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>85194000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>89209000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>87222000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>82885000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>86681000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>87637000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>85838000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>84522000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>86246000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>91301000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>93058000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>87137000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>53553000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>91954000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>43735000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>41358000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>41999000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>79682000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>88824000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>79887000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>82269000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>77160000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>83041000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>32961000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>102872000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>84587000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>79801000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>63754000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>68669000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>60977000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>59005000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>48293000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>40934000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>32468000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-12841754000.0</v>
       </c>
-      <c r="CR6">
-[...2 lines deleted...]
-      <c r="CS6">
+      <c r="CT6">
+        <v>3206638.0</v>
+      </c>
+      <c r="CU6">
         <v>11169515.0</v>
       </c>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -22567,1528 +22855,1558 @@
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
-      <c r="CP7"/>
-      <c r="CQ7"/>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
         <v>83000.0</v>
       </c>
-      <c r="AQ8">
-[...4 lines deleted...]
-      </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
         <v>2152000.0</v>
       </c>
-      <c r="AU8">
-[...4 lines deleted...]
-      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>27253000.0</v>
       </c>
-      <c r="AY8">
-[...4 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
         <v>29378000.0</v>
       </c>
-      <c r="BC8">
-[...4 lines deleted...]
-      </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
         <v>135537000.0</v>
       </c>
-      <c r="BG8">
-[...4 lines deleted...]
-      </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
         <v>10000.0</v>
       </c>
-      <c r="BS8">
-[...4 lines deleted...]
-      </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>21548000.0</v>
       </c>
-      <c r="BW8">
-[...4 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>32548000.0</v>
       </c>
-      <c r="CA8">
-[...4 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
         <v>190036000.0</v>
       </c>
-      <c r="CE8">
-[...4 lines deleted...]
-      </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>12290000.0</v>
       </c>
-      <c r="CI8">
-[...4 lines deleted...]
-      </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
-      <c r="CP8"/>
-      <c r="CQ8"/>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>144123000.0</v>
+      </c>
+      <c r="C9">
+        <v>-32592000.0</v>
+      </c>
+      <c r="D9">
         <v>-31663000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>83273000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>29251000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>84772000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>84626000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>81783000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>84697000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>85094000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>86246000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>87139000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>84704000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>84576000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>87445000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>85061000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>82675000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>82527000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>82081000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>79304000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>78560000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>77833000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>76227000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>78400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>81483000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>83981000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>81571000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>80808000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>78288000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>81131000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>82022000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>80029000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>76537000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>78041000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>84067000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>83497000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>92900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>93079000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>86415000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>83618000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>83027000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>83824000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>84853000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>87138000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>85255000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>85523000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>84709000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>82614000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>81444000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>78049000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>84002000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>86351000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>81784000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>81412000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>80982000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>83246000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>80017000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>80415000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>82040000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>83352000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>91804000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>91597000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>90910000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>98890000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>89684000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>93067000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>91626000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>93865000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>95027000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>94554000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>100554000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>101569000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>96760000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>101803000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>97554000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>94183000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>93382000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>95953000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>58581000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>104154000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>92890000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>91633000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>59276000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>93125000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>98400000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>97500000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-29995000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>105543000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>120871000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>99322000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>124291000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>73025000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>61899000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>50139000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>65087000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>68673000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>20394353.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>11698546.0</v>
       </c>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>44889000.0</v>
+      </c>
+      <c r="C10">
+        <v>-12915000.0</v>
+      </c>
+      <c r="D10">
         <v>-43240000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-13457000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-16806000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-10098000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-29977000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-11519000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9807000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-27761000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-28027000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-17001000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1985000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1364000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>75570000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3331000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>7965000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>59964000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-32134000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11301000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9944000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9343000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>22612000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8940000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>192426000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8711000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>162636000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8419000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8152000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>50209000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>14904000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>16114000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>10963000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12619000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-31311000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>16617000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>17215000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>15154000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>10529000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-12705000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1090000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10396000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>11164000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-19027000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3372000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>9176000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>12567000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9150000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>9325000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>9037000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>14158000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>18972000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>18842000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>20910000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>14452000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>10905000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>20464000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>18643000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>18362000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>21555000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>20947000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>34090000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>120910000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>40584000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>19636000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>31460000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>75178000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-8260000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>27976000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>29038000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>131314000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>31888000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>30470000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>37361000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>133610000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>29159000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>28196000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>50127000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>133324000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>48248000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>28394000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>50723000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>252835000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>33550000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>36400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>39900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>47987000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>44066000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>65045000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>52624000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>34516000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>33820000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>27985000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>24364000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>20033000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>39821000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>13756478.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>10779664.0</v>
       </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>56000000.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>-29977000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-56067000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>31453000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>39000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-54912000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>27156000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>20045000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1956000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-48532000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-379000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>16532000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>16678000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>16715000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>15390000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>16733000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>17528000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>160000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>17503000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>17101000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>17044000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>45190000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>17171000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>18607000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-30258000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>115961000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-89278000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>12480000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>18362000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>78917000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>15172000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-62324000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>16939000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>53825000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2618000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-7712000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>8925000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>3322000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>19255000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>14655000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>18358000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>10381000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>20081000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1946000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>24143000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>28754000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>16643000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>6287000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-1723000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>29428000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-12659000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>20210000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>17644000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>91680000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>15994000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>26290000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>18524000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>48754000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>52960000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>18368000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>19067000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>99719000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>19504000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>17107000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>16803000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>107482000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>15061000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>15051000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-7334000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>107989000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>1881000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>11538000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>11553000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>224150000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>11760000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>16398000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>1772000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>4754000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>3089000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>23290000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>-18044000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-7310000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-14761000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-20131000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-15985000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-3160000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-1478000.0</v>
       </c>
-      <c r="CR11"/>
-      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>31874000.0</v>
+      </c>
+      <c r="C12">
+        <v>31337000.0</v>
+      </c>
+      <c r="D12">
         <v>32406000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>31968000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>31954000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>31677000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>31629000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>32072000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>29569000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>29714000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>28431000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>27361000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>23389000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>22077000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20739000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>17244000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13775000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13898000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13917000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12450000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12345000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12580000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13048000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12725000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>13953000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>15264000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14844000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>16145000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>15112000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15493000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>15729000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>15849000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>15687000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13758000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>15463000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>16183000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>18421000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>18057000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>16566000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>15496000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>16413000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>16385000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>17978000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>18832000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>18172000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>19016000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>18854000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>18654000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>18012000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18926000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>20043000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>19942000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>18299000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>17650000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>16296000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>16247000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>15943000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>16537000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>16179000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>16327000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>19566000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>17174000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>17378000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>17359000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>18933000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>19091000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>19488000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>19518000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>17465000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>17459000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>19690000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>19798000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>18056000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>17305000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>16590000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>15616000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>15638000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>16029000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>16209000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>15582000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>15334000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>14205000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>13192000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>13058000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>12398000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>10672000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>11702000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>11650000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>27407000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>8082000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>7310000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>3778000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4752000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>2648000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3160000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>598000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>440000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>440001.0</v>
       </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>5594000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>31968000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>31954000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>31677000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>31629000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>32072000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>27361000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>23389000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>22077000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>20739000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>17244000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>13775000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>13898000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>13917000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>12450000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12345000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>12580000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>13048000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>12725000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>13953000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>15264000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>14844000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>16145000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>15112000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>15493000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24111,1098 +24429,1114 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
-        <v>-6000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="C14">
         <v>-5000.0</v>
       </c>
       <c r="D14">
+        <v>-6000.0</v>
+      </c>
+      <c r="E14">
+        <v>-5000.0</v>
+      </c>
+      <c r="F14">
         <v>-2000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-6000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1000.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>-2000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-2000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-3000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P14">
         <v>-1000.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
+        <v>-1000.0</v>
+      </c>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>5000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1658000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="X14">
         <v>-1000.0</v>
       </c>
       <c r="Y14">
+        <v>-3000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-1000.0</v>
+      </c>
+      <c r="AA14">
         <v>2000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-2000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AD14">
         <v>-1000.0</v>
       </c>
       <c r="AE14">
+        <v>1000.0</v>
+      </c>
+      <c r="AF14">
+        <v>-1000.0</v>
+      </c>
+      <c r="AG14">
         <v>1787000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>-2000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-2000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-5000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-4000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-3000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-3000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>-8000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-15000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AQ14">
         <v>4000.0</v>
       </c>
       <c r="AR14">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AS14">
         <v>4000.0</v>
       </c>
       <c r="AT14">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AU14">
         <v>4000.0</v>
       </c>
       <c r="AV14">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AW14">
         <v>4000.0</v>
       </c>
       <c r="AX14">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AY14">
         <v>4000.0</v>
       </c>
       <c r="AZ14">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BA14">
         <v>4000.0</v>
       </c>
       <c r="BB14">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BC14">
         <v>4000.0</v>
       </c>
       <c r="BD14">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BE14">
         <v>4000.0</v>
       </c>
       <c r="BF14">
-        <v>-233000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BG14">
         <v>4000.0</v>
       </c>
       <c r="BH14">
+        <v>-233000.0</v>
+      </c>
+      <c r="BI14">
+        <v>4000.0</v>
+      </c>
+      <c r="BJ14">
         <v>121000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>123000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>-126000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>126000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>119000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>121000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>120000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>118000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>117000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>123000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>141000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>165000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>181000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>164000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>186000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>180000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>165000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>159000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>170000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>163000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>169000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>154000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>144000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>144000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>154000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>141000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>151000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>126000.0</v>
       </c>
-      <c r="CL14">
-[...4 lines deleted...]
-      </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14"/>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-11097000.0</v>
+      </c>
+      <c r="C15">
+        <v>-12915000.0</v>
+      </c>
+      <c r="D15">
         <v>-43240000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-13462000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-16806000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-10104000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-29978000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-11519000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9809000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-27763000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-28030000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-17002000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1988000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-1367000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>75569000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3331000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>7966000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>59964000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-31750000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>11306000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>9947000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>9344000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>22609000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>8943000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>192427000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8709000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>162478000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>8422000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>8153000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>50208000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>45410000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>16114000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>10942000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>57830000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-31383000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>126133000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>23710000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>15104000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>30189000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-12746000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>80072000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>10372000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>125644000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1875000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>29976000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>19245000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>12514000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>9162000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>12279000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>9393000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>29623000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>19096000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>35358000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>14651000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>14438000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>10831000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>30708000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>37227000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>119021000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>51026000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>21027000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>33967000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>28700000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>40584000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>19636000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>31460000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>25946000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-8260000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>27976000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>29038000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>31594000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>31888000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>30470000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>37361000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>26128000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>29159000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>28196000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>50127000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>25335000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>48248000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>28394000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>31347000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>28710000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>33550000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>216200000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>50700000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>47987000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>44066000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>65045000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>52624000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>34516000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>33820000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>27985000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>24364000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>20033000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>39821000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>13756478.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>10779664.0</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-43246000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-13462000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-16808000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-10104000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-29978000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-11519000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-17002000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1988000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1367000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>75569000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3331000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7966000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>59964000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-31750000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11306000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9947000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>9344000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>22609000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8943000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>192427000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8709000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>162478000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>8422000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>8153000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>50208000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>45410000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>16114000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>10942000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>57830000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-31383000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>126133000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>23710000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>15104000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>22034000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-12746000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>80072000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>10372000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>125644000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-1875000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>29976000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>19245000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>12556000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9162000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>12279000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>9393000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>29623000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>19096000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>35358000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>14651000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>14438000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>10831000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>30708000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>37227000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>119021000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>51026000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>21027000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>33967000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>24676000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>35316000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>22314000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>29793000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>24767000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>-26802000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>26802000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>27883000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>31594000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>31888000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>30470000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>37352000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>26121000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>29144000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>28186000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>28611000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>10532000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>32497000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>24798000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>29043000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>25673000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>32701000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>36304000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>39799000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>39697000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>35569000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>44828000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>43622000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>34373000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>33551000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>27736000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>23979000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-11097000.0</v>
+      </c>
+      <c r="C17">
+        <v>-12915000.0</v>
+      </c>
+      <c r="D17">
         <v>-43240000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-13457000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-16806000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-10098000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-29977000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-11519000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9807000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-27761000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-28027000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-17001000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1985000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-1364000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>75570000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3331000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>7965000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>59964000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-31755000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>11301000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>9944000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>9343000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>22608000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>8940000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>192426000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8711000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>518590000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>8419000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>256139000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>254104000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>93444000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>16114000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>10940000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>57828000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-31316000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>16617000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>17215000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>15159000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>7546000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-12705000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>1090000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>10376000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>11164000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-19027000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>3372000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>9176000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>12567000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>9150000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>9325000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>9037000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>12766000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>18972000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>18842000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>20910000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>13829000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>10905000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>20464000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>18643000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>12927000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>21555000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>20947000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>34090000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -25249,145 +25583,155 @@
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
-      <c r="CP17"/>
-      <c r="CQ17"/>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-31874000.0</v>
+      </c>
+      <c r="C18">
+        <v>-31929000.0</v>
+      </c>
+      <c r="D18">
         <v>-32406000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-31968000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-31954000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-31677000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-31629000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-32072000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-29569000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-29714000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-28431000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-27361000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-23389000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-22077000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-20739000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-17244000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-13775000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-13898000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13917000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12450000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12345000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12580000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-13048000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-12725000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-13953000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-15264000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14844000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-16145000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-15112000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15493000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -25410,361 +25754,361 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1787000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1656000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>101463000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>335000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-56000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>52697000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2882000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2337000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2631000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>2356000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>16404000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-21000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>182382000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>152000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>247000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>295000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>752000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>277000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-45019000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>303000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>708000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>45646000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>267000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>113556000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>6637000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-84000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>31375000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-615000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>62644000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>389000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>151803000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>18080000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>9159000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-8965000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>39290000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-18049000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-16091000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>2686000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-173000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>2456000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>3645000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-1043000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-4917000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-6795000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>531000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>267000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>18408000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>394000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-253000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-11585000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>25981000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>41000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>-10906000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>1953000.0</v>
       </c>
-      <c r="AB20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>46461000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>464610000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>-232305000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>46461000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>3003000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>22590000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>8308000.0</v>
       </c>
-      <c r="AO20">
-[...2 lines deleted...]
-      <c r="AP20">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>43301000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>34815000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>5354000.0</v>
       </c>
-      <c r="AS20">
-[...2 lines deleted...]
-      <c r="AT20">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>43301000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>1242000.0</v>
       </c>
-      <c r="AY20">
-[...4 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
@@ -25844,386 +26188,394 @@
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
-      <c r="CP20"/>
-      <c r="CQ20"/>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>76574000.0</v>
+      </c>
+      <c r="C21">
+        <v>18789000.0</v>
+      </c>
+      <c r="D21">
         <v>18908000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>18351000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>21291000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>20895000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>15404000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>18907000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>19434000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>20493000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>79069000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>80096000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>77425000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>76885000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>81778000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>78471000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>75648000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>74932000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>74246000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>72349000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>70348999.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>70582000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>68812000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>72931000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>75546000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>75338000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>76586999.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>24269000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>21061000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>27538000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>30475000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>31660000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>25919000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>27611000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-16250000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>28756000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>35491000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>33300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>26633000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3349000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>17433000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>26372000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>28938000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1133000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>20824000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>28214000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>28789000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>27199000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>26556000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>25277000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>33981000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>35847000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>33425000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>38326000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>35665000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>33947000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>35876000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>34913000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>33271000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>37397000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>40563000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>45675000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>44879000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>55055000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>45144000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>48970000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>44375000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>46438000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>45442000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>47174000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>50401000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>52791000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>47111000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>53553000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>41317000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>43735000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>41358000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>41999000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>32000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>49024000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>39352000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>42319000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>37946000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>44772000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>32400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>48800000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>54935000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>52627000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>69162000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>52624000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>34516000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>33820000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>27985000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>24364000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>20033000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>39821000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>13756478.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>11169515.0</v>
       </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -26366,351 +26718,363 @@
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22"/>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
       <c r="CR22"/>
       <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>67549000.0</v>
+      </c>
+      <c r="C23">
+        <v>124505000.0</v>
+      </c>
+      <c r="D23">
         <v>123945000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>120812000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>119001000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>121791000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>127827000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>120386000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>123828000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>124045000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>66262000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>66890000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>65647000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>65482000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>65430000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>65629000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>60661000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>61217000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>63918000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>58722000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>59869000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>58675000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>62717000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>58762000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>59085000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>61833000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>57566000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>109199000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>109607000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>105398000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>106710000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>98048000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>103255000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>102289000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>109233000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>108831000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>113188000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>115163000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>117278000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>112546000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>109566000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>111640000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>110523000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>115133000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>120556000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>121545000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>117922000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>117442000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>112024000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>111043000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>107645000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>109271000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>101368000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>95978000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>100414000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>100944000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>97840000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>98284000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>104222000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>97017000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>109981000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>100879000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>106432000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>90447000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>100037000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>99466000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>106641000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>104102000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>104137000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>106574000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>105015000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>102504000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>105050000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>105540000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>107693000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>106126000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>104806000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>106217000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>107507000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>105590000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>101755000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>96730000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>98702000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>95783000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>112100000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>93600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>4737000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>4888000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>4260000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3314000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>5454000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1648000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>947000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1576000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>3244000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>40588000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1439299.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>5568648.0</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26764,378 +27128,382 @@
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>60101000.0</v>
+      </c>
+      <c r="C25">
+        <v>59624000.0</v>
+      </c>
+      <c r="D25">
         <v>57790000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>56449000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>54571000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>55307000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>55244000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>54642000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>55517000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>55530000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>60527000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>54912000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>55831000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>57828000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>58703000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>55765000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>51894000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>51626000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>53966000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>49185000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>48986000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>49235000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>47694000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>48896000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>49117000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>49402000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>45563000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>45538000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>43571000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>42952000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>42292000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>40673000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>40192000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>43129000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>45259000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>48112000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>48964000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>50897000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>53833000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>50023000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>48783000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>49467000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>48163000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>45400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>51123000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>51038000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>49762000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>49724000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>47447000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>48073000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>41745000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>44446000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>42114000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>39200000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>39494000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>43970000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>38934000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>40091000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>41723000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>43858000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>43158000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>38960000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>38080000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>36125000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>36453000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>37190000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>42738000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>40536000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>40107000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>38804000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>40872000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>40228000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>40024000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>40659000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>50637000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>41664000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>41164000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>40872000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>47682000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>39354000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>40535000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>39950000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>39214000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>38300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>38300000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>41500000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>24898000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>24085000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>24315000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>24127000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>33771000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>28963000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>25060000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>19218000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>15595000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-12880097000.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -27278,58 +27646,64 @@
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26"/>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27343,425 +27717,433 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
         <v>18631000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>21378000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
         <v>24282000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>472000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>511000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>470000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>23757000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>535000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>455000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>501000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>20655000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>489000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>2139000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>9457000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>7360000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>8901000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>6721000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>6854000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>54100000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>37800000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>8237000.0</v>
+      </c>
+      <c r="C28">
+        <v>7909000.0</v>
+      </c>
+      <c r="D28">
         <v>7457000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7607000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7960000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7563000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12650000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6809000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8352000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7612000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7177000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7043000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7279000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7691000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5667000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6590000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7595000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7835000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6955000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8211000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7251000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7415000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5469000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5937000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8643000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4984000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7950000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>12418000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9368000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8226000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6677000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8258000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6552000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7880000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6618000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>8036000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8596000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5726000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7429000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>8328000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>7864000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>7642000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>8236000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8083000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>6407000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6306000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5814000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7145000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4555000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>5205000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5841000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6288000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4549000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5136000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5508000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>4865000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5257000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>24838000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4673000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>7697000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6824000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>29201000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6806000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>7952000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>6630000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>28271000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>6172000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>8818000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>7838000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>33010000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>7976000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>9168000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>7147000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>29116000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>8402000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>8954000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>3890000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>20910000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>5027000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>5277000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3412000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>4858000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>3166000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>11900000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>11000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>4737000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>4888000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>4260000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>3314000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>5454000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1648000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>947000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1576000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>3244000.0</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>529031.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>529031.0</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -27815,927 +28197,947 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>67549000.0</v>
+      </c>
+      <c r="C30">
+        <v>-51381000.0</v>
+      </c>
+      <c r="D30">
         <v>-50571000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>64922000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7960000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>63877000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>69222000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>62876000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>65263000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>64601000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7177000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7043000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7279000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7691000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5667000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6590000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7027000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7595000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7835000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6955000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8211000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7251000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7415000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5469000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5937000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8643000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4984000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>54586000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>57227000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>53593000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>51547000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>48369000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>50618000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>50430000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>53856000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>54741000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>57409000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>59779000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>59782000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>57679000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>57286000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>57452000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>55915000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>53456000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>59077000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>57309000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>55920000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>55415000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>54888000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>52772000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>48779000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>50504000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>48359000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>43086000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>45317000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>49299000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>44141000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>45502000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>48769000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>45955000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>51241000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>45922000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>46031000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>43835000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>44540000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>44097000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>47251000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>47427000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>49585000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>47380000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>50153000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>48778000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>49649000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>48250000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>56237000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>50448000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>52024000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>53954000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>26581000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>55130000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>53538000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>49314000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>21330000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>48353000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>66000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>48800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4737000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>4888000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>4260000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>3314000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>5454000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1648000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>947000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1576000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>3244000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>34720000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-6637875.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>529031.0</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-31685000.0</v>
+      </c>
+      <c r="C31">
+        <v>-31704000.0</v>
+      </c>
+      <c r="D31">
         <v>-62148000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-31808000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-38097000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-30993000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-45381000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-30426000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-29241000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-48254000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-107135000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-97097000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-79410000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-78249000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-6218000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-75140000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-67683000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-14968000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-106380000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-61048000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-60404999.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-61239000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-46200000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-63991000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>116880000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-66627000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>86049001.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-15850000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-12909000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>22671000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-15571000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-15546000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-14979000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>30217000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-60850000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>97373000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-18276000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-18199000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>82458000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-16110000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-18986000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-15976000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-17774000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-17894000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-17452000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-19038000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-12938000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-18049000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-17231000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-16240000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-17533000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-16906000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2502000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-16704000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-20591000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-23364000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-4986000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-16270000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-14909000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-15842000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-18050000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-6556000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>76031000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-8901000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-17250000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-17385000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>30803000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-53562000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-16439000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-18136000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>80913000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-20903000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-16641000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-16192000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>92293000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-14576000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-13162000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>8128000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>101324000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>1421000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-10958000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-10972000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>214889000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-11222000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>183752000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>1923000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-6948000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-8561000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-4117000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-9962000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>120685000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-10983000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-15379000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-13337000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>445993.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>5868000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-389851.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-389851.0</v>
       </c>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>144123000.0</v>
+      </c>
+      <c r="C32">
+        <v>143294000.0</v>
+      </c>
+      <c r="D32">
         <v>142853000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>139163000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>140292000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>142686000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>143231000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>139293000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>143262000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>144538000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>145331000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>146986000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>143072000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>142367000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>147208000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>144100000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>136309000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>136149000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>138164000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>131071000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>130217999.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>129257000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>131529000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>131693000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>134631000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>137171000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>134152999.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>135421000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>130668000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>132936000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>137185000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>129708000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>129174000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>129900000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>139444000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>137587000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>148679000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>148463000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>143911000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>138485000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>135307000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>138012000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>139461000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>148815000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>146734000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>149759000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>146711000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>144641000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>138580000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>136320000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>142868000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>145118000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>134793000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>134304000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>136079000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>134891000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>133716000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>133197000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>137493000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>134414000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>150544000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>146554000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>151311000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>145502000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>145181000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>148436000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>151016000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>150540000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>149579000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>153748000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>155416000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>155295000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>152161000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>159093000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>149010000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>149861000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>146164000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>148216000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>139507000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>154614000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>141107000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>139049000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>136648000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>140555000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>144500000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>142300000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>156202000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>153492000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>167045000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>145353000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>124291000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>107588000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>87718000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>65359000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>65087000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>74541000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>21833652.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>16738163.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -28830,51 +29232,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>113882000.0</v>
       </c>
       <c r="C2">
         <v>4206000.0</v>
       </c>
       <c r="D2">
         <v>19600000.0</v>
       </c>
       <c r="E2">
         <v>8860000.0</v>
       </c>
       <c r="F2">
         <v>9214000.0</v>
       </c>
       <c r="G2">
         <v>15386000.0</v>
       </c>
       <c r="H2">
         <v>6034000.0</v>
       </c>
       <c r="I2">
         <v>8755000.0</v>
       </c>
@@ -28905,54 +29307,54 @@
       <c r="R2">
         <v>20333000.0</v>
       </c>
       <c r="S2">
         <v>65016000.0</v>
       </c>
       <c r="T2">
         <v>44131000.0</v>
       </c>
       <c r="U2">
         <v>48973000.0</v>
       </c>
       <c r="V2">
         <v>39669000.0</v>
       </c>
       <c r="W2">
         <v>64500000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>4571000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
-        <v>157240999</v>
+        <v>157241000</v>
       </c>
       <c r="C3">
         <v>212108000</v>
       </c>
       <c r="D3">
         <v>158191000</v>
       </c>
       <c r="E3">
         <v>121359000</v>
       </c>
       <c r="F3">
         <v>122626000</v>
       </c>
       <c r="G3">
         <v>112580000</v>
       </c>
       <c r="H3">
         <v>103553000</v>
       </c>
       <c r="I3">
         <v>72105000</v>
       </c>
       <c r="J3">
         <v>79831000</v>
       </c>
@@ -28982,51 +29384,51 @@
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>111481000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>10740000.0</v>
       </c>
       <c r="F4">
         <v>-354000.0</v>
       </c>
       <c r="G4">
         <v>-6172000.0</v>
       </c>
       <c r="H4">
         <v>9352000.0</v>
       </c>
       <c r="I4">
         <v>-2721000.0</v>
       </c>
       <c r="J4">
         <v>551000.0</v>
       </c>
       <c r="K4">
         <v>1551000.0</v>
       </c>
@@ -29035,51 +29437,51 @@
       </c>
       <c r="M4">
         <v>5333000.0</v>
       </c>
       <c r="N4">
         <v>-5984000.0</v>
       </c>
       <c r="O4">
         <v>-126733000.0</v>
       </c>
       <c r="P4">
         <v>82972000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-18232000.0</v>
       </c>
       <c r="F5">
         <v>-3949000.0</v>
       </c>
       <c r="G5">
         <v>3911000.0</v>
       </c>
       <c r="H5">
         <v>467000.0</v>
       </c>
       <c r="I5">
         <v>-2328000.0</v>
       </c>
       <c r="J5">
         <v>-3461000.0</v>
       </c>
       <c r="K5">
         <v>132596000.0</v>
       </c>
@@ -29088,51 +29490,51 @@
       </c>
       <c r="M5">
         <v>9482000.0</v>
       </c>
       <c r="N5">
         <v>1759000.0</v>
       </c>
       <c r="O5">
         <v>6892000.0</v>
       </c>
       <c r="P5">
         <v>14231000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>-110091000.0</v>
       </c>
       <c r="C6">
         <v>109676000.0</v>
       </c>
       <c r="D6">
         <v>-15394000.0</v>
       </c>
       <c r="E6">
         <v>10740000.0</v>
       </c>
       <c r="F6">
         <v>-354000.0</v>
       </c>
       <c r="G6">
         <v>-6172000.0</v>
       </c>
       <c r="H6">
         <v>9352000.0</v>
       </c>
       <c r="I6">
         <v>-2721000.0</v>
       </c>
@@ -29165,51 +29567,51 @@
       </c>
       <c r="S6">
         <v>-44683000.0</v>
       </c>
       <c r="T6">
         <v>20885000.0</v>
       </c>
       <c r="U6">
         <v>-4842000.0</v>
       </c>
       <c r="V6">
         <v>9304000.0</v>
       </c>
       <c r="W6">
         <v>-13300000.0</v>
       </c>
       <c r="X6">
         <v>19000000.0</v>
       </c>
       <c r="Y6">
         <v>-30100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
         <v>-53510000.0</v>
       </c>
       <c r="C7">
         <v>5221000.0</v>
       </c>
       <c r="D7">
         <v>-9072000.0</v>
       </c>
       <c r="E7">
         <v>-30985000.0</v>
       </c>
       <c r="F7">
         <v>-10603000.0</v>
       </c>
       <c r="G7">
         <v>-45544000.0</v>
       </c>
       <c r="H7">
         <v>-25872000.0</v>
       </c>
       <c r="I7">
         <v>-29179000.0</v>
       </c>
@@ -29242,51 +29644,51 @@
       </c>
       <c r="S7">
         <v>-6500000.0</v>
       </c>
       <c r="T7">
         <v>-11645000.0</v>
       </c>
       <c r="U7">
         <v>-6153000.0</v>
       </c>
       <c r="V7">
         <v>-47140000.0</v>
       </c>
       <c r="W7">
         <v>139998000.0</v>
       </c>
       <c r="X7">
         <v>4588094000.0</v>
       </c>
       <c r="Y7">
         <v>17300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-14163000.0</v>
       </c>
       <c r="F8">
         <v>-9691000.0</v>
       </c>
       <c r="G8">
         <v>-30887000.0</v>
       </c>
       <c r="H8">
         <v>15706000.0</v>
       </c>
       <c r="I8">
         <v>-16094000.0</v>
       </c>
       <c r="J8">
         <v>-21392000.0</v>
       </c>
       <c r="K8">
         <v>-26747000.0</v>
       </c>
@@ -29295,51 +29697,51 @@
       </c>
       <c r="M8">
         <v>-40505000.0</v>
       </c>
       <c r="N8">
         <v>-29101000.0</v>
       </c>
       <c r="O8">
         <v>-21720000.0</v>
       </c>
       <c r="P8">
         <v>-13295000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>-23556000.0</v>
       </c>
       <c r="C9">
         <v>-11825000.0</v>
       </c>
       <c r="D9">
         <v>-14120000.0</v>
       </c>
       <c r="E9">
         <v>-14163000.0</v>
       </c>
       <c r="F9">
         <v>-9691000.0</v>
       </c>
       <c r="G9">
         <v>-30887000.0</v>
       </c>
       <c r="H9">
         <v>-15706000.0</v>
       </c>
       <c r="I9">
         <v>-16094000.0</v>
       </c>
@@ -29360,51 +29762,51 @@
       </c>
       <c r="O9">
         <v>-21720000.0</v>
       </c>
       <c r="P9">
         <v>13295000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>-37708000.0</v>
       </c>
       <c r="X9">
         <v>-20823000.0</v>
       </c>
       <c r="Y9">
         <v>-13318000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-10693000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-1861000.0</v>
       </c>
       <c r="G10">
         <v>-6264000.0</v>
       </c>
       <c r="H10">
         <v>11251000.0</v>
       </c>
       <c r="I10">
         <v>-3095000.0</v>
       </c>
       <c r="J10">
         <v>384000.0</v>
       </c>
       <c r="K10">
         <v>1996000.0</v>
       </c>
@@ -29419,51 +29821,51 @@
       </c>
       <c r="O10">
         <v>-2870000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
         <v>-4302428000.0</v>
       </c>
       <c r="X10">
         <v>249741000.0</v>
       </c>
       <c r="Y10">
         <v>253660000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1590000.0</v>
       </c>
       <c r="F11">
         <v>1861000.0</v>
       </c>
       <c r="G11">
         <v>6264000.0</v>
       </c>
       <c r="H11">
         <v>-11251000.0</v>
       </c>
       <c r="I11">
         <v>-9092000.0</v>
       </c>
       <c r="J11">
         <v>-505000.0</v>
       </c>
       <c r="K11">
         <v>5170000.0</v>
       </c>
@@ -29484,51 +29886,51 @@
       </c>
       <c r="Q11">
         <v>12058000.0</v>
       </c>
       <c r="R11">
         <v>4607000.0</v>
       </c>
       <c r="S11">
         <v>11794000.0</v>
       </c>
       <c r="T11">
         <v>14439000.0</v>
       </c>
       <c r="U11">
         <v>19802000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11">
         <v>9977000.0</v>
       </c>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-116780000.0</v>
       </c>
       <c r="F12">
         <v>52607000.0</v>
       </c>
       <c r="G12">
         <v>-215878000.0</v>
       </c>
       <c r="H12">
         <v>221409000.0</v>
       </c>
       <c r="I12">
         <v>-65944000.0</v>
       </c>
       <c r="J12">
         <v>-60206000.0</v>
       </c>
       <c r="K12">
         <v>-51002000.0</v>
       </c>
@@ -29537,101 +29939,101 @@
       </c>
       <c r="M12">
         <v>4241000.0</v>
       </c>
       <c r="N12">
         <v>-20583000.0</v>
       </c>
       <c r="O12">
         <v>-22993000.0</v>
       </c>
       <c r="P12">
         <v>-115020000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4774000.0</v>
       </c>
       <c r="F13">
         <v>1917000.0</v>
       </c>
       <c r="G13">
         <v>-19107000.0</v>
       </c>
       <c r="H13">
         <v>309000.0</v>
       </c>
       <c r="I13">
         <v>-3095000.0</v>
       </c>
       <c r="J13">
         <v>384000.0</v>
       </c>
       <c r="K13">
         <v>1437000.0</v>
       </c>
       <c r="L13">
         <v>-1440000.0</v>
       </c>
       <c r="M13">
         <v>-2019000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
-        <v>166528000.0</v>
+        <v>232235000.0</v>
       </c>
       <c r="C14">
         <v>227740000.0</v>
       </c>
       <c r="D14">
         <v>226846000.0</v>
       </c>
       <c r="E14">
         <v>215393000.0</v>
       </c>
       <c r="F14">
         <v>199272000.0</v>
       </c>
       <c r="G14">
         <v>195109000.0</v>
       </c>
       <c r="H14">
         <v>177624000.0</v>
       </c>
       <c r="I14">
         <v>166286000.0</v>
       </c>
       <c r="J14">
         <v>193232000.0</v>
       </c>
@@ -29661,60 +30063,60 @@
       </c>
       <c r="S14">
         <v>161783000.0</v>
       </c>
       <c r="T14">
         <v>174337000.0</v>
       </c>
       <c r="U14">
         <v>167521000.0</v>
       </c>
       <c r="V14">
         <v>157303000.0</v>
       </c>
       <c r="W14">
         <v>161400000.0</v>
       </c>
       <c r="X14">
         <v>117400000.0</v>
       </c>
       <c r="Y14">
         <v>39900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15">
-        <v>-30874000.0</v>
+        <v>30874000.0</v>
       </c>
       <c r="C15">
-        <v>-61864000.0</v>
+        <v>61864000.0</v>
       </c>
       <c r="D15">
-        <v>-93122000.0</v>
+        <v>93122000.0</v>
       </c>
       <c r="E15">
         <v>104374000.0</v>
       </c>
       <c r="F15">
         <v>103905000.0</v>
       </c>
       <c r="G15">
         <v>106309000.0</v>
       </c>
       <c r="H15">
         <v>106433000.0</v>
       </c>
       <c r="I15">
         <v>184093000.0</v>
       </c>
       <c r="J15">
         <v>122274000.0</v>
       </c>
       <c r="K15">
         <v>91616000.0</v>
       </c>
       <c r="L15">
         <v>126531000.0</v>
       </c>
@@ -29738,51 +30140,51 @@
       </c>
       <c r="S15">
         <v>279418000.0</v>
       </c>
       <c r="T15">
         <v>283196000.0</v>
       </c>
       <c r="U15">
         <v>273275000.0</v>
       </c>
       <c r="V15">
         <v>294573000.0</v>
       </c>
       <c r="W15">
         <v>326372000.0</v>
       </c>
       <c r="X15">
         <v>219100000.0</v>
       </c>
       <c r="Y15">
         <v>105000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>3791000.0</v>
       </c>
       <c r="C16">
         <v>113882000.0</v>
       </c>
       <c r="D16">
         <v>4206000.0</v>
       </c>
       <c r="E16">
         <v>19600000.0</v>
       </c>
       <c r="F16">
         <v>8860000.0</v>
       </c>
       <c r="G16">
         <v>9214000.0</v>
       </c>
       <c r="H16">
         <v>15386000.0</v>
       </c>
       <c r="I16">
         <v>6034000.0</v>
       </c>
@@ -29815,83 +30217,83 @@
       </c>
       <c r="S16">
         <v>20333000.0</v>
       </c>
       <c r="T16">
         <v>65016000.0</v>
       </c>
       <c r="U16">
         <v>44131000.0</v>
       </c>
       <c r="V16">
         <v>48973000.0</v>
       </c>
       <c r="W16">
         <v>51200000.0</v>
       </c>
       <c r="X16">
         <v>19000000.0</v>
       </c>
       <c r="Y16">
         <v>-25529000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
-        <v>-16675999.0</v>
+        <v>-16676000.0</v>
       </c>
       <c r="C18">
         <v>-13996000.0</v>
       </c>
       <c r="D18">
         <v>51940000.0</v>
       </c>
       <c r="E18">
         <v>93856000.0</v>
       </c>
       <c r="F18">
         <v>119577000.0</v>
       </c>
       <c r="G18">
         <v>80704000.0</v>
       </c>
       <c r="H18">
         <v>104931000.0</v>
       </c>
       <c r="I18">
         <v>130764000.0</v>
       </c>
       <c r="J18">
         <v>162974000.0</v>
       </c>
@@ -29921,51 +30323,51 @@
       </c>
       <c r="S18">
         <v>296515000.0</v>
       </c>
       <c r="T18">
         <v>282527000.0</v>
       </c>
       <c r="U18">
         <v>390429000.0</v>
       </c>
       <c r="V18">
         <v>270887000.0</v>
       </c>
       <c r="W18">
         <v>328900000.0</v>
       </c>
       <c r="X18">
         <v>247200000.0</v>
       </c>
       <c r="Y18">
         <v>112000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-186616000.0</v>
       </c>
       <c r="D19">
         <v>-17890000.0</v>
       </c>
       <c r="E19">
         <v>118500000.0</v>
       </c>
       <c r="F19">
         <v>-368932000.0</v>
       </c>
       <c r="G19">
         <v>-197876000.0</v>
       </c>
       <c r="H19">
         <v>134375000.0</v>
       </c>
       <c r="I19">
         <v>323778000.0</v>
       </c>
       <c r="J19">
         <v>11172000.0</v>
@@ -29978,80 +30380,80 @@
       </c>
       <c r="M19">
         <v>5975000.0</v>
       </c>
       <c r="N19">
         <v>-793000.0</v>
       </c>
       <c r="O19">
         <v>-136000.0</v>
       </c>
       <c r="P19">
         <v>2885000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>-39872000.0</v>
       </c>
       <c r="C21">
         <v>164362000.0</v>
       </c>
       <c r="D21">
         <v>67692000.0</v>
       </c>
       <c r="E21">
         <v>-93954000.0</v>
       </c>
       <c r="F21">
         <v>252932000.0</v>
       </c>
       <c r="G21">
         <v>137943000.0</v>
       </c>
       <c r="H21">
         <v>151000.0</v>
       </c>
       <c r="I21">
         <v>1040000.0</v>
       </c>
@@ -30066,51 +30468,51 @@
       </c>
       <c r="M21">
         <v>1294000.0</v>
       </c>
       <c r="N21">
         <v>4892000.0</v>
       </c>
       <c r="O21">
         <v>-59125000.0</v>
       </c>
       <c r="P21">
         <v>2758000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>-83620000.0</v>
       </c>
       <c r="C22">
         <v>-79064000.0</v>
       </c>
       <c r="D22">
         <v>-48387000.0</v>
       </c>
       <c r="E22">
         <v>146830000.0</v>
       </c>
       <c r="F22">
         <v>-1167000.0</v>
       </c>
       <c r="G22">
         <v>232685000.0</v>
       </c>
       <c r="H22">
         <v>229256000.0</v>
       </c>
       <c r="I22">
         <v>130291000.0</v>
       </c>
@@ -30143,54 +30545,54 @@
       </c>
       <c r="S22">
         <v>131314000.0</v>
       </c>
       <c r="T22">
         <v>133610000.0</v>
       </c>
       <c r="U22">
         <v>133324000.0</v>
       </c>
       <c r="V22">
         <v>329135000.0</v>
       </c>
       <c r="W22">
         <v>209700000.0</v>
       </c>
       <c r="X22">
         <v>120700000.0</v>
       </c>
       <c r="Y22">
         <v>59900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
-        <v>-4562000.0</v>
+        <v>-2288000.0</v>
       </c>
       <c r="C23">
         <v>-2556000.0</v>
       </c>
       <c r="D23">
         <v>-2318000.0</v>
       </c>
       <c r="E23">
         <v>803046000.0</v>
       </c>
       <c r="F23">
         <v>-1093000.0</v>
       </c>
       <c r="G23">
         <v>-1363000.0</v>
       </c>
       <c r="H23">
         <v>-861000.0</v>
       </c>
       <c r="I23">
         <v>-3344000.0</v>
       </c>
       <c r="J23">
         <v>-3717000.0</v>
       </c>
@@ -30220,57 +30622,57 @@
       </c>
       <c r="S23">
         <v>-2124000.0</v>
       </c>
       <c r="T23">
         <v>-4171000.0</v>
       </c>
       <c r="U23">
         <v>-1085000.0</v>
       </c>
       <c r="V23">
         <v>-757811000.0</v>
       </c>
       <c r="W23">
         <v>-43302000.0</v>
       </c>
       <c r="X23">
         <v>1989200000.0</v>
       </c>
       <c r="Y23">
         <v>1227844000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B24">
-        <v>-175348000.0</v>
+        <v>-18107000.0</v>
       </c>
       <c r="C24">
-        <v>-186616000.0</v>
+        <v>25492000.0</v>
       </c>
       <c r="D24">
         <v>-37829000.0</v>
       </c>
       <c r="E24">
         <v>391020000.0</v>
       </c>
       <c r="F24">
         <v>-142921000.0</v>
       </c>
       <c r="G24">
         <v>219180000.0</v>
       </c>
       <c r="H24">
         <v>460575000.0</v>
       </c>
       <c r="I24">
         <v>395883000.0</v>
       </c>
       <c r="J24">
         <v>229440000.0</v>
       </c>
       <c r="K24">
         <v>-9646000.0</v>
       </c>
@@ -30297,54 +30699,54 @@
       </c>
       <c r="S24">
         <v>-23093000.0</v>
       </c>
       <c r="T24">
         <v>52315000.0</v>
       </c>
       <c r="U24">
         <v>-30051000.0</v>
       </c>
       <c r="V24">
         <v>704801000.0</v>
       </c>
       <c r="W24">
         <v>-252700000.0</v>
       </c>
       <c r="X24">
         <v>-2217400000.0</v>
       </c>
       <c r="Y24">
         <v>-1369900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
-        <v>270304000.0</v>
+        <v>35794000.0</v>
       </c>
       <c r="C25">
         <v>34663000.0</v>
       </c>
       <c r="D25">
         <v>32651000.0</v>
       </c>
       <c r="E25">
         <v>-124991000.0</v>
       </c>
       <c r="F25">
         <v>3270000.0</v>
       </c>
       <c r="G25">
         <v>2080000.0</v>
       </c>
       <c r="H25">
         <v>87000.0</v>
       </c>
       <c r="I25">
         <v>-250000.0</v>
       </c>
       <c r="J25">
         <v>1588000.0</v>
       </c>
@@ -30374,53 +30776,55 @@
       </c>
       <c r="S25">
         <v>4747000.0</v>
       </c>
       <c r="T25">
         <v>4978000.0</v>
       </c>
       <c r="U25">
         <v>-15744000.0</v>
       </c>
       <c r="V25">
         <v>-168411000.0</v>
       </c>
       <c r="W25">
         <v>-182198000.0</v>
       </c>
       <c r="X25">
         <v>-4578994000.0</v>
       </c>
       <c r="Y25">
         <v>-5100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>214</v>
+      </c>
+      <c r="B26">
+        <v>-2274000.0</v>
+      </c>
       <c r="C26">
         <v>-1762000.0</v>
       </c>
       <c r="D26">
         <v>-1757000.0</v>
       </c>
       <c r="E26">
         <v>-3940000.0</v>
       </c>
       <c r="F26">
         <v>-22597000.0</v>
       </c>
       <c r="G26">
         <v>-32689000.0</v>
       </c>
       <c r="H26">
         <v>-20194000.0</v>
       </c>
       <c r="I26">
         <v>-298538000.0</v>
       </c>
       <c r="J26">
         <v>-60474000.0</v>
       </c>
       <c r="K26">
@@ -30449,54 +30853,54 @@
       </c>
       <c r="S26">
         <v>-234037000.0</v>
       </c>
       <c r="T26">
         <v>-113600000.0</v>
       </c>
       <c r="U26">
         <v>-178907000.0</v>
       </c>
       <c r="V26">
         <v>-215015000.0</v>
       </c>
       <c r="W26">
         <v>-109648000.0</v>
       </c>
       <c r="X26">
         <v>2493500000.0</v>
       </c>
       <c r="Y26">
         <v>1324900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
-        <v>7391000.0</v>
+        <v>9666000.0</v>
       </c>
       <c r="C27">
         <v>9552000.0</v>
       </c>
       <c r="D27">
         <v>8093000.0</v>
       </c>
       <c r="E27">
         <v>8968000.0</v>
       </c>
       <c r="F27">
         <v>10984000.0</v>
       </c>
       <c r="G27">
         <v>9718000.0</v>
       </c>
       <c r="H27">
         <v>15446000.0</v>
       </c>
       <c r="I27">
         <v>9737000.0</v>
       </c>
       <c r="J27">
         <v>9196000.0</v>
       </c>
@@ -30516,51 +30920,51 @@
         <v>2246000.0</v>
       </c>
       <c r="P27">
         <v>4705000.0</v>
       </c>
       <c r="Q27">
         <v>3681000.0</v>
       </c>
       <c r="R27">
         <v>2878000.0</v>
       </c>
       <c r="S27">
         <v>3812000.0</v>
       </c>
       <c r="T27">
         <v>3688000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>-75308000.0</v>
       </c>
       <c r="C28">
         <v>98180000.0</v>
       </c>
       <c r="D28">
         <v>-29505000.0</v>
       </c>
       <c r="E28">
         <v>-203228000.0</v>
       </c>
       <c r="F28">
         <v>126375000.0</v>
       </c>
       <c r="G28">
         <v>-1580000.0</v>
       </c>
       <c r="H28">
         <v>-333507000.0</v>
       </c>
       <c r="I28">
         <v>-529368000.0</v>
       </c>
@@ -30593,51 +30997,51 @@
       </c>
       <c r="S28">
         <v>-149272000.0</v>
       </c>
       <c r="T28">
         <v>-190485000.0</v>
       </c>
       <c r="U28">
         <v>-95390000.0</v>
       </c>
       <c r="V28">
         <v>-953273000.0</v>
       </c>
       <c r="W28">
         <v>-89500000.0</v>
       </c>
       <c r="X28">
         <v>1989200000.0</v>
       </c>
       <c r="Y28">
         <v>1227800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>140565000.0</v>
       </c>
       <c r="C29">
         <v>198112000.0</v>
       </c>
       <c r="D29">
         <v>210131000.0</v>
       </c>
       <c r="E29">
         <v>215215000.0</v>
       </c>
       <c r="F29">
         <v>242203000.0</v>
       </c>
       <c r="G29">
         <v>193284000.0</v>
       </c>
       <c r="H29">
         <v>208484000.0</v>
       </c>
       <c r="I29">
         <v>202869000.0</v>
       </c>
@@ -30670,51 +31074,51 @@
       </c>
       <c r="S29">
         <v>296515000.0</v>
       </c>
       <c r="T29">
         <v>282527000.0</v>
       </c>
       <c r="U29">
         <v>278948000.0</v>
       </c>
       <c r="V29">
         <v>270887000.0</v>
       </c>
       <c r="W29">
         <v>328900000.0</v>
       </c>
       <c r="X29">
         <v>247200000.0</v>
       </c>
       <c r="Y29">
         <v>112000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>-175348000.0</v>
       </c>
       <c r="C30">
         <v>-186616000.0</v>
       </c>
       <c r="D30">
         <v>-196020000.0</v>
       </c>
       <c r="E30">
         <v>-1247000.0</v>
       </c>
       <c r="F30">
         <v>-368932000.0</v>
       </c>
       <c r="G30">
         <v>-197876000.0</v>
       </c>
       <c r="H30">
         <v>134375000.0</v>
       </c>
       <c r="I30">
         <v>323778000.0</v>
       </c>
@@ -30766,4076 +31170,4144 @@
       <c r="Y30">
         <v>-1369900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS30"/>
+  <dimension ref="A1:CU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
       <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CS1" t="s">
-        <v>188</v>
+        <v>157</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>190</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>6335000.0</v>
+      </c>
+      <c r="C2">
+        <v>3791000.0</v>
+      </c>
+      <c r="D2">
         <v>8135000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7815000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6634000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>113882000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>136967000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>143822000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7765000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4206000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11027000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10222000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>174776000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19600000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12844000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7856000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8668000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8860000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14282000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9700000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12430000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9214000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25739000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>38238000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9678000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>15386000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>12104000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9228000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6058000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6034000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8181000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10359000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8193000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8755000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>36108000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9596000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6808000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6992000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6032000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>21109000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4732000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5441000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7702000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8997000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>7479000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>12306000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>8815000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>8563000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9271000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6973000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15972000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>10500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>17575000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>12957000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>20763000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>26869000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>28679000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>139690000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>16128000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>21404000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>42151000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>56718000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>67539000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>81066000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>76994000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10004000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>17339000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>17529000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>31905000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>20333000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>47977000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>135756000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>56665000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>65016000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>58847000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>55677000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>55055000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>44131000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>37268000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>44404000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>46054000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>48973000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>43253000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7920000.0</v>
       </c>
       <c r="CG2">
         <v>7920000.0</v>
       </c>
       <c r="CH2">
+        <v>7920000.0</v>
+      </c>
+      <c r="CI2">
+        <v>7920000.0</v>
+      </c>
+      <c r="CJ2">
         <v>101513000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>82659000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>54725000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>64469000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>180641000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>59105000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>118030000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>45464000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>143912000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>341909775000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>6462524.0</v>
       </c>
-      <c r="CS2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>33569000</v>
+      </c>
+      <c r="C3">
+        <v>38277000</v>
+      </c>
+      <c r="D3">
         <v>41428000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>34241000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>41943000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>39629000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>72122000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>42995000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>50928000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>46063000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>44799000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>41742000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>35466000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>36184000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>25852000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>36385000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>26557000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>32565000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>39149000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>28771000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>28947000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>25759000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>32573000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>25055000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>22572000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>32380000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>46185000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>25089000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>16844000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>15435000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>27107000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>18522000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>13716000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>12760000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>14424000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>7087000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>30053000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>28267000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>21837000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>33969000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>27885000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>26537000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>36754000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>19330000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>22783000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>39804000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>46087000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>53868000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>41749000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>27187000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>63502000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>28410000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>49962000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>281613000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>34051000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>39221000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>22140000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>13075000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>40287000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>99201000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>46996000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>29125000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
-        <v>111481000</v>
+        <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
-        <v>0</v>
+        <v>111481000</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
         <v>32600000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>9400000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>15900000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>7300000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
+      <c r="CT3">
+        <v>0</v>
+      </c>
+      <c r="CU3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-164554000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>155176000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>6756000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>4988000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-812000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-192000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-5422000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>4582000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-2730000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>3216000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-16525000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-12499000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>28560000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-5708000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>3282000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>2876000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>3170000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>24000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-2147000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-2178000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>2166000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-562000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-28565000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>26512000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>2788000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-184000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>960000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-15077000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>16377000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-709000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-2261000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-1295000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>1518000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-4827000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>3491000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>252000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-708000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>2298000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-8999000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>5472000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-7075000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>4618000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-7806000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-6106000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1810000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-111011000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>123562000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-5276000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-20747000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>-14567000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-1530000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4646000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2916000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>286000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-13629000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1973000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7125000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1646000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-11986000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2558000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6697000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5453000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-9777000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1538000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1276000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>8952000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-9569000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-192000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6768000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-5116000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-8427000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4447000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>5647000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2004000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-8798000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1694000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>132928000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>79376000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-84004000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>4296000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-54285000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-38116000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-34245000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-9343000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>8531000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3612000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-7345000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>11908000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>21641000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>647000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-20393000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-136000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>52363000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>19186000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-27927000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-36730000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>36053000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-11555000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-30925000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>20658000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>15411000.0</v>
+      </c>
+      <c r="C6">
+        <v>2544000.0</v>
+      </c>
+      <c r="D6">
         <v>-4344000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>320000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1181000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-107248000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-23085000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6855000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>136057000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3559000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6821000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>805000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-164554000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>155176000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>6756000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4988000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-812000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-192000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5422000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4582000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2730000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3216000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-16525000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12499000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>28560000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5708000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3282000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2876000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3170000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>24000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2147000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2178000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2166000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-562000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-27353000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>26512000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2788000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-184000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>960000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-15077000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>16377000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-709000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-2261000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1295000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1518000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4827000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3491000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>252000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-708000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2298000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-8999000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>5472000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-7075000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4618000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-7806000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-6106000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1810000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-111011000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>123562000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-5276000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-20747000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-14567000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-10821000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-13527000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>4072000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>66990000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-7335000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-190000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-14376000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>11572000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-27644000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-87779000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>79091000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-8351000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>6169000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>3170000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>622000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>10924000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>6863000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-7136000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-1650000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-2919000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>5720000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-18700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>16700000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>5600000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-50386000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>18854000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>27934000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-9744000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-116172000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>121536000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-58925000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>72566000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-98448000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-341765863000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>6462524.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>6462524.0</v>
       </c>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>11482000.0</v>
+      </c>
+      <c r="C7">
+        <v>-22949000.0</v>
+      </c>
+      <c r="D7">
         <v>2078000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-11807000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1549000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-45330000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>19140000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4687000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>17294000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-26526000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3098000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>13135000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2603000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-16506000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-7480000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11084000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-9838000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-24751000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>13366000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1559000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-11744000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-16205000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4415000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-25186000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-20129000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-9258000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-11907000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>9734000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-4734000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-18965000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>4320000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-3369000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-5203000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-24927000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>3113000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2037000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-7570000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-19093000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-1317000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>6922000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-8814000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-13143000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>22728000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-26528000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-9637000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-17674000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-4968000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-11571000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-18842000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-4425000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-15918000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>13628000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-17647000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-18515000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>23032000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>17209000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-30073000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-23336000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>27815000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-9902000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-14234000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-11637000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>4910000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-10321000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>4285000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-5459000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1808000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>2159000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-3482000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>4515000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-11710000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>8034000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>1020000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-3844000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-3808000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-2642000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-3525000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-1670000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>14065000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-3698000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-4003000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-12517000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>428000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-23892000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>847000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-109171000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>8086000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-30763000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>46943000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-848606000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-139607000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>108838000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-91022000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>322630000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-322932000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>1685286000.0</v>
       </c>
-      <c r="CR7"/>
-      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-3273000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-5419000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>597000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-5957000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-5091000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-3712000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>3757000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-6489000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-4398000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-2561000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>11000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-9975000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-10912000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-10011000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>26366000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1977000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-4350000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-4333000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-3733000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-5387000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-1926000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-5048000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-6352000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-1962000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-7035000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-6043000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-9354000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-8598000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-3664000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-5131000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-6482000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-6549000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-5213000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-11234000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-11228000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-15041000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-12865000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-1371000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-4844000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-8304000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-6268000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-9685000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-6362000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-7103000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-5039000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-3216000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>-3605000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-6023000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>-4976000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>1309000.0</v>
       </c>
-      <c r="BJ8"/>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-9237000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4368000.0</v>
+      </c>
+      <c r="D9">
         <v>-3119000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-5910000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-4765000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-9762000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2440000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7054000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-391000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6663000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1105000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4323000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3273000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-5419000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>597000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-5957000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5091000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-3712000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3757000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-6489000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-4398000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2561000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>11000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-9975000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-10912000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-10011000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-5046000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1977000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-4350000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-4333000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-3733000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-5387000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1926000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-5048000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-6352000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1962000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-7035000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-6043000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-9354000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-8598000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-3664000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-5131000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-6482000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-6549000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-5213000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-11234000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-11228000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-15041000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-12865000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-1371000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4844000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-8304000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-6268000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-9685000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-6362000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-7103000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>8255000.0</v>
       </c>
-      <c r="BE9">
-[...2 lines deleted...]
-      <c r="BF9">
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>13295000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>9690000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>1309000.0</v>
       </c>
-      <c r="BJ9"/>
-[...1 lines deleted...]
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9">
         <v>545000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>127000.0</v>
       </c>
-      <c r="BN9"/>
-[...1 lines deleted...]
-      <c r="BP9">
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>3381000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
         <v>1405000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>1727000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9">
         <v>8869000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>-8804000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-3355000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>3290000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-7782000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>-10738000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-9752000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-9436000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-4255000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-9075000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>-6886000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>-607000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-12572000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>4705179000.0</v>
       </c>
-      <c r="CR9"/>
-      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-2654000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-21247000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2200000.0</v>
       </c>
-      <c r="M10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10">
+        <v>-15755000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
         <v>19066000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3767000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>224000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-8266000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>753000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4763000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>1570000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>15778000.0</v>
       </c>
-      <c r="AE10"/>
-[...3 lines deleted...]
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>1975000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>10827000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>1921000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5118000.0</v>
       </c>
-      <c r="AM10">
-[...4 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-18000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>13301000.0</v>
       </c>
-      <c r="AQ10">
-[...4 lines deleted...]
-      </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>1037000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3087000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-3467000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-179000.0</v>
       </c>
-      <c r="AY10">
-[...4 lines deleted...]
-      </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>250000.0</v>
       </c>
-      <c r="BB10">
-[...4 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10"/>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>-32985000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>971720000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>993075000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>877360000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>895554000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>838103000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>890247000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>57786000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-103224000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>20274000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-86259000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>240951000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-78507000.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>20207000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2200000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6841000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-6161000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>15755000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7882000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-19066000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1519000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3210000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2329000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-15790000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-6570000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>12316000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>7459000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-6941000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-8755000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2759000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>9185000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-14440000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1285000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>7134000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5150000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-22661000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>3845000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2249000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>8156000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-14755000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2834000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>14983000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-244000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-12403000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>9116000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>862000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1802000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-7329000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-2423000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6993000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2222000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>370000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-12177000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>22137000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-6735000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-9089000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>6411000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>5057000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-7359000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-1392000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-7196000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>8042000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-4967000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-8502000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>12058000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>7520000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>9570000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>4607000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>9751000.0</v>
       </c>
-      <c r="BP11"/>
-[...1 lines deleted...]
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>11794000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>15920000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>4467000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>14439000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>18913000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>7980000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>1772000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>19802000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7093000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>2017000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>8227000.0</v>
       </c>
-      <c r="CJ11"/>
-[...1 lines deleted...]
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11">
         <v>9977000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>4049000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>7961000.0</v>
       </c>
-      <c r="CO11"/>
-      <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>12749000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2163000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1762000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-72986000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2012000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2053000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-47859000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>43783000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1745000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3173000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3275000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-16727000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-18189000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-184854000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3892000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>248414000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2502000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4545000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-34052000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-27439000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1667000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4012000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-44184000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>49088000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-108258000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-3986000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2950000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-11199000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-54153000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>11672000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2678000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-37908000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>37622000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7277000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>862000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>929000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1139000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1271000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>902000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-29949000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1273000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>634000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>7459000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-26290000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1438000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>737000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1122000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-92496000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-25594000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1153000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1917000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-2749000.0</v>
       </c>
       <c r="N13">
+        <v>-2749000.0</v>
+      </c>
+      <c r="O13">
+        <v>-2749000.0</v>
+      </c>
+      <c r="P13">
         <v>5707000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3006000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2992000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-947000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4109000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4930000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-7346000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>224000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4568000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4719000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-9217000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>753000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2267000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>5686000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-9214000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1570000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>5401000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-2044000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-8427000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1975000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>384000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1750000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-8691000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1705000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1437000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>537000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-4906000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-1440000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2019000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
-        <v>166528000.0</v>
+        <v>29228000.0</v>
       </c>
       <c r="C14">
+        <v>59624000.0</v>
+      </c>
+      <c r="D14">
+        <v>57790000.0</v>
+      </c>
+      <c r="E14">
         <v>56449000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>26232000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>55307000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>55244000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>56067000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>56911000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>56949000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>62268000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>54912000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>55831000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>55576000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>56108000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>55765000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>51894000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>51626000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>51866000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>50140000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>49667000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>49235000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>47694000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>49685000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>49441000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>49608000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>45563000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>45538000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>43571000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>42952000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>42292000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>40673000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>40192000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>43129000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>45259000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>48112000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>48964000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>50897000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>53833000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>50023000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>48783000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>49467000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>48163000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>45400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>51123000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>51038000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>49762000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>49724000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>47447000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>48073000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>41745000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>44446000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>42114000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>39200000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>39494000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>43970000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>38934000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>40091000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>41723000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>43858000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>43158000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>38960000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>38080000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>36125000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>36453000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>37190000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>42738000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>40536000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>40107000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>38804000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>40872000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>40228000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>40024000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>40659000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>50637000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>41664000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>41164000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>40872000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>47682000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>39354000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>40535000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>39950000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>39214000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>38300000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>38300000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>41500000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>24898000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>24085000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>24315000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>24127000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>33771000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>28963000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>25060000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>19218000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>15595000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>-12880097000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>3206638.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>3187179.0</v>
       </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15">
-        <v>-13000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C15">
-        <v>-7000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D15">
-        <v>-14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="E15">
-        <v>-30840000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="F15">
+        <v>14000.0</v>
+      </c>
+      <c r="G15">
+        <v>30840000.0</v>
+      </c>
+      <c r="H15">
         <v>216000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>15507000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>15513000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>30628000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>336000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>15468000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>25989000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>51329000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>575000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>25920000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>25925000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>51954000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>14000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>26074000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>26081000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>51736000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>477000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>26472000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>26479000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>52881000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>14000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>26495000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>26522000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>53402000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>20000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>26965000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>26997000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>130111000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>37000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>30573000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>30584000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>61080000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>7000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>30534000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>30542000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>30533000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>30621000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>31082000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>32351000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>32477000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>32463000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>30908000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>30922000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>30905000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>32199000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>32930000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>33602000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>33570000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>33608000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>33717000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>34484000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>34569000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>54729000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>56222000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>54881000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>54533000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>54395000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>54386000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>54397000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>53777000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>49741000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>49565000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>49397000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>50248000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>69704000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>69229000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>69724000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>70761000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>72267000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>71613000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>70972000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>68344000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>71419000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>67153000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>67264000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>67439000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>76155000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>67700000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>67700000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>83000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>82099000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>81573000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>81300000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>81400000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>72079000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>59437000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>47955000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>39650000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>33599000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>40795713000.0</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>21746000.0</v>
+      </c>
+      <c r="C16">
+        <v>6335000.0</v>
+      </c>
+      <c r="D16">
         <v>3791000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8135000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7815000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6634000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>113882000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>136967000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>143822000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>7765000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4206000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>11027000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10222000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>174776000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>19600000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12844000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7856000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8668000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8860000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14282000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9700000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12430000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9214000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>25739000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>38238000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9678000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>15386000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>12104000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9228000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6058000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6034000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8181000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>10359000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>8193000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8755000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>36108000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>9596000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6808000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6992000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6032000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>21109000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4732000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5441000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7702000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8997000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>7479000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>12306000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8815000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>8563000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>9271000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>6973000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>15972000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>10500000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>17575000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>12957000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>20763000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>26869000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>28679000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>139690000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>16128000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>21404000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>42151000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>56718000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>67539000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>81066000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>76994000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>10004000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>17339000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>17529000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>31905000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>20333000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>47977000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>135756000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>56665000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>65016000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>58847000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>55677000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>55055000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>44131000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>37268000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>44404000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>46054000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>48973000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>-10780000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>24620000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>13520000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>51127000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>101513000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>82659000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>54725000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>64469000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>180641000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>59105000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>118030000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>45464000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>143912000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>6462524.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>6462524.0</v>
       </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -34889,540 +35361,550 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>30777000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10169000.0</v>
+      </c>
+      <c r="D18">
         <v>9509000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1570000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>8160000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-35915000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7081000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-111000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>15898000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-22702000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4801000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>23571000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>19354000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4214000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>25379000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>35821000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>25372000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7284000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>38020000.0</v>
       </c>
-      <c r="S18">
-[...4 lines deleted...]
-      </c>
       <c r="U18">
+        <v>36071000.0</v>
+      </c>
+      <c r="V18">
+        <v>24425000.0</v>
+      </c>
+      <c r="W18">
         <v>21061000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>21901000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>48230000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>43783000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>46797000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2056000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>43215000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>34851000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>24809000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>37440000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>36555000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>36219000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>20550000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>52049000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>57583000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>31356000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>21986000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>41936000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>35323000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>25151000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>23171000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>47984000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>18433000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>28420000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>3826000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>12280000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-5247000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-2907000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>42866000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-16771000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>51576000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-4598000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-238615000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>46598000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>34825000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>8508000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>24834000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>53867000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-38239000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>6696000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>32410000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>71900000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>68150000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>71356000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>64344000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>68431000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>73522000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>65665000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>73925000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>62637000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>83865000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>74055000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>75958000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>74678000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>70427000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>67772000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>69650000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>189917000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>75664000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>65251000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>59597000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>100753000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>62300000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>52200000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>55600000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>70868000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>91724000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>98218000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>68063000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>86875000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>61749000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>49819000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>38692000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>36413000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-33070128000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>6462524.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>6462524.0</v>
       </c>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-49146000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-31273000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-39766000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-86056000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-33038000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-65555000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1967000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-59025000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-48405000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-43188000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-45402000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>119105000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-313647000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-30999000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>118500000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-275131000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-32224000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-33764000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-27813000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-44920000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-28939000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>324790000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-448807000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>353544000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-255293000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-115337000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>151461000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>3200000.0</v>
       </c>
-      <c r="AE19"/>
-[...1 lines deleted...]
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-3200000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>11172000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>11456000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>11456000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-284000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>11172000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-165848000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-165848000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
-[...1 lines deleted...]
-      </c>
+      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19">
         <v>5975000.0</v>
       </c>
       <c r="AW19"/>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AX19">
+        <v>5975000.0</v>
+      </c>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-16000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-105000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-672000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-136000.0</v>
       </c>
-      <c r="BC19"/>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>2722000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>289000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-126000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35476,2814 +35958,2878 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-2933000.0</v>
+      </c>
+      <c r="C21">
+        <v>26076000.0</v>
+      </c>
+      <c r="D21">
         <v>-5732000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14095000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-10436000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-37799000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-877000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-868000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>475000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-150128000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>213088000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-162180000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>272721000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4520000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-209015000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>211416000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1420000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4575000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>38794000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4387000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5219000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-312529000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>451304000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>60000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>52000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>36000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>93000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>699000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>147000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>101000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>31000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>39000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>63000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>52000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>74000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>39000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>99000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>33000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>218000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>588000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>242000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>182000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>96000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>562000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>454000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1445000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>104000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-279610000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>282953000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-19634000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>32521000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>48000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-120012000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-72841000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>25682000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>34917000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>15000000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>-43246000.0</v>
+        <v>-11097000.0</v>
       </c>
       <c r="C22">
+        <v>-12915000.0</v>
+      </c>
+      <c r="D22">
+        <v>-43240000.0</v>
+      </c>
+      <c r="E22">
         <v>-13457000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-16806000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-10098000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-29975000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-11519000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9809000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-27761000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-28030000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-17001000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1985000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1364000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>75570000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3331000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7965000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>59964000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-31755000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>11306000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9947000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9343000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>22608000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8943000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>192427000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8709000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>162476000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8419000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>8152000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>50209000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>45409000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>16114000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>10940000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>57828000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-31388000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>126129000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>23707000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>15101000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>30181000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-12761000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>80076000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>10376000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>125647000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1871000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>29980000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>19249000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>12517000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>9166000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>12283000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>9397000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>29626000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>19100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>35362000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>14655000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>14441000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>10835000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>30712000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>37231000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>119024000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>50795000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>21147000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>34090000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>28822000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>40741000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>19762000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>31585000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>26065000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-8139000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>28096000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>29156000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>31594000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>31888000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>30471000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>37361000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>26128000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>29159000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>28196000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>50127000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>25335000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>48248000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>28394000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>31347000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>28710000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>33550000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>216200000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>50700000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>47987000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>44066000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>65045000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>52624000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>34516000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>33820000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>27985000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>24364000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>20033000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>39821000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>5038898.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>3275345.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-84000.0</v>
+      </c>
+      <c r="C23">
+        <v>-204000.0</v>
+      </c>
+      <c r="D23">
         <v>5627000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-7456000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-40000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-419000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-242000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-294000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1273000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-747000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-598000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>611490000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-128000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>266088000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>45895000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-4189000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-65000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-15000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-594000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-428000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-60000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2185000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-250000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-707000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-263001.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-671000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-511000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-262000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2292000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1091000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-178000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-705000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1623000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-737000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-134000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-22000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-113000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-63000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-171000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-316000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1781000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-682000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-33000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-229000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-824000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-332000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-182000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-96000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-562000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-454000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1445000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-171000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3320000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-47000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-134000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-2979000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>93000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-241000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-5462000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-1318000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-83000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>15000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-41000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-15000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-653000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-1000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>10000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-50000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-22000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-21000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-55000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-52000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-1979000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-38000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-611000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-1916000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-16000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-11000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3603000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-310000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-2117000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-2261000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>5948000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-11700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-720400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>34800000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>40177000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>34221000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-3515000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>165941000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>800443000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>565565000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>616915000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>225414000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>434382000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-470009597000.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23"/>
+      <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B24">
-        <v>-55163000.0</v>
+        <v>-12042000.0</v>
       </c>
       <c r="C24">
+        <v>-10064000.0</v>
+      </c>
+      <c r="D24">
+        <v>-13735000.0</v>
+      </c>
+      <c r="E24">
         <v>-14905000.0</v>
       </c>
-      <c r="D24">
-[...4 lines deleted...]
-      </c>
       <c r="F24">
+        <v>10670000.0</v>
+      </c>
+      <c r="G24">
+        <v>-137000.0</v>
+      </c>
+      <c r="H24">
         <v>-13934000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-11627000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-14627000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-9212000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-16172000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-23603000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-43188000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-45402000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>391020000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-277262000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-4444000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>256859000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-235982000.0</v>
       </c>
-      <c r="S24">
-[...4 lines deleted...]
-      </c>
       <c r="U24">
+        <v>-3453000.0</v>
+      </c>
+      <c r="V24">
+        <v>-4817000.0</v>
+      </c>
+      <c r="W24">
         <v>-2054000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-12347000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-28939000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>324790000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-448807000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>399729000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-230204000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-98493000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>166896000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>23536000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-5615000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-3173000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>381135000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2922000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>353492000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>17730000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-4270000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-232303000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-128615000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>142884000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>42540000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-472155000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>19637000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>52227000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-20165000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-106819000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-90112000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-6035000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>17742000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-235625000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-30205000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>39779000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-5467000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-11700000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1517000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>15044000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>18965000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-22983000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-7260000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-7447000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-7318000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-28119000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-26992000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-12178000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-12732000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-7243000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-4123000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-1987000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-7802000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-5965000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-1817000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-6348000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-8963000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-5041000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-2645000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-4690000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>68972000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-9360000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-14249000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-2561000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-3151000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>676359000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-1700000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>752600000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-1800000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-79332000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-25518000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>14531000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-162348000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-931411000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-446341000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-677704000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-151890000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-535644000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>277620157000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
-        <v>89668000.0</v>
+        <v>32273000.0</v>
       </c>
       <c r="C25">
+        <v>2123000.0</v>
+      </c>
+      <c r="D25">
+        <v>31872000.0</v>
+      </c>
+      <c r="E25">
         <v>2047000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>36671000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1642000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>17347000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>838000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>229000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>18818000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>90298000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1519000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1414000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>930000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-75055000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>14000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-146000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-49804000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>874000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3155000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2302000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>760000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>761000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13388000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-179556000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-6157000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-150972000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>158000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>161000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-35000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-8000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-6000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-201000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>374000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>404000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>401000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>409000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>438000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>422000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>417000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>425000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>487000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>415000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>479000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>387000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>279000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>252000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1206000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>774000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>689000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1585000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>650000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>594000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2931000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1167000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-9210000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-16407000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>87000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>366000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>388000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-1920000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-1013000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-568000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-693000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-667000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-3705000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>551000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>182000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>700000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1175000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1111000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1217000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1244000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1112000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1422000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-170000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-19679000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-8646000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-8240000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>325000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>817000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-199000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>23742000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-187247000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>79871000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-10103000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>54336000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-38085000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>839918000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>158195000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-109872000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>87796000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-327520000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>323717000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-21915138000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-6462524.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-6462524.0</v>
       </c>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>214</v>
+      </c>
+      <c r="B26">
+        <v>-301000.0</v>
+      </c>
       <c r="C26">
-        <v>2138000.0</v>
+        <v>-2964000.0</v>
       </c>
       <c r="D26">
+        <v>-2138000.0</v>
+      </c>
+      <c r="E26">
+        <v>7023000.0</v>
+      </c>
+      <c r="F26">
         <v>-7159000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2138000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-735000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-32000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-140000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-855000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-76000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-33000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-69000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1579000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-3940000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3703000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-337000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-3366000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-18852000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-114000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-772000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-685000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-29986000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-99000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-1004999.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1596000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>42710000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-16640000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-2240000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-16899000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-32476000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-2219000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-32898000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-233164000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-56579000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-3900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-2252000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-1128000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-16000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-45000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-1742000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-7943000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-3207000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-115739000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-39914000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>257665000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-117000.0</v>
       </c>
-      <c r="AU26">
-[...2 lines deleted...]
-      <c r="AV26">
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>-170000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-54515000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-61926000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-96781000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-14833000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-11000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-8320000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-41252000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-38878000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-229000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-3496000.0</v>
       </c>
-      <c r="BG26">
-[...4 lines deleted...]
-      <c r="BJ26">
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>25000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-2918000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-1000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-2917000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-10998000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-6744000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-89901000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>68000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-8841000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-67595000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-70499000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-87102000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-60558000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>505000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-1069000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-52478000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-5314000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-25588000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-53953000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-94052000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-5241000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>-9600000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>4000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-83000000.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>2460000.0</v>
+      </c>
+      <c r="C27">
+        <v>2225000.0</v>
+      </c>
+      <c r="D27">
         <v>2437000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2579000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2457000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2193000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3285000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2185000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2201000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1881000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2064000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2104000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2163000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1762000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2088000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2012000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2054000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2814000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2783000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1800000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3200000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3275000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2738000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1400000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1600000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3895000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3081000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2534000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5996000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3835000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3066000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1667000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3979000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1025000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2539000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1254000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2506000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2897000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>298000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1977000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3184000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2469000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2052000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2610000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1692000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>725000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>929000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1139000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1271000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>636000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>101000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>719000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>176000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>594000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>754000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>869000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>289000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>334000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1730000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1111000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>896000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>968000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1223000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>1094000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>711000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>653000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>672000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>671000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>830000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>705000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>779000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>675000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1619000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>739000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>757000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>824000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>2107000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-3324000.0</v>
+      </c>
+      <c r="C28">
+        <v>22777000.0</v>
+      </c>
+      <c r="D28">
         <v>-118000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>13655000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-17649000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-71196000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2070000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-16701000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>134786000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-17835000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2604000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-16103000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-176186000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>160180000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-163580000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>246429000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-21742000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-264335000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>192540000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-28036000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-22338000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-15791000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-26079000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-31790000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-340013000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>396302000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-398503000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>189865000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>66812000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-191681000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-63123000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-33118000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-30880000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-402247000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-34105000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-384847000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-46298000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-17616000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>25479000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>78215000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-151658000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-66420000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-426259000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-39365000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-79129000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>15512000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>10819000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>95611000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>8276000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-58310000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>83431000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-15883000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-42151000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>249372000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-61562000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-42448000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-25362000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-154810000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-131066000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-30540000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-19964000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-39533000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-54458000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-54664000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-55106000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>15386000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-54861000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-62130000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-71345000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-34870000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-68759000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-161872000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>104347000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-22988000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>17434000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-57134000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-30161000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-120624000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-26711000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-41635000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-56628000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>29584000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-37621000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-79400000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-788100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-48200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-41922000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-47352000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-84815000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>84541000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>728364000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>506128000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>568960000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>185764000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>400783000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-510805310000.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>64346000.0</v>
+      </c>
+      <c r="C29">
+        <v>28108000.0</v>
+      </c>
+      <c r="D29">
         <v>50937000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35811000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>50103000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3714000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>65041000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>42884000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>66826000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23361000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>49600000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>65313000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>54820000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>40398000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>51231000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>72206000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>51929000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>39849000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>77169000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>64842000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>53372000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>46820000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>54474000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>48230000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>43783000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>46797000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>48241000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>68304000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>51695000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>40244000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>64547000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>55077000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>49935000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>33310000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>66473000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>64670000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>61409000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>50253000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>63773000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>69292000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>53036000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>49708000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>84738000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>37763000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>51203000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>43630000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>58367000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>48621000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>38842000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>70053000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>46731000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>79986000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>45364000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>42998000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>80649000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>74046000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>30648000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>37909000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>94154000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>60962000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>53692000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>61535000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>71900000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>68150000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>71356000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>64344000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>68431000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>73522000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>65665000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>73925000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>62637000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>83865000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>74055000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>75958000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>74678000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>70427000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>67772000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>69650000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>78436000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>75664000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>65251000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>59597000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>68153000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>71700000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>68100000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>62900000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>70868000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>91724000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>98218000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>68063000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>86875000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>61749000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>49819000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>38692000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>36413000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-33070128000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>6462524.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>6462524.0</v>
       </c>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-45611000.0</v>
+      </c>
+      <c r="C30">
+        <v>-48341000.0</v>
+      </c>
+      <c r="D30">
         <v>-55163000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-49146000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-31273000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-39766000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-86056000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-33038000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-65555000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1967000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-59025000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-136995000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-43188000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-45402000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1247000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-313647000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-30999000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>224294000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-275131000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-32223999.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-33764000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-27813000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-44920000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-28939000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>324790000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-448807000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>353544000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-255293000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-115337000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>151461000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3571000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-24137000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-16889000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>368375000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-60933000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>346689000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-12323000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-32821000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-88292000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-162584000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>114999000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>16003000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>339260000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>307000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>29444000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-63969000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-65695000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-143980000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-47826000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-9445000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-139161000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-58631000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-10288000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-287752000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-26893000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-37704000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-7096000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>5890000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>160474000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-35698000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-54475000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-36569000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-28263000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-27013000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-12178000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-12740000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-20905000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-11582000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-8696000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-27483000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-21522000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-9772000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-99311000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-61321000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-85943000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-10123000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-36989000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>61898000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-44862000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-41165000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-10273000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-92100000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-24812000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-11100000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>736700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-9100000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-79332000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-25518000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>14531000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-162348000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-931411000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-446341000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-677704000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-151890000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-535644000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>277620157000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>