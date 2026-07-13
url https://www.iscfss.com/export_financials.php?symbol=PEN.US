--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1199,51 +1202,53 @@
         <v>38000.0</v>
       </c>
       <c r="F8">
         <v>37000.0</v>
       </c>
       <c r="G8">
         <v>36000.0</v>
       </c>
       <c r="H8">
         <v>35000.0</v>
       </c>
       <c r="I8">
         <v>34000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>22</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1185525000.0</v>
+      </c>
       <c r="C9">
         <v>1096732000.0</v>
       </c>
       <c r="D9">
         <v>1047198000.0</v>
       </c>
       <c r="E9">
         <v>963040000.0</v>
       </c>
       <c r="F9">
         <v>910614000.0</v>
       </c>
       <c r="G9">
         <v>598299000.0</v>
       </c>
       <c r="H9">
         <v>430659000.0</v>
       </c>
       <c r="I9">
         <v>415084000.0</v>
       </c>
       <c r="J9">
         <v>396810000.0</v>
       </c>
       <c r="K9">
@@ -1283,51 +1288,53 @@
       </c>
       <c r="I10">
         <v>67850000.0</v>
       </c>
       <c r="J10">
         <v>50637000.0</v>
       </c>
       <c r="K10">
         <v>13236000.0</v>
       </c>
       <c r="L10">
         <v>19547000.0</v>
       </c>
       <c r="M10">
         <v>3290000.0</v>
       </c>
       <c r="N10">
         <v>4131000.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>186897000.0</v>
+      </c>
       <c r="C11">
         <v>324404000.0</v>
       </c>
       <c r="D11">
         <v>167486000.0</v>
       </c>
       <c r="E11">
         <v>69858000.0</v>
       </c>
       <c r="F11">
         <v>59379000.0</v>
       </c>
       <c r="G11">
         <v>69670000.0</v>
       </c>
       <c r="H11">
         <v>72779000.0</v>
       </c>
       <c r="I11">
         <v>67850000.0</v>
       </c>
       <c r="J11">
         <v>50637000.0</v>
       </c>
       <c r="K11">
@@ -1497,51 +1504,53 @@
       <c r="I15">
         <v>34000.0</v>
       </c>
       <c r="J15">
         <v>33000.0</v>
       </c>
       <c r="K15">
         <v>31000.0</v>
       </c>
       <c r="L15">
         <v>30000.0</v>
       </c>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>940000.0</v>
+      </c>
       <c r="D16">
         <v>6985000.0</v>
       </c>
       <c r="E16">
         <v>9158000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16">
         <v>82795000.0</v>
       </c>
       <c r="H16">
         <v>63339000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>344000.0</v>
       </c>
       <c r="L16">
         <v>526000.0</v>
       </c>
       <c r="M16">
         <v>1591000.0</v>
       </c>
       <c r="N16">
@@ -1649,51 +1658,51 @@
       </c>
       <c r="I20">
         <v>7813000.0</v>
       </c>
       <c r="J20">
         <v>8178000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>6186000.0</v>
       </c>
       <c r="C21">
-        <v>6513000.0</v>
+        <v>7195000.0</v>
       </c>
       <c r="D21">
         <v>63156000.0</v>
       </c>
       <c r="E21">
         <v>91724000.0</v>
       </c>
       <c r="F21">
         <v>90618000.0</v>
       </c>
       <c r="G21">
         <v>10639000.0</v>
       </c>
       <c r="H21">
         <v>25407000.0</v>
       </c>
       <c r="I21">
         <v>27245000.0</v>
       </c>
       <c r="J21">
         <v>23778000.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
@@ -1803,51 +1812,53 @@
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>6000000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>20714000.0</v>
+      </c>
       <c r="C25">
         <v>21731000.0</v>
       </c>
       <c r="D25">
         <v>23680000.0</v>
       </c>
       <c r="E25">
         <v>24865000.0</v>
       </c>
       <c r="F25">
         <v>26523000.0</v>
       </c>
       <c r="G25">
         <v>27066000.0</v>
       </c>
       <c r="H25">
         <v>26748000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -2218,51 +2229,51 @@
       <c r="J35">
         <v>24677000.0</v>
       </c>
       <c r="K35">
         <v>5907000.0</v>
       </c>
       <c r="L35">
         <v>3178000.0</v>
       </c>
       <c r="M35">
         <v>112928000.0</v>
       </c>
       <c r="N35">
         <v>63372000.0</v>
       </c>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>119904000.0</v>
       </c>
       <c r="C36">
-        <v>141271000.0</v>
+        <v>40939000.0</v>
       </c>
       <c r="D36">
         <v>25880000.0</v>
       </c>
       <c r="E36">
         <v>12793000.0</v>
       </c>
       <c r="F36">
         <v>12985000.0</v>
       </c>
       <c r="G36">
         <v>8705000.0</v>
       </c>
       <c r="H36">
         <v>2946000.0</v>
       </c>
       <c r="I36">
         <v>875000.0</v>
       </c>
       <c r="J36">
         <v>1016000.0</v>
       </c>
       <c r="K36">
         <v>487000.0</v>
       </c>
@@ -2290,51 +2301,53 @@
         <v>-3710000.0</v>
       </c>
       <c r="H37">
         <v>-279000.0</v>
       </c>
       <c r="I37">
         <v>175000.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>119904000.0</v>
+      </c>
       <c r="C38">
         <v>141271000.0</v>
       </c>
       <c r="D38">
         <v>111038000.0</v>
       </c>
       <c r="E38">
         <v>77006000.0</v>
       </c>
       <c r="F38">
         <v>78683000.0</v>
       </c>
       <c r="G38">
         <v>138101000.0</v>
       </c>
       <c r="H38">
         <v>34251000.0</v>
       </c>
       <c r="I38">
         <v>33815000.0</v>
       </c>
       <c r="J38">
         <v>27706000.0</v>
       </c>
       <c r="K38">
@@ -2382,51 +2395,51 @@
       <c r="J39">
         <v>14735000.0</v>
       </c>
       <c r="K39">
         <v>18727000.0</v>
       </c>
       <c r="L39">
         <v>8746000.0</v>
       </c>
       <c r="M39">
         <v>9741000.0</v>
       </c>
       <c r="N39">
         <v>8343000.0</v>
       </c>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>132163000.0</v>
       </c>
       <c r="C40">
-        <v>112429000.0</v>
+        <v>111489000.0</v>
       </c>
       <c r="D40">
         <v>103570000.0</v>
       </c>
       <c r="E40">
         <v>97142000.0</v>
       </c>
       <c r="F40">
         <v>99796000.0</v>
       </c>
       <c r="G40">
         <v>85795000.0</v>
       </c>
       <c r="H40">
         <v>67630000.0</v>
       </c>
       <c r="I40">
         <v>57886000.0</v>
       </c>
       <c r="J40">
         <v>44825000.0</v>
       </c>
       <c r="K40">
         <v>30439000.0</v>
       </c>
@@ -2604,92 +2617,94 @@
       <c r="J45">
         <v>30899000.0</v>
       </c>
       <c r="K45">
         <v>21464000.0</v>
       </c>
       <c r="L45">
         <v>8951000.0</v>
       </c>
       <c r="M45">
         <v>5181000.0</v>
       </c>
       <c r="N45">
         <v>2031000.0</v>
       </c>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
         <v>316995000.0</v>
       </c>
       <c r="C46">
-        <v>268446000.0</v>
+        <v>267764000.0</v>
       </c>
       <c r="D46">
         <v>300439000.0</v>
       </c>
       <c r="E46">
         <v>280411000.0</v>
       </c>
       <c r="F46">
         <v>227087000.0</v>
       </c>
       <c r="G46">
         <v>127426000.0</v>
       </c>
       <c r="H46">
         <v>135453000.0</v>
       </c>
       <c r="I46">
         <v>35407000.0</v>
       </c>
       <c r="J46">
         <v>30899000.0</v>
       </c>
       <c r="K46">
         <v>21464000.0</v>
       </c>
       <c r="L46">
         <v>8951000.0</v>
       </c>
       <c r="M46">
         <v>5181000.0</v>
       </c>
       <c r="N46">
         <v>2031000.0</v>
       </c>
       <c r="O46"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>316995000.0</v>
+      </c>
       <c r="C47">
         <v>268446000.0</v>
       </c>
       <c r="D47">
         <v>292539000.0</v>
       </c>
       <c r="E47">
         <v>290974000.0</v>
       </c>
       <c r="F47">
         <v>227087000.0</v>
       </c>
       <c r="G47">
         <v>48169000.0</v>
       </c>
       <c r="H47">
         <v>131923000.0</v>
       </c>
       <c r="I47">
         <v>32612000.0</v>
       </c>
       <c r="J47">
         <v>30899000.0</v>
       </c>
       <c r="K47">
@@ -3242,360 +3257,366 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>43658000.0</v>
+      </c>
+      <c r="C2">
         <v>34736000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29821000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28121000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31153000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31326000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33151000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32822000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32454000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27155000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27996000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25819000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28199000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26679000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25365000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23096000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14137000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13421000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13679000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13712000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15389000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14109000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14544000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14432000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15843000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15111000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11962000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8743000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7692000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8176000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8869000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7432000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7403000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6757000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5768000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4334000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4973000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4110000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3584000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4070000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4022000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2567000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4024000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3721000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4595000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2348000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>1312000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3604,52 +3625,53 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3658,1678 +3680,1711 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>2075000.0</v>
+      </c>
+      <c r="C5">
         <v>4348000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3114000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3155000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3130000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5843000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-963000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5048000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4838000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3151000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7240000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5579000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6861000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8124000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13353000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10158000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5972000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2630000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1093000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>329000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-425000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2541000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>101000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2097000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4575000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2324000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4010000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1514000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2578000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1942000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-899000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-661000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2637000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1569000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1204000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4695000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3926000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4688000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3592000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2579000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-786000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2115000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1536000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1233000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1785000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-864000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
-      <c r="AR6"/>
+      <c r="AR6">
+        <v>0.0</v>
+      </c>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>216175000.0</v>
+      </c>
+      <c r="C7">
         <v>219699000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>217045000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>220529000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>220655000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>223389000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>226689000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>228818000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>231435000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>234343000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>228794000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>231276000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>233520000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>235773000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>217517000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>219912000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>218989000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>173548000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>174102000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>128966000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>76784000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>77277000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>78209000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>77589000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>79795000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>82297000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>49442000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>49888000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>49758000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>39000.0</v>
       </c>
       <c r="C8">
         <v>39000.0</v>
       </c>
       <c r="D8">
         <v>39000.0</v>
       </c>
       <c r="E8">
         <v>39000.0</v>
       </c>
       <c r="F8">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="G8">
         <v>38000.0</v>
       </c>
       <c r="H8">
-        <v>39000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="I8">
         <v>39000.0</v>
       </c>
       <c r="J8">
         <v>39000.0</v>
       </c>
       <c r="K8">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="L8">
         <v>38000.0</v>
       </c>
       <c r="M8">
         <v>38000.0</v>
       </c>
       <c r="N8">
         <v>38000.0</v>
       </c>
       <c r="O8">
         <v>38000.0</v>
       </c>
       <c r="P8">
         <v>38000.0</v>
       </c>
       <c r="Q8">
         <v>38000.0</v>
       </c>
       <c r="R8">
+        <v>38000.0</v>
+      </c>
+      <c r="S8">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="T8">
         <v>36000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>36000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>1185525000.0</v>
+      </c>
+      <c r="D9">
         <v>1165195000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1146260000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1116746000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1096732000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1079193000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1030700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1000658000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>978826000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>963040000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>947040000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>937837000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>919251000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>910614000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>621457000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>616874000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>603022000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>598299000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>585295000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>581066000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>435724000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>430659000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>423474000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>419220000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>419514000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>415084000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>407881000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>404493000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>404299000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>396810000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>389682000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>384965000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>383132000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>273865000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>275031000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>266650000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>255499000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>252087000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>241289000.0</v>
+      </c>
+      <c r="C10">
         <v>186897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>321029000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>421768000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>376054000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>324404000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>280476000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>288332000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>223114000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>167486000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>100757000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>114167000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>94688000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>69858000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54844000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58234000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>68163000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>59379000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>66290000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>82277000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>55632000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>69670000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>80115000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>134381000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>72456000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72779000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>111581000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>77261000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>95606000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>67850000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>47742000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>59705000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>52805000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>50637000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>65621000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>76576000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>109383000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13236000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15856000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13914000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17606000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19547000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>159098000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>36764000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8132000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3290000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>4131000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>186897000.0</v>
+      </c>
+      <c r="D11">
         <v>321029000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>421768000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>376054000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>324404000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>280476000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>100757000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>114167000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>94688000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>69858000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>54844000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>58234000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>68163000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>59379000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>66290000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>82277000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>241289000.0</v>
+      </c>
+      <c r="C12">
         <v>186897000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>470296000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>424563000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>378848000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>340131000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>291024000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>339695000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>313474000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>289187000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>248855000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>221063000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>199097000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>188030000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184427000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>204369000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>240341000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>254875000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>266927000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>238999000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>242609000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>264832000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>268726000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>278295000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>168222000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>189389000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>194445000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>187257000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>194847000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>200889000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>193918000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>206890000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>215441000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>214591000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>218824000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>218644000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>231639000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>128753000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>141831000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>139863000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>144419000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>148804000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>159098000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>36764000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>47596000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>51543000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>39000.0</v>
       </c>
       <c r="C13">
         <v>39000.0</v>
       </c>
       <c r="D13">
         <v>39000.0</v>
       </c>
       <c r="E13">
         <v>39000.0</v>
       </c>
       <c r="F13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="G13">
         <v>38000.0</v>
       </c>
       <c r="H13">
-        <v>39000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="I13">
         <v>39000.0</v>
       </c>
       <c r="J13">
         <v>39000.0</v>
       </c>
       <c r="K13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="L13">
         <v>38000.0</v>
       </c>
       <c r="M13">
         <v>38000.0</v>
       </c>
       <c r="N13">
         <v>38000.0</v>
       </c>
       <c r="O13">
         <v>38000.0</v>
       </c>
       <c r="P13">
         <v>38000.0</v>
       </c>
       <c r="Q13">
         <v>38000.0</v>
       </c>
       <c r="R13">
+        <v>38000.0</v>
+      </c>
+      <c r="S13">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="T13">
         <v>36000.0</v>
       </c>
       <c r="U13">
         <v>36000.0</v>
       </c>
       <c r="V13">
         <v>36000.0</v>
       </c>
       <c r="W13">
         <v>36000.0</v>
       </c>
       <c r="X13">
         <v>36000.0</v>
       </c>
       <c r="Y13">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="Z13">
         <v>35000.0</v>
       </c>
       <c r="AA13">
         <v>35000.0</v>
       </c>
       <c r="AB13">
         <v>35000.0</v>
       </c>
       <c r="AC13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AD13">
         <v>34000.0</v>
       </c>
       <c r="AE13">
         <v>34000.0</v>
       </c>
       <c r="AF13">
         <v>34000.0</v>
       </c>
       <c r="AG13">
         <v>34000.0</v>
       </c>
       <c r="AH13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AI13">
         <v>33000.0</v>
       </c>
       <c r="AJ13">
         <v>33000.0</v>
       </c>
       <c r="AK13">
         <v>33000.0</v>
       </c>
       <c r="AL13">
-        <v>31000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AM13">
         <v>31000.0</v>
       </c>
       <c r="AN13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AO13">
         <v>30000.0</v>
       </c>
       <c r="AP13">
         <v>30000.0</v>
       </c>
       <c r="AQ13">
         <v>30000.0</v>
       </c>
       <c r="AR13">
+        <v>30000.0</v>
+      </c>
+      <c r="AS13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AT13">
         <v>5000.0</v>
       </c>
-      <c r="AU13"/>
+      <c r="AU13">
+        <v>5000.0</v>
+      </c>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>39543780.0</v>
+      </c>
+      <c r="C14">
         <v>39392613.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39302239.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39246000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39163000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39268000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39178000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38793341.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>39387359.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39291044.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39219966.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39201155.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39075388.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38896940.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37918452.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37767519.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38708657.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37451145.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37611355.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37582348.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>37533520.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>37453842.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>36207716.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35400542.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>36362726.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>36312471.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>36271394.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36214321.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>36213164.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36150450.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>34248484.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>36116254.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>35917051.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>35833621.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>35664272.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33219487.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>31611841.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>31045700.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33755383.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33308193.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33023495.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32321410.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>31080024.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>29838637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24510785.0</v>
       </c>
       <c r="AT14">
         <v>24510785.0</v>
       </c>
       <c r="AU14">
         <v>24510785.0</v>
       </c>
       <c r="AV14">
         <v>24510785.0</v>
       </c>
       <c r="AW14">
         <v>24510785.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AX14">
+        <v>24510785.0</v>
+      </c>
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>38000.0</v>
       </c>
       <c r="N15">
         <v>38000.0</v>
       </c>
       <c r="O15">
         <v>38000.0</v>
       </c>
       <c r="P15">
         <v>38000.0</v>
       </c>
       <c r="Q15">
         <v>38000.0</v>
       </c>
       <c r="R15">
+        <v>38000.0</v>
+      </c>
+      <c r="S15">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="T15">
         <v>36000.0</v>
       </c>
       <c r="U15">
         <v>36000.0</v>
       </c>
       <c r="V15">
         <v>36000.0</v>
       </c>
       <c r="W15">
         <v>36000.0</v>
       </c>
       <c r="X15">
         <v>36000.0</v>
       </c>
       <c r="Y15">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="Z15">
         <v>35000.0</v>
       </c>
       <c r="AA15">
         <v>35000.0</v>
       </c>
       <c r="AB15">
         <v>35000.0</v>
       </c>
       <c r="AC15">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AD15">
         <v>34000.0</v>
       </c>
       <c r="AE15">
         <v>34000.0</v>
       </c>
       <c r="AF15">
         <v>34000.0</v>
       </c>
       <c r="AG15">
         <v>34000.0</v>
       </c>
       <c r="AH15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AI15">
         <v>33000.0</v>
       </c>
       <c r="AJ15">
         <v>33000.0</v>
       </c>
       <c r="AK15">
         <v>33000.0</v>
       </c>
       <c r="AL15">
-        <v>31000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AM15">
         <v>31000.0</v>
       </c>
       <c r="AN15">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AO15">
         <v>30000.0</v>
       </c>
       <c r="AP15">
         <v>30000.0</v>
       </c>
       <c r="AQ15">
         <v>30000.0</v>
       </c>
       <c r="AR15">
+        <v>30000.0</v>
+      </c>
+      <c r="AS15">
         <v>25000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>5000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>940000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1214000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4683000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8672000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6985000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8274000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8430000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9114000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9158000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9732000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9959000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7792000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>82795000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>84691000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54718000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>62335000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63339000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>65606000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>52654000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>53421000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>357000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>344000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>345000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>411000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>528000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>526000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>784000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>786000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>1591000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>32818000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>34661000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>31862000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>32985000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>34129000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>28865000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>22503000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>22496000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>22486000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>13394000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>11422000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>11318000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10143000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>5100000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>5800000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>7586000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7510000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>7430000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7345000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6199000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6065000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5682000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5501000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5083000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
-      <c r="AR18"/>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>1511000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5338,858 +5393,876 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>166589000.0</v>
+      </c>
+      <c r="C20">
         <v>166750000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>166748000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>166752000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>166123000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>165826000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>166355000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>166050000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>166103000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>166270000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>165954000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>166166000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>166161000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>166046000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>165426000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>165779000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>166232000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>166388000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>7911000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>8109000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>8006000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>8372000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>8004000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>7665000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>7509000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>7656000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>7452000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>7765000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>7659000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>7813000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>7923000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>7977000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>8414000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>8178000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>7449000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AR20"/>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>5946000.0</v>
+      </c>
+      <c r="C21">
         <v>6186000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6368000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6552000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6469000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6513000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6920000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6955000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>68421000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>63156000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>73452000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>76116000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>78669000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>81161000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>83360000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>86162000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>88472000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>90618000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9490000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9895000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10097000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10639000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10640000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10645000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25024000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25407000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25494000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26031000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26813000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>27245000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>27284000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27344000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>28241000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>23778000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23821000.0</v>
       </c>
-      <c r="AJ21">
-[...1 lines deleted...]
-      </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
-      <c r="AR21"/>
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>438539000.0</v>
+      </c>
+      <c r="C22">
         <v>431549000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>432365000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>427628000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>415863000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>406737000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>393413000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>373799000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>398366000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>388023000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>374245000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>358770000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>344042000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>334006000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>320304000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>295883000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>274349000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>263504000.0</v>
       </c>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
       <c r="T22">
+        <v>258315999.0</v>
+      </c>
+      <c r="U22">
         <v>254977000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>245321000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>219527000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>191547000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>183442000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>166152000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>152992000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>140359000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>132735000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>121691000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>115741000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>109706000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>97556000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>94616000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>94901000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>90529000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>81141000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>79187000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>73012000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>70092000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>68406000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>66564000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56761000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>50324000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>44179000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>40093000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>33451000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>27067000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1898438000.0</v>
+      </c>
+      <c r="C23">
         <v>1826519000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1744369000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1674809000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1593307000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1533181000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1479123000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1534561000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1579845000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1556305000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1468377000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1432532000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1395298000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1370886000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1321601000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1327900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1301573000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1244250000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>973241000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>910218000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>840824000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>822983000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>810303000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>780200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>664240000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>665901000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>614170000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>585109000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>568789000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>515006000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>501005000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>499314000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>489707000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>476667000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>459094000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>417003000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>418365000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>308254000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>297279000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>283979000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>275121000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>263848000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>259325000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>129070000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>125841000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>121381000.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>46070000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
-      <c r="AR24"/>
+      <c r="AR24">
+        <v>0.0</v>
+      </c>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>20714000.0</v>
+      </c>
+      <c r="D25">
         <v>21223000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>21785000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21201000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21731000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22245000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>23779000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>23922000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24423000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>24865000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25325000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>25654000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26122000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26523000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26775000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26691000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27066000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>27391000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>26202000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26483000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>26748000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>2597000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3286000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3872000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6198,2026 +6271,2066 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-25114000.0</v>
+      </c>
+      <c r="C28">
         <v>32802000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-103984000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-201239000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-155399000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-101015000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-53787000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-59514000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8321000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66857000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>128037000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>117109000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>138832000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>165915000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>162673000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>161678000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>150826000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>114169000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>107812000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>46689000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21152000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7607000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1906000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-56792000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7339000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9518000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-62139000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-27373000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-45848000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-67850000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-47742000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-59705000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-52805000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-50637000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-65621000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-76576000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-109383000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-13236000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-15856000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-13914000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17606000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-19547000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-159098000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-36764000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-8132000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3290000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-    </row>
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+    </row>
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1473812000.0</v>
+      </c>
+      <c r="C29">
         <v>1427603000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1358696000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1293951000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1212882000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1150931000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1104280000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1161231000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1203531000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1178944000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1104138000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1066543000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1024469000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>998858000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>973752000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>970015000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>959302000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>953927000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>690939000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>678928000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>655091000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>641498000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>622406000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>624794000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>488933000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>183295000.0</v>
+      </c>
+      <c r="C30">
         <v>190021000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>183430000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>175536000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>167981000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>167668000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>176051000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>200831000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>191989000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>201768000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>206615000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>208965000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>207364000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>203384000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>189006000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>187389000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>143417000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>133940000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>120074000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>136610000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>126415000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>114608000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>112817000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97613000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>103963000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>105901000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>101828000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99011000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>94679000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>81896000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>80435000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>74059000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>65107000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58007000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>47964000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>48714000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49865000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>43335000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>41739000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>34577000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31823000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>29444000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>26055000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23604000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21464000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18912000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>864732000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>824261000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>779639000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>751651000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>724966000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>718074000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>704598000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>696921000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>673538000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>660924000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>636988000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>622487000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>603762000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>606484000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>456400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>449299000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>434386000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>420295000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>402260000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>387182000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>374212000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>389878000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>378266000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>368452000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>352562000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>372978000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>373472000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>266547000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>253854000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>247591000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>238048000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>232522000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-12370000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>1063675000.0</v>
+      </c>
+      <c r="C32">
         <v>1033551000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>971917000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>907723000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>841079000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>792780000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>738568000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>792801000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>782220000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>764258000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>723398000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>683752000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>640162000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>610767000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>585293000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>572357000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>560227000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>558277000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>551928000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>545066000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>523265000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>511770000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>482144000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>498283000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>365666000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>623032000.0</v>
+      </c>
+      <c r="C33">
         <v>609835000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>602848999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>609325000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>593598000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>582056000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>587370000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>590766000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>644822000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>640903000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>599901000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>604656000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>608808000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>615187000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>597976000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>609939000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>611247000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>562776000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>305254000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>257106000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>205697000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>205281000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>220104000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>204305000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>210500000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>202767000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>162836000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>150505000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>145703000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>104280000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>103410000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>106815000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>101769000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>94433000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>87313000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>52286000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>46003000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>44427000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>30056000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>23727000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>21470000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>19487000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>10248000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>10883000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7947000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6080000.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
-    </row>
-    <row r="34" spans="1:50">
+      <c r="AY33"/>
+    </row>
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>13250000.0</v>
+      </c>
+      <c r="C34">
         <v>12318000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>14534000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17819000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>15942000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15106000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9453000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7619000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5876000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5308000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3265000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>221865000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>224501000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3276000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>209517000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>212281000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>212172000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3558000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>172579000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7661000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>78491000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>79263000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>82536000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3267000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>11247000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>11245000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>11701000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>11013000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>12672000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>18943000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>19155000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>16998000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>17188000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>18478000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>18117000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>832000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>828000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>824000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6081000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>4199000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>3094000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>3178000.0</v>
       </c>
-      <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>212895000.0</v>
+      </c>
+      <c r="C35">
         <v>215783000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>216070000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>223097000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>221795000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>223905000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>221658000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>222336000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>223511000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>226217000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>219161000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>221865000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>224501000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>227096000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>209517000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>212281000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>212172000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>167126000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>172579000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>128796000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>78491000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>79263000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>82536000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>79427000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>88049000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>89240000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>61062000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>61165000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>62714000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>26529000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>26665000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>24428000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>24533000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>24677000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>24182000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6514000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6329000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5907000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6081000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4199000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3094000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3178000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2458000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1813000.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35">
+      <c r="AT35"/>
+      <c r="AU35">
         <v>112928000.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+    </row>
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>120956000.0</v>
+      </c>
+      <c r="C36">
         <v>119904000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>40019999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>40390000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>43729000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>40939000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>38514000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38518000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>33814000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25880000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>14743000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10500000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11173000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12793000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13483000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>13970000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>13694000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12985000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11370000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10756000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>9914000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8705000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>8068000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6737000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3869000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2946000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>9630000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1632000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1613000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>875000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1085000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1049000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>968000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1016000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>881000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>471000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>612000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>487000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>438000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>441000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>435000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>393000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>293000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1868000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1172000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>328000.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-    </row>
-    <row r="37" spans="1:50">
+      <c r="AY36"/>
+    </row>
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-      <c r="S37">
+      <c r="S37"/>
+      <c r="T37">
         <v>-6336000.0</v>
       </c>
-      <c r="T37"/>
-      <c r="U37">
+      <c r="U37"/>
+      <c r="V37">
         <v>-4620000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-3710000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-2694000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-1633000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-816000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-279000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-391000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>92000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-69000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>175000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-131000.0</v>
       </c>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
-      <c r="AR37"/>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>119904000.0</v>
+      </c>
+      <c r="D38">
         <v>134498000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>149531000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>146084000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>141271000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>144365000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>78979000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>77171000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>76346000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>77006000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>76310000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>82374000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>83774000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>78683000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>60824000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>58426000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>58892000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>138101000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>55978000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>43211000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>36814000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>34251000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>42448000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>36293000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>33475000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>33815000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>34070000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>35178000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>29833000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>63534000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>59054000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>27867000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>23098000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>22963000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>13832000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>11863000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11753000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>10536000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1602000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2907000.0</v>
       </c>
-      <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>899000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>6878000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:50">
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>412283000.0</v>
+      </c>
+      <c r="C39">
         <v>408217000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>55429000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>37757000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>37017000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>36589000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>31265000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>29470000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>31194000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>36424000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>38761000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39078000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>35987000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>30279000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>29888000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>30320000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>32219000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>29155000.0</v>
       </c>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
       <c r="T39">
+        <v>22670001.0</v>
+      </c>
+      <c r="U39">
         <v>22526000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20782000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18735000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17109000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>16545000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>15403000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14852000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>14702000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>15601000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11869000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13536000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13994000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12774000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14735000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>14464000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>16218000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>11671000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>18727000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13561000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>17406000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10845000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>9352000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>13600000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>13640000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>10318000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>11395000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>8343000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:50">
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>151543000.0</v>
+      </c>
+      <c r="C40">
         <v>132163000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>124273000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>114389000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>112675000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>111489000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>105550000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>99388000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>97877000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>103570000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>95910000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>97176000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>96755000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>97142000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>91940000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>101446000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>97741000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>99796000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>93222000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>86503000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>90214000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>85795000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>87691000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>57718000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>65335000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>67630000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>66121000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>53534000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>54344000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>57886000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>56183000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>42255000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>42850000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>44825000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>45312000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>33177000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>32332000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>30439000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>32437000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>27483000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>29240000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>24742000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>23787000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>21834000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>19770000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>17837000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>14525000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>3265000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3241000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3276000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3295000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3472000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>3558000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7635000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7661000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7966000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8014000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10147000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7300000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15150000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>15250000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>15662000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>15019000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>16644000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>26529000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>26665000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>24428000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>24533000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>21378000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>20883000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6514000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6329000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5907000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6081000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4199000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3094000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3178000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2458000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1813000.0</v>
       </c>
-      <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>1461000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>1150000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:50">
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1201423000.0</v>
+      </c>
+      <c r="C42">
         <v>1185525000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1165195000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1146260000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1116746000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1096732000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1079193000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1080580000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1062470000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1047198000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1030700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1000658000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>978826000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>963040000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>947040000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>937837000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>919251000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>910614000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>621457000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>616874000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>603022000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>598299000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>585295000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>581066000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>435724000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>430659000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>423474000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>419220000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>419514000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>415084000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>407881000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>404493000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>404299000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>396810000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>389682000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>384965000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>383132000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>273865000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>275031000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>266650000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>255499000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>252087000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>249204000.0</v>
       </c>
-      <c r="AR42">
-[...1 lines deleted...]
-      </c>
       <c r="AS42">
+        <v>10169000.0</v>
+      </c>
+      <c r="AT42">
         <v>9127000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>119796000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8226,2200 +8339,2243 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
         <v>111467000.0</v>
       </c>
-      <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44">
         <v>111467000.0</v>
       </c>
-      <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>56222000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:50">
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>329541000.0</v>
+      </c>
+      <c r="C45">
         <v>387708000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>295235000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>286490000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>274922000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>342942000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>341668000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>355568000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>291823000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>352191000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>281516000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>285203000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>287632000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>290974000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>272880000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>180676000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>128702000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>127426000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>145482000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>142784000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>141153000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>135453000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>87442000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>80416000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>77756000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>35407000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>34133000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>33719000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>31995000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>30899000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>28259000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>24419000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>22905000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>21464000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>16224000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11864000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>9717000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>8951000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8646000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>7976000.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>5181000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>329541000.0</v>
+      </c>
+      <c r="C46">
         <v>316995000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>295235000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>286490000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>274922000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>268446000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>269730000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>270391000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>291823000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>300439000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>281516000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>285203000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>287632000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>290974000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>272880000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>275624000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>272769000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>227087000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>227029000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>180676000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>128702000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>127426000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>145482000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>142784000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>141153000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>135453000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>87442000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>80416000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>77756000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>35407000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>34133000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>33719000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>31995000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>30899000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>28259000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24419000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>22905000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>21464000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>16224000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11864000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>9717000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8951000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8646000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>7976000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>6775000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>5181000.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>316995000.0</v>
+      </c>
+      <c r="D47">
         <v>295235000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>286490000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>274922000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>268446000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>269730000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>281516000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>65958000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>65224000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>290974000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>64082000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>275624000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>60327000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>227087000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>56632000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>180676000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>50314000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>48169000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>64906000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>142784000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>141153000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>131923000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>87442000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>80416000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>77756000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>35407000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>34133000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>33719000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>31995000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>30899000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>28259000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24419000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>22905000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>21464000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>16224000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>11864000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>9717000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8951000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8646000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>7976000.0</v>
       </c>
-      <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>5181000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>2031000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>270275000.0</v>
+      </c>
+      <c r="C48">
         <v>237691000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>190348000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>144497000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>99227000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>60004000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>26012000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>85660000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>145860000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>134858000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>80640000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>71426000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>52466000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>43904000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>40027000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>42298000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>45985000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>45906000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>70539000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>61689000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>52458000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>40622000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>36974000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>45789000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>57749000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>57522000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>47833000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>36350000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>19762000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>9064000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2403000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>21333000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>7951000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1996000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-7087000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-7325000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-5767000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-2661000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-17616000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-16510000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-16695000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-17475000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-19108000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-20009000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-17338000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-19840000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>71426000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>52466000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>43904000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>40027000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>42298000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>45985000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>45906000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>70539000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>52458000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>40622000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>36974000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>45789000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>57749000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>57522000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>47833000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>36350000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>19762000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>9064000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2403000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>21333000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>7951000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1996000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-7087000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-7325000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-5767000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-2661000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-17616000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-16510000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-16695000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-17475000.0</v>
       </c>
-      <c r="AQ49">
-[...2 lines deleted...]
-      <c r="AR49"/>
+      <c r="AR49">
+        <v>0.0</v>
+      </c>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>3688000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>216175000.0</v>
+      </c>
+      <c r="C51">
         <v>219699000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>217045000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>220529000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>220655000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>223389000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>226689000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>228818000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>231435000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>234343000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>228794000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>231276000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>233520000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>235773000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>217517000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>219912000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>218989000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>173548000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>174102000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>128966000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>76784000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>77277000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>78209000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>77589000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>79795000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>82297000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>49442000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>49888000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>49758000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>16530000.0</v>
+      </c>
+      <c r="C52">
         <v>16234000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15509000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>15251000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14802000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14590000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14484000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14101000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13800000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>13434000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12898000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12699000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12260000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11953000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11295000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11103000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10429000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9980000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9158000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7831000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6259000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6028000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5820000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5462000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6896000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>8307000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>8084000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>7484000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7376000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>374371000.0</v>
+      </c>
+      <c r="C53">
         <v>357919000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>149267000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2795000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2794000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>15727000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>10548000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>51363000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>90360000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>121701000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>148098000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>106896000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>104409000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>118172000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>129583000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>146135000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>172178000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>195496000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>200637000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>156722000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>186977000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>195162000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>188611000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>143914000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>95766000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>116610000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>82864000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>109996000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>99241000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>133039000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>146176000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>147185000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>162636000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>163954000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>153203000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>142068000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>122256000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>115517000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>125975000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>125949000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>126813000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>129257000.0</v>
       </c>
-      <c r="AQ53">
-[...3 lines deleted...]
-      <c r="AS53">
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53">
         <v>39464000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>48253000.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>9545000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:50">
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
-      <c r="AR54"/>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1898438000.0</v>
+      </c>
+      <c r="C55">
         <v>1826519000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1744369000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1674809000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1593307000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1533181000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1479123000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1534561000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1579845000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1556305000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1468377000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1432532000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1395298000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1370886000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1321601000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1327900000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1301573000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1244250000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>973241000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>910218000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>840824000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>822983000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>810303000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>780200000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>664240000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>665901000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>614170000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>585109000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>568789000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>515006000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>501005000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>499314000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>489707000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>476667000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>459094000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>417003000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>418365000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>308254000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>297279000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>283979000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>275121000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>263848000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>259325000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>129070000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>127418000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>121381000.0</v>
       </c>
-      <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>71147000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1275406000.0</v>
+      </c>
+      <c r="C56">
         <v>1216684000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1141520000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1065484000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>999709000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>951125000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>891753000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>943795000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>935023000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>915402000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>868476000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>827876000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>786490000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>755699000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>723625000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>717961000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>690326000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>681474000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>667987000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>653112000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>635127000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>617702000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>590199000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>575895000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>453740000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>463134000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>451334000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>434604000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>423086000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>410726000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>397595000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>392499000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>387938000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>382234000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>371781000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>364717000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>372362000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>263827000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>267223000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>260252000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>253651000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>244361000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>249077000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>118187000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>119471000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>115301000.0</v>
       </c>
-      <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
-    </row>
-    <row r="57" spans="1:50">
+      <c r="AY56"/>
+    </row>
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>211731000.0</v>
+      </c>
+      <c r="C57">
         <v>183133000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>169603000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>157761000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>158630000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>158345000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>153185000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>150994000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>152803000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>151144000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>145078000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>144124000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>146328000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>144932000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>138332000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>145604000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>130099000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>123197000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>116059000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>108046000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>111862000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>105932000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>108055000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>77612000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>88074000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>91048000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>86167000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>69761000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>69412000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>66062000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>65052000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>49687000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>50253000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>51582000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>51080000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>37511000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>38564000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>35800000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>37344000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>32189000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>33979000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>28148000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>28277000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>26889000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24365000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>20823000.0</v>
       </c>
-      <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>15837000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>424626000.0</v>
+      </c>
+      <c r="C58">
         <v>398916000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>385673000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>380858000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>380425000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>382250000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>374843000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>373330000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>376314000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>377361000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>364239000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>365989000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>370829000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>372028000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>347849000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>357885000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>342271000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>290323000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>288638000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>236842000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>190353000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>185195000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>190591000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>157039000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>176123000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>180288000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>147229000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>130926000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>132126000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>92591000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>91717000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>74115000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>74786000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>76259000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>75262000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>44025000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>44893000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>41707000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>43425000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>36388000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>37073000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>31326000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>30735000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>28702000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>24365000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>133751000.0</v>
       </c>
-      <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>22987000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>409288000.0</v>
       </c>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
-      <c r="AR59"/>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1473812000.0</v>
+      </c>
+      <c r="C60">
         <v>1427603000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1358696000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1293951000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1212882000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1150931000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1104280000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1161231000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1203531000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1178944000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1104138000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1066543000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1024469000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>998858000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>973752000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>970015000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>959302000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>953927000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>690939000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>678928000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>655091000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>641498000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>622406000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>624794000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>488933000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>485892000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>467332000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>454091000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>436732000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>422240000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>409419000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>425199000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>414921000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>400408000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>383832000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>372978000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>373472000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>266547000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>253854000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>247591000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>238048000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>232522000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>228590000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>100368000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>101476000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-12370000.0</v>
       </c>
-      <c r="AU60"/>
       <c r="AV60"/>
       <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>48160000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
-      <c r="AR61"/>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10428,50 +10584,51 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10524,1231 +10681,1233 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>461228000.0</v>
       </c>
       <c r="C2">
         <v>439620000.0</v>
       </c>
       <c r="D2">
         <v>375879000.0</v>
       </c>
       <c r="E2">
         <v>311926000.0</v>
       </c>
       <c r="F2">
         <v>272208000.0</v>
       </c>
       <c r="G2">
         <v>222237000.0</v>
       </c>
       <c r="H2">
         <v>175441000.0</v>
       </c>
       <c r="I2">
         <v>152405000.0</v>
       </c>
       <c r="J2">
         <v>116622000.0</v>
       </c>
       <c r="K2">
         <v>92488000.0</v>
       </c>
       <c r="L2">
         <v>62037000.0</v>
       </c>
       <c r="M2">
         <v>42668000.0</v>
       </c>
       <c r="N2">
         <v>30972000.0</v>
       </c>
       <c r="O2">
         <v>24178000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>17471000.0</v>
       </c>
       <c r="C3">
         <v>23702000.0</v>
       </c>
       <c r="D3">
         <v>27257000.0</v>
       </c>
       <c r="E3">
         <v>24321000.0</v>
       </c>
       <c r="F3">
         <v>16408000.0</v>
       </c>
       <c r="G3">
         <v>12891000.0</v>
       </c>
       <c r="H3">
         <v>8104000.0</v>
       </c>
       <c r="I3">
         <v>6168000.0</v>
       </c>
       <c r="J3">
         <v>3781000.0</v>
       </c>
       <c r="K3">
         <v>2297000.0</v>
       </c>
       <c r="L3">
         <v>1752000.0</v>
       </c>
       <c r="M3">
         <v>751000.0</v>
       </c>
       <c r="N3">
         <v>677000.0</v>
       </c>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>205125000.0</v>
       </c>
       <c r="C5">
         <v>22287000.0</v>
       </c>
       <c r="D5">
         <v>81389000.0</v>
       </c>
       <c r="E5">
         <v>5641000.0</v>
       </c>
       <c r="F5">
         <v>-7501000.0</v>
       </c>
       <c r="G5">
         <v>-38942000.0</v>
       </c>
       <c r="H5">
         <v>47508000.0</v>
       </c>
       <c r="I5">
         <v>29983000.0</v>
       </c>
       <c r="J5">
         <v>1165000.0</v>
       </c>
       <c r="K5">
         <v>-1350000.0</v>
       </c>
       <c r="L5">
         <v>4179000.0</v>
       </c>
       <c r="M5">
         <v>3009000.0</v>
       </c>
       <c r="N5">
         <v>-1126000.0</v>
       </c>
       <c r="O5">
         <v>3428000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>222596000.0</v>
       </c>
       <c r="C6">
         <v>45989000.0</v>
       </c>
       <c r="D6">
         <v>108646000.0</v>
       </c>
       <c r="E6">
         <v>29962000.0</v>
       </c>
       <c r="F6">
         <v>8907000.0</v>
       </c>
       <c r="G6">
         <v>-26051000.0</v>
       </c>
       <c r="H6">
         <v>55612000.0</v>
       </c>
       <c r="I6">
         <v>36151000.0</v>
       </c>
       <c r="J6">
         <v>4946000.0</v>
       </c>
       <c r="K6">
         <v>947000.0</v>
       </c>
       <c r="L6">
         <v>5931000.0</v>
       </c>
       <c r="M6">
         <v>3760000.0</v>
       </c>
       <c r="N6">
         <v>-449000.0</v>
       </c>
       <c r="O6">
         <v>3428000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-75000.0</v>
       </c>
       <c r="J8">
         <v>-17800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>942437000.0</v>
       </c>
       <c r="C9">
         <v>754995000.0</v>
       </c>
       <c r="D9">
         <v>682643000.0</v>
       </c>
       <c r="E9">
         <v>535207000.0</v>
       </c>
       <c r="F9">
         <v>475382000.0</v>
       </c>
       <c r="G9">
         <v>338175000.0</v>
       </c>
       <c r="H9">
         <v>371964000.0</v>
       </c>
       <c r="I9">
         <v>292533000.0</v>
       </c>
       <c r="J9">
         <v>217142000.0</v>
       </c>
       <c r="K9">
         <v>170829000.0</v>
       </c>
       <c r="L9">
         <v>124058000.0</v>
       </c>
       <c r="M9">
         <v>82842000.0</v>
       </c>
       <c r="N9">
         <v>57876000.0</v>
       </c>
       <c r="O9">
         <v>48963000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>205125000.0</v>
       </c>
       <c r="C10">
         <v>20869000.0</v>
       </c>
       <c r="D10">
         <v>79650000.0</v>
       </c>
       <c r="E10">
         <v>3892000.0</v>
       </c>
       <c r="F10">
         <v>-10502000.0</v>
       </c>
       <c r="G10">
         <v>-38018000.0</v>
       </c>
       <c r="H10">
         <v>50135000.0</v>
       </c>
       <c r="I10">
         <v>1608000.0</v>
       </c>
       <c r="J10">
         <v>2476000.0</v>
       </c>
       <c r="K10">
         <v>-869000.0</v>
       </c>
       <c r="L10">
         <v>4024000.0</v>
       </c>
       <c r="M10">
         <v>3139000.0</v>
       </c>
       <c r="N10">
         <v>-1255000.0</v>
       </c>
       <c r="O10">
         <v>3892000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11">
         <v>27438000.0</v>
       </c>
       <c r="C11">
         <v>6857000.0</v>
       </c>
       <c r="D11">
         <v>-11304000.0</v>
       </c>
       <c r="E11">
         <v>5894000.0</v>
       </c>
       <c r="F11">
         <v>-13125000.0</v>
       </c>
       <c r="G11">
         <v>-18761000.0</v>
       </c>
       <c r="H11">
         <v>3131000.0</v>
       </c>
       <c r="I11">
         <v>-4403000.0</v>
       </c>
       <c r="J11">
         <v>-3611000.0</v>
       </c>
       <c r="K11">
         <v>-15683000.0</v>
       </c>
       <c r="L11">
         <v>1659000.0</v>
       </c>
       <c r="M11">
         <v>894000.0</v>
       </c>
       <c r="N11">
         <v>-5354000.0</v>
       </c>
       <c r="O11">
         <v>1934000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12">
         <v>1311000.0</v>
       </c>
       <c r="C12">
         <v>1418000.0</v>
       </c>
       <c r="D12">
         <v>1739000.0</v>
       </c>
       <c r="E12">
         <v>1749000.0</v>
       </c>
       <c r="F12">
         <v>16068000.0</v>
       </c>
       <c r="G12">
         <v>17370000.0</v>
       </c>
       <c r="H12">
         <v>12185000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>541000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13">
         <v>16294000.0</v>
       </c>
       <c r="C13">
         <v>13690000.0</v>
       </c>
       <c r="D13">
         <v>6825000.0</v>
       </c>
       <c r="E13">
         <v>137000.0</v>
       </c>
       <c r="F13">
         <v>938000.0</v>
       </c>
       <c r="G13">
         <v>1267000.0</v>
       </c>
       <c r="H13">
         <v>2854000.0</v>
       </c>
       <c r="I13">
         <v>2964000.0</v>
       </c>
       <c r="J13">
         <v>2653000.0</v>
       </c>
       <c r="K13">
         <v>2323000.0</v>
       </c>
       <c r="L13">
         <v>541000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>2661000.0</v>
       </c>
       <c r="G14">
         <v>-3555000.0</v>
       </c>
       <c r="H14">
         <v>-279000.0</v>
       </c>
       <c r="I14">
         <v>175000.0</v>
       </c>
       <c r="J14">
         <v>175000.0</v>
       </c>
       <c r="K14">
         <v>175000.0</v>
       </c>
       <c r="L14">
         <v>175000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>177687000.0</v>
       </c>
       <c r="C15">
         <v>14012000.0</v>
       </c>
       <c r="D15">
         <v>90954000.0</v>
       </c>
       <c r="E15">
         <v>-2002000.0</v>
       </c>
       <c r="F15">
         <v>2623000.0</v>
       </c>
       <c r="G15">
         <v>-19257000.0</v>
       </c>
       <c r="H15">
         <v>48458000.0</v>
       </c>
       <c r="I15">
         <v>6601000.0</v>
       </c>
       <c r="J15">
         <v>4657000.0</v>
       </c>
       <c r="K15">
         <v>14814000.0</v>
       </c>
       <c r="L15">
         <v>2365000.0</v>
       </c>
       <c r="M15">
         <v>2245000.0</v>
       </c>
       <c r="N15">
         <v>4099000.0</v>
       </c>
       <c r="O15">
         <v>1958000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>127</v>
+      </c>
+      <c r="B16">
+        <v>177687000.0</v>
+      </c>
       <c r="C16">
         <v>14012000.0</v>
       </c>
       <c r="D16">
         <v>90954000.0</v>
       </c>
       <c r="E16">
         <v>-2002000.0</v>
       </c>
       <c r="F16">
         <v>5284000.0</v>
       </c>
       <c r="G16">
         <v>-15702000.0</v>
       </c>
       <c r="H16">
         <v>48458000.0</v>
       </c>
       <c r="I16">
         <v>6601000.0</v>
       </c>
       <c r="J16">
         <v>4657000.0</v>
       </c>
       <c r="K16">
         <v>14814000.0</v>
       </c>
       <c r="L16">
         <v>1084000.0</v>
       </c>
       <c r="M16">
         <v>2245000.0</v>
       </c>
       <c r="N16">
         <v>4099000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17">
         <v>177687000.0</v>
       </c>
       <c r="C17">
         <v>14012000.0</v>
       </c>
       <c r="D17">
         <v>90954000.0</v>
       </c>
       <c r="E17">
         <v>-2002000.0</v>
       </c>
       <c r="F17">
         <v>2623000.0</v>
       </c>
       <c r="G17">
         <v>-19257000.0</v>
       </c>
       <c r="H17">
         <v>47004000.0</v>
       </c>
       <c r="I17">
         <v>2910000.0</v>
       </c>
       <c r="J17">
         <v>4657000.0</v>
       </c>
       <c r="K17">
         <v>14814000.0</v>
       </c>
       <c r="L17">
         <v>2365000.0</v>
       </c>
       <c r="M17">
         <v>2245000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>14983000.0</v>
       </c>
       <c r="C18">
         <v>12272000.0</v>
       </c>
       <c r="D18">
         <v>5086000.0</v>
       </c>
       <c r="E18">
         <v>137000.0</v>
       </c>
       <c r="F18">
         <v>938000.0</v>
       </c>
       <c r="G18">
         <v>1267000.0</v>
       </c>
       <c r="H18">
         <v>2854000.0</v>
       </c>
       <c r="I18">
         <v>2964000.0</v>
       </c>
       <c r="J18">
         <v>2653000.0</v>
       </c>
       <c r="K18">
         <v>2323000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2327000.0</v>
       </c>
       <c r="F19">
         <v>-3939000.0</v>
       </c>
       <c r="G19">
         <v>-343000.0</v>
       </c>
       <c r="H19">
         <v>-227000.0</v>
       </c>
       <c r="I19">
         <v>-3605000.0</v>
       </c>
       <c r="J19">
         <v>-2772000.0</v>
       </c>
       <c r="K19">
         <v>-1842000.0</v>
       </c>
       <c r="L19">
         <v>-696000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>-30835000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>189249000.0</v>
       </c>
       <c r="C21">
         <v>9279000.0</v>
       </c>
       <c r="D21">
         <v>73551000.0</v>
       </c>
       <c r="E21">
         <v>6082000.0</v>
       </c>
       <c r="F21">
         <v>-7501000.0</v>
       </c>
       <c r="G21">
         <v>-38942000.0</v>
       </c>
       <c r="H21">
         <v>47508000.0</v>
       </c>
       <c r="I21">
         <v>-852000.0</v>
       </c>
       <c r="J21">
         <v>1165000.0</v>
       </c>
       <c r="K21">
         <v>-1350000.0</v>
       </c>
       <c r="L21">
         <v>4179000.0</v>
       </c>
       <c r="M21">
         <v>3009000.0</v>
       </c>
       <c r="N21">
         <v>-1126000.0</v>
       </c>
       <c r="O21">
         <v>3428000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>1214416000.0</v>
       </c>
       <c r="C23">
         <v>1185336000.0</v>
       </c>
       <c r="D23">
         <v>984971000.0</v>
       </c>
       <c r="E23">
         <v>841051000.0</v>
       </c>
       <c r="F23">
         <v>755091000.0</v>
       </c>
       <c r="G23">
         <v>599354000.0</v>
       </c>
       <c r="H23">
         <v>499897000.0</v>
       </c>
       <c r="I23">
         <v>445790000.0</v>
       </c>
       <c r="J23">
         <v>332599000.0</v>
       </c>
       <c r="K23">
         <v>264667000.0</v>
       </c>
       <c r="L23">
         <v>181916000.0</v>
       </c>
       <c r="M23">
         <v>122501000.0</v>
       </c>
       <c r="N23">
         <v>89974000.0</v>
       </c>
       <c r="O23">
         <v>69713000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>17471000.0</v>
       </c>
       <c r="C25">
         <v>23702000.0</v>
       </c>
       <c r="D25">
         <v>27257000.0</v>
       </c>
       <c r="E25">
         <v>24321000.0</v>
       </c>
       <c r="F25">
         <v>16408000.0</v>
       </c>
       <c r="G25">
         <v>12891000.0</v>
       </c>
       <c r="H25">
         <v>8104000.0</v>
       </c>
       <c r="I25">
         <v>6168000.0</v>
       </c>
       <c r="J25">
         <v>3781000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26">
         <v>89766000.0</v>
       </c>
       <c r="C26">
         <v>94783000.0</v>
       </c>
       <c r="D26">
         <v>84423000.0</v>
       </c>
       <c r="E26">
         <v>79407000.0</v>
       </c>
       <c r="F26">
         <v>104552000.0</v>
       </c>
       <c r="G26">
         <v>90049000.0</v>
       </c>
       <c r="H26">
         <v>51723000.0</v>
       </c>
       <c r="I26">
         <v>36165000.0</v>
       </c>
       <c r="J26">
         <v>31661000.0</v>
       </c>
       <c r="K26">
         <v>23875000.0</v>
       </c>
       <c r="L26">
         <v>18027000.0</v>
       </c>
       <c r="M26">
         <v>15575000.0</v>
       </c>
       <c r="N26">
         <v>14084000.0</v>
       </c>
       <c r="O26">
         <v>12548000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1600000.0</v>
       </c>
       <c r="D27">
         <v>1200000.0</v>
       </c>
       <c r="E27">
         <v>1100000.0</v>
       </c>
       <c r="F27">
         <v>1100000.0</v>
       </c>
       <c r="G27">
         <v>600000.0</v>
       </c>
       <c r="H27">
         <v>500000.0</v>
       </c>
       <c r="I27">
         <v>500000.0</v>
       </c>
       <c r="J27">
         <v>700000.0</v>
       </c>
       <c r="K27">
         <v>500000.0</v>
       </c>
       <c r="L27">
         <v>500000.0</v>
       </c>
       <c r="M27">
         <v>300000.0</v>
       </c>
       <c r="N27">
         <v>100000.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>663422000.0</v>
       </c>
       <c r="C28">
         <v>572388000.0</v>
       </c>
       <c r="D28">
         <v>505254000.0</v>
       </c>
       <c r="E28">
         <v>448618000.0</v>
       </c>
       <c r="F28">
         <v>378331000.0</v>
       </c>
       <c r="G28">
         <v>287068000.0</v>
       </c>
       <c r="H28">
         <v>272733000.0</v>
       </c>
       <c r="I28">
         <v>226385000.0</v>
       </c>
       <c r="J28">
         <v>184316000.0</v>
       </c>
       <c r="K28">
         <v>148304000.0</v>
       </c>
       <c r="L28">
         <v>101852000.0</v>
       </c>
       <c r="M28">
         <v>63958000.0</v>
       </c>
       <c r="N28">
         <v>44818000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>27438000.0</v>
       </c>
       <c r="C29">
         <v>6857000.0</v>
       </c>
       <c r="D29">
         <v>-11304000.0</v>
       </c>
       <c r="E29">
         <v>5894000.0</v>
       </c>
       <c r="F29">
         <v>-13125000.0</v>
       </c>
       <c r="G29">
         <v>-18761000.0</v>
       </c>
       <c r="H29">
         <v>3131000.0</v>
       </c>
       <c r="I29">
         <v>-4478000.0</v>
       </c>
       <c r="J29">
         <v>-21411000.0</v>
       </c>
       <c r="K29">
         <v>-15683000.0</v>
       </c>
       <c r="L29">
         <v>1659000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>753188000.0</v>
       </c>
       <c r="C30">
         <v>745716000.0</v>
       </c>
       <c r="D30">
         <v>609092000.0</v>
       </c>
       <c r="E30">
         <v>529125000.0</v>
       </c>
       <c r="F30">
         <v>482883000.0</v>
       </c>
       <c r="G30">
         <v>377117000.0</v>
       </c>
       <c r="H30">
         <v>324456000.0</v>
       </c>
       <c r="I30">
         <v>293385000.0</v>
       </c>
       <c r="J30">
         <v>215977000.0</v>
       </c>
       <c r="K30">
         <v>172179000.0</v>
       </c>
       <c r="L30">
         <v>119879000.0</v>
       </c>
       <c r="M30">
         <v>79833000.0</v>
       </c>
       <c r="N30">
         <v>59002000.0</v>
       </c>
       <c r="O30">
         <v>45535000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>15876000.0</v>
       </c>
       <c r="C31">
         <v>11590000.0</v>
       </c>
       <c r="D31">
         <v>6099000.0</v>
       </c>
       <c r="E31">
         <v>-2190000.0</v>
       </c>
       <c r="F31">
         <v>-3001000.0</v>
       </c>
       <c r="G31">
         <v>924000.0</v>
       </c>
       <c r="H31">
         <v>2627000.0</v>
       </c>
       <c r="I31">
         <v>2460000.0</v>
       </c>
       <c r="J31">
         <v>-1342000.0</v>
       </c>
       <c r="K31">
         <v>-1842000.0</v>
       </c>
       <c r="L31">
         <v>-696000.0</v>
       </c>
       <c r="M31">
         <v>130000.0</v>
       </c>
       <c r="N31">
         <v>-129000.0</v>
       </c>
       <c r="O31">
         <v>220000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>1403665000.0</v>
       </c>
       <c r="C32">
         <v>1194615000.0</v>
       </c>
       <c r="D32">
         <v>1058522000.0</v>
       </c>
       <c r="E32">
         <v>847133000.0</v>
       </c>
       <c r="F32">
         <v>747590000.0</v>
       </c>
       <c r="G32">
         <v>560412000.0</v>
       </c>
       <c r="H32">
         <v>547405000.0</v>
       </c>
       <c r="I32">
         <v>444938000.0</v>
       </c>
@@ -11770,550 +11929,557 @@
       <c r="O32">
         <v>73141000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>121347000.0</v>
+      </c>
+      <c r="C2">
         <v>123257000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>114269000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>115445000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>108257000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104797000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>100733000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>136574000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>97516000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97687000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>93228000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>94638000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>90326000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>82789000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>78351000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>74309000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76477000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78564000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70205000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65572000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57867000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72585000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60153000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40179000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49320000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>47135000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>43504000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40273000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44529000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>42081000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36794000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37386000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36144000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>32324000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>29134000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29660000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25504000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26525000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24313000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23636000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18014000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17958000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16919000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14936000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12224000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11512000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11667000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10780000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8709000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30295000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>4574000.0</v>
+      </c>
+      <c r="C3">
         <v>4461000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2488000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5507000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5015000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4388000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4148000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7647000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7519000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7039000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6933000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6710000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6575000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6441000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6225000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5929000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5726000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5753000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3633000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3551000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3471000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3458000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3343000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3131000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2959000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2314000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2053000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1933000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1804000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1709000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1511000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1549000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1399000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1201000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1158000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>768000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>654000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>488000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>663000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>608000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>538000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>525000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>482000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>407000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>338000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>231000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>192000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>167000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>161000.0</v>
       </c>
-      <c r="AX3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12330,388 +12496,395 @@
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>42005000.0</v>
+      </c>
+      <c r="C5">
         <v>63632000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>52663000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>45629000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>44180000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>44676000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>40114000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-77530000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>15027000.0</v>
+      </c>
+      <c r="K5">
         <v>24652000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30840000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>19980000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
-        <v>4833000.0</v>
+        <v>8652000.0</v>
       </c>
       <c r="O5">
-        <v>5434000.0</v>
+        <v>7128000.0</v>
       </c>
       <c r="P5">
-        <v>-139000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="Q5">
-        <v>-4046000.0</v>
+        <v>-1095000.0</v>
       </c>
       <c r="R5">
-        <v>-40057000.0</v>
+        <v>-5057000.0</v>
       </c>
       <c r="S5">
-        <v>8781000.0</v>
+        <v>-40954000.0</v>
       </c>
       <c r="T5">
-        <v>10312000.0</v>
+        <v>7782000.0</v>
       </c>
       <c r="U5">
+        <v>10203000.0</v>
+      </c>
+      <c r="V5">
         <v>13463000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1745000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-20158000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-17649000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>610000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>10579000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12976000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>12801000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11152000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6669000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9986000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9283000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4045000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3856000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>683000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1328000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2046000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1152000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1363000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-670000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1835000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1820000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2182000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3813000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3990000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>322000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>311000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>535000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1841000.0</v>
       </c>
-      <c r="AX5">
-[...3 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>46579000.0</v>
+      </c>
+      <c r="C6">
         <v>68093000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>55151000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>51136000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>49195000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49064000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>44262000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-69883000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>22546000.0</v>
+      </c>
+      <c r="K6">
         <v>31691000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37773000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26690000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
-        <v>11274000.0</v>
+        <v>15227000.0</v>
       </c>
       <c r="O6">
-        <v>11659000.0</v>
+        <v>13569000.0</v>
       </c>
       <c r="P6">
-        <v>5790000.0</v>
+        <v>9303000.0</v>
       </c>
       <c r="Q6">
-        <v>1680000.0</v>
+        <v>4834000.0</v>
       </c>
       <c r="R6">
-        <v>-34304000.0</v>
+        <v>669000.0</v>
       </c>
       <c r="S6">
-        <v>12414000.0</v>
+        <v>-35201000.0</v>
       </c>
       <c r="T6">
-        <v>13863000.0</v>
+        <v>11415000.0</v>
       </c>
       <c r="U6">
+        <v>13754000.0</v>
+      </c>
+      <c r="V6">
         <v>16934000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1713000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16815000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14518000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3569000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12893000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15029000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14734000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12956000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8378000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11497000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10832000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5444000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5057000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1841000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-560000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1392000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-664000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-62000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2373000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2345000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2664000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3406000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4328000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>553000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>503000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>702000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2002000.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -12728,95 +12901,96 @@
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>9855000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>4129000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1634000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>13000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -12830,1596 +13004,1626 @@
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>253411000.0</v>
+      </c>
+      <c r="C9">
         <v>262128000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>240416000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>224010000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>215883000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>210721000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>200306000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>162829000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>181139000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>186992000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>177718000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>166861000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>151072000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>138427000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>135327000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>134035000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>127418000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>125447000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>119912000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>118686000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>111337000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>94313000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>90923000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>64930000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>88009000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>98128000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>95998000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>93928000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>83910000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>78712000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>75012000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>72252000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>66557000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>63727000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>54777000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>50929000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>47709000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>46580000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>42874000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>41470000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>39905000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>36458000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>33497000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27375000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>26728000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>23891000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>20797000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20700000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>17454000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>58553000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>41688000.0</v>
+      </c>
+      <c r="C10">
         <v>63632000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52325000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>45310000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43858000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44339000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>39778000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-77874000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14626000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38158000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13304000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19536000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8652000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7128000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3035000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1167000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5104000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-40954000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7782000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10203000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12467000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-511000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-19731000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-17030000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-746000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11749000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12963000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13514000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11909000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7349000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-19908000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9663000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4504000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3906000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>694000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1076000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1751000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1515000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1092000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-383000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2121000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1876000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2084000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4178000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4242000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>417000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>399000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>526000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1797000.0</v>
       </c>
-      <c r="AX10">
-[...3 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>9104000.0</v>
+      </c>
+      <c r="C11">
         <v>16289000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6474000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>40000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4635000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10656000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10251000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-17674000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3624000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-16060000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4090000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>576000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>90000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3251000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5306000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2520000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5183000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-16321000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-249000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1904000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1541000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3143000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9855000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4129000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1634000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2448000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1963000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2735000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1455000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>885000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1598000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-4948000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1938000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5904000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>456000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>482000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1355000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>881000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>14000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-568000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1341000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>243000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1183000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1507000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1740000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>227000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>135000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>531000.0</v>
       </c>
-      <c r="AX11">
-[...3 lines deleted...]
-    <row r="12" spans="1:50">
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>317000.0</v>
+      </c>
+      <c r="C12">
         <v>333000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>338000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>319000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>322000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>337000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>336000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>344000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>401000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3129000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1123000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>444000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>554000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>299000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>47000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>138000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>299000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>480000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>447000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>413000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>108000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>299000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>759000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>784000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>733000.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>771000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>720000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>749000.0</v>
       </c>
-      <c r="AH12">
-[...1 lines deleted...]
-      </c>
       <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>658000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>624000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>644000.0</v>
       </c>
-      <c r="AL12">
-[...1 lines deleted...]
-      </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>631000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>559000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>510000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>541000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17000.0</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13">
+        <v>4871000.0</v>
+      </c>
+      <c r="C13">
         <v>4560000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4360000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3989000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3385000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3276000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3465000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3657000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1123000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>839000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>554000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>299000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>43000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>72000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>47000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>21000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>138000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>299000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>480000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>447000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>413000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>108000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>299000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>578000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>759000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>784000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>733000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>-819000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-5552000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-910000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-1016000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1061000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1633000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-816000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-279000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-391000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>92000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-69000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>175000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-3496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-131000.0</v>
       </c>
       <c r="AG14">
         <v>-131000.0</v>
       </c>
       <c r="AH14">
+        <v>-131000.0</v>
+      </c>
+      <c r="AI14">
         <v>175000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>175000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>175000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>32584000.0</v>
+      </c>
+      <c r="C15">
         <v>47343000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>45851000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>45270000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>39223000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>33683000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>29527000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-60200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11002000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>54218000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9214000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18960000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8562000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3877000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2271000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3687000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>79000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-24633000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8850000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9231000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11836000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3648000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8815000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11960000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1425000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9689000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11483000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>16588000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10698000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6659000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-18930000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13381000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5491000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9083000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>238000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1558000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3106000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>14955000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11906000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3013000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2291000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1633000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>901000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2671000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2502000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>416000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>172000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>75000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>280000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4099000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>47343000.0</v>
+      </c>
+      <c r="D16">
         <v>45851000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>45270000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39223000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33683000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>29527000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>9214000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18960000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8562000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3877000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-2271000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3687000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>79000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-24633000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8850000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9231000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11836000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3648000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-8815000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11960000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1425000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9689000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11483000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16588000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10698000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6659000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-18930000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13381000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5491000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9083000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>238000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1558000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3106000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2908000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1106000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>185000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>780000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1633000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>901000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-2502000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2502000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>416000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>172000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>391000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1266000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4099000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>32584000.0</v>
+      </c>
+      <c r="C17">
         <v>47343000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>45851000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>45270000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>39223000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>33683000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>29527000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-60200000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11002000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>54218000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9214000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18960000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8562000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3877000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-2271000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3687000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>79000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-24633000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8031000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8299000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10926000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2632000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-9876000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12901000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>888000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9301000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>11000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>16249000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>10454000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6464000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-21506000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>14611000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6442000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4409000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>238000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1558000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3106000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>17607000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1106000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>185000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>780000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2365000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>2245000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>4554000.0</v>
+      </c>
+      <c r="C18">
         <v>4227000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4022000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3670000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3063000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2939000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3129000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3313000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2525000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2570000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1123000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>839000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>554000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>299000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-43000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-72000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-47000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>138000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>299000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>480000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>447000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>413000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>108000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>299000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>578000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>759000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>784000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>733000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>808000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>90000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1996000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2356000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-956000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1011000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-918000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1137000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-408000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1476000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>787000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>14000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>511000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1655000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-772000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-71000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>24000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-750000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1570000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1241000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-647000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-372000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-349000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-360000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-272000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-224000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>30835000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -14430,238 +14634,242 @@
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>38234000.0</v>
+      </c>
+      <c r="C21">
         <v>59233000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48838000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40828000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40350000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>42775000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>35364000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-80961000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12101000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>35029000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12625000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17889000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8008000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4833000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5434000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-139000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4046000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-40057000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8781000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10312000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13463000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1745000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-20158000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-17649000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>610000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10579000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12976000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12801000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11152000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6669000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-20849000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9283000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4045000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3856000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>683000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1328000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2046000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1152000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1363000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-670000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1835000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1820000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2182000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3813000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3990000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>322000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>311000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>535000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1841000.0</v>
       </c>
-      <c r="AX21">
-[...3 lines deleted...]
-    <row r="22" spans="1:50">
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -14678,1350 +14886,1379 @@
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>336524000.0</v>
+      </c>
+      <c r="C23">
         <v>326152000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>305847000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>298627000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>283790000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>272743000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>265675000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>380364000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>266554000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>249650000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>258321000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>243610000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>233390000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>216383000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>208244000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>208483000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>207941000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>244068000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>181336000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>173946000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>155741000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>168643000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>171234000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>122758000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>136719000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>134684000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>126526000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>121400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>117287000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>114124000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>132655000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>100355000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>98656000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>92195000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>83228000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>81917000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>75259000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>74257000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>68550000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>65776000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>56084000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>52596000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>48234000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>46124000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>34962000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>35081000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>32153000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>31000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>24359000.0</v>
       </c>
-      <c r="AX23">
-[...3 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>4574000.0</v>
+      </c>
+      <c r="C25">
         <v>4461000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2488000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5507000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5015000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4388000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4148000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7647000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7519000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7039000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6933000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6710000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6575000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6441000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6225000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5929000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5726000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5753000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3633000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3551000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3471000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3458000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3343000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3131000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2959000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2314000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2053000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1933000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1804000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1709000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1511000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1549000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1399000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1201000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1158000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>768000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>654000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>488000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>663000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>608000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>538000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>525000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>482000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>407000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>338000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>231000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>192000.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26">
+        <v>22382000.0</v>
+      </c>
+      <c r="C26">
         <v>21794000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>22677000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23218000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>22077000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20010000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>25205000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>24942000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>24626000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>21942000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>20958000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>21537000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19986000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17964000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>21320000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>19559000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20564000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>52004000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16734000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>17738000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>18076000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>19455000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>34923000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>22725000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12946000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>12861000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13733000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>13462000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>11667000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10867000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9092000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8193000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8013000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8401000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>8132000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>8094000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7034000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6113000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6497000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6264000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5001000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>5484000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4560000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4792000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3191000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4140000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3897000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4077000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3461000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>14084000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1200000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>1100000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1100000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>2150000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>500000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>500000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>700000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>500000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>500000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
-[...1 lines deleted...]
-      </c>
+      <c r="AT27"/>
       <c r="AU27">
         <v>100000.0</v>
       </c>
       <c r="AV27">
+        <v>100000.0</v>
+      </c>
+      <c r="AW27">
         <v>33000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>40000.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>192795000.0</v>
+      </c>
+      <c r="C28">
         <v>181101000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>168901000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>159964000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>153456000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147936000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>139737000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>141903000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>144412000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>128821000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>123433000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>127435000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>123078000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>114530000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>108573000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>114615000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>110900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>112400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>94397000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>90636000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>79798000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>74453000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>76158000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>59854000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>74453000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>74688000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>69289000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>67665000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>61091000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>61176000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>55934000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>54776000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>54499000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>50661000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>45962000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>44163000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>42721000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>41119000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37740000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>35876000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>33069000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>29154000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>31315000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>31188000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22738000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>19329000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16489000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16055000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>12112000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>59002000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>9104000.0</v>
+      </c>
+      <c r="C29">
         <v>16289000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6474000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>40000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4635000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10656000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10251000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17674000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3624000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-16060000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4090000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>576000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>90000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3251000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5306000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2520000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5183000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16321000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-249000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1904000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1541000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3143000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9855000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4129000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1634000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2448000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1963000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2735000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1455000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>215177000.0</v>
+      </c>
+      <c r="C30">
         <v>202895000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>191578000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>183182000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>175533000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>167946000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>164942000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>243790000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>169038000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>151963000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>165093000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>148972000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>143064000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>133594000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>129893000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>134174000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>131464000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>165504000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>111131000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>108374000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>97874000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>96058000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>111081000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>82579000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>87399000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87549000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>83022000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>81127000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>72758000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>72043000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>95861000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>62969000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>62512000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>59871000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>54094000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>52257000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49755000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>47732000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>44237000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>42140000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>38070000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>34638000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31315000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31188000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22738000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>23569000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>20486000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>20220000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15650000.0</v>
       </c>
-      <c r="AX30">
-[...3 lines deleted...]
-    <row r="31" spans="1:50">
+      <c r="AY30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>3454000.0</v>
+      </c>
+      <c r="C31">
         <v>4399000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3487000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4482000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3508000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1564000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4414000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3087000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2525000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3129000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>679000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1647000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>644000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2295000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2399000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1028000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1058000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-897000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-999000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-109000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-996000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1234000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>427000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>619000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1356000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1170000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>713000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>757000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>680000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>941000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>380000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>459000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>753000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>556000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>410000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>295000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-363000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>271000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>287000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>286000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>56000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-98000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-365000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>252000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>95000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>88000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-44000.0</v>
       </c>
-      <c r="AX31">
-[...3 lines deleted...]
-    <row r="32" spans="1:50">
+      <c r="AY31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>374758000.0</v>
+      </c>
+      <c r="C32">
         <v>385385000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>354685000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>339455000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>324140000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>315518000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>301039000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>299403000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>278655000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>284679000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>270946000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>261499000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>241398000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>221216000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>213678000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>208344000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>203895000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>204011000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>190117000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>184258000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>169204000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>166898000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>151076000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>105109000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>137329000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>145263000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>139502000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>134201000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>128439000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>120793000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>111806000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>109638000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>102701000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>96051000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>83911000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>80589000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>73213000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>73105000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>67187000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>65106000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>57919000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>54416000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>50416000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>42311000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>38952000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>35403000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>32464000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>31480000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>26163000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>88848000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -16072,1175 +16309,1177 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2">
         <v>324404000.0</v>
       </c>
       <c r="C2">
         <v>167486000.0</v>
       </c>
       <c r="D2">
         <v>69858000.0</v>
       </c>
       <c r="E2">
         <v>59379000.0</v>
       </c>
       <c r="F2">
         <v>69670000.0</v>
       </c>
       <c r="G2">
         <v>72779000.0</v>
       </c>
       <c r="H2">
         <v>67850000.0</v>
       </c>
       <c r="I2">
         <v>50637000.0</v>
       </c>
       <c r="J2">
         <v>13236000.0</v>
       </c>
       <c r="K2">
         <v>19547000.0</v>
       </c>
       <c r="L2">
         <v>3290000.0</v>
       </c>
       <c r="M2">
         <v>4131000.0</v>
       </c>
       <c r="N2">
         <v>7435000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>63729000</v>
       </c>
       <c r="C3">
         <v>21182000</v>
       </c>
       <c r="D3">
         <v>15213000</v>
       </c>
       <c r="E3">
         <v>19298000</v>
       </c>
       <c r="F3">
         <v>21180000</v>
       </c>
       <c r="G3">
         <v>24756000</v>
       </c>
       <c r="H3">
         <v>22109000</v>
       </c>
       <c r="I3">
         <v>9603000</v>
       </c>
       <c r="J3">
         <v>15032000</v>
       </c>
       <c r="K3">
         <v>13635000</v>
       </c>
       <c r="L3">
         <v>5474000</v>
       </c>
       <c r="M3">
         <v>3888000</v>
       </c>
       <c r="N3">
         <v>798000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>10751000.0</v>
       </c>
       <c r="F4">
         <v>-11397000.0</v>
       </c>
       <c r="G4">
         <v>-2474000.0</v>
       </c>
       <c r="H4">
         <v>-48322000.0</v>
       </c>
       <c r="I4">
         <v>17213000.0</v>
       </c>
       <c r="J4">
         <v>37401000.0</v>
       </c>
       <c r="K4">
         <v>-6311000.0</v>
       </c>
       <c r="L4">
         <v>16257000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-974000.0</v>
       </c>
       <c r="F5">
         <v>-9324000.0</v>
       </c>
       <c r="G5">
         <v>-8865000.0</v>
       </c>
       <c r="H5">
         <v>4001000.0</v>
       </c>
       <c r="I5">
         <v>33066000.0</v>
       </c>
       <c r="J5">
         <v>2436000.0</v>
       </c>
       <c r="K5">
         <v>-9043000.0</v>
       </c>
       <c r="L5">
         <v>-3082000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B6">
         <v>-137507000.0</v>
       </c>
       <c r="C6">
         <v>156918000.0</v>
       </c>
       <c r="D6">
         <v>97628000.0</v>
       </c>
       <c r="E6">
         <v>10479000.0</v>
       </c>
       <c r="F6">
         <v>-10291000.0</v>
       </c>
       <c r="G6">
         <v>-3109000.0</v>
       </c>
       <c r="H6">
         <v>4929000.0</v>
       </c>
       <c r="I6">
         <v>17213000.0</v>
       </c>
       <c r="J6">
         <v>37401000.0</v>
       </c>
       <c r="K6">
         <v>-6311000.0</v>
       </c>
       <c r="L6">
         <v>16257000.0</v>
       </c>
       <c r="M6">
         <v>-841000.0</v>
       </c>
       <c r="N6">
         <v>-3304000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B7">
         <v>-42716000.0</v>
       </c>
       <c r="C7">
         <v>-23780000.0</v>
       </c>
       <c r="D7">
         <v>-79084000.0</v>
       </c>
       <c r="E7">
         <v>-121535000.0</v>
       </c>
       <c r="F7">
         <v>-66711000.0</v>
       </c>
       <c r="G7">
         <v>-51190000.0</v>
       </c>
       <c r="H7">
         <v>-56842000.0</v>
       </c>
       <c r="I7">
         <v>-30260000.0</v>
       </c>
       <c r="J7">
         <v>-13489000.0</v>
       </c>
       <c r="K7">
         <v>-36192000.0</v>
       </c>
       <c r="L7">
         <v>-32263000.0</v>
       </c>
       <c r="M7">
         <v>-12109000.0</v>
       </c>
       <c r="N7">
         <v>-4995000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-69857000.0</v>
       </c>
       <c r="F8">
         <v>-21344000.0</v>
       </c>
       <c r="G8">
         <v>-8295000.0</v>
       </c>
       <c r="H8">
         <v>25029000.0</v>
       </c>
       <c r="I8">
         <v>-25762000.0</v>
       </c>
       <c r="J8">
         <v>-9118000.0</v>
       </c>
       <c r="K8">
         <v>-14560000.0</v>
       </c>
       <c r="L8">
         <v>-11063000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B9">
         <v>-19514000.0</v>
       </c>
       <c r="C9">
         <v>26597000.0</v>
       </c>
       <c r="D9">
         <v>-266000.0</v>
       </c>
       <c r="E9">
         <v>-69857000.0</v>
       </c>
       <c r="F9">
         <v>-21344000.0</v>
       </c>
       <c r="G9">
         <v>-8295000.0</v>
       </c>
       <c r="H9">
         <v>-25029000.0</v>
       </c>
       <c r="I9">
         <v>-25762000.0</v>
       </c>
       <c r="J9">
         <v>-9118000.0</v>
       </c>
       <c r="K9">
         <v>-14560000.0</v>
       </c>
       <c r="L9">
         <v>-11063000.0</v>
       </c>
       <c r="M9">
         <v>-7426000.0</v>
       </c>
       <c r="N9">
         <v>-1550000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B10">
         <v>-26482000.0</v>
       </c>
       <c r="C10">
         <v>-65658000.0</v>
       </c>
       <c r="D10">
         <v>-67710000.0</v>
       </c>
       <c r="E10">
         <v>-74631000.0</v>
       </c>
       <c r="F10">
         <v>-51554000.0</v>
       </c>
       <c r="G10">
         <v>-56981000.0</v>
       </c>
       <c r="H10">
         <v>-41407000.0</v>
       </c>
       <c r="I10">
         <v>-22288000.0</v>
       </c>
       <c r="J10">
         <v>-18826000.0</v>
       </c>
       <c r="K10">
         <v>-19737000.0</v>
       </c>
       <c r="L10">
         <v>-25126000.0</v>
       </c>
       <c r="M10">
         <v>-9444000.0</v>
       </c>
       <c r="N10">
         <v>-3779000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>23927000.0</v>
       </c>
       <c r="F11">
         <v>-1565000.0</v>
       </c>
       <c r="G11">
         <v>22951000.0</v>
       </c>
       <c r="H11">
         <v>-13595000.0</v>
       </c>
       <c r="I11">
         <v>15559000.0</v>
       </c>
       <c r="J11">
         <v>1851000.0</v>
       </c>
       <c r="K11">
         <v>1375000.0</v>
       </c>
       <c r="L11">
         <v>132000.0</v>
       </c>
       <c r="M11">
         <v>1299000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>43555000.0</v>
       </c>
       <c r="F12">
         <v>57182000.0</v>
       </c>
       <c r="G12">
         <v>24314000.0</v>
       </c>
       <c r="H12">
         <v>-28386000.0</v>
       </c>
       <c r="I12">
         <v>19316000.0</v>
       </c>
       <c r="J12">
         <v>17742000.0</v>
       </c>
       <c r="K12">
         <v>6274000.0</v>
       </c>
       <c r="L12">
         <v>5975000.0</v>
       </c>
       <c r="M12">
         <v>2735000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9568000.0</v>
       </c>
       <c r="F13">
         <v>7752000.0</v>
       </c>
       <c r="G13">
         <v>14394000.0</v>
       </c>
       <c r="H13">
         <v>3556000.0</v>
       </c>
       <c r="I13">
         <v>16461000.0</v>
       </c>
       <c r="J13">
         <v>12604000.0</v>
       </c>
       <c r="K13">
         <v>-3270000.0</v>
       </c>
       <c r="L13">
         <v>5276000.0</v>
       </c>
       <c r="M13">
         <v>3451000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14">
         <v>17471000.0</v>
       </c>
       <c r="C14">
         <v>23702000.0</v>
       </c>
       <c r="D14">
         <v>30607000.0</v>
       </c>
       <c r="E14">
         <v>27574000.0</v>
       </c>
       <c r="F14">
         <v>19490000.0</v>
       </c>
       <c r="G14">
         <v>12891000.0</v>
       </c>
       <c r="H14">
         <v>7852000.0</v>
       </c>
       <c r="I14">
         <v>6168000.0</v>
       </c>
       <c r="J14">
         <v>3781000.0</v>
       </c>
       <c r="K14">
         <v>2297000.0</v>
       </c>
       <c r="L14">
         <v>1752000.0</v>
       </c>
       <c r="M14">
         <v>751000.0</v>
       </c>
       <c r="N14">
         <v>677000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>8042000.0</v>
       </c>
       <c r="F15">
         <v>15832000.0</v>
       </c>
       <c r="G15">
         <v>10066000.0</v>
       </c>
       <c r="H15">
         <v>18535000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B16">
         <v>186897000.0</v>
       </c>
       <c r="C16">
         <v>324404000.0</v>
       </c>
       <c r="D16">
         <v>167486000.0</v>
       </c>
       <c r="E16">
         <v>69858000.0</v>
       </c>
       <c r="F16">
         <v>59379000.0</v>
       </c>
       <c r="G16">
         <v>69670000.0</v>
       </c>
       <c r="H16">
         <v>72779000.0</v>
       </c>
       <c r="I16">
         <v>67850000.0</v>
       </c>
       <c r="J16">
         <v>50637000.0</v>
       </c>
       <c r="K16">
         <v>13236000.0</v>
       </c>
       <c r="L16">
         <v>19547000.0</v>
       </c>
       <c r="M16">
         <v>3290000.0</v>
       </c>
       <c r="N16">
         <v>4131000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1395000.0</v>
       </c>
       <c r="J17">
         <v>-1996000.0</v>
       </c>
       <c r="K17">
         <v>-1317000.0</v>
       </c>
       <c r="L17">
         <v>-72000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B18">
         <v>174934000.0</v>
       </c>
       <c r="C18">
         <v>147299000.0</v>
       </c>
       <c r="D18">
         <v>82120000.0</v>
       </c>
       <c r="E18">
         <v>-74959000.0</v>
       </c>
       <c r="F18">
         <v>-11678000.0</v>
       </c>
       <c r="G18">
         <v>-57998000.0</v>
       </c>
       <c r="H18">
         <v>4543000.0</v>
       </c>
       <c r="I18">
         <v>19205000.0</v>
       </c>
       <c r="J18">
         <v>-2341000.0</v>
       </c>
       <c r="K18">
         <v>-26442000.0</v>
       </c>
       <c r="L18">
         <v>-27753000.0</v>
       </c>
       <c r="M18">
         <v>-10277000.0</v>
       </c>
       <c r="N18">
         <v>-4194000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B19">
         <v>-340861000.0</v>
       </c>
       <c r="C19">
         <v>77624000.0</v>
       </c>
       <c r="D19">
         <v>-31723000.0</v>
       </c>
       <c r="E19">
         <v>74088000.0</v>
       </c>
       <c r="F19">
         <v>-3074000.0</v>
       </c>
       <c r="G19">
         <v>-76333000.0</v>
       </c>
       <c r="H19">
         <v>18034000.0</v>
       </c>
       <c r="I19">
         <v>29632000.0</v>
       </c>
       <c r="J19">
         <v>-77653000.0</v>
       </c>
       <c r="K19">
         <v>687000.0</v>
       </c>
       <c r="L19">
         <v>-80342000.0</v>
       </c>
       <c r="M19">
         <v>-33113000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>134759000.0</v>
       </c>
       <c r="H20">
         <v>134759000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21">
         <v>-2485000.0</v>
       </c>
       <c r="C21">
         <v>-2276000.0</v>
       </c>
       <c r="D21">
         <v>-1981000.0</v>
       </c>
       <c r="E21">
         <v>-1751000.0</v>
       </c>
       <c r="F21">
         <v>-1451000.0</v>
       </c>
       <c r="G21">
         <v>-3418000.0</v>
       </c>
       <c r="H21">
         <v>-2570000.0</v>
       </c>
       <c r="I21">
         <v>-404000.0</v>
       </c>
       <c r="J21">
         <v>-1079000.0</v>
       </c>
       <c r="K21">
         <v>-1079000.0</v>
       </c>
       <c r="L21">
         <v>-1079000.0</v>
       </c>
       <c r="M21">
         <v>-6000000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22">
         <v>177687000.0</v>
       </c>
       <c r="C22">
         <v>14012000.0</v>
       </c>
       <c r="D22">
         <v>90954000.0</v>
       </c>
       <c r="E22">
         <v>-2001999.0</v>
       </c>
       <c r="F22">
         <v>5284000.0</v>
       </c>
       <c r="G22">
         <v>-19257000.0</v>
       </c>
       <c r="H22">
         <v>48458000.0</v>
       </c>
       <c r="I22">
         <v>2910000.0</v>
       </c>
       <c r="J22">
         <v>4657000.0</v>
       </c>
       <c r="K22">
         <v>14814000.0</v>
       </c>
       <c r="L22">
         <v>2365000.0</v>
       </c>
       <c r="M22">
         <v>2245000.0</v>
       </c>
       <c r="N22">
         <v>4099000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
         <v>-2802000.0</v>
       </c>
       <c r="C23">
-        <v>15657000.0</v>
+        <v>-1517000.0</v>
       </c>
       <c r="D23">
         <v>-2229000.0</v>
       </c>
       <c r="E23">
         <v>-8179000.0</v>
       </c>
       <c r="F23">
         <v>-16082000.0</v>
       </c>
       <c r="G23">
         <v>3576000.0</v>
       </c>
       <c r="H23">
         <v>-20293000.0</v>
       </c>
       <c r="I23">
         <v>-9411000.0</v>
       </c>
       <c r="J23">
         <v>-829000.0</v>
       </c>
       <c r="K23">
         <v>7126000.0</v>
       </c>
       <c r="L23">
         <v>-318000.0</v>
       </c>
       <c r="M23">
         <v>49937000.0</v>
       </c>
       <c r="N23">
         <v>178000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>165</v>
+      </c>
+      <c r="B24">
+        <v>-340861000.0</v>
+      </c>
       <c r="C24">
         <v>1100000.0</v>
       </c>
       <c r="D24">
         <v>-500000.0</v>
       </c>
       <c r="E24">
         <v>74088000.0</v>
       </c>
       <c r="F24">
         <v>-400000.0</v>
       </c>
       <c r="G24">
         <v>-3060000.0</v>
       </c>
       <c r="H24">
         <v>-8636000.0</v>
       </c>
       <c r="I24">
         <v>29632000.0</v>
       </c>
       <c r="J24">
         <v>-55868000.0</v>
       </c>
       <c r="K24">
         <v>14322000.0</v>
       </c>
       <c r="L24">
         <v>-80342000.0</v>
       </c>
       <c r="M24">
         <v>-33113000.0</v>
       </c>
       <c r="N24">
         <v>-453000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
         <v>5974000.0</v>
       </c>
       <c r="C25">
         <v>124722000.0</v>
       </c>
       <c r="D25">
         <v>73917000.0</v>
       </c>
       <c r="E25">
         <v>38844000.0</v>
       </c>
       <c r="F25">
         <v>65530000.0</v>
       </c>
       <c r="G25">
         <v>17591000.0</v>
       </c>
       <c r="H25">
         <v>25364000.0</v>
       </c>
       <c r="I25">
         <v>38048000.0</v>
       </c>
       <c r="J25">
         <v>4218000.0</v>
       </c>
       <c r="K25">
         <v>4015000.0</v>
       </c>
       <c r="L25">
         <v>1557000.0</v>
       </c>
       <c r="M25">
         <v>1862000.0</v>
       </c>
       <c r="N25">
         <v>-3728000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>31819000.0</v>
       </c>
       <c r="C26">
         <v>-100387000.0</v>
       </c>
       <c r="D26">
         <v>-2074000.0</v>
       </c>
       <c r="E26">
         <v>-8042000.0</v>
       </c>
       <c r="F26">
         <v>-15832000.0</v>
       </c>
       <c r="G26">
         <v>-10066000.0</v>
       </c>
       <c r="H26">
         <v>-18535000.0</v>
       </c>
       <c r="I26">
         <v>-17725000.0</v>
       </c>
       <c r="J26">
         <v>-11686000.0</v>
       </c>
       <c r="K26">
         <v>-2624000.0</v>
       </c>
       <c r="L26">
         <v>-2525000.0</v>
       </c>
       <c r="M26">
         <v>-9351000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>59213000.0</v>
       </c>
       <c r="C27">
         <v>46164000.0</v>
       </c>
       <c r="D27">
         <v>50516000.0</v>
       </c>
       <c r="E27">
         <v>37378000.0</v>
       </c>
       <c r="F27">
         <v>65763000.0</v>
       </c>
       <c r="G27">
         <v>25541000.0</v>
       </c>
       <c r="H27">
         <v>21485000.0</v>
       </c>
       <c r="I27">
         <v>18422000.0</v>
       </c>
       <c r="J27">
         <v>17812000.0</v>
       </c>
       <c r="K27">
         <v>14637000.0</v>
       </c>
       <c r="L27">
         <v>7271000.0</v>
       </c>
       <c r="M27">
         <v>1433000.0</v>
       </c>
       <c r="N27">
         <v>886000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>26532000.0</v>
       </c>
       <c r="C28">
         <v>-87006000.0</v>
       </c>
       <c r="D28">
         <v>16203000.0</v>
       </c>
       <c r="E28">
         <v>11622000.0</v>
       </c>
       <c r="F28">
         <v>836000.0</v>
       </c>
       <c r="G28">
         <v>134917000.0</v>
       </c>
       <c r="H28">
         <v>-9759000.0</v>
       </c>
       <c r="I28">
         <v>-9815000.0</v>
       </c>
       <c r="J28">
         <v>104359000.0</v>
       </c>
       <c r="K28">
         <v>7126000.0</v>
       </c>
       <c r="L28">
         <v>124424000.0</v>
       </c>
       <c r="M28">
         <v>42897000.0</v>
       </c>
       <c r="N28">
         <v>2178000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>238663000.0</v>
       </c>
       <c r="C29">
         <v>168481000.0</v>
       </c>
       <c r="D29">
         <v>97333000.0</v>
       </c>
       <c r="E29">
         <v>-55661000.0</v>
       </c>
       <c r="F29">
         <v>9502000.0</v>
       </c>
       <c r="G29">
         <v>-33242000.0</v>
       </c>
       <c r="H29">
         <v>26652000.0</v>
       </c>
       <c r="I29">
         <v>28808000.0</v>
       </c>
       <c r="J29">
         <v>12691000.0</v>
       </c>
       <c r="K29">
         <v>-12807000.0</v>
       </c>
       <c r="L29">
         <v>-22279000.0</v>
       </c>
       <c r="M29">
         <v>-6389000.0</v>
       </c>
       <c r="N29">
         <v>-3396000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
         <v>-404590000.0</v>
       </c>
       <c r="C30">
         <v>77624000.0</v>
       </c>
       <c r="D30">
         <v>-16076000.0</v>
       </c>
       <c r="E30">
         <v>54790000.0</v>
       </c>
       <c r="F30">
         <v>-21735000.0</v>
       </c>
       <c r="G30">
         <v>-104149000.0</v>
       </c>
       <c r="H30">
         <v>-11911000.0</v>
       </c>
       <c r="I30">
         <v>-385000.0</v>
       </c>
@@ -17259,4088 +17498,4160 @@
       <c r="N30">
         <v>-1251000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>186897000.0</v>
+      </c>
+      <c r="C2">
         <v>321029000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>421768000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>376054000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>324404000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>280476000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>288332000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>223114000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>167486000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100757000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>114167000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>94688000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69858000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54844000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58234000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>68163000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59379000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66290000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82277000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55632000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>69670000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80115000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>134381000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>72456000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>72779000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>111581000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>77261000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>95606000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>67850000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47742000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>59705000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>52805000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>50637000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65621000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>76576000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>109383000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13236000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15856000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13914000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17606000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19547000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>159098000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36764000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8132000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3290000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8188000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>55560000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3350000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4131000.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>13671000</v>
+      </c>
+      <c r="C3">
         <v>18434000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16249000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15579000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13467000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5371000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5451000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4536000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5824000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3645000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3332000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4342000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3894000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3562000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6348000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4431000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4957000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8092000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5802000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3295000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3991000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3753000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4153000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6719000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10130999</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7984000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7917000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3745000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2463000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3040000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1458000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2282000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2823000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5727000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3941000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2170000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3194000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6557000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3383000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2580000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1115000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>967000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1434000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1775000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1298000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2090000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>980000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>269000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>549000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>798000</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>19122000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>25216000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>15705000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3726000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-9784000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>8556000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-7648000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-16065000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>26208000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-13892000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-9852000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-54617000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>62228000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-233000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-92053000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>34320000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-18345000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>27756000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>18929000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-11249000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>7756000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1777000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-10955000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-32807000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>96147000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>1942000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-3692000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1941000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-1907000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3994000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>721000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>535000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1349000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3579000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5442000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1961000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2380000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3463000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2859000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1751000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2711000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1544000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7389000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>424000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3857000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>45000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1498000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>30163000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1581000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2986000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>655000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2248000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>173000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2730000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2986000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>54392000.0</v>
+      </c>
+      <c r="C6">
         <v>-134132000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-100739000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>45714000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>51650000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>43928000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7856000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>65218000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>55628000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66729000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13410000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19479000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24830000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15014000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3390000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9929000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8784000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6911000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-15987000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>26645000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14038000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10445000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-54266000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>61925000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-323000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-38802000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>34320000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-18345000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>27756000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>20108000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11963000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2168000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-14984000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-10955000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-32807000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>96147000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2620000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1942000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3692000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1941000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-139551000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>122334000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>28632000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4842000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4898000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-47372000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>52210000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-781000.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B7">
+        <v>35472000.0</v>
+      </c>
+      <c r="C7">
         <v>3563000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-22005000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14282000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9992000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-9085000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3590000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-23878000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5593000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17424000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22956000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-23734000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-14970000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19421000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-34216000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-53483000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14415000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18668000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>17910000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-27693000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-38260000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-23658000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7007000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-19320000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15219000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-15152000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-305000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-19832000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-21553000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6830000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-6853000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-16368000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-209000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-13167000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3440000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3728000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-34000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-19286000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>930000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-9525000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-8311000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-11590000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-6910000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-7949000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5814000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-5795000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4975000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>560000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3136000.0</v>
       </c>
-      <c r="AX7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-4881000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-3540000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-12500000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-3058000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-45589000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-8710000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-14381000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>15935000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-9955000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-12943000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-852000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-14200000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>6995000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-238000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>46549000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3968000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-4179000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-13373000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2478000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-6987000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-10188000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-6109000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>5255000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2671000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-1880000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-2030000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-3715000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1343000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>5542000.0</v>
+      </c>
+      <c r="C9">
         <v>-6824000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8451000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4782000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>543000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3232000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25394000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10489000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8460000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6343000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1812000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4881000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3540000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-12500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3058000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-45589000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-8710000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-14381000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15935000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9955000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12943000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-852000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-14200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6995000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-238000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3509000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3968000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4179000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-13373000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2478000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6987000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-10188000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6109000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-9822000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5255000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2671000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1880000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7472000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2030000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3715000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1343000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3680000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2443000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2007000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2933000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2455000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1821000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1756000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1394000.0</v>
       </c>
-      <c r="AX9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>-9019000.0</v>
+      </c>
+      <c r="C10">
         <v>-630000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3719000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11371000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10762000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2710000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23039000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11334000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11619000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21244000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-20708000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15117000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10641000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-12314000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-26266000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-24287000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11764000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5742000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4269000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9935000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-31608000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17041000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8005000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-16845000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15090000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13547000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9339000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-11793000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6728000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6893000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11447000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4156000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>208000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4110000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-7889000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-770000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6057000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-5719000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1983000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2952000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9083000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7114000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6691000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4264000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-7057000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4287000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2293000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-524000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2340000.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2313000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1829000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3205000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4672000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5427000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15044000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9638000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-376000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4283000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1961000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9754000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2906000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>30963000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6759000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1653000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-24673000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12578000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1497000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1043000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12253000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-443000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2706000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1851000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5674000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-942000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5655000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1375000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4978000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-598000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5363000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>132000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>1299000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>37653000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15163000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12962000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10440000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17353000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11666000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4096000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30939000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6876000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11601000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9495000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15485000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-4024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7401000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5452000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-48468000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9302000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3553000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7227000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6280000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7447000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1594000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3995000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17742000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5853000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5031000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4381000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6274000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1521000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-25000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2958000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5975000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>2735000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-6373000.0</v>
       </c>
       <c r="M13">
+        <v>-6373000.0</v>
+      </c>
+      <c r="N13">
         <v>-2863000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5098000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-8958000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8758000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4670000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1831000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6744000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5842000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5019000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5686000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>29435000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-8543000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-812000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-811000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10094000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5778000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>51000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2900000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10518000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2027000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5070000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>12604000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5494000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>309000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2248000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3270000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4304000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-749000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>5276000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>3451000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>4574000.0</v>
+      </c>
+      <c r="C14">
         <v>4461000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2488000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5507000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5015000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4388000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4147999.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7647000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7519000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10389000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6933000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6710000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6575000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6441000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6225000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5929000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5726000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5753000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3633000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3551000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3471000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3458000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3343000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3131000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2959000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2314000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2053000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1933000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1804000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1709000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1511000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1549000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1399000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1201000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1158000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>768000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>654000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>488000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>663000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>608000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>538000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>525000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>482000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>407000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>338000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>231000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>192000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>167000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>161000.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>711000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9177000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>204000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6187000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>162000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
-      <c r="AR15"/>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>241289000.0</v>
+      </c>
+      <c r="C16">
         <v>186897000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>321029000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>421768000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>376054000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>324404000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>280476000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>288332000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>223114000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>167486000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>100757000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>114167000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>94688000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>69858000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54844000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58234000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>68163000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>59379000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66290000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>82277000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>55632000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>69670000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80115000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>134381000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>72456000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>72779000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>111581000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>77261000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>95606000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>67850000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>47742000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>59705000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>52805000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>50637000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>65621000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>76576000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>109383000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13236000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15856000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13914000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>17606000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19547000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>159098000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>36764000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8132000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3290000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8188000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>55560000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3350000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4131000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-572000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>173000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-321000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1395000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>1096000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3055000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>91000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-1188000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1227000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>42000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>73300000.0</v>
+      </c>
+      <c r="C18">
         <v>68050000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>42014000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29367000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>35503000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>45737000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>51016000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18075000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>32470999.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>32616000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27512000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12757000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9235000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2225000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19257000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-44006000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9471000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17362000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30648000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6605000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18359000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5836000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7703000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-28408000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16050999.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3217000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14133000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1842000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4531000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4491000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8987000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2158000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7885000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6634000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6813000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1520000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9313000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-879000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-11551000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4699000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-10615000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5734000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7444000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3960000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-7486000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3965000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1855000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-681000.0</v>
       </c>
-      <c r="AX18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B19">
+        <v>-15962000.0</v>
+      </c>
+      <c r="C19">
         <v>-207213000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-162861000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-15580000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-502000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10955000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>35721000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>34474000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>18384000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>24280000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-44396000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1829000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>14605000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>12195000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>16134000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>25091000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>20668000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>4084000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-44029000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>29640000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7231000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6473000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-44263000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-45765000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>20168000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-33195000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>27279000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-10368000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>34318000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>13165000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>725000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>15106000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>636000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-53368000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-11079000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-24840000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-6782000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>14322000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-441000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1280000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2719000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-80342000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-33113000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-617000.0</v>
+      </c>
+      <c r="C21">
         <v>-569000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-612000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-691000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-613000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-589000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-578000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-499000.0</v>
       </c>
       <c r="M21">
+        <v>-499000.0</v>
+      </c>
+      <c r="N21">
         <v>-474000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-452000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-441000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-433000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-425000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-395000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-364000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-355000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-337000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-347000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-95000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1018000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2570000.0</v>
       </c>
       <c r="AA21">
         <v>-2570000.0</v>
       </c>
       <c r="AB21">
         <v>-2570000.0</v>
       </c>
       <c r="AC21">
         <v>-2570000.0</v>
       </c>
       <c r="AD21">
-        <v>-404000.0</v>
+        <v>-2570000.0</v>
       </c>
       <c r="AE21">
         <v>-404000.0</v>
       </c>
       <c r="AF21">
         <v>-404000.0</v>
       </c>
       <c r="AG21">
         <v>-404000.0</v>
       </c>
       <c r="AH21">
+        <v>-404000.0</v>
+      </c>
+      <c r="AI21">
         <v>-1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-940000.0</v>
       </c>
       <c r="AJ21">
         <v>-940000.0</v>
       </c>
       <c r="AK21">
         <v>-940000.0</v>
       </c>
       <c r="AL21">
+        <v>-940000.0</v>
+      </c>
+      <c r="AM21">
         <v>-1079000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-1079000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-6000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22">
-        <v>-130344000.0</v>
+        <v>32584000.0</v>
       </c>
       <c r="C22">
+        <v>47343000.0</v>
+      </c>
+      <c r="D22">
         <v>45851000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>45270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39223000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>33683000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>29527000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-60200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11002000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>54218000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9214000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18960000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8562000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3877000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2271000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3687000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>79000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-24633000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8850000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9231000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11836000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3648000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8815000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11960000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1425000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9301000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16249000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10454000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6464000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-22426000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>13381000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5491000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9083000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>238000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1558000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3106000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14955000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1106000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>185000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>780000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1633000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>901000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2671000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2502000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>416000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>172000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>391000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1266000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4099000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>-1290000.0</v>
+      </c>
+      <c r="C23">
         <v>-1949000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-90000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-62000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-701000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-874000.0</v>
+      </c>
+      <c r="H23">
         <v>-72000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-89000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-482000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-925000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-123000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-822000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-359000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1074000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1887000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3318000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5468000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3533000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4138000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2943000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3395000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4764000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2016000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2788000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4707000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1439000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5308000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3168000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1047000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-5192000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6744000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2443000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2612000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1039000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7922000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3050000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4943000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1513000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>404000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2252000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>326000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>113000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-7552000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>51338000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>38000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>165</v>
+      </c>
+      <c r="B24">
+        <v>-1000000.0</v>
+      </c>
       <c r="C24">
+        <v>-340861000.0</v>
+      </c>
+      <c r="D24">
         <v>-133648000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12964000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12965000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>104390000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>988000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-988000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14605000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12195000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>16134000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>25091000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>20668000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-250000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-44029000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29640000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-150000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>60320000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2060000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>20168000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2555000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5081000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>34318000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13165000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-19914000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>15106000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>636000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9253000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1714000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-28000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1686000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10764000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-441000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1280000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2719000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-128433000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>39253000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8838000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2921000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-35912000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-29000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-93000.0</v>
       </c>
-      <c r="AX24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
-        <v>178482000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="C25">
+        <v>795000.0</v>
+      </c>
+      <c r="D25">
         <v>1276000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>966000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2937000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5427000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5465000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>113693000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>137000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8104000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21102000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3837000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1149000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1789000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2106000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10029000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8474000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>43178000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7818000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10254000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7362000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16650000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6312000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10198000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6417000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1571000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1239000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1217000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1054000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1386000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32698000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1882000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2082000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1544000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>107000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>574000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>669000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9485000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2310000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2225000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-935000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-283000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1201000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>39000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-607000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1254000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>656000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1225000.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
+        <v>31819000.0</v>
+      </c>
+      <c r="D26">
         <v>24244000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19592000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4022000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-100388000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-89000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-421000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-925000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-123000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-822000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-204000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1074000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1887000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1900000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3181000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5311000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3533000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3952000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3036000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1429000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-4764000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1768000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2105000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2416000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2740000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-11281000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2098000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1704000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2176000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-10315000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3530000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1117000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1379000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-7101000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2089000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-600000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-178000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-204000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1642000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1103000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>-2525000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-18000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-141000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-881000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>14645000.0</v>
+      </c>
+      <c r="C27">
         <v>15262000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15932000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14234000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13785000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12095000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10940000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9560000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13569000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10791000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14136000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12823000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12766000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9997000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9702000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8786000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8893000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>41662000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7903000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9803000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6395000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8055000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6238000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5559000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5689000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5014000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6241000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5135000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5095000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4871000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4412000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4985000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4154000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4720000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4487000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4593000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4012000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3837000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4263000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3522000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3015000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2145000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1510000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3261000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>355000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>359000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>372000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>350000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>352000.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>-1907000.0</v>
+      </c>
+      <c r="C28">
         <v>5057000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3950000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14817000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2708000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6068000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-100554000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8273999.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-794000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5921000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>212000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8694000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1376000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5735000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-603000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9131000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2641000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2961000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2684000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3173000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2614000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2457000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1651000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>138461000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4350000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-502000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1439000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5308000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1710000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3168000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1047000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5192000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6744000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2445000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2910000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>105524000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5127000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4450000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7806000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-770000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>128168000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>326000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>95000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-7693000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>50457000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2178000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>86971000.0</v>
+      </c>
+      <c r="C29">
         <v>86484000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>58263000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44946000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48970000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51108000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>56467000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22611000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38295000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36261000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>30844000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17099000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13129000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1337000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-12909000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-39575000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4514000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9270000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>36450000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3310000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-14368000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2083000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3550000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-21689000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5920000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4767000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>22050000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1903000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2068000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7531000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10445000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>124000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10708000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-907000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10754000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>650000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2194000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2756000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2504000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-8971000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-3584000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9648000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4300000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-5669000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2662000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-5396000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2985000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>2124000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-132000.0</v>
       </c>
-      <c r="AX29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>-30633000.0</v>
+      </c>
+      <c r="C30">
         <v>-225647000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-162861000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15580000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-502000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10955000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35721000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34474000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18384000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24280000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-44396000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6671000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10711000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8633000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9786000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20660000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15711000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1339000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-49831000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26345000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3090000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10226000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-49416000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-54544000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10037000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-43734000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15113000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31855000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9625000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20647000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12824000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2187000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16394000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-22105000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-27492000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11662000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4207000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3824000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1604000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-129400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1434000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>37478000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7540000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>831000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-36892000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-298000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-642000.0</v>
       </c>
-      <c r="AX30"/>
+      <c r="AY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>