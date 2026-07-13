--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2452,51 +2455,53 @@
       </c>
       <c r="S23">
         <v>6548748000.0</v>
       </c>
       <c r="T23">
         <v>6359391000.0</v>
       </c>
       <c r="U23">
         <v>5742964000.0</v>
       </c>
       <c r="V23">
         <v>6052374000.0</v>
       </c>
       <c r="W23">
         <v>6433322000.0</v>
       </c>
       <c r="X23">
         <v>4284878000.0</v>
       </c>
       <c r="Y23">
         <v>3919208000.0</v>
       </c>
       <c r="Z23">
         <v>2869717000.0</v>
       </c>
-      <c r="AA23"/>
+      <c r="AA23">
+        <v>2641579000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
         <v>2518537000.0</v>
       </c>
       <c r="C24">
         <v>2308819000.0</v>
       </c>
       <c r="D24">
         <v>1458567000.0</v>
       </c>
       <c r="E24">
         <v>1347863000.0</v>
       </c>
       <c r="F24">
         <v>637057000.0</v>
       </c>
       <c r="G24">
         <v>1175972000.0</v>
       </c>
       <c r="H24">
         <v>1125146000.0</v>
@@ -3136,51 +3141,51 @@
       <c r="O34">
         <v>70914000.0</v>
       </c>
       <c r="P34">
         <v>68149000.0</v>
       </c>
       <c r="Q34">
         <v>55424000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>22147498000.0</v>
+        <v>2733555000.0</v>
       </c>
       <c r="C35">
         <v>2671334000.0</v>
       </c>
       <c r="D35">
         <v>2118701000.0</v>
       </c>
       <c r="E35">
         <v>12185733000.0</v>
       </c>
       <c r="F35">
         <v>637057000.0</v>
       </c>
       <c r="G35">
         <v>1201107000.0</v>
       </c>
       <c r="H35">
         <v>1125146000.0</v>
       </c>
       <c r="I35">
         <v>1320960000.0</v>
       </c>
       <c r="J35">
         <v>1599335000.0</v>
       </c>
@@ -3505,51 +3510,51 @@
         <v>4484131000.0</v>
       </c>
       <c r="U39">
         <v>3959123000.0</v>
       </c>
       <c r="V39">
         <v>3921293000.0</v>
       </c>
       <c r="W39">
         <v>3928544000.0</v>
       </c>
       <c r="X39">
         <v>2421511000.0</v>
       </c>
       <c r="Y39">
         <v>2183864000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>14402148000.0</v>
+        <v>19318936000.0</v>
       </c>
       <c r="C40">
         <v>18666060000.0</v>
       </c>
       <c r="D40">
         <v>10329352000.0</v>
       </c>
       <c r="E40">
         <v>8957155000.0</v>
       </c>
       <c r="F40">
         <v>9080956000.0</v>
       </c>
       <c r="G40">
         <v>7395508000.0</v>
       </c>
       <c r="H40">
         <v>5384868000.0</v>
       </c>
       <c r="I40">
         <v>5027708000.0</v>
       </c>
       <c r="J40">
         <v>4996345000.0</v>
       </c>
@@ -4328,51 +4333,53 @@
       </c>
       <c r="U51">
         <v>840990000.0</v>
       </c>
       <c r="V51">
         <v>996552000.0</v>
       </c>
       <c r="W51">
         <v>1193177000.0</v>
       </c>
       <c r="X51">
         <v>736328000.0</v>
       </c>
       <c r="Y51">
         <v>323081000.0</v>
       </c>
       <c r="Z51">
         <v>195767000.0</v>
       </c>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>95007000.0</v>
+      </c>
       <c r="C52">
         <v>113224000.0</v>
       </c>
       <c r="D52">
         <v>72161000.0</v>
       </c>
       <c r="E52">
         <v>881866000.0</v>
       </c>
       <c r="F52">
         <v>443019000.0</v>
       </c>
       <c r="G52">
         <v>886582000.0</v>
       </c>
       <c r="H52">
         <v>856222000.0</v>
       </c>
       <c r="I52">
         <v>1005873000.0</v>
       </c>
       <c r="J52">
         <v>969554000.0</v>
       </c>
       <c r="K52">
@@ -4686,51 +4693,51 @@
       <c r="U56">
         <v>111095000.0</v>
       </c>
       <c r="V56">
         <v>130508000.0</v>
       </c>
       <c r="W56">
         <v>145052000.0</v>
       </c>
       <c r="X56">
         <v>123070000.0</v>
       </c>
       <c r="Y56">
         <v>117194000.0</v>
       </c>
       <c r="Z56">
         <v>122734000.0</v>
       </c>
       <c r="AA56"/>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
-        <v>14402148000.0</v>
+        <v>19413943000.0</v>
       </c>
       <c r="C57">
         <v>18779284000.0</v>
       </c>
       <c r="D57">
         <v>10401513000.0</v>
       </c>
       <c r="E57">
         <v>9839021000.0</v>
       </c>
       <c r="F57">
         <v>9523975000.0</v>
       </c>
       <c r="G57">
         <v>8282090000.0</v>
       </c>
       <c r="H57">
         <v>6241090000.0</v>
       </c>
       <c r="I57">
         <v>6033581000.0</v>
       </c>
       <c r="J57">
         <v>5965899000.0</v>
       </c>
@@ -4909,57 +4916,57 @@
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>2833212000.0</v>
       </c>
       <c r="C60">
         <v>2601207000.0</v>
       </c>
       <c r="D60">
         <v>1690596000.0</v>
       </c>
       <c r="E60">
         <v>1597703000.0</v>
       </c>
       <c r="F60">
-        <v>1697096000.0</v>
+        <v>13144145000.0</v>
       </c>
       <c r="G60">
-        <v>1619797000.0</v>
+        <v>11718634000.0</v>
       </c>
       <c r="H60">
-        <v>1413840000.0</v>
+        <v>8683432000.0</v>
       </c>
       <c r="I60">
         <v>1358980000.0</v>
       </c>
       <c r="J60">
         <v>1298661000.0</v>
       </c>
       <c r="K60">
         <v>1251781000.0</v>
       </c>
       <c r="L60">
         <v>1196065000.0</v>
       </c>
       <c r="M60">
         <v>1144099000.0</v>
       </c>
       <c r="N60">
         <v>1010753000.0</v>
       </c>
       <c r="O60">
         <v>981246000.0</v>
       </c>
       <c r="P60">
         <v>952477000.0</v>
       </c>
@@ -5096,634 +5103,638 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>10141399000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>10563024000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10685605000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10874224000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11366087000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11234012000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10836621000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10589984000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10297513000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9837829000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9559241000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7660066000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7210760000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7102609000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6961371000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6874971000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6903456000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6830122000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6719741000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6673949000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6783577000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6740099000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6616402000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6529478000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6556161000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6578081000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6551783000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6258124000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6180498000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5923987000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5849733000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5840191000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5846704000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5792523000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5727953000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5838030000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5191420000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5202471000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5255673000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5248912000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5276581000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5428271000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5373677000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5206013000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5194874000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5156597000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5074293000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4992963000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4887999000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4877734000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4904556000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4906416000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4884715000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4899177000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4875211000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4729175000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4531116000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4246410000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4155525000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4195271000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4253824000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4242895000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4274367000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4339592000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3810565000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3844079000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3963588000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3952154000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3944098000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3921458000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3964348000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3995589000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4051903000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4050473000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4091995000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2743919000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2691924000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2695976000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2689876000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2671599000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2632603000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3243334000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2591826000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2526611000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2341723000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2168336000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5780,52 +5791,53 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5882,376 +5894,378 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-86423000.0</v>
+      </c>
+      <c r="C5">
         <v>-76183000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-87243000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-103770000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-110246000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-135355000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-93049000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-139964000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-151585000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-141115000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-195056000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-162493000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-148146000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-165045000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-174487000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-111799000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-67946000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6863000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7757000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14082000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12977000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>17655000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13331000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12794000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14938000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3821000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6762000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3976000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5084000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-12336000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24611000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-19912000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16696000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7465000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-708000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1277000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2539000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3397000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5974000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7118000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4169000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2546000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2098000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1463000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3735000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>29000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1054000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4686000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-973000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4851000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6557000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6053000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7716000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13038000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9650000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9316000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>9571000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>17984000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15608000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>11587000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>14754000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>22825000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>20865000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11782000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>7731000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>8840000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1875000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2197000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-485000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-65348000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-64766000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-58318000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4335000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-73284000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-78493000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-75355000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-77630000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-78943000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-85257000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-84959000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-117535000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-117475000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-113189000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-120090000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-183493000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-113372000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-122355000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-111105000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-114287000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-91540000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-47423000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-9001000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>11898000.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6304,86 +6318,89 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6440,109 +6457,112 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1376000.0</v>
       </c>
       <c r="C8">
         <v>1376000.0</v>
       </c>
       <c r="D8">
         <v>1376000.0</v>
       </c>
       <c r="E8">
         <v>1376000.0</v>
       </c>
-      <c r="F8"/>
+      <c r="F8">
+        <v>1376000.0</v>
+      </c>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>1376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>832000.0</v>
       </c>
       <c r="J8">
         <v>832000.0</v>
       </c>
       <c r="K8">
         <v>832000.0</v>
       </c>
       <c r="L8">
         <v>832000.0</v>
       </c>
       <c r="M8">
         <v>832000.0</v>
       </c>
       <c r="N8">
         <v>832000.0</v>
       </c>
       <c r="O8">
         <v>832000.0</v>
       </c>
       <c r="P8">
         <v>832000.0</v>
       </c>
       <c r="Q8">
         <v>832000.0</v>
       </c>
       <c r="R8">
         <v>832000.0</v>
       </c>
       <c r="S8">
         <v>832000.0</v>
       </c>
       <c r="T8">
         <v>832000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>832000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6576,568 +6596,573 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1844949000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1841920000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1839314000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1836665000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1834495000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1871343000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>988001000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>986150000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>984089000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>981138000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>978363000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>976067000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>972552000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>969815000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>967203000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>965470000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>963556000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>962453000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>960863000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1009978000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1008582000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1007303000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1028131000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1025855000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1023671000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1021533000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1019052000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1017256000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1014468000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1012908000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1010247000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1008479000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1005962000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1005777000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1003837000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1003646000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1001919000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1000810000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>999236000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>998096000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>996382000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>995053000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1026479000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1025031000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1023595000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1026144000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1024589000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1024181000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1022386000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1021507000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1020778000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1019493000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1019425000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1019253000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1019462000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1019135000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1018220000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1017315000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1016659000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1016032000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>222083000.0</v>
+      </c>
+      <c r="C10">
         <v>211484000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>301614000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>258925000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>234076000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>205914000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>244064000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>290491000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>158352000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>180255000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>189269000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>208872000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>233853000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>186508000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>184868000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>277532000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>433146000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>712463000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>505289000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>710153000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>687570000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>532353000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>510138000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>453763000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>370577000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>186748000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>260860000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>207689000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>197854000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>142661000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>149124000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>141953000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>133514000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>190834000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>148783000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>153402000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>158094000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>144297000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>159674000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>117527000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>108111000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>102226000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>128433000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>104732000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>90874000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>103762000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>88805000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>132439000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>81658000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>101224000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>95286000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>80505000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>64707000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>103823000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>107553000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>77245000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>69255000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>69632000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>124016000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>187289000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>104972000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>52229000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>106754000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>269625000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>225832000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>120823000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>196001000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>195754000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>171838000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>66315000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>84970000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>82652000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>93323000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>83737000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>107995000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>103916000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>79679000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>89390000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>129873000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>101580000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>105456000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>107353000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>127076000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>140967000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>137556000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>121187000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>134553000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>90655000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>87780000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>106228000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>228795000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>122837000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>93598000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>101352000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>127926000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>71539000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>53356000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7194,366 +7219,370 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>3462150000.0</v>
+      </c>
+      <c r="C12">
         <v>3376240000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3442934000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3278721000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3112861000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2974854000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>244089000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2917344000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1824658000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1870367000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1845574000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1958761000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2055416000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1990056000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2014177000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>184868000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>277532000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2770314000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2423762000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2266766000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1904506000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1637842000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1610529000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1402377000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1360410000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1163667000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1313855000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1309950000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1281455000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1205740000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1191444000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1194487000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1172818000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1228646000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1177088000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1192370000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1206213000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1184683000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1191909000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1131066000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1092317000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1066760000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1123204000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1136057000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1138433000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1178157000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1199128000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1289425000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1211799000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1258818000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1241430000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1255283000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1280247000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1367825000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>107553000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>77245000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>69255000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1445751000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>124016000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>187289000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>104972000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>52229000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>107404000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>271990000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>228083000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>123743000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>199528000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>204324000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>179322000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>68546000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>84970000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>82652000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>93323000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>122629000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>107995000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>103916000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>79679000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>89390000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>129873000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>101580000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>105456000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>107353000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>127076000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>140967000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>137556000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>121187000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>134553000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>90655000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>87780000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>106228000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>228795000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>122837000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>93598000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>101352000.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1376000.0</v>
       </c>
       <c r="C13">
         <v>1376000.0</v>
       </c>
       <c r="D13">
         <v>1376000.0</v>
       </c>
       <c r="E13">
         <v>1376000.0</v>
       </c>
       <c r="F13">
         <v>1376000.0</v>
       </c>
       <c r="G13">
         <v>1376000.0</v>
       </c>
       <c r="H13">
         <v>1376000.0</v>
       </c>
       <c r="I13">
-        <v>832000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="J13">
         <v>832000.0</v>
       </c>
       <c r="K13">
         <v>832000.0</v>
       </c>
       <c r="L13">
         <v>832000.0</v>
       </c>
       <c r="M13">
         <v>832000.0</v>
       </c>
       <c r="N13">
         <v>832000.0</v>
       </c>
       <c r="O13">
         <v>832000.0</v>
       </c>
       <c r="P13">
         <v>832000.0</v>
       </c>
       <c r="Q13">
         <v>832000.0</v>
       </c>
@@ -7713,413 +7742,417 @@
       <c r="BQ13">
         <v>832000.0</v>
       </c>
       <c r="BR13">
         <v>832000.0</v>
       </c>
       <c r="BS13">
         <v>832000.0</v>
       </c>
       <c r="BT13">
         <v>832000.0</v>
       </c>
       <c r="BU13">
         <v>832000.0</v>
       </c>
       <c r="BV13">
         <v>832000.0</v>
       </c>
       <c r="BW13">
         <v>832000.0</v>
       </c>
       <c r="BX13">
         <v>832000.0</v>
       </c>
       <c r="BY13">
-        <v>799000.0</v>
+        <v>832000.0</v>
       </c>
       <c r="BZ13">
         <v>799000.0</v>
       </c>
       <c r="CA13">
         <v>799000.0</v>
       </c>
       <c r="CB13">
         <v>799000.0</v>
       </c>
       <c r="CC13">
         <v>799000.0</v>
       </c>
       <c r="CD13">
         <v>799000.0</v>
       </c>
       <c r="CE13">
         <v>799000.0</v>
       </c>
       <c r="CF13">
         <v>799000.0</v>
       </c>
       <c r="CG13">
         <v>799000.0</v>
       </c>
       <c r="CH13">
         <v>799000.0</v>
       </c>
       <c r="CI13">
         <v>799000.0</v>
       </c>
       <c r="CJ13">
-        <v>615000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="CK13">
         <v>615000.0</v>
       </c>
       <c r="CL13">
         <v>615000.0</v>
       </c>
       <c r="CM13">
         <v>615000.0</v>
       </c>
       <c r="CN13">
         <v>615000.0</v>
       </c>
       <c r="CO13">
         <v>615000.0</v>
       </c>
-      <c r="CP13"/>
+      <c r="CP13">
+        <v>615000.0</v>
+      </c>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>130588635.0</v>
+      </c>
+      <c r="C14">
         <v>130589271.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>130479443.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>130441000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>130380000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>130164000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>130005000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>102958000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75276000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>75042000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>74914205.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>74830187.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>74702527.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>74443511.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>74393380.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>74400788.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>75914079.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>76226747.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>76685206.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>76753442.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>76580862.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76928834.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>72604298.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>64401000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>64457000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>64383211.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>64632000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>65017000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>64913000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>65175345.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65184000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>65099603.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>64949442.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>64749297.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>64645278.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>64541071.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>64369605.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>64222633.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>63934886.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>63726513.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>63519755.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>63368641.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>63198000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>63045000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>62841000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>62638592.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>62559000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>59269000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>57528000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57480000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>57357000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57284000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>57337000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>57235000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>57239000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>57187000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>57083000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>56911000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>56942000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>56868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56771000.0</v>
       </c>
       <c r="BJ14">
         <v>56771000.0</v>
       </c>
       <c r="BK14">
+        <v>56771000.0</v>
+      </c>
+      <c r="BL14">
         <v>56611000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>56532000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>56458000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>56457544.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>56311000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>56240798.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>56170000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>56169573.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>56079000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>56014000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>55925000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>55924581.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>58968000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>61339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59052000.0</v>
       </c>
       <c r="BZ14">
         <v>59052000.0</v>
       </c>
       <c r="CA14">
+        <v>59052000.0</v>
+      </c>
+      <c r="CB14">
         <v>60297000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>62838000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>64181000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>63440000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>66081000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>67479000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>68934000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>68173000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>69371000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>54925000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>54896000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>54849000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>57175000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>59258000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>60131000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>61538000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>61538300.0</v>
       </c>
-      <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>832000.0</v>
       </c>
       <c r="N15">
         <v>832000.0</v>
       </c>
       <c r="O15">
         <v>832000.0</v>
       </c>
       <c r="P15">
         <v>832000.0</v>
       </c>
       <c r="Q15">
         <v>832000.0</v>
       </c>
       <c r="R15">
         <v>832000.0</v>
       </c>
       <c r="S15">
         <v>832000.0</v>
       </c>
       <c r="T15">
         <v>832000.0</v>
       </c>
       <c r="U15">
@@ -8269,107 +8302,110 @@
       <c r="BQ15">
         <v>832000.0</v>
       </c>
       <c r="BR15">
         <v>832000.0</v>
       </c>
       <c r="BS15">
         <v>832000.0</v>
       </c>
       <c r="BT15">
         <v>832000.0</v>
       </c>
       <c r="BU15">
         <v>832000.0</v>
       </c>
       <c r="BV15">
         <v>832000.0</v>
       </c>
       <c r="BW15">
         <v>832000.0</v>
       </c>
       <c r="BX15">
         <v>832000.0</v>
       </c>
       <c r="BY15">
-        <v>799000.0</v>
+        <v>832000.0</v>
       </c>
       <c r="BZ15">
         <v>799000.0</v>
       </c>
       <c r="CA15">
         <v>799000.0</v>
       </c>
       <c r="CB15">
         <v>799000.0</v>
       </c>
       <c r="CC15">
         <v>799000.0</v>
       </c>
       <c r="CD15">
         <v>799000.0</v>
       </c>
       <c r="CE15">
         <v>799000.0</v>
       </c>
       <c r="CF15">
         <v>799000.0</v>
       </c>
       <c r="CG15">
         <v>799000.0</v>
       </c>
       <c r="CH15">
         <v>799000.0</v>
       </c>
       <c r="CI15">
         <v>799000.0</v>
       </c>
       <c r="CJ15">
-        <v>615000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="CK15">
         <v>615000.0</v>
       </c>
       <c r="CL15">
         <v>615000.0</v>
       </c>
       <c r="CM15">
         <v>615000.0</v>
       </c>
       <c r="CN15">
         <v>615000.0</v>
       </c>
       <c r="CO15">
         <v>615000.0</v>
       </c>
-      <c r="CP15"/>
+      <c r="CP15">
+        <v>615000.0</v>
+      </c>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -8426,52 +8462,53 @@
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8528,88 +8565,87 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -8662,142 +8698,145 @@
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>2735809000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2589617000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2212316000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1843197000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1744912000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1745950000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1582225000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1749531000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1583169000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1721212000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1752687000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1698912000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -8822,1868 +8861,1886 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>45</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>624069000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="E20">
+        <v>800232000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20">
         <v>624069000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>443623000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>443623000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>778000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>874000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>444423000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
-[...1 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>443001000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>443001000.0</v>
+      </c>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>420562000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>420562000.0</v>
+      </c>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>411600000.0</v>
       </c>
-      <c r="AE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE20">
+        <v>411600000.0</v>
+      </c>
+      <c r="AF20"/>
       <c r="AG20">
-        <v>411600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH20">
         <v>411600000.0</v>
       </c>
       <c r="AI20">
-        <v>0.0</v>
+        <v>411600000.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
-        <v>411600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL20">
         <v>411600000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>411600000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>411624000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
-        <v>392757000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT20">
         <v>392757000.0</v>
       </c>
       <c r="AU20">
-        <v>0.0</v>
+        <v>392757000.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
-        <v>352609000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX20">
         <v>352609000.0</v>
       </c>
       <c r="AY20">
-        <v>352600000.0</v>
+        <v>352609000.0</v>
       </c>
       <c r="AZ20">
         <v>352600000.0</v>
       </c>
       <c r="BA20">
+        <v>352600000.0</v>
+      </c>
+      <c r="BB20">
         <v>352700000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>352609000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>352600000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>353277000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
-        <v>346290000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>346290000.0</v>
       </c>
       <c r="BK20">
-        <v>0.0</v>
+        <v>346290000.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
-        <v>346290000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN20">
         <v>346290000.0</v>
       </c>
-      <c r="BO20"/>
+      <c r="BO20">
+        <v>346290000.0</v>
+      </c>
       <c r="BP20"/>
-      <c r="BQ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ20"/>
       <c r="BR20">
         <v>498792000.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>498792000.0</v>
+      </c>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>498912000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>409781000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>409850000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>410112000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>19908000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>19908000.0</v>
       </c>
-      <c r="CQ20"/>
-      <c r="CR20">
+      <c r="CR20"/>
+      <c r="CS20">
         <v>19908000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>20483000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>20375000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>773585000.0</v>
+      </c>
+      <c r="C21">
         <v>782152000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>790729000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>800232000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>809725000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>195161000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>839223000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>851507000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>457239000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14319000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>458663000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>459383000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>460132000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>461673000.0</v>
       </c>
       <c r="P21">
         <v>461673000.0</v>
       </c>
       <c r="Q21">
+        <v>461673000.0</v>
+      </c>
+      <c r="R21">
         <v>462451000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19760000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>465061000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>464490000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>465335000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>23211000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>467128000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>435578000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>436278000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>437019000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>437585000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>437606000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>417688000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>418178000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>418674000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>419180000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>419721000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>420290000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>420877000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>421499000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>422189000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>422937000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>423678000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>424413000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>425260000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>426277000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>429001000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>432879000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>403505000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>404422000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>404948000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>405685000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>356153000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3823000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>356708000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>357015000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>357477000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5298000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5765000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>359405000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>360029000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7437000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>361524000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>352666000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>353403000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7930000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>355028000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>355855000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>356971000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>11768000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>359129000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>359790000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>360852000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15892000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>516031000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>517371000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>518865000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>21810000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>521901000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>523484000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>428381000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>429718000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>431021000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>432353000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>434300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>435838000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>437459000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>438996000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>441068000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>443148000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>429570000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>23575000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>24142000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>23938000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>24346000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>23655000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>16946000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>15842000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>26495000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>26234000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>27781000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>30723000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-343756000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>196685000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-217029000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>121275000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-261497000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-276414000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-299636000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-263935000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2053000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-327204000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-480932000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-789084000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1619000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2350000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3554000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4475000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4720000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3272000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4219000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2715000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1534000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1688000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1264000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1565000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5932000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6537000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7252000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6864000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5703000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6603000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7684000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7991000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10087000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10508000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11029000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10546000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10128000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8088000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5924000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5098000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6334000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6983000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6558000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5486000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7282000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13740000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>12192000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12473000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13900000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>13925000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14440000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>12802000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>16829000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>16743000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2477000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2858000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5682000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4725000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5043000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6384000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>7044000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5459000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4758000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3439000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3556000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5883000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3160000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1041000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>600000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>562000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>757000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>528000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>443000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>484000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>305000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>670000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2085000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>19234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="CH22">
         <v>140000.0</v>
       </c>
       <c r="CI22">
-        <v>32000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="CJ22">
         <v>32000.0</v>
       </c>
       <c r="CK22">
         <v>32000.0</v>
       </c>
       <c r="CL22">
+        <v>32000.0</v>
+      </c>
+      <c r="CM22">
         <v>41000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>192824000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1834000.0</v>
       </c>
-      <c r="CO22"/>
       <c r="CP22"/>
-      <c r="CQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ22"/>
       <c r="CR22">
         <v>123000.0</v>
       </c>
-      <c r="CS22"/>
-      <c r="CT22">
+      <c r="CS22">
+        <v>123000.0</v>
+      </c>
+      <c r="CT22"/>
+      <c r="CU22">
         <v>204000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>25201690000.0</v>
+      </c>
+      <c r="C23">
         <v>24980710000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24832763000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24547286000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24224759000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24051825000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24042515000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24070467000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14130918000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14210810000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14086825000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14029603000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13778911000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13783436000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13603846000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13715901000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13617014000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13781202000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13391943000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13216955000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13130445000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12919741000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12871322000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10513539000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10084886000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9808578000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9918397000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9938246000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9802614000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9725769000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9709633000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9732912000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9734242000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9845274000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9495146000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9539283000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9509663000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9500465000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9390001000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9226754000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9026174000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8911657000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8858588000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8751414000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8525137000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8523377000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8418558000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8449357000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7500826000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7487328000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7341015000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7274079000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7186775000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7283695000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7264980000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7134851000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7121062000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7097403000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6997359000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6879545000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6793992000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6824528000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6782295000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6823487000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6796539000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6836172000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6816309000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6668844000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6523930000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6548748000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6451105000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6384944000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6396844000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6359391000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>6249864000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>6154346000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5696033000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5742964000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5823997000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5860183000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5948254000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6052374000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>6175471000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6288754000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>6359476000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>6433322000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6539982000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4296394000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4258273000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4284878000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4171198000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4185174000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4087375000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3919208000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3162258000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>2795666000.0</v>
+      </c>
+      <c r="C24">
         <v>2518537000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2512504000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2778758000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2621750000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>401608000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>414184000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2056497000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1429601000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1458567000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2032895000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1860310000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1595362000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1347863000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1074044000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1012891000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>409942000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>637057000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>642624000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>718548000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>965784000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1175972000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1438128000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1175289000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1213777000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1125146000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1380063000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1512248000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1398490000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1442282000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1529914000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1641539000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1590088000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1742514000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1525560000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1676219000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1640559000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1612745000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1522368000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1665277000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1570141000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1707632000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1760628000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1684574000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1468404000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1509851000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1490983000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1418843000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1220212000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1203879000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1016446000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>969123000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>854007000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>803264000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>834421000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>884204000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>893066000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>920180000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>912567000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>891128000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>923289000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>969683000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>903610000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>955293000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>966064000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>772168000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1004623000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1027762000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1082762000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>903306000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1244794000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1141023000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1066707000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>820080000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>886361000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>713316000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>815083000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>705864000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>25941000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>26109000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>26276000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>557426000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>26611000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>26778000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>26946000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>727791000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>27286000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>691665000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>267114000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>152131000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>144664000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>139240000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>2518537000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>405340000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2778758000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>402853000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>401608000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>414184000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2032895000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1860310000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1595362000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1347863000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1074044000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1012891000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>409942000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>637057000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>642624000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>718548000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>965784000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1175972000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1438128000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1175289000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1213777000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1125146000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1380063000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1512248000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1398490000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1442282000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1529914000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1641539000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1590088000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1742514000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1525560000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1676219000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1640559000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1612745000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1522368000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1665277000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1570141000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1707632000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1760628000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1684574000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1468404000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1509851000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1490983000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1418843000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1220212000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1203879000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1016446000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>969123000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>854007000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>803264000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>834421000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>884204000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>893066000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>920180000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>912567000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>891128000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>923289000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>969683000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>903610000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>955293000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>3527613000.0</v>
+      </c>
+      <c r="C26">
         <v>3466758000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3453122000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3347910000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3212009000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>2996561000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2022318000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2054462000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2027931000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2130021000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2204221000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2192618000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2223437000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2358967000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2495551000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2495326000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2346779000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1995411000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1664838000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11277878000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11197477000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9068049000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1435277000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8707908000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8724383000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8808041000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8724131000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8737530000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8690875000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8718223000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8734821000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7743175000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7449576000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7460886000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7425028000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7429786000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7305898000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>7198879000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7048870000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6949934000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6842203000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6720713000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6537293000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6493299000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6362882000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>6300842000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5551956000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>5487649000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5375733000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>5283178000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5183017000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5193815000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>5100884000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5025988000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4936475000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4927476000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4845950000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>4730392000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4726115000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4687113000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4634085000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>4622618000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10740,414 +10797,420 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>2668720000.0</v>
+      </c>
+      <c r="C28">
         <v>2307053000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2313036000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2516987000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2501806000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2216104000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>834700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1874243000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1360490000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1350473000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1843626000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1651438000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1361509000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1161355000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>889176000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>735359000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-23204000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-75406000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>137335000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8395000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>278214000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>668754000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>927990000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>721526000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>843200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>938398000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1119203000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1304559000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1200636000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1299621000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1380790000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1499586000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1456574000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1551680000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1376777000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1522817000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1482465000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1468448000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1362694000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1547750000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1462030000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1605406000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1632195000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1579842000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1377530000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1406089000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1402178000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1286404000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1138554000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1102655000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>921160000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>888618000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>789300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>699441000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>726868000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>806959000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>823811000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>850548000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>788551000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>703839000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>818317000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>917454000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>815495000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>704506000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>760329000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>897123000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>826550000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>832008000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>910924000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1201440000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1159824000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1058371000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>973384000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1490002000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>778366000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>609400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>735404000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>751600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>679823000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>746875000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>796104000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>889199000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>947922000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>985601000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>998879000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1071990000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1131972000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>603601000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>613505000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>630100000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>384758000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>489802000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>420611000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>221729000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>88740000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>5658535000.0</v>
+      </c>
+      <c r="C29">
         <v>5256742000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5279539000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5384948000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5280544000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>4612143000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3124763000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3149163000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3655865000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3502781000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3235442000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2945566000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2625029000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2598156000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2031073000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2334153000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2322048000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2396182000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2613015000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2720968000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3039697000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2585696000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2626366000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11176,552 +11239,557 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>97726000.0</v>
+      </c>
+      <c r="C30">
         <v>95798000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>94647000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>91776000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>91160000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89866000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93843000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58677000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58966000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55741000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>53845000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52040000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51903000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45120000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42858000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41033000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41990000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40866000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>42219000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>43883000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>46450000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43967000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33809000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27799000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29031000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29091000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>31188000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31180000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31475000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29784000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>29735000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>28722000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29646000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>27398000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27090000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26669000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>27082000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25305000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26055000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>25399000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25766000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24234000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>25628000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>24542000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>25228000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>24189000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25611000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21740000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22956000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21302000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22999000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22099000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>24002000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22590000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23878000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22701000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>24653000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>23061000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>24008000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>23525000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25257000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>23787000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>24910000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>24775000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25797000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>24864000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>25004000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23571000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>23866000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>23587000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>24104000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>23188000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24665000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>24976000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>24181000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>20241000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>21705000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>21044000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>20950000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>21008000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23155000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>20893000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>23031000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>22923000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>23865000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>24343000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>16187000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>16039000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>16842000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>16481000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>17105000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>16946000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>15842000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>15067000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1164307000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1183088000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1179948000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1136811000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1089312000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1122814000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1157806000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1232913000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1214363000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1213144000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1181896000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1153585000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1134441000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>974829000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>976311000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>976821000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>960248000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>953840000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>956128000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>940802000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>912915000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>892082000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>885165000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>878371000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>879295000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>862102000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>844903000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>828844000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>820602000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>805150000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>788862000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>769788000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>754972000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>734245000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>754166000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>739677000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>724094000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>715706000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>665188000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>654321000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>639984000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>629579000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>632968000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>623339000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>630178000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>615141000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>605446000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>591763000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>587873000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>585789000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>572703000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>567467000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>566020000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>555104000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
+      <c r="CU31"/>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11778,1156 +11846,1165 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>883941000.0</v>
+      </c>
+      <c r="C33">
         <v>895480000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>21295182000.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
+        <v>21175851000.0</v>
+      </c>
+      <c r="F33">
         <v>21020122000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20985811000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>964178000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21059280000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12247583000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12281477000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2558047000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2660006000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2736823000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2733304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542443000.0</v>
       </c>
       <c r="P33">
         <v>542443000.0</v>
       </c>
       <c r="Q33">
+        <v>542443000.0</v>
+      </c>
+      <c r="R33">
         <v>544106000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3040068000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2890169000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2536701000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2206543000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2099583000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2087888000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>9077353000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>8696677000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1923602000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>8575451000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>8597108000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>8489979000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2019441000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8488405000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2006574000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1988284000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1998939000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2009594000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2033553000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2041541000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2035598000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2017479000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2003372000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1970649000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1953482000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7711150000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7589729000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7362162000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2041335000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>7195241000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7134321000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6267287000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6205554000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6078283000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5995797000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>5884429000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5891868000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7134837000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7033728000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7029106000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>5626999000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>6850282000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>6668248000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>6665495000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>6747042000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>6651104000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6526587000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>6543681000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>6686632000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>6591917000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>6439516000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>6321037000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>6456336000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>6342548000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>6278188000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>6280333000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>6212097000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>6116893000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>6026249000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5596113000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>5631869000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>5673080000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>5737653000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>5821790000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>5921866000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>6027502000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>6124756000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>6198997000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>6288270000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>6381086000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>4189552000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>4154454000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>4161808000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3925922000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>4045232000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>3976831000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3802014000.0</v>
       </c>
-      <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
+      <c r="CU33"/>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>265702000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>246112000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>274846000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>293212000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>243521000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>219854000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>213037000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>233274000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>230789000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>219917000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>261008000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>272384000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>267777000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>247760000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>166983000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>179130000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>159581000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>126852000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>94385000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>128389000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>106162000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>82685000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>89933000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>78198000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>78926000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>72142000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>82310000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>95855000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>102028000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>87049000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>83973000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>88374000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>85495000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>76011000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>76904000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>70580000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>71093000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>67853000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>70225000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>72204000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>69450000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>65742000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>70914000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>68339000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>70088000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>67647000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>68149000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>61102000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>56999000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>56598000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>55424000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>53081000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>50819000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>22147498000.0</v>
+        <v>3095072000.0</v>
       </c>
       <c r="C35">
+        <v>2733555000.0</v>
+      </c>
+      <c r="D35">
         <v>2821083000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2982397000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2951709000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2671334000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21421457000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3002576000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2203742000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2118701000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2032895000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1860310000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1595362000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12185733000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12052861000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12130636000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11995883000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>637057000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>642624000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>718548000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>965784000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1101171000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1438128000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1412106000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1433067000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1064409000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1533221000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1642206000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1497979000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1320960000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1632790000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1641539000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1590088000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1599335000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1525560000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1676219000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1640559000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1456080000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1522368000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1665277000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1570141000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1446282000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1824882000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1744099000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1520762000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1263280000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1540019000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1466951000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1265837000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1007406000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1066697000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1015496000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>897208000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>556816000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>902760000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>954292000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>960713000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>595541000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>973669000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>948127000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>979887000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1025107000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>956691000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1006112000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1017613000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1052440000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1058478000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1086891000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1135036000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1303822000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1280012000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1200689000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1151036000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>653217000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>931605000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>754421000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>851121000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>338107000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>847247000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>884310000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>937229000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1036500000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1113953000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1170805000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1174135000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1230684000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1298509000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>723631000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>732519000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>760722000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>636999000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>629853000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>540520000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>340283000.0</v>
       </c>
-      <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
+      <c r="CU35"/>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>966126000.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36">
+        <v>1007915000.0</v>
+      </c>
+      <c r="F36">
         <v>1012187000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1071835000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-65487000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1135150000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>628567000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>621686000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-2558047000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-2660006000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-2736823000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-126727000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2223437000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2360630000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-2497757000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>464183000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>465061000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>464490000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>465335000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1633371000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>467128000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>466986000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>463019000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6692278000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>410631000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>397459000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>374304000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6469113000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>361299000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6502116000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6543722000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6588043000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6281066000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6286270000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6233359000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6253102000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6155308000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6066261000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5937809000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>5865649000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>349551000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>344757000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>328866000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5278657000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>330853000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>331659000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>290665000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>295025000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>278436000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>287872000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>276832000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>274026000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>271061000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>271815000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>267133000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>272549000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>262345000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>258846000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>249341000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>252525000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>237458000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>237931000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>248863000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>260607000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>218562000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>223509000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>339808000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>219053000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>224185000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>219363000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>236709000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>228622000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>208901000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>199392000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>257956000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>207893000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>219007000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>211491000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>211580000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>214151000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>277500000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>275792000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>279476000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>255099000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>232534000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>209097000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>251382000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>204775000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>124260000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>185614000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>187406000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>151995000.0</v>
       </c>
-      <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
+      <c r="CU36"/>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12980,1510 +13057,1526 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
+      <c r="CU37"/>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>20757873000.0</v>
+      </c>
+      <c r="C38">
         <v>20613192000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>20391355000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>20259910000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>20094973000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>22815874000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>22744382000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-105032000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-70071000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>11651000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>9627463000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9356991000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8934632000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9008173000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12831415000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12943470000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12752518000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7928830000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13391943000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>13216955000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>13130445000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>12919741000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12871322000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-8321327000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-7755701000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11732180000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>11926562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AC38">
         <v>1.0</v>
       </c>
       <c r="AD38">
+        <v>1.0</v>
+      </c>
+      <c r="AE38">
         <v>11745210000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>11704596000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>11739486000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>11722526000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>11844213000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>11504740000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11572836000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11551204000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>11536063000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>11407480000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>11230126000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>10996823000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>10865139000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-24234000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-25628000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-24542000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>10564712000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-24189000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-25611000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-21740000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-5469182000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-21302000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>6745828000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>6675389000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1623466000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1689519000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>9233986000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>9298229000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>9245055000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>9080791000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>8897409000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>8825706000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>8977954000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>8920698000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>8848823000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>8825764000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>8941667000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>8927558000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>8587758000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>8189627000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>8309226000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>8234649000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>8207685000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>8225658000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>8126249000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>7967183000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>7907899000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>7301664000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>7415710000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>7552531000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>7646667000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>7859020000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>8052947000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>8276523000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>8468685000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>8634139000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>8793048000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>8978478000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>5916067000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>5905936000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>6025175000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>5880451000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>6038208000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>5904266000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>2949263000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1018770000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>957340000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>725465000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>579621000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>343756000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>395523000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>228353000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>250872000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>261497000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>276414000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>299636000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>263935000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-1829309000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>329466000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>482757000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>789084000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8037146000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8371269000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8975513000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9135866000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9128938000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7198504000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6770087000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6692278000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6567286000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6526123000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6459194000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6469113000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6493442000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>6502116000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6544418000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6588043000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>6281066000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6286270000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6235240000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6253102000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6155308000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6066261000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5937809000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5865649000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5725260000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5562161000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5344896000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5278657000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5123398000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5020867000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4354878000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4267580000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4149384000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4044436000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3901613000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3844375000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>5017686000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4932581000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4851939000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4854387000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>4765500000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4648645000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4632304000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4593616000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4512701000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>4501251000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>4514456000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>4581137000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>4480668000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>4520602000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>4655340000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4695858000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4559004000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>4455447000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4451519000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4484131000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4399574000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4272696000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3990482000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3959123000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3944546000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3951169000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>3911024000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3921293000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>3926450000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>3944825000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3924334000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3928544000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3942590000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2569879000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2506791000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2421511000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2216669000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2192198000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2159940000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2183864000.0</v>
       </c>
-      <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
+      <c r="CU39"/>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>19148612000.0</v>
+      </c>
       <c r="C40">
+        <v>19318936000.0</v>
+      </c>
+      <c r="D40">
         <v>19142499000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18758815000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>18500124000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18666060000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-1553472000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18403938000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10142773000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10329352000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7872901000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7965529000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8007544000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8957155000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8503639000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8695223000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9183808000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9080956000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8627487000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8329577999.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1664838000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1368034000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1546982000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7691026000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7239230000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>7102609000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6987343000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6904594000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6930819000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6830122000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6745254000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6673949000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>6756583000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6714166000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6591216000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6500537000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6529870000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6553629000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6527498000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6229886000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6154862000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5923987000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5849733000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5840191000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5846704000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5792523000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>5749497000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5861015000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5213648000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5222847000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5277626000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>5271989000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>5299122000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5450017000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>5373677000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5206013000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5194874000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5177552000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5074293000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4992963000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4887999000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4877734000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>4904556000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4906416000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>4884715000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4899177000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>4875211000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>4709380000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4516877000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>4226336000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>4155525000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>4174510000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>4234928000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>4224820000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4291884000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4359127000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3829463000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3844079000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>3963588000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3952154000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>3944098000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>3939579000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>3983116000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4016812000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>4072266000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>4065862000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>4106871000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2756510000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>2702552000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2707037000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2700430000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2682004000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>2642574000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>3252916000.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
+      <c r="CU40"/>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>96170000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>91904000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>89084000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>293212000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>95713000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>219854000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>213037000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>233274000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>230789000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>99366000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>261008000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>95340000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>98323000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>86440000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>84812000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>79730000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>77899000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>64441000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>79619000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>112367000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>92718000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>55691000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>64000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>53012000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>49985000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>45851000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>57858000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>71570000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>73790000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>61413000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>83973000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>64254000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>59525000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>52358000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>76904000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>70580000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>71093000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>67853000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>70225000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>72204000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>69450000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>65742000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>70914000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>68339000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>70088000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>67647000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>68149000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>61102000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>56999000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>56598000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>55424000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>53081000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>50819000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>51549000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>53207000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>53855000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>39334000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>38035000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>36067000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>35218000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>38905000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>65433000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>40598000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>62761000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>60640000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>54936000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>38739000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>37551000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>35855000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>35669000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>58069000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>57723000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>65460000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>58063000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>52896000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>46860000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>41966000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>41862000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>35455000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>34000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>27619000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>36282000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>26784000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>33907000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>34173000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>40097000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>30268000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>1745503000.0</v>
+      </c>
+      <c r="C42">
         <v>1753655000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1750633000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1748052000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1746398000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1746075000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1739734000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1736255000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>857435000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>856337000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>852392000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>849729000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>846861000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>843758000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>838308000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>835255000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>848438000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>874868000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>876122000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>887485000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>884848000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>883220000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>893166000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>711272000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>710422000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>713914000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>707699000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>720223000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>720693000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>719385000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>727567000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>723919000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>720159000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>719162000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>713473000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>710696000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>707152000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>703578000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>699045000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>694793000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>691756000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>690066000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>685370000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>682178000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>678824000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>677962000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>675004000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>672964000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>585880000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>587009000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>583744000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>582241000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>584269000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>583149000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>584158000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>581830000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>581218000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>579063000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>576794000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>576540000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>574933000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>573629000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>571983000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>570677000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>569297000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>568241000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>567008000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>565974000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>564810000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>563799000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>628228000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>628374000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>626783000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>558124000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>661078000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>681974000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>660576000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>671029000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>675022000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>698325000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>747928000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>797442000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>809393000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>837078000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>863823000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>960792000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>902108000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>601575000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>602273000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>606541000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>605581000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>606081000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>604999000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>13647000.0</v>
       </c>
-      <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
+      <c r="CU42"/>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14540,88 +14633,87 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -14674,1505 +14766,1517 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
+      <c r="CU44"/>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>305859000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>192866000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>196142000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>76800000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>75344000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>75946000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>72909000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>54548000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>54350000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>55210000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>55119000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>55513000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>56733000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>58124000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>59155000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>60348000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>61659000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>63185000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>78567000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>80349000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>82119000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>84092000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>85207000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>86574000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>88249000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>88987000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>90395000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>91380000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>92498000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>92990000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>96558000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>96135000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>68513000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>66448000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>67406000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>67732000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>67103000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>66120000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>67315000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>67258000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>65508000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>66260000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>65363000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>66058000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>74958000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>74257000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>72539000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>73326000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>75292000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>76280000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>76611000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>76429000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>75893000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>75750000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>77078000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>77280000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>78082000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>79138000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>79004000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>79219000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>59126000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>59811000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>57997000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>58957000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>59859000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>60949000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>62538000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>63365000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>63557000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>64605000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>64758000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>47297000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>46701000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>46741000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>46637000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>44966000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>43948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43507000.0</v>
       </c>
       <c r="CQ45">
         <v>43507000.0</v>
       </c>
-      <c r="CR45"/>
+      <c r="CR45">
+        <v>43507000.0</v>
+      </c>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>110356000.0</v>
+      </c>
+      <c r="C46">
         <v>113328000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>113098000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>115709000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>115424000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>119622000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>190442000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>127396000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>69487000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>70998000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>71453000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>70602000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>72470000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>79794000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>80770000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>81655000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>82987000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>80559000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>78329000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>76800000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>75344000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>75946000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>72909000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>54548000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>54350000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>55210000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>55119000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>55513000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>56733000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>58124000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>59155000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>60348000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>61659000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>63185000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>78567000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>80349000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>82119000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>84092000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>85207000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>86574000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>88249000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>88987000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>90395000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>91380000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>92498000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>92990000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>96558000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>96135000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>68513000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>66448000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>67406000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>67732000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>67103000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>66120000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>67315000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>67258000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>65508000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>66260000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>65363000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>66058000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>74958000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>74257000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>72539000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>73326000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>75292000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>76280000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>76611000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>76429000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>75893000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>75750000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>77078000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>77280000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>78082000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>79138000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>79004000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>79219000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>59126000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>59811000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>57997000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>58957000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>59859000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>60949000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>62538000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>63365000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>63557000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>64605000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>64758000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>47297000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>46701000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>46741000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>46637000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>44966000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>43948000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>44005000.0</v>
       </c>
-      <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
+      <c r="CU46"/>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>113328000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>168074000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>115709000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>175379000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>181880000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>190442000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>71453000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>70602000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>72470000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>79794000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>80770000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>81655000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>82987000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>80559000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>78329000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>76800000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>75344000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>75946000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>72909000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>54548000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>54350000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>55210000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>55119000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>55513000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>56733000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>58124000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>59155000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>60348000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>61659000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>63185000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>78567000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>80349000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>82119000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>84092000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>85207000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>86574000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>88249000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>88987000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>90395000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>91380000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>92498000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>92990000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>96558000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>96135000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>68513000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>66448000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>67406000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>67732000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>67103000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>66120000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>67315000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>67258000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>65508000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>66260000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>75303000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>75998000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>74958000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>74257000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>72539000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>73326000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>75292000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>76280000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>76611000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>76429000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>75893000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>75750000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>77078000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>77280000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>78082000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>79138000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>79004000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>79219000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>59126000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>59811000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>57997000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>58957000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>59859000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>60949000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>62538000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>63365000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>63557000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>64605000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>64758000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>47297000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>46701000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>46741000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>46637000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>44966000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>43948000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>44005000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>43384000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>42481000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>42213000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>39460000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>1202413000.0</v>
+      </c>
+      <c r="C48">
         <v>1154364000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1102269000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1061897000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1021266000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>989111000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>972997000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>957979000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>988480000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>974542000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>964802000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>954403000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>940533000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>918158000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>886332000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>860977000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>839807000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>814533000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>794713000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>775235000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>748574000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>718090000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>694240000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>685509000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>686397000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>695273000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>682540000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>666415000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>657375000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>651099000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>627801000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>606423000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>600591000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>586132000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>586575000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>573350000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>561647000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>550768000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>538429000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>526820000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>517365000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>507713000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>495673000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>485577000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>474280000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>465276000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>452152000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>442909000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>435602000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>427763000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>417716000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>410078000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>399291000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>389549000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>390515000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>382234000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>374109000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>363011000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>353787000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>345475000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>338754000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>332472000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>325408000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>318585000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>312300000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>307751000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>305940000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>303892000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>304178000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>454444000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>451856000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>445305000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>441583000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>437503000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>437749000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>436485000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>429429000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>424958000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>416284000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>409852000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>403159000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>395589000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>385685000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>376449000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>368543000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>358678000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>345067000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>336418000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>331419000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>324250000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>319113000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>314044000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>307668000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>314111000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>306212000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>310568000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>292130000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>263072000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>954403000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>940533000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>918158000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>886332000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>860977000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>839807000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>814533000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>794713000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>775235000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>748574000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>718090000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>694240000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>685509000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>686397000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>695273000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>682540000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>666415000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>657375000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>651099000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>627801000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>606423000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>600591000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>586132000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>586575000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>573350000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>561647000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>550768000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>538429000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>526820000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>517365000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>507713000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>495673000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>485577000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>474280000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>465276000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>452152000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>442909000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>435602000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>427763000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>417716000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>410078000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>399291000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>389549000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>390515000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>382234000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>374109000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>363011000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>353787000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>345475000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>338754000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>332472000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>325408000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>318585000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
+      <c r="CU49"/>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>549906000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>722873000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1654983000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1599648000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>497554000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1533155000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1683779000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1640559000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1619495000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1522368000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1665277000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1570141000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>1714377000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1511903000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -16180,852 +16284,862 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
+      <c r="CU50"/>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>2890803000.0</v>
+      </c>
+      <c r="C51">
         <v>2518537000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2614650000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2778758000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2735882000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2422043000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1078719000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2164804000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1518842000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1530728000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3248897000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2968522000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2320014000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2229729000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1727185000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1556091000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>638297000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1080076000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1106332000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>722895000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2630622000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1364392000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2985110000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1175289000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1213777000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1675052000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1380063000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1512248000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1398490000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2165155000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1529914000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3296522000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3189736000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2240068000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3058715000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3359998000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1640559000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3232240000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1522368000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1665277000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1570141000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3422009000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1760628000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1684574000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1468404000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3021754000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1490983000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1418843000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1220212000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1203879000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1016446000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>969123000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>854007000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>803264000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>834421000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>884204000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>893066000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>920180000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>912567000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>891128000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>923289000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>969683000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>922249000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>976496000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>986161000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1017946000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1022551000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1027762000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1082762000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1267755000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1244794000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1141023000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1066707000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1573739000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>886361000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>713316000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>815083000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>840990000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>809696000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>848455000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>901560000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>996552000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1074998000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1126568000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1136435000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1193177000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1266525000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>694256000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>701285000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>736328000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>613553000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>612639000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>514209000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>323081000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>216666000.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
+      <c r="CU51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>95137000.0</v>
+      </c>
       <c r="C52">
+        <v>95007000.0</v>
+      </c>
+      <c r="D52">
         <v>102146000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>98519000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>114132000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>113224000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1553472000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>108307000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>89241000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>72161000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1216002000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1108212000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>724652000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>881866000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>653141000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>543200000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>228355000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>443019000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>463708000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4347000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1664838000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>188420000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1546982000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>549906000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>722873000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>1654983000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1599648000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>497554000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1533155000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1683779000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1640559000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1619495000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1522368000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1665277000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1570141000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1714377000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1511903000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>246322000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>295616000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>371833000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>480560000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>188420000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>541622000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
+      <c r="CU52"/>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>3240067000.0</v>
+      </c>
+      <c r="C53">
         <v>3164756000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3141320000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3019796000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2878785000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2768915000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>25000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2626783000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1666306000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1690112000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1656305000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1749889000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1821563000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1803548000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1829309000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1947120000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2072337000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2057851000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1918473000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1556613000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1216936000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1105489000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1100391000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>948614000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>989833000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>976919000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1052995000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1102261000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1083601000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1063079000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1042320000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1052534000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1039304000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1037812000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1028305000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1038968000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1048119000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1040386000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1032235000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1013539000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>984206000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>964534000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>994771000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1031325000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1047559000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1074395000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1110323000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1156986000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1130141000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1157594000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1146144000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1174778000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1215540000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1264002000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>1952000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>2012000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1012000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1376119000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1350000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1739000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1477000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>884000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>650000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>2365000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>2251000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>2920000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>3527000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>8570000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>7484000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>2231000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>3664000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>5003000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>10334000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>38892000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>2954000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>2820000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2655000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2667000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2450000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>2332000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>2152000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>9915000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>9680000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>14531000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>33666000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>26507000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>11823000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>51392000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>65739000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>69624000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>35672000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>70503000.0</v>
       </c>
-      <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>163503000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>35864000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>13946000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -17078,1288 +17192,1303 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
+      <c r="CU54"/>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>25201690000.0</v>
+      </c>
+      <c r="C55">
         <v>24980710000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24832763000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>24547286000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>24224759000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>24051825000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>24042515000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>24070467000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14130918000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14210810000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14086825000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14029603000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13778911000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>13783436000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>13603846000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>13715901000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>13617014000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>13781202000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13391943000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>13216955000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>13130445000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>12919741000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>12871322000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10513539000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10084886000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9808578000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9918397000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9938246000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9802614000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9725769000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9709633000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9732912000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9734242000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9845274000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9495146000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9539283000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9509663000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9500465000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9390001000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9226754000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9026174000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8911657000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8858588000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8751414000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8525137000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8523377000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8418558000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>8449357000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7500826000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>7487328000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7341015000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>7274079000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>7186775000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>7283695000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>7264980000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>7134851000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>7121062000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>7097403000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6997359000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>6879545000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>6793992000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>6824528000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>6782295000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>6823487000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6796539000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6836172000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6816309000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6668844000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6523930000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>6548748000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>6451105000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>6384944000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6396844000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>6359391000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>6249864000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>6154346000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5696033000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>5742964000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>5823997000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5860183000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>5948254000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>6052374000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>6175471000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>6288754000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>6359476000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>6433322000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>6539982000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>4296394000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>4258273000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>4284878000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>4171198000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4185174000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4087375000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>3919208000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>3162258000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>3066277000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2869717000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2641579000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>3559876000.0</v>
+      </c>
+      <c r="C56">
         <v>3472038000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3537581000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3371435000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3204637000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3066014000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>333955000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3011187000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1883335000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1929333000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1901315000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2012606000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2107456000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2041959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229988000.0</v>
       </c>
       <c r="P56">
         <v>229988000.0</v>
       </c>
       <c r="Q56">
+        <v>229988000.0</v>
+      </c>
+      <c r="R56">
         <v>320390000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2812304000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10501774000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10680254000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10923902000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10820158000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10783434000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1436186000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1388209000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7884976000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1342946000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1341138000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1312635000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7706328000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1221228000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7726338000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7745958000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7846335000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>7485552000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7505730000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>7468122000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>7464867000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>7372522000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>7223382000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>7055525000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>6958175000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1147438000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1161685000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1162975000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>6482042000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1223317000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1315036000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1233539000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1281774000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1262732000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1278282000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1302346000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1391827000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>130143000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>101123000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>91956000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1470404000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>147077000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>211297000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>128497000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>77486000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>131191000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>296900000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>252858000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>149540000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>224392000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>229328000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>202893000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>92412000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>108557000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>106756000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>116511000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>147294000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>132971000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>128097000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>99920000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>111095000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>150917000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>122530000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>126464000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>130508000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>147969000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>163998000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>160479000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>145052000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>158896000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>106842000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>103819000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>123070000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>245276000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>139942000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>110544000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>117194000.0</v>
       </c>
-      <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
+      <c r="CU56"/>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>19243749000.0</v>
+      </c>
       <c r="C57">
+        <v>19413943000.0</v>
+      </c>
+      <c r="D57">
         <v>19244645000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18857334000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18614256000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18779284000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13548480000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>18512245000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>10232014000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10401513000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9088903000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9073741000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8732196000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9839021000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9156780000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>9238423000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9412163000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9523975000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9091195000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8333924999.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1664838000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1556454000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1546982000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7691026000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7239230000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7269592000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6987343000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6904594000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6930819000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6924507000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6745254000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6780200000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6839300000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6804100000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6669400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6579500000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>6602000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6553629000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6623300000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6331900000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6242000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5923987000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5849733000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>5840191000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5846704000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5792523000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5749497000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>5861015000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5213648000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5469169000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>5277626000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>5271989000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5299122000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5745633000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>5373677000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>5206013000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5194874000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>5549385000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>5074293000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4992963000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4887999000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4877734000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4904556000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>4906416000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4884715000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4899177000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>4875211000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4709380000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4516877000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4226336000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>4155525000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>4174510000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>4234928000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>4705380000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>4291884000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>4359127000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3829463000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>4385701000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3963588000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>3952154000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>3944098000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>3939579000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>3983116000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>4016812000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4072266000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>4065862000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4106871000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2756510000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2702552000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2707037000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2700430000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>2682004000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2642574000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3252916000.0</v>
       </c>
-      <c r="CQ57"/>
       <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
+      <c r="CU57"/>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>22338821000.0</v>
+      </c>
+      <c r="C58">
         <v>22147498000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22065728000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21839731000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21565965000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21450618000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21421457000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21514821000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12435756000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12520214000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2032895000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1860310000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1595362000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12185733000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12052861000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>12130636000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11995883000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12084106000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11712519000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11539321000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11483214000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>11299944000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11269753000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>9103132000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8672297000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8394738000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8520564000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8546800000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8428798000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8366789000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8378044000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8421650000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8429356000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>8546613000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8194974000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8255682000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8242571000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8248684000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8145721000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7997191000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7812052000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7715592000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7674615000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7584290000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7367466000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7379278000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7289516000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>7327966000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6479485000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6476575000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6344323000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6287485000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6196330000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6302449000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>6276437000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6160305000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6155587000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>6144926000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>6047962000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>5941090000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>5867886000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>5902841000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>5861247000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>5912528000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>5902328000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>5951617000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5933689000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>5796271000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5651913000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5530158000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>5435537000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5375199000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>5385964000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>5358597000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>5223489000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5113548000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>4680584000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>4723808000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>4810835000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>4836464000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>4881327000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>4976079000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>5097069000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>5187617000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>5246401000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>5296546000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>5405380000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3480141000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>3435071000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>3467759000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3337429000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3311857000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3183094000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3593199000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>2842399000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>2755709000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>2577587000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>2378507000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -18412,640 +18541,647 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
+      <c r="CU59"/>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>2862869000.0</v>
+      </c>
+      <c r="C60">
         <v>2833212000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2767035000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2707555000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2658794000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2601207000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2621058000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2555646000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1695162000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1690596000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1622970000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1642471000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1640080000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1597703000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1550985000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1585265000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1621131000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1697096000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1679424000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1677634000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1647231000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1619797000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1601569000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1410407000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1412589000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1413840000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1397833000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1391446000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1373816000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1358980000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1331589000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1311262000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1304886000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1298661000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1300172000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1283601000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1267092000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1251781000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1244280000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1229563000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1214122000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1196065000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1183973000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1167124000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1157671000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1144099000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1129042000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1121391000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1021341000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1010753000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>996692000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>986594000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>990445000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>981246000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>988543000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>974546000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>965475000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>952477000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>949397000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>938455000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>926106000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>921687000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>921048000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>910959000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>894211000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>884555000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>882620000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>872573000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>872017000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1018590000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1015568000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1009745000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1010880000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1000794000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1026375000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1040798000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1015449000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1019156000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1013162000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1023719000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1066927000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1076295000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1078402000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1101137000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1113075000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1136776000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1134602000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>816253000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>823202000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>817119000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>833769000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>873317000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>904281000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>326009000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>319859000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>310568000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>292130000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>263072000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-127818000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-127814000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-127154000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-127145000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-127091000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-109581000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-79603000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-73172000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-59307000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-59261000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-59018000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-45118000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-275359000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-274044000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-268504000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-292868000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-277364000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-274005000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-272470000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-259760000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-260908000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-261175000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-259907000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-260910000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-261215000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-261537000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-264221000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-265078000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-268467000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-269105000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-269014000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-270502000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-271904000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-272895000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-271779000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-304864000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-304741000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-389674000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-390380000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-390881000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-391268000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-386737000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-386270000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-383256000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-383599000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-383442000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-384725000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-386163000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-385394000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-385391000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-385094000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-385109000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-385096000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-446099000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-446615000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-447548000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-448188000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-448866000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-449494000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-450386000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-450110000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-450774000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-450996000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-415295000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-390584000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-361782000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-350077000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-376543000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-353097000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-303289000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-288966000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-277958000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-251299000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-225610000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-200639000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-188782000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-126907000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-127402000.0</v>
       </c>
-      <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
+      <c r="CU61"/>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19102,50 +19238,51 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19220,51 +19357,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>515789999.0</v>
       </c>
       <c r="C2">
         <v>533088000.0</v>
       </c>
       <c r="D2">
         <v>244534000.0</v>
       </c>
       <c r="E2">
         <v>53633000.0</v>
       </c>
       <c r="F2">
         <v>13492000.0</v>
       </c>
       <c r="G2">
         <v>82272000.0</v>
       </c>
       <c r="H2">
         <v>86597000.0</v>
       </c>
       <c r="I2">
         <v>82853000.0</v>
       </c>
@@ -19303,53 +19440,55 @@
       </c>
       <c r="U2">
         <v>118931000.0</v>
       </c>
       <c r="V2">
         <v>95607000.0</v>
       </c>
       <c r="W2">
         <v>70785000.0</v>
       </c>
       <c r="X2">
         <v>55793000.0</v>
       </c>
       <c r="Y2">
         <v>76041000.0</v>
       </c>
       <c r="Z2">
         <v>86423000.0</v>
       </c>
       <c r="AA2">
         <v>91750000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>65512000.0</v>
+      </c>
       <c r="C3">
         <v>54587000.0</v>
       </c>
       <c r="D3">
         <v>22190000.0</v>
       </c>
       <c r="E3">
         <v>23709000.0</v>
       </c>
       <c r="F3">
         <v>22730000.0</v>
       </c>
       <c r="G3">
         <v>20037000.0</v>
       </c>
       <c r="H3">
         <v>18873000.0</v>
       </c>
       <c r="I3">
         <v>10101000.0</v>
       </c>
       <c r="J3">
         <v>11670000.0</v>
       </c>
       <c r="K3">
@@ -19382,84 +19521,86 @@
       <c r="T3">
         <v>14129000.0</v>
       </c>
       <c r="U3">
         <v>19664000.0</v>
       </c>
       <c r="V3">
         <v>26869000.0</v>
       </c>
       <c r="W3">
         <v>22832000.0</v>
       </c>
       <c r="X3">
         <v>24273000.0</v>
       </c>
       <c r="Y3">
         <v>9752000.0</v>
       </c>
       <c r="Z3">
         <v>9579000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>408157000.0</v>
+      </c>
       <c r="C5">
         <v>149615000.0</v>
       </c>
       <c r="D5">
         <v>175779000.0</v>
       </c>
       <c r="E5">
         <v>240106000.0</v>
       </c>
       <c r="F5">
         <v>227118000.0</v>
       </c>
       <c r="G5">
         <v>127554000.0</v>
       </c>
       <c r="H5">
         <v>147088000.0</v>
       </c>
       <c r="I5">
         <v>143917000.0</v>
       </c>
       <c r="J5">
         <v>140430000.0</v>
       </c>
       <c r="K5">
@@ -19492,54 +19633,54 @@
       <c r="T5">
         <v>50872000.0</v>
       </c>
       <c r="U5">
         <v>76886000.0</v>
       </c>
       <c r="V5">
         <v>85898000.0</v>
       </c>
       <c r="W5">
         <v>68575000.0</v>
       </c>
       <c r="X5">
         <v>25768000.0</v>
       </c>
       <c r="Y5">
         <v>36326000.0</v>
       </c>
       <c r="Z5">
         <v>35163000.0</v>
       </c>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
-        <v>408157000.0</v>
+        <v>473669000.0</v>
       </c>
       <c r="C6">
         <v>204202000.0</v>
       </c>
       <c r="D6">
         <v>197969000.0</v>
       </c>
       <c r="E6">
         <v>263815000.0</v>
       </c>
       <c r="F6">
         <v>249848000.0</v>
       </c>
       <c r="G6">
         <v>147591000.0</v>
       </c>
       <c r="H6">
         <v>165961000.0</v>
       </c>
       <c r="I6">
         <v>154018000.0</v>
       </c>
       <c r="J6">
         <v>152100000.0</v>
       </c>
@@ -19573,115 +19714,115 @@
       <c r="T6">
         <v>65001000.0</v>
       </c>
       <c r="U6">
         <v>96550000.0</v>
       </c>
       <c r="V6">
         <v>112767000.0</v>
       </c>
       <c r="W6">
         <v>91407000.0</v>
       </c>
       <c r="X6">
         <v>50041000.0</v>
       </c>
       <c r="Y6">
         <v>46078000.0</v>
       </c>
       <c r="Z6">
         <v>44742000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3912000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>866820000.0</v>
       </c>
       <c r="C9">
         <v>607163000.0</v>
       </c>
       <c r="D9">
         <v>451115000.0</v>
       </c>
       <c r="E9">
         <v>500337000.0</v>
       </c>
       <c r="F9">
         <v>475656000.0</v>
       </c>
       <c r="G9">
         <v>353468000.0</v>
       </c>
       <c r="H9">
         <v>348667000.0</v>
       </c>
       <c r="I9">
         <v>335652000.0</v>
       </c>
@@ -19720,51 +19861,51 @@
       </c>
       <c r="U9">
         <v>195159000.0</v>
       </c>
       <c r="V9">
         <v>210076000.0</v>
       </c>
       <c r="W9">
         <v>187909000.0</v>
       </c>
       <c r="X9">
         <v>152547000.0</v>
       </c>
       <c r="Y9">
         <v>125413000.0</v>
       </c>
       <c r="Z9">
         <v>21236000.0</v>
       </c>
       <c r="AA9">
         <v>105046000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>408157000.0</v>
       </c>
       <c r="C10">
         <v>149615000.0</v>
       </c>
       <c r="D10">
         <v>175779000.0</v>
       </c>
       <c r="E10">
         <v>240106000.0</v>
       </c>
       <c r="F10">
         <v>227118000.0</v>
       </c>
       <c r="G10">
         <v>127554000.0</v>
       </c>
       <c r="H10">
         <v>147088000.0</v>
       </c>
       <c r="I10">
         <v>143917000.0</v>
       </c>
@@ -19803,51 +19944,51 @@
       </c>
       <c r="U10">
         <v>76886000.0</v>
       </c>
       <c r="V10">
         <v>85898000.0</v>
       </c>
       <c r="W10">
         <v>68575000.0</v>
       </c>
       <c r="X10">
         <v>25768000.0</v>
       </c>
       <c r="Y10">
         <v>36326000.0</v>
       </c>
       <c r="Z10">
         <v>35163000.0</v>
       </c>
       <c r="AA10">
         <v>30181000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
         <v>116997000.0</v>
       </c>
       <c r="C11">
         <v>34090000.0</v>
       </c>
       <c r="D11">
         <v>47381000.0</v>
       </c>
       <c r="E11">
         <v>64458000.0</v>
       </c>
       <c r="F11">
         <v>59197000.0</v>
       </c>
       <c r="G11">
         <v>30603000.0</v>
       </c>
       <c r="H11">
         <v>34455000.0</v>
       </c>
       <c r="I11">
         <v>25530000.0</v>
       </c>
@@ -19886,51 +20027,51 @@
       </c>
       <c r="U11">
         <v>23201000.0</v>
       </c>
       <c r="V11">
         <v>27399000.0</v>
       </c>
       <c r="W11">
         <v>19274000.0</v>
       </c>
       <c r="X11">
         <v>7024000.0</v>
       </c>
       <c r="Y11">
         <v>9231000.0</v>
       </c>
       <c r="Z11">
         <v>11083000.0</v>
       </c>
       <c r="AA11">
         <v>9283000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
         <v>512208999.0</v>
       </c>
       <c r="C12">
         <v>445524000.0</v>
       </c>
       <c r="D12">
         <v>216366000.0</v>
       </c>
       <c r="E12">
         <v>48629000.0</v>
       </c>
       <c r="F12">
         <v>36316000.0</v>
       </c>
       <c r="G12">
         <v>50739000.0</v>
       </c>
       <c r="H12">
         <v>73497000.0</v>
       </c>
       <c r="I12">
         <v>59153000.0</v>
       </c>
@@ -19969,51 +20110,51 @@
       </c>
       <c r="U12">
         <v>117611000.0</v>
       </c>
       <c r="V12">
         <v>95007000.0</v>
       </c>
       <c r="W12">
         <v>67185000.0</v>
       </c>
       <c r="X12">
         <v>54633000.0</v>
       </c>
       <c r="Y12">
         <v>63241000.0</v>
       </c>
       <c r="Z12">
         <v>84523000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
         <v>1272774000.0</v>
       </c>
       <c r="C13">
         <v>1046138000.0</v>
       </c>
       <c r="D13">
         <v>588824000.0</v>
       </c>
       <c r="E13">
         <v>466181000.0</v>
       </c>
       <c r="F13">
         <v>402339000.0</v>
       </c>
       <c r="G13">
         <v>363309000.0</v>
       </c>
       <c r="H13">
         <v>371470000.0</v>
       </c>
       <c r="I13">
         <v>359829000.0</v>
       </c>
@@ -20022,82 +20163,82 @@
       </c>
       <c r="K13">
         <v>302315000.0</v>
       </c>
       <c r="L13">
         <v>291781000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>291160000.0</v>
       </c>
       <c r="C15">
         <v>115525000.0</v>
       </c>
       <c r="D15">
         <v>128398000.0</v>
       </c>
       <c r="E15">
         <v>175648000.0</v>
       </c>
       <c r="F15">
         <v>167921000.0</v>
       </c>
       <c r="G15">
         <v>96951000.0</v>
       </c>
       <c r="H15">
         <v>112633000.0</v>
       </c>
       <c r="I15">
         <v>118387000.0</v>
       </c>
@@ -20136,51 +20277,51 @@
       </c>
       <c r="U15">
         <v>53685000.0</v>
       </c>
       <c r="V15">
         <v>58499000.0</v>
       </c>
       <c r="W15">
         <v>49301000.0</v>
       </c>
       <c r="X15">
         <v>18744000.0</v>
       </c>
       <c r="Y15">
         <v>26576000.0</v>
       </c>
       <c r="Z15">
         <v>24080000.0</v>
       </c>
       <c r="AA15">
         <v>20898000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>291160000.0</v>
       </c>
       <c r="C16">
         <v>115525000.0</v>
       </c>
       <c r="D16">
         <v>128398000.0</v>
       </c>
       <c r="E16">
         <v>175648000.0</v>
       </c>
       <c r="F16">
         <v>167921000.0</v>
       </c>
       <c r="G16">
         <v>96951000.0</v>
       </c>
       <c r="H16">
         <v>112633000.0</v>
       </c>
       <c r="I16">
         <v>118387000.0</v>
       </c>
@@ -20217,51 +20358,51 @@
       </c>
       <c r="U16">
         <v>53685000.0</v>
       </c>
       <c r="V16">
         <v>58499000.0</v>
       </c>
       <c r="W16">
         <v>49301000.0</v>
       </c>
       <c r="X16">
         <v>18744000.0</v>
       </c>
       <c r="Y16">
         <v>27095000.0</v>
       </c>
       <c r="Z16">
         <v>24080000.0</v>
       </c>
       <c r="AA16">
         <v>20898000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
         <v>291160000.0</v>
       </c>
       <c r="C17">
         <v>115525000.0</v>
       </c>
       <c r="D17">
         <v>150121000.0</v>
       </c>
       <c r="E17">
         <v>175648000.0</v>
       </c>
       <c r="F17">
         <v>167921000.0</v>
       </c>
       <c r="G17">
         <v>96951000.0</v>
       </c>
       <c r="H17">
         <v>181543000.0</v>
       </c>
       <c r="I17">
         <v>118387000.0</v>
       </c>
@@ -20280,51 +20421,51 @@
       <c r="N17">
         <v>70534000.0</v>
       </c>
       <c r="O17">
         <v>67267000.0</v>
       </c>
       <c r="P17">
         <v>57344000.0</v>
       </c>
       <c r="Q17">
         <v>49705000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>760565000.0</v>
       </c>
       <c r="C18">
         <v>600614000.0</v>
       </c>
       <c r="D18">
         <v>417727000.0</v>
       </c>
       <c r="E18">
         <v>417552000.0</v>
       </c>
       <c r="F18">
         <v>366023000.0</v>
       </c>
       <c r="G18">
         <v>312570000.0</v>
       </c>
       <c r="H18">
         <v>297973000.0</v>
       </c>
       <c r="I18">
         <v>300676000.0</v>
       </c>
@@ -20333,113 +20474,113 @@
       </c>
       <c r="K18">
         <v>258567000.0</v>
       </c>
       <c r="L18">
         <v>249880000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>408157000.0</v>
       </c>
       <c r="C21">
         <v>149615000.0</v>
       </c>
       <c r="D21">
         <v>175779000.0</v>
       </c>
       <c r="E21">
         <v>240106000.0</v>
       </c>
       <c r="F21">
         <v>227118000.0</v>
       </c>
       <c r="G21">
         <v>127554000.0</v>
       </c>
       <c r="H21">
         <v>147088000.0</v>
       </c>
       <c r="I21">
         <v>143917000.0</v>
       </c>
@@ -20478,82 +20619,82 @@
       </c>
       <c r="U21">
         <v>76886000.0</v>
       </c>
       <c r="V21">
         <v>85898000.0</v>
       </c>
       <c r="W21">
         <v>68575000.0</v>
       </c>
       <c r="X21">
         <v>25768000.0</v>
       </c>
       <c r="Y21">
         <v>36326000.0</v>
       </c>
       <c r="Z21">
         <v>35163000.0</v>
       </c>
       <c r="AA21">
         <v>50220000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>974452999.0</v>
       </c>
       <c r="C23">
         <v>990636000.0</v>
       </c>
       <c r="D23">
         <v>519870000.0</v>
       </c>
       <c r="E23">
         <v>313864000.0</v>
       </c>
       <c r="F23">
         <v>262030000.0</v>
       </c>
       <c r="G23">
         <v>308186000.0</v>
       </c>
       <c r="H23">
         <v>288176000.0</v>
       </c>
       <c r="I23">
         <v>274588000.0</v>
       </c>
@@ -20590,178 +20731,178 @@
       <c r="T23">
         <v>288245000.0</v>
       </c>
       <c r="U23">
         <v>237204000.0</v>
       </c>
       <c r="V23">
         <v>219785000.0</v>
       </c>
       <c r="W23">
         <v>190119000.0</v>
       </c>
       <c r="X23">
         <v>182572000.0</v>
       </c>
       <c r="Y23">
         <v>165128000.0</v>
       </c>
       <c r="Z23">
         <v>72496000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>65512000.0</v>
       </c>
       <c r="C25">
         <v>54587000.0</v>
       </c>
       <c r="D25">
         <v>22567000.0</v>
       </c>
       <c r="E25">
         <v>3292000.0</v>
       </c>
       <c r="F25">
         <v>3664000.0</v>
       </c>
       <c r="G25">
         <v>20024000.0</v>
       </c>
       <c r="H25">
         <v>18828000.0</v>
       </c>
       <c r="I25">
         <v>10101000.0</v>
       </c>
       <c r="J25">
         <v>11623000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>5530000.0</v>
       </c>
       <c r="C27">
         <v>5146000.0</v>
       </c>
       <c r="D27">
         <v>4822000.0</v>
       </c>
       <c r="E27">
         <v>5191000.0</v>
       </c>
       <c r="F27">
         <v>3951000.0</v>
       </c>
       <c r="G27">
         <v>4400000.0</v>
       </c>
       <c r="H27">
         <v>4115000.0</v>
       </c>
       <c r="I27">
         <v>3836000.0</v>
       </c>
@@ -20798,54 +20939,54 @@
       <c r="T27">
         <v>4942000.0</v>
       </c>
       <c r="U27">
         <v>3819000.0</v>
       </c>
       <c r="V27">
         <v>4277000.0</v>
       </c>
       <c r="W27">
         <v>5969000.0</v>
       </c>
       <c r="X27">
         <v>3770000.0</v>
       </c>
       <c r="Y27">
         <v>3003000.0</v>
       </c>
       <c r="Z27">
         <v>3620000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
-        <v>305922000.0</v>
+        <v>266035000.0</v>
       </c>
       <c r="C28">
         <v>231305000.0</v>
       </c>
       <c r="D28">
         <v>157075000.0</v>
       </c>
       <c r="E28">
         <v>152398000.0</v>
       </c>
       <c r="F28">
         <v>149626000.0</v>
       </c>
       <c r="G28">
         <v>133984000.0</v>
       </c>
       <c r="H28">
         <v>118165000.0</v>
       </c>
       <c r="I28">
         <v>114978000.0</v>
       </c>
       <c r="J28">
         <v>113240000.0</v>
       </c>
@@ -20881,51 +21022,51 @@
       </c>
       <c r="U28">
         <v>63295000.0</v>
       </c>
       <c r="V28">
         <v>64800000.0</v>
       </c>
       <c r="W28">
         <v>61098000.0</v>
       </c>
       <c r="X28">
         <v>54683000.0</v>
       </c>
       <c r="Y28">
         <v>46862000.0</v>
       </c>
       <c r="Z28">
         <v>52516000.0</v>
       </c>
       <c r="AA28">
         <v>46260000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>116997000.0</v>
       </c>
       <c r="C29">
         <v>34090000.0</v>
       </c>
       <c r="D29">
         <v>53159000.0</v>
       </c>
       <c r="E29">
         <v>64458000.0</v>
       </c>
       <c r="F29">
         <v>59197000.0</v>
       </c>
       <c r="G29">
         <v>30603000.0</v>
       </c>
       <c r="H29">
         <v>34455000.0</v>
       </c>
       <c r="I29">
         <v>25530000.0</v>
       </c>
@@ -20934,51 +21075,51 @@
       </c>
       <c r="K29">
         <v>36980000.0</v>
       </c>
       <c r="L29">
         <v>36441000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>458663000.0</v>
       </c>
       <c r="C30">
         <v>457548000.0</v>
       </c>
       <c r="D30">
         <v>275336000.0</v>
       </c>
       <c r="E30">
         <v>260231000.0</v>
       </c>
       <c r="F30">
         <v>248538000.0</v>
       </c>
       <c r="G30">
         <v>225914000.0</v>
       </c>
       <c r="H30">
         <v>201579000.0</v>
       </c>
       <c r="I30">
         <v>191735000.0</v>
       </c>
@@ -21015,51 +21156,51 @@
       <c r="T30">
         <v>134016000.0</v>
       </c>
       <c r="U30">
         <v>118273000.0</v>
       </c>
       <c r="V30">
         <v>124178000.0</v>
       </c>
       <c r="W30">
         <v>119334000.0</v>
       </c>
       <c r="X30">
         <v>126779000.0</v>
       </c>
       <c r="Y30">
         <v>89087000.0</v>
       </c>
       <c r="Z30">
         <v>-13927000.0</v>
       </c>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-56867000.0</v>
       </c>
       <c r="D31">
         <v>-67017000.0</v>
       </c>
       <c r="E31">
         <v>-48629000.0</v>
       </c>
       <c r="F31">
         <v>-46649000.0</v>
       </c>
       <c r="G31">
         <v>-44551000.0</v>
       </c>
       <c r="H31">
         <v>-37884000.0</v>
       </c>
       <c r="I31">
         <v>-59153000.0</v>
       </c>
       <c r="J31">
         <v>-150669000.0</v>
@@ -21094,51 +21235,51 @@
       <c r="T31">
         <v>4944000.0</v>
       </c>
       <c r="U31">
         <v>-182542000.0</v>
       </c>
       <c r="V31">
         <v>-166566000.0</v>
       </c>
       <c r="W31">
         <v>-133743000.0</v>
       </c>
       <c r="X31">
         <v>-135556000.0</v>
       </c>
       <c r="Y31">
         <v>36326000.0</v>
       </c>
       <c r="Z31">
         <v>35163000.0</v>
       </c>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>1382609999.0</v>
       </c>
       <c r="C32">
         <v>1140251000.0</v>
       </c>
       <c r="D32">
         <v>695649000.0</v>
       </c>
       <c r="E32">
         <v>553970000.0</v>
       </c>
       <c r="F32">
         <v>489148000.0</v>
       </c>
       <c r="G32">
         <v>435740000.0</v>
       </c>
       <c r="H32">
         <v>435264000.0</v>
       </c>
       <c r="I32">
         <v>418505000.0</v>
       </c>
@@ -21196,997 +21337,1006 @@
       <c r="AA32">
         <v>196796000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW32"/>
+  <dimension ref="A1:CX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>191</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="CV1" t="s">
         <v>192</v>
       </c>
       <c r="CW1" t="s">
+        <v>193</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>119207000.0</v>
+      </c>
+      <c r="C2">
         <v>126215000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>138993000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>126326000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>124256000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>139090000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>148120000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176010000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>69869000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>67520000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>74502000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60540000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41972000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24902000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22230000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8833000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-2332000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7536000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10315000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>985000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-5345000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5215000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17293000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27898000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31865000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20402000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19998000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28593000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17604000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18389000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16475000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29535000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18454000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13596000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12182000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13088000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12074000.0</v>
       </c>
       <c r="AM2">
         <v>12074000.0</v>
       </c>
       <c r="AN2">
+        <v>12074000.0</v>
+      </c>
+      <c r="AO2">
         <v>12595000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12405000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11868000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11866000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11614000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10903000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11732000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12183000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11485000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9722000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11169000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10187000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10002000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10909000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14396000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14542000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14941000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>17043000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>19353000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>22201000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23135000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>23940000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26098000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>27462000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28870000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30639000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>37290000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>34229000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>34947000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>35326000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>39229000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>35087000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>34262000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>38773000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>43265000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>39844000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>38067000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>33053000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>32552000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31048000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>28565000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>26766000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>26000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>24560000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23255000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>21792000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22701000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>21028000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>13871000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>13185000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12634000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13277000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>14363000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>15519000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15659000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>27089000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>16441000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>16852000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18510000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>21396000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>46517000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>91750000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>15497000.0</v>
+      </c>
       <c r="C3">
+        <v>15766000.0</v>
+      </c>
+      <c r="D3">
         <v>16419000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16618000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16709000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15897000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19946000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13316000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5428000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5465000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5515000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5538000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5672000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5842000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5879000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5918000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6054000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5640000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5526000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5488000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6076000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5660000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5192000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4548000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4624000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4563000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4863000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4898000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4504000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2488000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2521000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2494000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2598000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2759000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2893000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2947000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3024000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3049000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3126000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3262000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3323000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3403000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3425000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3553000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3333000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3381000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3190000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2468000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2094000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2085000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2093000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2306000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2292000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2233000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2230000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2420000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2444000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2357000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2348000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2403000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2552000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2570000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2597000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2722000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2859000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2867000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2918000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3181000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3417000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1177000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3961000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4324000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4441000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4439000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4482000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4971000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4246000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4453000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4642000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5114000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5455000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-5518000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6379000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7161000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7031000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3958000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12763000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>195000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5916000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5635000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>13138000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2761000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2739000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2604000.0</v>
       </c>
-      <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
+      <c r="CX3"/>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -22356,680 +22506,689 @@
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>110171000.0</v>
+      </c>
       <c r="C5">
+        <v>112245000.0</v>
+      </c>
+      <c r="D5">
         <v>101615000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>102443000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>91853000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>62709000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>65254999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-21318000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>42970000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>39768000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>37390000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>43633000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>54990000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>67269000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>60078000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>53565000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>59193000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>52083000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>50181000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>60066000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>64785000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>52913000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36428000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18026000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>20188000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>33977000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>41337000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>33195000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>38579000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>41789000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>44043000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>23811000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>34274000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>35223000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>38544000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>34834000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>31876000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>32749000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>32187000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>30137000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>29709000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>30929000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>29643000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>31397000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>28194000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>31187000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>26945000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>22557000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>24727000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>25208000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>28063000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>27235000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>25394000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>24574000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>23109000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>22665000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25774000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>20379000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>20653000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>18786000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>17368000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>15914000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>18157000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>17183000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>15015000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>6379000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>11426000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>8078000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-140700000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>10045000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>17368000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>14444000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>14722000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6255000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>10345000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18904000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>15368000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>19395000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>18065000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>19469000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>19957000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>21544000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>22501000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>19895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21958000.0</v>
       </c>
       <c r="CH5">
         <v>21958000.0</v>
       </c>
       <c r="CI5">
+        <v>21958000.0</v>
+      </c>
+      <c r="CJ5">
         <v>19740000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>12085000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>14792000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>11447000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>11600000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>13114000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-10393000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>11327000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2668000.0</v>
       </c>
-      <c r="CR5">
-[...1 lines deleted...]
-      </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
-        <v>112245000.0</v>
+        <v>125668000.0</v>
       </c>
       <c r="C6">
+        <v>128011000.0</v>
+      </c>
+      <c r="D6">
         <v>118034000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>119061000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>108562000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>78606000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>85200999.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8002000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48398000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45233000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42905000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>49171000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>60662000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>73111000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>65957000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>59483000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>65247000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>57723000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>55707000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>65554000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>70861000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>58573000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>41620000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22574000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>24812000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>38540000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>46200000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>38093000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>43083000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>44277000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>46564000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>26305000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>36872000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>37982000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>41437000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>37781000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>34900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>35798000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>35313000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>33399000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>33032000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>34332000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>33068000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>34950000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>31527000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>34568000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>30135000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>25025000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>26821000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27293000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>30156000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>29541000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>27686000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26807000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>25339000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>25085000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>28218000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>22736000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>23001000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>21189000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>19920000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>18484000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>20754000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>19905000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>17874000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>9246000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>14344000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>11259000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-137283000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>11222000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>21329000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>18768000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>19163000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10694000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>14827000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>23875000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>19614000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>23848000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>22707000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>24583000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>25412000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>16026000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>28880000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>27056000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>28989000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>25916000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>32503000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>12280000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>20708000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>17082000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>24738000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>15875000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-7654000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>13931000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23199,86 +23358,87 @@
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -23448,1356 +23608,1373 @@
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>227312000.0</v>
+      </c>
+      <c r="C9">
         <v>226935000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>214707000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>217057000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>208120000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>156664000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>170122999.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>94076000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>114797000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>115619000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>103015000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>108743000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>123736000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>130539000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>127946000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>118384000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>123469000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>114787000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>112641000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>120715000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>127513000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>115384000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>96786000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>68004000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>73295000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87708000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>91075000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>82889000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>86995000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>91149000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>90702000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>72617000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>81184000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>83301000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>84824000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>82174000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>78000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>79902000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>78037000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>76034000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>74587000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>78348000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>73257000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>77516000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>71631000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>73484000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>72778000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>66228000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>62917000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>62748000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>64527000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>65048000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>62340000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>61959000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>60005000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>60421000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>62565000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>56890000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>55606000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>54719000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>52719000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>51888000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>52238000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>51114000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>49777000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>44023000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>48099000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>47031000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>45097000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>44854000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>49326000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>47736000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>46674000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>41092000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>46056000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>47093000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>44700000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>47531000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>48154000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>49413000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>50161000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>51187000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>52531000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>53123000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>53335000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>54209000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>54080000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>38162000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>41458000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>40272000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>37328000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>37811000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>37136000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>107713000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
         <v>115792000.0</v>
       </c>
-      <c r="CU9">
-[...1 lines deleted...]
-      </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
         <v>105046000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>110171000.0</v>
+      </c>
+      <c r="C10">
         <v>112245000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>101615000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>102443000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91853000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62709000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65254999.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21318000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42970000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37390000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43633000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>54990000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>67269000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>60078000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53565000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>59193000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52083000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50181000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>60067000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>64785000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>52913000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>36428000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18026000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20188000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>33977000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>41337000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33195000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>38579000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41789000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>44043000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23811000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>34274000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35223000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>38544000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34834000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>31876000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>32749000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32187000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30137000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29709000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>30929000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>29643000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>31397000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>28194000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31187000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26945000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22557000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24727000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>25208000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>28063000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>27235000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>25394000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>24574000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>23109000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22665000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25774000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>20379000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20653000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>18786000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17368000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>15914000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>18157000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>17183000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15015000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6379000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11426000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8078000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-140700000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>10045000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>17368000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14444000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14722000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6255000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10345000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18904000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15368000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>19395000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18065000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>19469000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19957000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>21544000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22501000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>19895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21958000.0</v>
       </c>
       <c r="CH10">
         <v>21958000.0</v>
       </c>
       <c r="CI10">
+        <v>21958000.0</v>
+      </c>
+      <c r="CJ10">
         <v>19740000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12085000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14792000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11447000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11600000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13114000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-10393000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11327000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2668000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>11506000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>10825000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9934000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8712000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>16517000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>30181000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>30754000.0</v>
+      </c>
+      <c r="C11">
         <v>28814000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>29895000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>30462000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27825000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14185000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18850000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-9833000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10888000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12456000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8843000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11630000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14454000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18234000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16657000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14337000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15231000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14780000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12913000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>15278000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16226000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12346000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9285000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3715000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5257000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8026000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>9938000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8802000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7689000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6026000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8575000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4568000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6361000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15740000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11969000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10451000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8368000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10182000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9281000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8781000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>8736000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9414000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9034000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9601000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8392000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9968000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7913000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6206000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7698000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7806000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11987000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8007000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7566000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7892000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6955000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6662000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7346000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5509000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5087000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4809000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4437000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3799000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4694000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4243000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3828000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-395000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2750000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1733000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2919000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2612000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4205000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4091000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4029000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1560000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2085000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5287000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4560000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6015000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5080000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5951000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6155000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>6773000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7564000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>6126000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6936000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4875000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>6397000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3504000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4498000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3236000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3462000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4276000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-3950000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3428000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-983000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3404000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3382000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>3106000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2850000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5127000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>9283000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>121323000.0</v>
+      </c>
+      <c r="C12">
         <v>127428000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131949000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>129214000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>123618000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>130210000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>138821000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>106305000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>70189000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>68383000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>61961000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50790000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>35232000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23114000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12242000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6810000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6463000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7779000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8366000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9639000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10531000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11413000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11468000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11709000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16148000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17502000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19498000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>19093000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17404000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16589000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15475000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14035000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13054000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11696000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11682000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11388000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10878000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10874000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11074000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10895000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10905000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10618000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10466000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10514000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10303000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10482000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10683000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9985000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9322000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9369000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8987000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9002000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9409000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10396000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11042000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11441000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12043000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13353000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14701000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15635000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16040000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17198000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>18862000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>19870000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>21639000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>25140000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>27729000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>29147000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>29526000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>30729000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>31287000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>32762000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37473000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>39535000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>38544000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>36867000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>32753000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>32452000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>30948000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>28000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>26211000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>25900000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24460000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>22855000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>21792000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>21801000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>19978000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>12821000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>12585000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>12534000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>13117000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14063000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14919000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>15109000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>16039000.0</v>
       </c>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>84523000.0</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
         <v>89690000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>315066000.0</v>
+      </c>
+      <c r="C13">
         <v>324839000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>326281000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>316308000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>305346000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>247811000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>163859000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>164171000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>158197000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>149896000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>143556000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>137175000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>121731000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>106285000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>100989000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>101668000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>99594000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>100544000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>100531000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>100150000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>93453000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>81537000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>88169000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>90385000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>93026000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>95648000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>92411000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24825,86 +25002,85 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -25074,847 +25250,854 @@
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>79417000.0</v>
+      </c>
+      <c r="C15">
         <v>83431000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>71720000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>71981000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>64028000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>48524000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>46405000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11485000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>32082000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27312000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>28547000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>32003000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>40536000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>49035000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>43421000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>39228000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>43962000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>37303000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>37268000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>44789000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>48559000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>40567000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>27143000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14311000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>14931000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>25951000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>31399000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24393000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>30890000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35763000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>35468000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>19243000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>27913000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>19483000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>26575000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>24383000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>23508000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22567000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>22906000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21356000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>20973000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>21515000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20609000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>21796000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19802000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21219000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19032000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16351000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>17029000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17402000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16076000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>19228000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17828000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16682000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16154000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>16003000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>18428000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>14870000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>15566000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13977000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>12931000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>12115000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>13463000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12940000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>11187000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6774000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>8676000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6345000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-143619000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>7433000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>13163000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>10353000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>10693000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4695000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8260000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13617000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10808000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>13380000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12985000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13518000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>13802000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>14771000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>14937000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>13769000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>15022000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>17083000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>13343000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8581000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>10294000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8211000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>8138000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8838000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-6443000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>7899000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3651000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>8102000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6924000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>6828000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>5862000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>11390000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>20898000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>83431000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>71720000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>71981000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64028000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48524000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>46405000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>28547000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32003000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40536000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49034000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>43421000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>39228000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>43962000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37303000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37268000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>44789000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48559000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>40566000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27143000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14311000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14931000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25951000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31399000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24393000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30890000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35763000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35468000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19243000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>27913000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19483000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>26575000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24383000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23508000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22567000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>22906000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21356000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20973000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>21515000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20609000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>21796000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19802000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>21219000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19032000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16351000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>17029000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17402000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>16076000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>19228000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17828000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>16682000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16154000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16003000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18428000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>14870000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>15566000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13977000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>12931000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12115000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>13463000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12940000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>11187000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6774000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>8676000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6345000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>7433000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>13163000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10353000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10693000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4695000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8260000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13617000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10808000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13380000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12985000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13518000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>13802000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>14771000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14937000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>13769000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15022000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>17083000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>13343000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>8581000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>10294000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>8211000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>8138000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8838000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>7899000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3651000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>8102000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>7443000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6828000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5862000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11390000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>20898000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>79417000.0</v>
+      </c>
+      <c r="C17">
         <v>83431000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>71720000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>71981000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>64028000.0</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-11485000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>32082000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>27312000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>28547000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>32003000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>40536000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>49034000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>43421000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>39228000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>43962000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>37303000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>37268000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>44789000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>48559000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>40566000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>27143000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>14311000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>14931000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>94861000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>31399000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>24393000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>30890000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>35763000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>35468000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>19243000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>27913000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>19483000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>26575000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>24383000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>23508000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>96527000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>22906000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>21356000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>20973000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>21515000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>20609000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>21796000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19802000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>84789000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>19032000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>16351000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>17029000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>17402000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>16076000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>19228000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>17828000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>16682000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>16154000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>16003000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>18428000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>14870000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>15566000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>13977000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>12931000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>13463000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>12940000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -25979,136 +26162,141 @@
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>193743000.0</v>
+      </c>
+      <c r="C18">
         <v>197411000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>194332000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>187094000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>181728000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>141506000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>93670000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>95788000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>96236000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>99106000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>108324000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>114060000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>109489000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>99475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>94526000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>93889000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>91228000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>90905000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>90000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>88738000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>81985000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>69828000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>72021000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>72883000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>73528000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>76555000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>75007000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26136,54 +26324,55 @@
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26241,86 +26430,85 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -26490,391 +26678,395 @@
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>110171000.0</v>
+      </c>
+      <c r="C21">
         <v>112245000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>101615000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>102443000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>91853000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>62709000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>65254999.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-21318000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42970000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>39768000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37390000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>43633000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>54990000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>67269000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>60078000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>53565000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59193000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>52083000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>50181000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>60067000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64785000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>52913000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36428000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>18026000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20188000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33977000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>41337000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>33195000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>38579000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>41789000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>44043000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>23811000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>34274000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35223000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38544000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>34834000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31876000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>32749000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>32187000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>30137000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>29709000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>30929000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29643000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>31397000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>28194000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>31187000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>26945000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>22557000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24727000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>25208000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>28063000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>27235000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>25394000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>24574000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>23109000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>22665000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25774000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>20379000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20653000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18786000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>17368000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>15914000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18157000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>17183000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15015000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6379000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11426000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8078000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-140700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10045000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>17368000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14444000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14722000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6255000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>10345000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18904000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>15368000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19395000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>18065000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>19469000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>19957000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21544000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>22501000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>19895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21958000.0</v>
       </c>
       <c r="CH21">
         <v>21958000.0</v>
       </c>
       <c r="CI21">
+        <v>21958000.0</v>
+      </c>
+      <c r="CJ21">
         <v>19740000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>12085000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>14792000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>11447000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>11600000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>13114000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-10393000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>11327000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6894000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>16921000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>15275000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>15278000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>13499000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>24920000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>50220000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27044,359 +27236,365 @@
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>236348000.0</v>
+      </c>
+      <c r="C23">
         <v>240905000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>252085000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>240940000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>240523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>233045000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>252988000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>291404000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>141696000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>143371000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>140127000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>125650000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>110718000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>88172000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>90098000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>73652000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61944000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>70240000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>72775000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61633000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57383000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>67686000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>77876000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>84972000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>74133000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69736000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>78287000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>66020000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>67749000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>63134000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>78341000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>65364000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>61674000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>58462000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>60428000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58502000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>59227000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>57924000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>58492000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>57283000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>59287000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>55480000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>57733000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>54340000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>54029000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>58016000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>55156000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>47912000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>48709000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>46651000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>47815000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>47855000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>51781000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>51438000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>52697000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>53834000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>55864000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>57154000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>59068000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>59291000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>62072000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>61543000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>62801000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>65401000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>74934000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>70902000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>73900000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>221123000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>74038000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>67045000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>67554000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>70725000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>78102000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>75555000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>66256000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>62385000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>60588000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>61137000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>58509000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>56970000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>55543000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>54590000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>56483000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>53169000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>54952000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>55368000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>39948000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>39851000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>41459000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>39005000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>39060000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>63048000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>112045000.0</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27454,373 +27652,375 @@
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>15497000.0</v>
+      </c>
+      <c r="C25">
         <v>15766000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16419000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16618000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16709000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>13316000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5428000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5465000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>720000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>749000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>762000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>781000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>779000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>873000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>859000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>890000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>883000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>918000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>972000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5660000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5192000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4548000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4624000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4563000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4863000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5406000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3996000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2488000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2521000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2494000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2598000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2759000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2893000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2947000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3024000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3049000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3126000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3262000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3323000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3403000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3425000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3553000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3333000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3381000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3190000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2468000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2094000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2085000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2093000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2306000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2292000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2233000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2230000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2420000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2444000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2357000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2348000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2403000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2552000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2570000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2597000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2722000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2859000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2867000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2918000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3181000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3417000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1177000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3961000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4324000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4441000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4439000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4482000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4971000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4246000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4453000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4642000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5114000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5455000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-5518000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6379000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7161000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7031000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3958000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>12763000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>195000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5916000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>5635000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>13138000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2761000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2739000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2604000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27990,734 +28190,747 @@
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>185</v>
+      </c>
+      <c r="B27">
+        <v>938000.0</v>
+      </c>
       <c r="C27">
+        <v>1406000.0</v>
+      </c>
+      <c r="D27">
         <v>1640000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1429000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1060000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1485000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1524000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1171000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>966000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1133000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1379000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1232000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1499000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1366000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1222000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1104000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1365000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>783000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>927000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>877000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1626000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>773000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>632000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1369000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1056000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1098000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1078000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>883000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1073000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>949000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>847000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>967000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1195000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>907000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>945000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>857000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1118000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>787000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>901000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>879000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1486000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>598000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1381000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>761000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1581000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1281000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1081000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1065000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1149000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>718000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1277000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>746000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1290000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1036000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1128000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>685000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1346000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>823000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1184000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>598000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1126000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1037000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1216000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>670000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1144000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1117000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1356000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>674000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1117000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1160000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1312000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>517000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1601000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1089000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1465000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>787000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>756000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>797000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1225000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1041000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>987000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1086000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>1474000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>730000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1072000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>1853000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>1641000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>1403000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>1216000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>1062000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>835000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>657000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>3003000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
-        <v>77394000.0</v>
+        <v>69037000.0</v>
       </c>
       <c r="C28">
+        <v>67074000.0</v>
+      </c>
+      <c r="D28">
         <v>66620000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>66590000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65751000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65130000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57988000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>42320000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41663000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>37330000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>37408000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40674000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35861000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39479000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38787000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38272000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>36974000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39129000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>36441000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>37082000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>35936000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>36885000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29968000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>31195000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29376000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29418000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29108000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>28660000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28513000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>28883000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28922000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29089000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>28295000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27909000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>27947000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>28800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>27842000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27034000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27352000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27563000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>26057000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>25686000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>25419000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>23538000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26088000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>24725000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>22529000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22028000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>22179000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>21378000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22093000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13226000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>21115000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>21429000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21898000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>22334000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>22926000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>22400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>22627000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>21525000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21771000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>21262000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>21922000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>22503000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23061000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24018000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>20259000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>26196000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16591000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>17464000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>16713000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>17399000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20842000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>17772000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>16170000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14099000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>16765000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>16074000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>16357000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14614000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>15221000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>17921000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17044000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>14747000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>17869000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>14074000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>14408000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>15886000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>14151000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>12621000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>12025000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12316000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>11356000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>14942000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>14826000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>14351000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>12996000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>25169000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>46260000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>30754000.0</v>
+      </c>
+      <c r="C29">
         <v>28814000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29895000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30462000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27825000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14185000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18850000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9833000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10888000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12456000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8843000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11630000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14454000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18234000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16657000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14337000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15231000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14780000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12913000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15278000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16226000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12346000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9285000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3715000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5257000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8026000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9938000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8802000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7689000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -28745,961 +28958,969 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>117141000.0</v>
+      </c>
+      <c r="C30">
         <v>114690000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>113092000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>114614000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>116267000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>93955000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>104868000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>115394000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71827000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>75851000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65625000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65110000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>68746000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63270000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>67868000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>64819000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64276000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>62704000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>62460000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60648000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>62728000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>62471000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60358000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49978000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53107000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>53731000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49738000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49694000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>48416000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>49360000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>46659000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>48806000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>46910000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>48078000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>46280000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>47340000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>46124000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>47153000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>45850000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>45897000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>44878000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>47419000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>43614000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>46119000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>43437000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>42297000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>45833000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>43671000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>38190000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>37540000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>36464000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>37813000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>36946000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>37385000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>36896000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>37756000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>36791000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>36511000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>34953000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>35933000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>35351000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>35974000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>34081000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>33931000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>34762000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37644000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>36673000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>38953000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>185797000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>34809000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>31958000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>33292000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31952000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>34837000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>35711000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28189000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>29332000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>28036000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>30089000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>29944000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30204000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29543000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>30030000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>33228000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>31377000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>32251000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>34340000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>26077000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26666000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>28825000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>25728000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>24697000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>47529000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>96386000.0</v>
       </c>
-      <c r="CQ30">
-[...1 lines deleted...]
-      </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:101">
+    <row r="31" spans="1:102">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>295911000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>194296000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-212433000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20184000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-239982000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-39760000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5179000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2477000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-16897000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14783000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>54990000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12072000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-17342000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-11855000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11658000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7779000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-39742000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-30504000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11970000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11413000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11291000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-55361000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-57446000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-11906000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-8737000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8903000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8338000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-10383000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-39135000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-55136000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-44990000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-8961000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-35416000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-36599000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-39024000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8883000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-36172000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9915000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8290000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-10618000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8807000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-10588000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8276000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10482000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-11648000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10139000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6846000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-7619000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6924000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1740000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1761000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2187000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-34525000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-35615000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-34566000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>20379000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-42471000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-43509000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-46316000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>15914000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-47156000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-48098000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-50795000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-25140000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-54783000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-57427000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-207681000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-30729000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-52767000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-54034000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-56097000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-39535000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-61477000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-51086000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-49463000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-32452000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-47543000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-45349000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-44057000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-25900000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-40533000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-42470000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-41814000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-21801000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-39784000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-27449000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-26200000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-12534000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-27038000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-29723000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-14919000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-15109000.0</v>
       </c>
-      <c r="CQ31">
-[...1 lines deleted...]
-      </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:101">
+    <row r="32" spans="1:102">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>346519000.0</v>
+      </c>
+      <c r="C32">
         <v>353150000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>353700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>343383000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>332376000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>295754000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>318242999.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>270086000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>184573000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>183139000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>177517000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>169283000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>165708000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>155441000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>150176000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>127217000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>121137000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>122323000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>122956000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>121700000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>122168000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>120599000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>114079000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>95902000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>105160000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>108110000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>111073000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>111482000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>104599000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>109538000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>107177000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>102152000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>99638000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>96897000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>97006000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>95262000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>90378000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>91976000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>90111000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>88629000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>86992000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>90216000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>85123000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>89130000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>82534000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>85216000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>84961000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>77713000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>72639000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>73917000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>74714000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>75050000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>73249000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>76355000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>74547000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>75362000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>79608000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>76243000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>77807000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>77854000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>76659000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>77986000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>79700000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>79984000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>80416000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>81313000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>82328000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>81978000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>80423000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>84083000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>84413000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>81998000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>85447000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>84357000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>85900000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>85160000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>77753000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>79983000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>79202000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>77978000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>76927000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>77087000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>77091000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>76378000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>75127000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>76910000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>75108000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>52033000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>54643000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>52906000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>50605000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>52174000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>52655000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>123372000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>16772000.0</v>
       </c>
-      <c r="CR32">
-[...1 lines deleted...]
-      </c>
       <c r="CS32">
         <v>0.0</v>
       </c>
       <c r="CT32">
+        <v>0.0</v>
+      </c>
+      <c r="CU32">
         <v>202215000.0</v>
       </c>
-      <c r="CU32">
-[...1 lines deleted...]
-      </c>
       <c r="CV32">
         <v>0.0</v>
       </c>
       <c r="CW32">
+        <v>0.0</v>
+      </c>
+      <c r="CX32">
         <v>196796000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -29776,51 +29997,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B2">
         <v>205939000.0</v>
       </c>
       <c r="C2">
         <v>180185000.0</v>
       </c>
       <c r="D2">
         <v>186438000.0</v>
       </c>
       <c r="E2">
         <v>685163000.0</v>
       </c>
       <c r="F2">
         <v>532353000.0</v>
       </c>
       <c r="G2">
         <v>186748000.0</v>
       </c>
       <c r="H2">
         <v>142661000.0</v>
       </c>
       <c r="I2">
         <v>190834000.0</v>
       </c>
@@ -29857,51 +30078,51 @@
       <c r="T2">
         <v>92057000.0</v>
       </c>
       <c r="U2">
         <v>117268000.0</v>
       </c>
       <c r="V2">
         <v>163694000.0</v>
       </c>
       <c r="W2">
         <v>175852000.0</v>
       </c>
       <c r="X2">
         <v>264855000.0</v>
       </c>
       <c r="Y2">
         <v>107403000.0</v>
       </c>
       <c r="Z2">
         <v>67302000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B3">
         <v>11539000</v>
       </c>
       <c r="C3">
         <v>1307000</v>
       </c>
       <c r="D3">
         <v>7488000</v>
       </c>
       <c r="E3">
         <v>9411000</v>
       </c>
       <c r="F3">
         <v>13805000</v>
       </c>
       <c r="G3">
         <v>12825000</v>
       </c>
       <c r="H3">
         <v>4882000</v>
       </c>
       <c r="I3">
         <v>3162000</v>
       </c>
@@ -29940,51 +30161,51 @@
       </c>
       <c r="U3">
         <v>6142000</v>
       </c>
       <c r="V3">
         <v>4149000</v>
       </c>
       <c r="W3">
         <v>8650000</v>
       </c>
       <c r="X3">
         <v>8770000</v>
       </c>
       <c r="Y3">
         <v>5926000</v>
       </c>
       <c r="Z3">
         <v>7956000</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-525955000.0</v>
       </c>
       <c r="F4">
         <v>180110000.0</v>
       </c>
       <c r="G4">
         <v>345605000.0</v>
       </c>
       <c r="H4">
         <v>44087000.0</v>
       </c>
       <c r="I4">
         <v>-48173000.0</v>
       </c>
       <c r="J4">
         <v>46537000.0</v>
       </c>
       <c r="K4">
         <v>42071000.0</v>
       </c>
@@ -29997,51 +30218,51 @@
       <c r="N4">
         <v>-2599000.0</v>
       </c>
       <c r="O4">
         <v>34191000.0</v>
       </c>
       <c r="P4">
         <v>17403000.0</v>
       </c>
       <c r="Q4">
         <v>-71514000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-35494000.0</v>
       </c>
       <c r="F5">
         <v>32935000.0</v>
       </c>
       <c r="G5">
         <v>-85357000.0</v>
       </c>
       <c r="H5">
         <v>-25327000.0</v>
       </c>
       <c r="I5">
         <v>20962000.0</v>
       </c>
       <c r="J5">
         <v>-37708000.0</v>
       </c>
       <c r="K5">
         <v>18896000.0</v>
       </c>
@@ -30054,51 +30275,51 @@
       <c r="N5">
         <v>4683000.0</v>
       </c>
       <c r="O5">
         <v>15165000.0</v>
       </c>
       <c r="P5">
         <v>9464000.0</v>
       </c>
       <c r="Q5">
         <v>-6578000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B6">
         <v>5545000.0</v>
       </c>
       <c r="C6">
         <v>25684000.0</v>
       </c>
       <c r="D6">
         <v>-6253000.0</v>
       </c>
       <c r="E6">
         <v>-498725000.0</v>
       </c>
       <c r="F6">
         <v>180110000.0</v>
       </c>
       <c r="G6">
         <v>345605000.0</v>
       </c>
       <c r="H6">
         <v>44087000.0</v>
       </c>
       <c r="I6">
         <v>-48173000.0</v>
       </c>
@@ -30135,51 +30356,51 @@
       <c r="T6">
         <v>48572000.0</v>
       </c>
       <c r="U6">
         <v>-25211000.0</v>
       </c>
       <c r="V6">
         <v>-46426000.0</v>
       </c>
       <c r="W6">
         <v>-12158000.0</v>
       </c>
       <c r="X6">
         <v>-89003000.0</v>
       </c>
       <c r="Y6">
         <v>157452000.0</v>
       </c>
       <c r="Z6">
         <v>40101000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B7">
         <v>-70206000.0</v>
       </c>
       <c r="C7">
         <v>35576000.0</v>
       </c>
       <c r="D7">
         <v>-10985000.0</v>
       </c>
       <c r="E7">
         <v>-5660000.0</v>
       </c>
       <c r="F7">
         <v>-33389000.0</v>
       </c>
       <c r="G7">
         <v>-38456000.0</v>
       </c>
       <c r="H7">
         <v>-18481000.0</v>
       </c>
       <c r="I7">
         <v>8254000.0</v>
       </c>
@@ -30216,51 +30437,51 @@
       <c r="T7">
         <v>3425000.0</v>
       </c>
       <c r="U7">
         <v>8941000.0</v>
       </c>
       <c r="V7">
         <v>8637000.0</v>
       </c>
       <c r="W7">
         <v>28280000.0</v>
       </c>
       <c r="X7">
         <v>-4930000.0</v>
       </c>
       <c r="Y7">
         <v>-21682000.0</v>
       </c>
       <c r="Z7">
         <v>23569000.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-9913000.0</v>
       </c>
       <c r="F8">
         <v>4460000.0</v>
       </c>
       <c r="G8">
         <v>8472000.0</v>
       </c>
       <c r="H8">
         <v>2444000.0</v>
       </c>
       <c r="I8">
         <v>-1829000.0</v>
       </c>
       <c r="J8">
         <v>-2564000.0</v>
       </c>
       <c r="K8">
         <v>-1316000.0</v>
       </c>
@@ -30273,51 +30494,51 @@
       <c r="N8">
         <v>1046000.0</v>
       </c>
       <c r="O8">
         <v>651000.0</v>
       </c>
       <c r="P8">
         <v>604000.0</v>
       </c>
       <c r="Q8">
         <v>540000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B9">
         <v>-4638000.0</v>
       </c>
       <c r="C9">
         <v>-4953000.0</v>
       </c>
       <c r="D9">
         <v>-7063000.0</v>
       </c>
       <c r="E9">
         <v>-9913000.0</v>
       </c>
       <c r="F9">
         <v>4460000.0</v>
       </c>
       <c r="G9">
         <v>8472000.0</v>
       </c>
       <c r="H9">
         <v>2444000.0</v>
       </c>
       <c r="I9">
         <v>-1829000.0</v>
       </c>
@@ -30350,51 +30571,51 @@
       </c>
       <c r="S9">
         <v>799000.0</v>
       </c>
       <c r="T9">
         <v>-680000.0</v>
       </c>
       <c r="U9">
         <v>1450000.0</v>
       </c>
       <c r="V9">
         <v>710000.0</v>
       </c>
       <c r="W9">
         <v>2233000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>3816000.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>1449000.0</v>
       </c>
       <c r="K10">
         <v>2032000.0</v>
       </c>
       <c r="L10">
         <v>881000.0</v>
       </c>
       <c r="M10">
         <v>1409000.0</v>
       </c>
       <c r="N10">
         <v>1470000.0</v>
       </c>
       <c r="O10">
@@ -30405,51 +30626,51 @@
       </c>
       <c r="Q10">
         <v>1177000.0</v>
       </c>
       <c r="R10">
         <v>1920000.0</v>
       </c>
       <c r="S10">
         <v>44000.0</v>
       </c>
       <c r="T10">
         <v>157000.0</v>
       </c>
       <c r="U10">
         <v>118000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>60544000.0</v>
       </c>
       <c r="F11">
         <v>-48113000.0</v>
       </c>
       <c r="G11">
         <v>59883000.0</v>
       </c>
       <c r="H11">
         <v>25312000.0</v>
       </c>
       <c r="I11">
         <v>4817000.0</v>
       </c>
       <c r="J11">
         <v>6142000.0</v>
       </c>
       <c r="K11">
         <v>-2770000.0</v>
       </c>
@@ -30462,51 +30683,51 @@
       <c r="N11">
         <v>173000.0</v>
       </c>
       <c r="O11">
         <v>-1631000.0</v>
       </c>
       <c r="P11">
         <v>-14322000.0</v>
       </c>
       <c r="Q11">
         <v>-3713000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-16494000.0</v>
       </c>
       <c r="F12">
         <v>48595000.0</v>
       </c>
       <c r="G12">
         <v>4860000.0</v>
       </c>
       <c r="H12">
         <v>2834000.0</v>
       </c>
       <c r="I12">
         <v>-6153000.0</v>
       </c>
       <c r="J12">
         <v>34809000.0</v>
       </c>
       <c r="K12">
         <v>-205000.0</v>
       </c>
@@ -30519,100 +30740,100 @@
       <c r="N12">
         <v>-46000.0</v>
       </c>
       <c r="O12">
         <v>2233000.0</v>
       </c>
       <c r="P12">
         <v>19819000.0</v>
       </c>
       <c r="Q12">
         <v>30048000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-18042000.0</v>
       </c>
       <c r="F13">
         <v>-85524000.0</v>
       </c>
       <c r="G13">
         <v>-134341000.0</v>
       </c>
       <c r="H13">
         <v>-37137000.0</v>
       </c>
       <c r="I13">
         <v>-25960000.0</v>
       </c>
       <c r="J13">
         <v>-70874000.0</v>
       </c>
       <c r="K13">
         <v>-31873000.0</v>
       </c>
       <c r="L13">
         <v>-11457000.0</v>
       </c>
       <c r="M13">
         <v>-27626000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B14">
         <v>65512000.0</v>
       </c>
       <c r="C14">
         <v>54587000.0</v>
       </c>
       <c r="D14">
         <v>22190000.0</v>
       </c>
       <c r="E14">
         <v>23693000.0</v>
       </c>
       <c r="F14">
         <v>22730000.0</v>
       </c>
       <c r="G14">
         <v>20024000.0</v>
       </c>
       <c r="H14">
         <v>18828000.0</v>
       </c>
       <c r="I14">
         <v>10101000.0</v>
       </c>
@@ -30649,60 +30870,60 @@
       <c r="T14">
         <v>14129000.0</v>
       </c>
       <c r="U14">
         <v>19664000.0</v>
       </c>
       <c r="V14">
         <v>26869000.0</v>
       </c>
       <c r="W14">
         <v>22832000.0</v>
       </c>
       <c r="X14">
         <v>24273000.0</v>
       </c>
       <c r="Y14">
         <v>9752000.0</v>
       </c>
       <c r="Z14">
         <v>9579000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B15">
-        <v>-125907000.0</v>
+        <v>125907000.0</v>
       </c>
       <c r="C15">
-        <v>-100956000.0</v>
+        <v>100956000.0</v>
       </c>
       <c r="D15">
-        <v>-72447000.0</v>
+        <v>72447000.0</v>
       </c>
       <c r="E15">
         <v>72023000.0</v>
       </c>
       <c r="F15">
         <v>71478000.0</v>
       </c>
       <c r="G15">
         <v>65823000.0</v>
       </c>
       <c r="H15">
         <v>72809000.0</v>
       </c>
       <c r="I15">
         <v>53604000.0</v>
       </c>
       <c r="J15">
         <v>59980000.0</v>
       </c>
       <c r="K15">
         <v>45369000.0</v>
       </c>
       <c r="L15">
         <v>41285000.0</v>
       </c>
@@ -30726,51 +30947,51 @@
       </c>
       <c r="S15">
         <v>24701000.0</v>
       </c>
       <c r="T15">
         <v>24835000.0</v>
       </c>
       <c r="U15">
         <v>24316000.0</v>
       </c>
       <c r="V15">
         <v>21588000.0</v>
       </c>
       <c r="W15">
         <v>14873000.0</v>
       </c>
       <c r="X15">
         <v>8605000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B16">
         <v>211484000.0</v>
       </c>
       <c r="C16">
         <v>205869000.0</v>
       </c>
       <c r="D16">
         <v>180185000.0</v>
       </c>
       <c r="E16">
         <v>186438000.0</v>
       </c>
       <c r="F16">
         <v>712463000.0</v>
       </c>
       <c r="G16">
         <v>532353000.0</v>
       </c>
       <c r="H16">
         <v>186748000.0</v>
       </c>
       <c r="I16">
         <v>142661000.0</v>
       </c>
@@ -30809,82 +31030,82 @@
       </c>
       <c r="U16">
         <v>92057000.0</v>
       </c>
       <c r="V16">
         <v>117268000.0</v>
       </c>
       <c r="W16">
         <v>163694000.0</v>
       </c>
       <c r="X16">
         <v>175852000.0</v>
       </c>
       <c r="Y16">
         <v>264855000.0</v>
       </c>
       <c r="Z16">
         <v>107403000.0</v>
       </c>
       <c r="AA16">
         <v>67302000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B18">
         <v>430725000.0</v>
       </c>
       <c r="C18">
         <v>425074000.0</v>
       </c>
       <c r="D18">
         <v>165908000.0</v>
       </c>
       <c r="E18">
         <v>190899000.0</v>
       </c>
       <c r="F18">
         <v>144377000.0</v>
       </c>
       <c r="G18">
         <v>94086000.0</v>
       </c>
       <c r="H18">
         <v>132043000.0</v>
       </c>
       <c r="I18">
         <v>152557000.0</v>
       </c>
@@ -30921,51 +31142,51 @@
       <c r="T18">
         <v>61341000.0</v>
       </c>
       <c r="U18">
         <v>81322000.0</v>
       </c>
       <c r="V18">
         <v>99444000.0</v>
       </c>
       <c r="W18">
         <v>93072000.0</v>
       </c>
       <c r="X18">
         <v>118070000.0</v>
       </c>
       <c r="Y18">
         <v>92708000.0</v>
       </c>
       <c r="Z18">
         <v>113154000.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B19">
         <v>-228914000.0</v>
       </c>
       <c r="C19">
         <v>507674000.0</v>
       </c>
       <c r="D19">
         <v>-508281000.0</v>
       </c>
       <c r="E19">
         <v>-655300000.0</v>
       </c>
       <c r="F19">
         <v>-985327000.0</v>
       </c>
       <c r="G19">
         <v>-580722000.0</v>
       </c>
       <c r="H19">
         <v>60880000.0</v>
       </c>
       <c r="I19">
         <v>-31500000.0</v>
       </c>
@@ -30984,92 +31205,92 @@
       <c r="N19">
         <v>-231143000.0</v>
       </c>
       <c r="O19">
         <v>-178086000.0</v>
       </c>
       <c r="P19">
         <v>-275609000.0</v>
       </c>
       <c r="Q19">
         <v>-83619000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>451000.0</v>
       </c>
       <c r="H20">
         <v>2230000.0</v>
       </c>
       <c r="I20">
         <v>1709000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B21">
         <v>91520000.0</v>
       </c>
       <c r="C21">
         <v>-514345000.0</v>
       </c>
       <c r="D21">
         <v>632663000.0</v>
       </c>
       <c r="E21">
         <v>710596000.0</v>
       </c>
       <c r="F21">
         <v>-564198000.0</v>
       </c>
       <c r="G21">
         <v>-150756000.0</v>
       </c>
       <c r="H21">
         <v>-317136000.0</v>
       </c>
       <c r="I21">
         <v>-300232000.0</v>
       </c>
@@ -31088,51 +31309,51 @@
       <c r="N21">
         <v>400615000.0</v>
       </c>
       <c r="O21">
         <v>-116916000.0</v>
       </c>
       <c r="P21">
         <v>-49503000.0</v>
       </c>
       <c r="Q21">
         <v>-29550000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>291160000.0</v>
       </c>
       <c r="C22">
         <v>115525000.0</v>
       </c>
       <c r="D22">
         <v>128398000.0</v>
       </c>
       <c r="E22">
         <v>175648000.0</v>
       </c>
       <c r="F22">
         <v>167921000.0</v>
       </c>
       <c r="G22">
         <v>96951000.0</v>
       </c>
       <c r="H22">
         <v>112633000.0</v>
       </c>
       <c r="I22">
         <v>118387000.0</v>
       </c>
@@ -31171,60 +31392,60 @@
       </c>
       <c r="U22">
         <v>53685000.0</v>
       </c>
       <c r="V22">
         <v>58499000.0</v>
       </c>
       <c r="W22">
         <v>49301000.0</v>
       </c>
       <c r="X22">
         <v>18744000.0</v>
       </c>
       <c r="Y22">
         <v>26576000.0</v>
       </c>
       <c r="Z22">
         <v>24080000.0</v>
       </c>
       <c r="AA22">
         <v>20898000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
         <v>652876000.0</v>
       </c>
       <c r="C23">
         <v>-291747000.0</v>
       </c>
       <c r="D23">
-        <v>-270265000.0</v>
+        <v>-269377000.0</v>
       </c>
       <c r="E23">
         <v>3129421000.0</v>
       </c>
       <c r="F23">
         <v>2279066000.0</v>
       </c>
       <c r="G23">
         <v>3413966000.0</v>
       </c>
       <c r="H23">
         <v>1504292000.0</v>
       </c>
       <c r="I23">
         <v>114702000.0</v>
       </c>
       <c r="J23">
         <v>164194000.0</v>
       </c>
       <c r="K23">
         <v>635722000.0</v>
       </c>
       <c r="L23">
         <v>134338000.0</v>
       </c>
@@ -31252,54 +31473,54 @@
       <c r="T23">
         <v>-110190000.0</v>
       </c>
       <c r="U23">
         <v>-95500000.0</v>
       </c>
       <c r="V23">
         <v>-126283000.0</v>
       </c>
       <c r="W23">
         <v>-12581000.0</v>
       </c>
       <c r="X23">
         <v>-547358000.0</v>
       </c>
       <c r="Y23">
         <v>901611000.0</v>
       </c>
       <c r="Z23">
         <v>254067000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24">
-        <v>-1052334000.0</v>
+        <v>-811881000.0</v>
       </c>
       <c r="C24">
         <v>-217185000.0</v>
       </c>
       <c r="D24">
         <v>-635282000.0</v>
       </c>
       <c r="E24">
         <v>17147000.0</v>
       </c>
       <c r="F24">
         <v>33163000.0</v>
       </c>
       <c r="G24">
         <v>85563000.0</v>
       </c>
       <c r="H24">
         <v>-13131000.0</v>
       </c>
       <c r="I24">
         <v>92394000.0</v>
       </c>
       <c r="J24">
         <v>-302707000.0</v>
       </c>
@@ -31333,54 +31554,54 @@
       <c r="T24">
         <v>-179539000.0</v>
       </c>
       <c r="U24">
         <v>-47349000.0</v>
       </c>
       <c r="V24">
         <v>-35900000.0</v>
       </c>
       <c r="W24">
         <v>-416090000.0</v>
       </c>
       <c r="X24">
         <v>-299236000.0</v>
       </c>
       <c r="Y24">
         <v>-127421000.0</v>
       </c>
       <c r="Z24">
         <v>-80652000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
-        <v>221310000.0</v>
+        <v>120883000.0</v>
       </c>
       <c r="C25">
         <v>220769000.0</v>
       </c>
       <c r="D25">
         <v>20269000.0</v>
       </c>
       <c r="E25">
         <v>-9336000.0</v>
       </c>
       <c r="F25">
         <v>-21462000.0</v>
       </c>
       <c r="G25">
         <v>28401000.0</v>
       </c>
       <c r="H25">
         <v>10886000.0</v>
       </c>
       <c r="I25">
         <v>26766000.0</v>
       </c>
       <c r="J25">
         <v>9748000.0</v>
       </c>
@@ -31414,51 +31635,51 @@
       <c r="T25">
         <v>16244000.0</v>
       </c>
       <c r="U25">
         <v>4959000.0</v>
       </c>
       <c r="V25">
         <v>5210000.0</v>
       </c>
       <c r="W25">
         <v>6578000.0</v>
       </c>
       <c r="X25">
         <v>97929000.0</v>
       </c>
       <c r="Y25">
         <v>85525000.0</v>
       </c>
       <c r="Z25">
         <v>67184000.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-1323000.0</v>
       </c>
       <c r="D26">
         <v>-1678000.0</v>
       </c>
       <c r="E26">
         <v>-46530000.0</v>
       </c>
       <c r="F26">
         <v>-20711000.0</v>
       </c>
       <c r="G26">
         <v>-21161000.0</v>
       </c>
       <c r="H26">
         <v>-19867000.0</v>
       </c>
       <c r="I26">
         <v>-13172000.0</v>
       </c>
@@ -31487,51 +31708,51 @@
         <v>-193000.0</v>
       </c>
       <c r="R26">
         <v>-119000.0</v>
       </c>
       <c r="S26">
         <v>-1447000.0</v>
       </c>
       <c r="T26">
         <v>-116820000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-70909000.0</v>
       </c>
       <c r="X26">
         <v>-586414000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27">
         <v>10454000.0</v>
       </c>
       <c r="C27">
         <v>12195000.0</v>
       </c>
       <c r="D27">
         <v>10799000.0</v>
       </c>
       <c r="E27">
         <v>13745000.0</v>
       </c>
       <c r="F27">
         <v>9969000.0</v>
       </c>
       <c r="G27">
         <v>7920000.0</v>
       </c>
       <c r="H27">
         <v>11385000.0</v>
       </c>
       <c r="I27">
         <v>10752000.0</v>
       </c>
@@ -31568,51 +31789,51 @@
       <c r="T27">
         <v>674000.0</v>
       </c>
       <c r="U27">
         <v>-1334000.0</v>
       </c>
       <c r="V27">
         <v>-279000.0</v>
       </c>
       <c r="W27">
         <v>-2780000.0</v>
       </c>
       <c r="X27">
         <v>-2351000.0</v>
       </c>
       <c r="Y27">
         <v>-3121000.0</v>
       </c>
       <c r="Z27">
         <v>-368000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>615615000.0</v>
       </c>
       <c r="C28">
         <v>-908371000.0</v>
       </c>
       <c r="D28">
         <v>289951000.0</v>
       </c>
       <c r="E28">
         <v>-78701000.0</v>
       </c>
       <c r="F28">
         <v>739864000.0</v>
       </c>
       <c r="G28">
         <v>746678000.0</v>
       </c>
       <c r="H28">
         <v>-135705000.0</v>
       </c>
       <c r="I28">
         <v>-250597000.0</v>
       </c>
@@ -31649,51 +31870,51 @@
       <c r="T28">
         <v>-30535000.0</v>
       </c>
       <c r="U28">
         <v>-374179000.0</v>
       </c>
       <c r="V28">
         <v>-440131000.0</v>
       </c>
       <c r="W28">
         <v>-238578000.0</v>
       </c>
       <c r="X28">
         <v>318442000.0</v>
       </c>
       <c r="Y28">
         <v>1028925000.0</v>
       </c>
       <c r="Z28">
         <v>189251000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>442264000.0</v>
       </c>
       <c r="C29">
         <v>426381000.0</v>
       </c>
       <c r="D29">
         <v>173396000.0</v>
       </c>
       <c r="E29">
         <v>200310000.0</v>
       </c>
       <c r="F29">
         <v>158182000.0</v>
       </c>
       <c r="G29">
         <v>106911000.0</v>
       </c>
       <c r="H29">
         <v>136925000.0</v>
       </c>
       <c r="I29">
         <v>155719000.0</v>
       </c>
@@ -31730,51 +31951,51 @@
       <c r="T29">
         <v>70541000.0</v>
       </c>
       <c r="U29">
         <v>87464000.0</v>
       </c>
       <c r="V29">
         <v>103593000.0</v>
       </c>
       <c r="W29">
         <v>101722000.0</v>
       </c>
       <c r="X29">
         <v>126840000.0</v>
       </c>
       <c r="Y29">
         <v>98634000.0</v>
       </c>
       <c r="Z29">
         <v>121110000.0</v>
       </c>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
         <v>-1052334000.0</v>
       </c>
       <c r="C30">
         <v>507674000.0</v>
       </c>
       <c r="D30">
         <v>-469600000.0</v>
       </c>
       <c r="E30">
         <v>-647564000.0</v>
       </c>
       <c r="F30">
         <v>-717936000.0</v>
       </c>
       <c r="G30">
         <v>-507984000.0</v>
       </c>
       <c r="H30">
         <v>42867000.0</v>
       </c>
       <c r="I30">
         <v>46705000.0</v>
       </c>
@@ -31830,3171 +32051,3195 @@
         <v>-270260000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW30"/>
+  <dimension ref="A1:CX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>191</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="CV1" t="s">
         <v>192</v>
       </c>
       <c r="CW1" t="s">
+        <v>193</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B2">
+        <v>211484000.0</v>
+      </c>
+      <c r="C2">
         <v>301614000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>258925000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>234076000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>205939000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1167840000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>290561000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>158352000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>180185000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>189269000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>208872000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>233783000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>186438000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>184868000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>277532000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>433146000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>712463000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>505289000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>710153000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>687570000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>532353000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>510138000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>453763000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>370577000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>186748000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>260860000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>207689000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>197854000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>142661000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>149124000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>141953000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133514000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>190834000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>148783000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>153402000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>158094000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>144297000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>159674000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>117527000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>108111000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>102226000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>128433000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>104732000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>90874000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>103762000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>88805000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>132439000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>81658000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>101224000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>95286000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>80505000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>64707000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>103823000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>107553000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>77245000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>69255000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>69632000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>124016000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>187289000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>104972000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>52229000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>107404000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>271990000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>228083000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>123743000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>199528000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>204324000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>304322000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>68546000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>88634000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>87655000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>103657000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>140629000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>110949000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>106736000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>82424000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>92057000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>132323000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>103912000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>112608000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>117268000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>196756000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>209498000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>236222000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>163694000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>150376000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>208047000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>271519000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>175852000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>228795000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>251840000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>189139000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>264855000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>127926000.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
+      <c r="CX2"/>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B3">
+        <v>3694000</v>
+      </c>
+      <c r="C3">
         <v>6490000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1326000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4206000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1142000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1496000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1290000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>977000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>536000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1593000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2936000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2346000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>613000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1532000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1935000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2899000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8843000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5457000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2684000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3818000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1846000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5848000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3412000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1901000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1664000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2086000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1438000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>765000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>593000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1204000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>819000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>637000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>502000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1541000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>582000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>519000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>589000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1238000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1346000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>653000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1758000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1223000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1464000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1074000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2148000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2037000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3514000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5114000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5776000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1086000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1435000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4023000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1165000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1248000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1855000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3573000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>982000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>205000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2501000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2672000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3578000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4946000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>961000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1060000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1539000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>534000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1985000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3506000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2098000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2696000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1705000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1150000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>823000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2241000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1506000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4109000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1016000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3509000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>820000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>967000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>846000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1554000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1101000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1768000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>927000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1641000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>6496000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2171000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1624000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1761000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3118000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2523000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1368000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2046000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
+      <c r="CX3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-24981000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>47345000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1640000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-92664000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-155614000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-279317000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>207174000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-204864000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>22583000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>155217000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>22215000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>56375000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>83186000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>183829000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-74112000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>53171000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>9835000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>55193000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6463000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>7171000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>8439000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-57320000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>42051000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4619000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-4692000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>13797000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-15377000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>42147000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>9416000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>5885000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-26207000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>23701000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>13858000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-12888000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>14957000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-43634000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>50781000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-19566000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>5938000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>14781000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>15798000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-39116000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-3730000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>45534000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-7236000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-377000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-54384000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-63273000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>82317000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>52743000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-27664000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47372000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7723000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40622000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-52000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2543000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3947000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20180000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3584000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>45584000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>37575000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-46055000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-306000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-76571000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8758000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18040000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-25387000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9342000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>14820000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5005000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7180000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3967000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-48003000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5231000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-427000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5491000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>26055000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1869000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9145000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>117000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7767000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3307000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4145000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-96000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7249000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5758000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9536000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3937000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6103000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7463000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3558000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-235000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1271000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2737000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3420000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7737000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>8353000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6330000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-8466000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3247000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
+      <c r="CX5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B6">
+        <v>10599000.0</v>
+      </c>
+      <c r="C6">
         <v>-90130000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>42689000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24849000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28137000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-961971000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>877279000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>132209000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-21903000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9014000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19603000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-24911000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>47345000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1570000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-92664000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-155614000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-279317000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>207174000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-204864000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22583000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>155217000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22215000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>56375000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>83186000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>183829000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-74112000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>53171000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9835000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>55193000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6463000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7171000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8439000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-57320000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>42051000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4619000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4692000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13797000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15377000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>42147000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9416000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5885000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-26207000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23701000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13858000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-12888000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14957000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-43634000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>50781000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-19566000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5938000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>14781000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15798000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-39116000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3730000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>30308000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7990000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-377000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-54384000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-63273000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>82317000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>52743000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-55175000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-164586000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>43907000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>104340000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-75785000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4796000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-99998000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>235776000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-20088000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>979000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-16002000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-36972000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>29680000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4213000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>24312000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9633000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-40266000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>28411000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-8696000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-4660000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-79488000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-12742000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-26724000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>72528000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>13318000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-57671000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-63472000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>95667000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-52943000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-23045000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>62701000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-75716000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>136929000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B7">
-        <v>-30033000.0</v>
+        <v>-10619000.0</v>
       </c>
       <c r="C7">
+        <v>-39298000.0</v>
+      </c>
+      <c r="D7">
         <v>5897000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-43577000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6772000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35576000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-13146000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12229000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>917000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7348000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1896000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-15864000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3693000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-17158000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2479000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2490000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4688000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18569000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-11617000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2769000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5972000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>23069000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-59553000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-216000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1756000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9010000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3718000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3690000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9443000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-24659000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>17545000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>23455000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8087000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-40931000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2836000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1431000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-8974000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>7459000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3280000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-918000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1507000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>396000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>6709000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-350000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6832000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4789000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3547000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1829000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2739000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-11373000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3905000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1960000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-9598000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1620000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1595000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3975000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1095000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-10511000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-276000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-13496000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1519000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-13939000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>5757000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1749000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-4303000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-39280000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2407000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-8769000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>4962000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5443000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-5556000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1737000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-602000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-11782000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-848000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>63175000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-51604000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>12481000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-10596000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1786000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>8842000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>4706000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>674000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-3350000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>6616000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-29944000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>42707000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>683000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>6944000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-5574000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-75000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-13332000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>14051000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-21946000.0</v>
       </c>
-      <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-1805000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-137000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-6783000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2262000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1825000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>957000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1124000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>9815000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1664000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2567000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>2483000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>10767000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-6010000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1232000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>60000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>2097000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-8000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>295000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1691000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-227000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1013000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-924000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2248000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-308000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-421000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>413000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1777000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>172000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-78000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>367000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1532000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>1394000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1086000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>686000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-1041000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1423000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-811000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>1216000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1654000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>1697000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-900000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>1903000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1412000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>1288000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-1177000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>1952000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1592000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>947000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-483000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>1732000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B9">
-        <v>-2170000.0</v>
+        <v>-1928000.0</v>
       </c>
       <c r="C9">
+        <v>-1151000.0</v>
+      </c>
+      <c r="D9">
         <v>-1933000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-938000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-616000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4953000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7634000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7923000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>289000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3225000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1896000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1805000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-137000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6783000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2262000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1825000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>957000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1124000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9815000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1664000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2567000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2483000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10767000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6010000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1232000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>60000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2097000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-8000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>295000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1691000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-227000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1013000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-924000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2248000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-308000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-421000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>413000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1777000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>172000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-78000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>367000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1532000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1394000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1086000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>686000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1041000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1423000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-811000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1216000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1654000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1697000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1903000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1412000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1288000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1177000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1952000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1592000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>947000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-483000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1732000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1470000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1123000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-135000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1022000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-933000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>140000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1433000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>295000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>799000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1078000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>561000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1477000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>1464000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1450000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2111000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2205000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2147000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>710000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2972000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>834000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>942000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2233000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1755000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>655000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>803000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>874000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>566000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>411000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1449000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>763000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>2032000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1975000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>707000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>323000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>881000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>546000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>501000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>187000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1409000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>584000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>283000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>123000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1470000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>961000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>817000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>378000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1961000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1755000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1334000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>445000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1281000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>127000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>80000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>27000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1177000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>689000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>357000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>27000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1920000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1724000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>847000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>203000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>44000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>34000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>157000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>75000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>29000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>118000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>68000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>45000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>21000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>197000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
+      <c r="CX10"/>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
         <v>18470000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-36189000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-14448000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>52414000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21505000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1073000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-17113000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4701000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8864000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-44565000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-18164000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-18591000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17527000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>79111000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12979000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>17694000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>34377000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-13780000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-34059000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>26820000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>20365000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8309000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>10988000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3027000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4134000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-12007000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-13712000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2220000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>12377000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>785000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-3626000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4729000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7167000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2897000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6220000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>540000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5185000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4224000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-402000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3878000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3172000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-6475000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1436000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1174000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1548000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2917000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-10595000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-2306000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-689000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-732000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
+      <c r="CX11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>14518000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1231000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1616000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1204000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2962000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-15331000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>595000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>32679000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3711000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6192000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-16969000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-7592000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1950000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>255000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10247000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1053000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1163000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2533000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>411000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2821000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2218000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-11439000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4683000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>40256000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10286000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-17247000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1514000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2417000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1270000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-1163000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-189000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-2140000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-2359000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-1531000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>79000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2349000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-2440000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-1833000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>987000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>737000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1884000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-2359000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-308000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4164000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-5066000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2055000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1080000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8045000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2812000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3311000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5651000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
+      <c r="CX12"/>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-5003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18773000.0</v>
       </c>
       <c r="M13">
         <v>-18773000.0</v>
       </c>
       <c r="N13">
+        <v>-18773000.0</v>
+      </c>
+      <c r="O13">
         <v>-14203000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2471000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-665000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-5645000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-40104000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-24667000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2856000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-17897000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-53268000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-77497000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3434000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-7010000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-10868000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-10227000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2870000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-13172000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-49701000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13007000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>22014000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11280000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-70874000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-291000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-12387000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1425000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-31873000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1390000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-12497000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-2659000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-11457000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-27626000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -35005,923 +35250,933 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B14">
+        <v>11826000.0</v>
+      </c>
+      <c r="C14">
         <v>15766000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16419000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16618000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16709000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15897000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>19946000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13316000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5428000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5465000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5515000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5538000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5672000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5842000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5879000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5918000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6054000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5640000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5526000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5488000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6076000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5660000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5192000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4548000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4624000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4563000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4863000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4898000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4504000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2488000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2521000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2494000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2598000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2759000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2893000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2947000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3024000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3049000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3126000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3262000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3323000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3403000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3425000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3553000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3333000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3381000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3190000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2468000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2094000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2085000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2093000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2306000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2292000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2233000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2230000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2420000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2444000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2357000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2348000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2403000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2552000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2570000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2597000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2722000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2859000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2867000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2918000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3181000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3417000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1177000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3961000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4324000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4441000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4439000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4482000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4971000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4246000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4453000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4642000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5114000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5455000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-5518000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6379000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7161000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7031000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3958000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>12763000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>195000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5916000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5635000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13138000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2761000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2739000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2604000.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
+      <c r="CX14"/>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B15">
-        <v>-31336000.0</v>
+        <v>31368000.0</v>
       </c>
       <c r="C15">
-        <v>-31348000.0</v>
+        <v>31336000.0</v>
       </c>
       <c r="D15">
-        <v>-31349000.0</v>
+        <v>31348000.0</v>
       </c>
       <c r="E15">
-        <v>-31874000.0</v>
+        <v>31349000.0</v>
       </c>
       <c r="F15">
+        <v>31874000.0</v>
+      </c>
+      <c r="G15">
         <v>26638000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37159000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>19015000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18144000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>17572000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18148000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18133000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18594000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17209000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18067000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18059000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18688000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17483000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17792000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>18128000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>18075000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>16717000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>18411000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15199000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15496000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13218000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>15274000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15353000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>28964000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>12465000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14090000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13411000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13638000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>21321000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13350000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12680000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>12629000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10228000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11919000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>11901000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>11321000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9475000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10513000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10499000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>10798000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8095000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9789000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9044000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>9190000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7355000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8438000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8441000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8086000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17648000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7873000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7878000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7330000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5646000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>7254000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>7256000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6649000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5051000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6640000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6655000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6638000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4963000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6628000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6631000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6647000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4845000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6612000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6631000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6613000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4941000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6996000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6561000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6337000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4706000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6553000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6825000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6232000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4867000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5701000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5863000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5157000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3472000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>4694000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3582000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3125000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3067000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3076000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
+      <c r="CX15"/>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B16">
+        <v>222083000.0</v>
+      </c>
+      <c r="C16">
         <v>211484000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>301614000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>258925000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>234076000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>205869000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1167840000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>290561000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>158282000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>180255000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>189269000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>208872000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>233783000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>186438000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>184868000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>277532000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>433146000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>712463000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>505289000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>710153000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>687570000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>532353000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>510138000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>453763000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>370577000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>186748000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>260860000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>207689000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>197854000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>142661000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>149124000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>141953000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133514000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>190834000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>148783000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>153402000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>158094000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>144297000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>159674000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>117527000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>108111000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>102226000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>128433000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>104732000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>90874000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>103762000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>88805000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>132439000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>81658000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>101224000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>95286000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>80505000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>64707000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>103823000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>107553000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>77245000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>69255000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>69632000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>124016000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>187289000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>104972000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>52229000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>107404000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>271990000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>228083000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>123743000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>199528000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>204324000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>304322000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>68546000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>88634000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>87655000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>103657000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>140629000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>110949000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>106736000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>82424000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>92057000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>132323000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>103912000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>112608000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>117268000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>196756000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>209498000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>236222000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>163694000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>150376000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>208047000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>271519000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>175852000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>228795000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>251840000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>189139000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>264855000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>127926000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35979,593 +36234,600 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B18">
+        <v>80958000.0</v>
+      </c>
+      <c r="C18">
         <v>62458000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>96708000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>182561000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>87373000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>240784000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>67892000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>75525000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40873000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>44724000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38745000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24986000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>57453000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>40908000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>54401000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>53498000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>42092000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28937000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>31371000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>48131000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>34570000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>56443000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-22445000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>28395000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>31693000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>26205000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>35306000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>39757000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>30775000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>21758000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>58696000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>40398000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>31705000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>25159000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>49715000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>15311000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>23804000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>41595000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>26108000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>28592000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>26019000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>27723000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>32398000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>29756000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>19080000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>26296000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>26113000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>21730000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>17539000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>14725000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>34861000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>24421000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>17678000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>23418000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>26358000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>19402000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>31455000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>24402000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>26159000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9569000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>25157000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>6312000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>33264000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>24130000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>20049000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-21459000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>14827000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-132000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>22154000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>12842000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>13810000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>13646000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>15877000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>10454000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>6910000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>79966000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-35661000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>26875000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>8281000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>17765000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>28401000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>25751000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>26996000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>17519000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>29178000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>4100000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-29541000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>17397000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>93226000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>101373000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>16381000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-6243000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>6559000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>14194000.0</v>
       </c>
-      <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B19">
+        <v>-74769000.0</v>
+      </c>
+      <c r="C19">
         <v>10736000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-242306000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-426734000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-176477000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
+      <c r="H19"/>
+      <c r="I19">
         <v>762790000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>54583000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-132170000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>57180000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-263098000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>15722000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-170256000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14610000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-286832000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-183602000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-165923000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-376176000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-329656000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-88765000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-52071000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-155176000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-345523000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-27952000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>25282000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>97963000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-85649000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>23284000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-107308000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>31968000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>9081000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>34759000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-324339000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>17884000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-16736000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-5109000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-157269000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-126179000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-180727000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-110527000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-91057000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-84808000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-179973000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-13484000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-88952000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-21251000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>20219000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-33407000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-134060000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-64954000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-83586000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>51457000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-30281000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-103440000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-5677000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-38688000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-176142000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-173891000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>6114000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>68310000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -36602,2856 +36864,2887 @@
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B21">
+        <v>371024000.0</v>
+      </c>
+      <c r="C21">
         <v>-97355000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-165350000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38469000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>315756000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>-320724000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>88065000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>172535000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>264896000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>247448000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>273768000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>61100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>602896000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-227168000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5601000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-75962000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-247274000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-235361000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-237057000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36158000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-38488000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>88631000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-254917000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-132185000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>113758000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-43792000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-87632000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-111625000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51451000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-152426000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>216954000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-150659000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>35660000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27814000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>90377000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-142909000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>95136000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-137491000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-52996000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>76053000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>216171000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-41447000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>18867000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>72143000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>85795000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16333000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>187433000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>47323000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>115117000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>50742000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-31156000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-49784000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8862000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-27114000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7614000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>21439000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-32161000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-46395000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>79417000.0</v>
+      </c>
+      <c r="C22">
         <v>83431000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>71720000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>71981000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>64028000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>48524000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>46405000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-11486000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32082000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27312000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>28547000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32003000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>40536000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>49035000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43421000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39228000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>43962000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>37303000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>37268000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44789000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>48559000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>40567000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>27142000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14311000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14931000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25951000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>31399000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24393000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30890000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35763000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>35468000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19243000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>27913000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>19483000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>26575000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>24383000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23508000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22567000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>22906000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21356000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20973000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>21515000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20609000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>21796000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19802000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21219000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>19032000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16351000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>17029000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17402000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>16076000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>19228000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>17828000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>16682000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16154000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>16003000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18428000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14870000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>15566000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>13977000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12931000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12115000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>13463000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12940000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>11187000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6774000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8676000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6345000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-143619000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7433000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>13163000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10353000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10693000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4695000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8260000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13617000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10808000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13380000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12985000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>13518000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>13802000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14771000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14937000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>13769000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>15022000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>17083000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>13343000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>8581000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10294000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>8211000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>8138000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8838000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-6443000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>7899000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3651000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>8102000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6924000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6828000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>5862000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>11390000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>20898000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>-172462000.0</v>
+      </c>
+      <c r="C23">
         <v>176437000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>383684000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>258691000.0</v>
+      </c>
+      <c r="F23">
         <v>-165936000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-465122000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>728535000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-368528000.0</v>
+      </c>
+      <c r="J23">
         <v>-186579000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>146634000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>75796000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>248775000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-68426000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1488902000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-191397000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-489706000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>136866000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>394516000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>244421000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>305205000.0</v>
+      </c>
+      <c r="V23">
         <v>463796000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>285381000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>137947000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>451796000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>108861000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>142070000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>82717000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-26140000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>73230000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>110424000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41962000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-79545000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>41861000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>124892000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>86926000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-26682000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-20115000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>26834000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>297052000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>77931000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>234346000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>98711000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8585000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5843000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>32927000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>64645000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-111479000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-122486000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-9199000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-55132000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5683000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-26998000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-150369000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>49078000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>164755000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12036000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>40692000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>86627000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>78590000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>106059000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12173000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-25891000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-4424000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>22846000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-13078000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>23966000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>163964000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>198060000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>284705000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>90885000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-39746000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-58553000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10929000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-48992000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-67243000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20661000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-14616000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-119509000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>11434000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>8056000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4519000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-43537000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-33696000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-55454000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>6404000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-45309000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-7325000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>51995000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-4052000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9448000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>21185000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>37185000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-617638000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>901611000.0</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
+      <c r="CX23"/>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24">
-        <v>-206817000.0</v>
+        <v>-156634000.0</v>
       </c>
       <c r="C24">
+        <v>-212688000.0</v>
+      </c>
+      <c r="D24">
         <v>-168306000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-307347000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-123540000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-229719000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-168181000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>143952000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>36763000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-180273000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-331535000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1489000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4405000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>937000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-39444000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-356709000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-63193000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-20474000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6762000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>275077000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>34723000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-38708000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-235516000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-386053000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-41171000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-54422000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>34007000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-88771000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>27758000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-15995000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>30722000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>36061000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>41581000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-288085000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2523000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-21861000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4716000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-119868000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-104418000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-147400000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-95434000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-106276000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-125302000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-223004000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-37347000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-117436000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-54413000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>33848000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-62945000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-111206000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-84955000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-90564000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-7365000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-86239000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-87572000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-81108000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-10087000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-91071000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-123313000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-2312000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-47419000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-66611000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-19768000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>693000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>57663000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-64230000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>33739000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>16859000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>64339000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-148680000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-102506000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-25455000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-17367000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-68917000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-118336000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-11962000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>17965000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-26722000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>13326000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-41118000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>7165000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>204263000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>20144000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-74675000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>27855000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>23552000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-219455000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-108447000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-111740000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-218823000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-85266000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-33024000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>37877000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-63469000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
-        <v>15550000.0</v>
+        <v>-3383000.0</v>
       </c>
       <c r="C25">
+        <v>-4549000.0</v>
+      </c>
+      <c r="D25">
         <v>-5347000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>135543000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4764000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>146731000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12504000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>65273000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3739000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-264000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7619000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5504000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3875000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-617000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5112000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3657000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2104000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-8000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1300000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3679000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-20443000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-8392000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6192000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15512000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15089000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1756000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>280000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9122000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-272000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3801000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>685000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16667000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5613000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2648000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15905000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-11328000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2523000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4685000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2870000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3571000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3017000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1830000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2868000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3023000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1566000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3676000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2836000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3624000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2394000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5032000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9593000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1806000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5503000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-745000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10318000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11315000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8437000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15395000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>12867000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10917000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12491000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13909000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12109000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>12098000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>10709000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8487000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8984000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7157000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>159195000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>12643000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7910000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1629000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2927000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>11435000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-634000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4791000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1127000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>812000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-507000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2605000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2049000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>10824000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4282000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1797000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1315000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10331000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-86693000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>10196000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>72744000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>92309000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-419000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>6035000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>25835000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
+        <v>-10255000.0</v>
+      </c>
+      <c r="C26">
         <v>-1847000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-25000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1847000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1847000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1290000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-33000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1237000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1237000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790000.0</v>
       </c>
       <c r="L26">
         <v>790000.0</v>
       </c>
       <c r="M26">
         <v>790000.0</v>
       </c>
       <c r="N26">
+        <v>790000.0</v>
+      </c>
+      <c r="O26">
         <v>-1000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-17505000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-29025000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-6798000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-13865000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-46000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-48000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-13905000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-961000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1310000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4985000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>21852000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-15817000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-3870000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-180000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-12997000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-175000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-55000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1792000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-52000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-17000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-6000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-443000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-64000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-16000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1556000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-42000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1933000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-51000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1882000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-19000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-521000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3881000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-16000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>60525000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-5044000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-839000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3804000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>306000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-3682000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1938000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1264000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-2566000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-8000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-301000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-2000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-13000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-2000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-176000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-48000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-10000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-60000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-350541000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>-586414000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27">
+        <v>2737000.0</v>
+      </c>
+      <c r="C27">
         <v>3029000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2606000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2649000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2170000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3811000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3473000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2609000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2302000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1399000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2627000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2840000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3933000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2896000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3060000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4286000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3503000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2938000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2464000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2642000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1925000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1785000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1994000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2180000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1961000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3245000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2826000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2809000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2505000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2709000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2586000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3302000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2155000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2747000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2288000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3051000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1680000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2236000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1621000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2318000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1515000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2080000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1844000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2359000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1611000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1847000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2175000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3148000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2141000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1997000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1527000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2587000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1614000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4329000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2022000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1633000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1618000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-1166000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>519000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>571000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>595000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>18436000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>12311000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>503000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>453000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>14687000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>10154000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>8492000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>160315000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>26578000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-439000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-310000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-176000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>963000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-323000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>62000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-28000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-1313000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-1116000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1121000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-26000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-324000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-27000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>11000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>61000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-1468000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>735000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-333000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-1714000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-1474000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>-2416000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>1147000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>392000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>-2830000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>158335000.0</v>
+      </c>
+      <c r="C28">
         <v>47739000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>186961000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>264816000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>116099000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-908371000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>824978000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-707083000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-117895000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76839000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31705000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>211642000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30235000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>130051000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-148363000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>77626000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-138015000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>364634000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>136802000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29031000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>209397000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17702000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>154720000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>396794000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>177462000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-125599000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-80098000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>68858000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1134000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2255000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-83493000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-41065000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-123784000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>320473000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-76654000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3267000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4898000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>107459000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>142208000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>161551000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>84343000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>36576000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>76398000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>200130000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-20823000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>75715000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-49286000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-45409000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5603000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>125273000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>44874000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>74928000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-108251000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2560000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>107390000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-5729000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6785000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>87331000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>90209000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>66634000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-41172000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35129000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-62761000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5419000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-53061000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14397000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>134149000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>136418000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>113080000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>88925000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>56452000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9111000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4544000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>98265000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>73413000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-142846000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-59367000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-98773000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-59073000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-103441000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-112892000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-139645000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-119387000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-98674000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-82425000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-137220000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-82361000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>39846000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-50953000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>99752000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-26923000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>99300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>146313000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>757923000.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
+      <c r="CX28"/>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>84652000.0</v>
+      </c>
+      <c r="C29">
         <v>68948000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>98034000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>186767000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>88515000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>239288000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69182000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>76502000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41409000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>46317000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41681000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27332000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>58066000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42440000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>56336000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50599000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>50935000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>34394000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>34055000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>51949000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36416000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>62291000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-19033000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>30296000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33357000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>28291000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>36744000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>40522000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>31368000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22962000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>59515000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>41035000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>32207000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>26700000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>50297000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>15830000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>24393000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>42833000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>27454000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>29245000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>27777000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>28946000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>33862000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>30830000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21228000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>28333000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>29627000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>26844000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>23315000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>15811000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>36296000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>28444000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>18843000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>24666000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>28213000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>22975000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>32437000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>24197000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>28660000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>12241000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>28735000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>11258000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>34225000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>25190000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>21588000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-20925000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>16812000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3374000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>24252000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>15538000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>15515000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>14796000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>16700000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>12695000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>8416000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>84075000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-34645000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>30384000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>9101000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>18732000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>29247000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>27305000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>28097000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>19287000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>30105000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2459000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-23045000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>19568000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>94850000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>103134000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>19499000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-3720000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>7927000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>16240000.0</v>
       </c>
-      <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>-232388000.0</v>
+      </c>
+      <c r="C30">
         <v>-206817000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-242306000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-426734000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-176477000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-295098000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14601000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>762790000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54583000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-132170000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-337430000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-263955000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19514000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-170851000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-637000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-283839000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-192237000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-191854000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-375721000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-58397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-90596000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-57778000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-79312000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-343904000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-26990000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23196000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>96525000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-99545000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>22691000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-27170000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31149000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8469000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34257000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-305122000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21738000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-17255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5698000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-165669000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-127515000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-181380000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-106235000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-91729000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-86559000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-217102000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13293000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-89091000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-23975000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>69346000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-37278000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-135146000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-66389000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-87574000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>50292000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-30956000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-105295000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9256000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-39599000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-165912000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-182142000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3442000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>65180000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-101562000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-136050000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>13298000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>135813000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-69257000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-155757000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-239790000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>98444000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-124551000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-70988000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-39909000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-49128000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-81280000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-77616000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>83083000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>84379000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>28123000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>78383000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>76013000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>78985000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>32852000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>78548000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>52583000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>124918000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>148079000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>47735000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-122886000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>51770000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-255829000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-15621000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-32879000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-229956000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-637234000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
+      <c r="CX30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>