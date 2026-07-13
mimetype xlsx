--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3559,415 +3562,421 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>555049000.0</v>
+      </c>
+      <c r="C2">
         <v>760481000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>556699000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>480959000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>466231000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>476731000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>412552000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>395032000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>391331000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>658106000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>334586000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>381565000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>360440000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>552919000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>446165000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>416989000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>531376000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>587432000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>497916000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>506426000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>519898000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>580454000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>498529000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>424163000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>415287000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>427139000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>460382000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>411265000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>444252000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>476953000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>455456000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>442784000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>467035000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>482675000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>496050000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>526558000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>550716000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>593316000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>552315000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>557573000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>562075000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>664719000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>651429000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>583158000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>440124000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>377196000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>354863000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>356080000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>286497000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>266284000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>111735000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>107042000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>96875000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>83058000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>13398000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5352000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3985,52 +3994,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
+      <c r="BH3"/>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4048,758 +4058,769 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
+      <c r="BH4"/>
     </row>
-    <row r="5" spans="1:59">
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
+      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-[...10 lines deleted...]
-      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
-        <v>-21877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD5">
         <v>-21877000.0</v>
       </c>
       <c r="AE5">
-        <v>0.0</v>
+        <v>-21877000.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-24733000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-10551000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>21717000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-261750000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
+      <c r="BH5"/>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>236457000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>229941000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>221495000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>204103000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>196346000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>199146000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>191514000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>182772000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>179134000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>176742000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>807266000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629204000.0</v>
       </c>
       <c r="AR6">
         <v>629204000.0</v>
       </c>
       <c r="AS6">
         <v>629204000.0</v>
       </c>
       <c r="AT6">
+        <v>629204000.0</v>
+      </c>
+      <c r="AU6">
         <v>123915000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>261750000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>629204000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261750000.0</v>
       </c>
       <c r="AY6">
         <v>261750000.0</v>
       </c>
       <c r="AZ6">
         <v>261750000.0</v>
       </c>
       <c r="BA6">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB6"/>
+        <v>261750000.0</v>
+      </c>
+      <c r="BB6">
+        <v>0.0</v>
+      </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
+      <c r="BH6"/>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>70210000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>75956000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>81724000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>85550000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>92380000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>102756000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>107712000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>113492000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>111035000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>104140000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>106537000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>106057000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>105962000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>110354000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>107974000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>112130000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>96041000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>101756000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>81464000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
+      <c r="BH7"/>
     </row>
-    <row r="8" spans="1:59">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
       <c r="T8">
         <v>6000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>6000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
+      <c r="BH8"/>
     </row>
-    <row r="9" spans="1:59">
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>125396000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>372198000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>618337000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>762585000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1047052000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1116428000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1113412000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1341219000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1335107000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1328166000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1317023000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1311914000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1310648000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>236457000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
+      <c r="BH9"/>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>219513000.0</v>
+      </c>
+      <c r="C10">
         <v>301680000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>621921000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>162186000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>211093000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>238482000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>145814000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>595336000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>927394000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>938371000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1177304000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1532399000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1497903000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1328536000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1558679000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1415396000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>489799000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>340069000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>476497000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>324158000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>441870000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>532716000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>529166000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14199000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>105465000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>135692000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>201268000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>231388000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>144266000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>155289000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>102627000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>189663000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>137863000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>37725000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>67708000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>75978000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>72767000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>99367000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>94727000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>143715000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>116560000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>105472000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>47415000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>74728000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>82032000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>76256000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>77251000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>70810000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>37376000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>30639000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>56398000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>38468000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>56135000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12323000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>16465000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5927000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4817,319 +4838,323 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
+      <c r="BH11"/>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>653733000.0</v>
+      </c>
+      <c r="C12">
         <v>711717000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>684149000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>624448000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>654486000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>659035000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>813748000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>784108000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>927463000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>948639000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1182857000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1540487000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1501487000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1340730000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1594777000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1420357000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>567805000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>346942000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>481543000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>327878000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>466720000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>547933000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>631302000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21945000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>107349000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>210303000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>291931000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>306930000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>293638000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>273113000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>248103000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>288234000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>243753000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>207805000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>203925000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>221418000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>189101000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>185331000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>153476000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>184778000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>144824000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>151791000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>72181000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>98305000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>112307000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>97943000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>113586000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>117201000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>78333000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>173221000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>183885000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>194616000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>128799000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>65487000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
+      <c r="BH12"/>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
         <v>5000.0</v>
       </c>
       <c r="J13">
         <v>5000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="V13">
         <v>7000.0</v>
       </c>
       <c r="W13">
         <v>7000.0</v>
       </c>
       <c r="X13">
         <v>7000.0</v>
       </c>
       <c r="Y13">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Z13">
         <v>8000.0</v>
       </c>
       <c r="AA13">
         <v>8000.0</v>
       </c>
       <c r="AB13">
         <v>8000.0</v>
       </c>
       <c r="AC13">
         <v>8000.0</v>
       </c>
       <c r="AD13">
         <v>8000.0</v>
       </c>
       <c r="AE13">
-        <v>3000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AF13">
         <v>3000.0</v>
       </c>
       <c r="AG13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
         <v>2000.0</v>
       </c>
       <c r="AK13">
         <v>2000.0</v>
       </c>
       <c r="AL13">
         <v>2000.0</v>
       </c>
       <c r="AM13">
         <v>2000.0</v>
       </c>
       <c r="AN13">
         <v>2000.0</v>
       </c>
       <c r="AO13">
         <v>2000.0</v>
       </c>
@@ -5142,322 +5167,326 @@
       <c r="AR13">
         <v>2000.0</v>
       </c>
       <c r="AS13">
         <v>2000.0</v>
       </c>
       <c r="AT13">
         <v>2000.0</v>
       </c>
       <c r="AU13">
         <v>2000.0</v>
       </c>
       <c r="AV13">
         <v>2000.0</v>
       </c>
       <c r="AW13">
         <v>2000.0</v>
       </c>
       <c r="AX13">
         <v>2000.0</v>
       </c>
       <c r="AY13">
         <v>2000.0</v>
       </c>
       <c r="AZ13">
+        <v>2000.0</v>
+      </c>
+      <c r="BA13">
         <v>1000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>22446000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>261750000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>2737000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1736000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>53859000.0</v>
+      </c>
+      <c r="C14">
         <v>54171000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53879000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53635000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>53624000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>53576000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53495000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53204000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49987000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52561000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52264000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53352000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53088000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>54968000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>56642000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>59129000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>61944000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>65652000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>69399000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>73117000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>75898000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>76138000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>80424000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>82008000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>81076000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>80382000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>79318000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>79286000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>61468000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>78913000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>78825000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>79461000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>78938500.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>78416000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>77650000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>77143000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>76970000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>76355000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>76280000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>76194000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>76132000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>76138000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>76105000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>76050000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>76004000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>75949000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>75915000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>75952000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>75892000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>75876000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12695455.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11111171.0</v>
       </c>
       <c r="BB14">
         <v>11111171.0</v>
       </c>
       <c r="BC14">
         <v>11111171.0</v>
       </c>
       <c r="BD14">
         <v>11111171.0</v>
       </c>
       <c r="BE14">
         <v>11111171.0</v>
       </c>
-      <c r="BF14"/>
+      <c r="BF14">
+        <v>11111171.0</v>
+      </c>
       <c r="BG14"/>
+      <c r="BH14"/>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
       <c r="S15">
         <v>6000.0</v>
       </c>
       <c r="T15">
         <v>6000.0</v>
       </c>
       <c r="U15">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="V15">
         <v>7000.0</v>
       </c>
       <c r="W15">
         <v>7000.0</v>
       </c>
       <c r="X15">
         <v>7000.0</v>
       </c>
       <c r="Y15">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Z15">
         <v>8000.0</v>
       </c>
       <c r="AA15">
         <v>8000.0</v>
       </c>
       <c r="AB15">
         <v>8000.0</v>
       </c>
       <c r="AC15">
         <v>8000.0</v>
       </c>
       <c r="AD15">
         <v>8000.0</v>
       </c>
       <c r="AE15">
-        <v>3000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AF15">
         <v>3000.0</v>
       </c>
       <c r="AG15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
         <v>2000.0</v>
       </c>
       <c r="AK15">
         <v>2000.0</v>
       </c>
       <c r="AL15">
         <v>2000.0</v>
       </c>
       <c r="AM15">
         <v>2000.0</v>
       </c>
       <c r="AN15">
         <v>2000.0</v>
       </c>
       <c r="AO15">
         <v>2000.0</v>
       </c>
@@ -5470,136 +5499,140 @@
       <c r="AR15">
         <v>2000.0</v>
       </c>
       <c r="AS15">
         <v>2000.0</v>
       </c>
       <c r="AT15">
         <v>2000.0</v>
       </c>
       <c r="AU15">
         <v>2000.0</v>
       </c>
       <c r="AV15">
         <v>2000.0</v>
       </c>
       <c r="AW15">
         <v>2000.0</v>
       </c>
       <c r="AX15">
         <v>2000.0</v>
       </c>
       <c r="AY15">
         <v>2000.0</v>
       </c>
       <c r="AZ15">
+        <v>2000.0</v>
+      </c>
+      <c r="BA15">
         <v>1000.0</v>
       </c>
-      <c r="BA15">
-[...2 lines deleted...]
-      <c r="BB15"/>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
+      <c r="BH15"/>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>26099000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1551157000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>968402000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-4863826000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>26099000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
+      <c r="BH16"/>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5617,87 +5650,86 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
+      <c r="BH17"/>
     </row>
-    <row r="18" spans="1:59">
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -5720,58 +5752,61 @@
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
-      <c r="BB18"/>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
+      <c r="BH18"/>
     </row>
-    <row r="19" spans="1:59">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5789,89 +5824,88 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
+      <c r="BH19"/>
     </row>
-    <row r="20" spans="1:59">
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>148736000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -5894,960 +5928,977 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
+      <c r="BH20"/>
     </row>
-    <row r="21" spans="1:59">
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>10261088000.0</v>
+      </c>
+      <c r="C21">
         <v>9598941000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9758881000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9643540000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9079847000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8865330000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7877770000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8056052000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7623629000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7248084000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7237857000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6666632000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6161220000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6111081000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5814327000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5355549000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4830947000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3987558000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3708747000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3504360000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3354281000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2662608000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2425058000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2303789000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2267880000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2989920000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2614228000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2775977000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2950506000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2860360000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2822448000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2518070000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2383408000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2145317000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2038110000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1969796000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1740514000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1638877000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1346035000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1297137000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1341405000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1414960000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1309427000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1136760000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>790970000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>731395000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>677993000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>628458000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>529846000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>484428000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>253601000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>200684000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>147858000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>109770000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>32680000.0</v>
       </c>
-      <c r="BG21"/>
+      <c r="BH21"/>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>12077993000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>18195000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>14982000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13850000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12171000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11384000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-107025000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-58433000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-136816000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-202038000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>8548000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>-269935000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-282753000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>-39389000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-101773000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-184278000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-93372000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-108174000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2416955000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2527231000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2584236000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-20765000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2935593000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3037602000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2277751000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-91788000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3127377000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2097138000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1653963000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-93757000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1696980000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1594262000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1353944000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1147884000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1259991000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-7396000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>717476000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>531004000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>530248000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>656341000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>203661000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>448384000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22">
         <v>89857000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>14720000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>31943998000.0</v>
+      </c>
+      <c r="C23">
         <v>29388689000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25401120000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24221904000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23872876000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26086887000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22871538000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21577565000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19801741000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18844563000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18949314000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17984468000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20103185000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16822584000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16361811000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>14272255000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14617902000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18776612000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19745138000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23880138000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31297980000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31597795000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31180865000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23226475000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10891133000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10204017000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9303199000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8398376000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7819000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7478573000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6992530000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6841706000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6902891000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7368093000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6388369000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6404738000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5251377000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5133902000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5596194000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4616320000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3981263000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3505294000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3815322000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3430605000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2858001000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2507125000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2538627000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2180921000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1760545000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1584475000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1254384000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1280780000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>692977000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>832163000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
+      <c r="BH23"/>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>15547841000.0</v>
+      </c>
+      <c r="C24">
         <v>14265753000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12272571000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11176629000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11214229000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11868371000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10917405000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9956973000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9260477000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9730850000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9402115000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9163232000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9327457000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8714357000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11187520000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9296352000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1883300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6582709000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1831164000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10811088000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1894057000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1871819000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1868700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19352816000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6267809000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5933071000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5347139000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4563441000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1292736000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1834211000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1838837000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1370016000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1376024000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>898867000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>902782000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>414166000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>417569000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>23424000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>20700000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>22886000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>12070000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>13579000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>191166000.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
-      <c r="BB24"/>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>18602000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3499000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:59">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3000477000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3036375000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2251950000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2286932000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2338078000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1883300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1800073000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1831164000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1852894000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1894057000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1871819000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1868700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1869247000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1312659000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1314880000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1317506000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1321475000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1297827000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1834211000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1838837000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
+      <c r="BH25"/>
     </row>
-    <row r="26" spans="1:59">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>875000.0</v>
+      </c>
+      <c r="C26">
         <v>941000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>920000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>965000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1099000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>944000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1070000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1031000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1101000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1121000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>930000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1011000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>925000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>929000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>884000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1037000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5345572000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1300000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10091156000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1580000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13918111000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12328743000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9705417000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1310000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>797000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1672000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1667000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1637000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1553000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2619391000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2492091000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>99995000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>107242000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>171285000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>137521000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>87192000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>47464000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>23269000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
+      <c r="BH26"/>
     </row>
-    <row r="27" spans="1:59">
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6865,2299 +6916,2339 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
+      <c r="BH27"/>
     </row>
-    <row r="28" spans="1:59">
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>16982377000.0</v>
+      </c>
+      <c r="C28">
         <v>22756503000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18781073000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18358697000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13124783000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20315096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11911581000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15770065000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9426473000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12556435000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12706768000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11487313000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13675435000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10472654000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9721221000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7983712000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9245090000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13648867000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14514830000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18845613000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25974793000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26362046000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26374119000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19478829000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7280697000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6985176000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6168837000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5454192000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5032297000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4721238000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4362259000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4207970000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4373870000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5005999000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4076287000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4125826000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3005954000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2878999000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3521735000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2613109000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2074173000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1538315000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2001575000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1720255000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1354312000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1115703000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1212063000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>905815000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>641688000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>539770000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>388260000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>509168000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>187351000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>434224000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
+      <c r="BH28"/>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>30051243000.0</v>
+      </c>
+      <c r="C29">
         <v>27368731000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23610880000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22553383000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22176038000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24383229000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21257580000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20026519000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18266214000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17033409000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17386735000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16422516000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18543804000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15186689000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14669610000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12757737000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13068780000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10001034000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11487437000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14324917000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18883037000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>30132769000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>29782702000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21832009000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9612556000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
+      <c r="BH29"/>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>162887000.0</v>
+      </c>
+      <c r="C30">
         <v>17122000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13087622000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12088917000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>158810000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14538866000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>12244098000.0</v>
+      </c>
+      <c r="I30">
         <v>10950936000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>150264000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9442875000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9765093000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8810587000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11477415000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8328095000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7965431000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6427505000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7968755000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12955961000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14065656000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18590645000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25766826000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26383531000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>26432523000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18724739000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6578828000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6007639000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>147422000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>153411000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>155880000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1136304000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>916802000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>899664000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1046842000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1235314000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>609603000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>552561000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>410910000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>470809000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>435032000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>530153000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>378294000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>406277000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>336413000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>217161000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>201939000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>165999000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>149302000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>120919000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>149681000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>129356000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>80705000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>75034000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>70377000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>68086000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
+      <c r="BH30"/>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>3419372000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3478760000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3452190000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3471049000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3482090000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3461385000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3441603000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3418325000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3504302000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3422117000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3467414000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3389388000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3017077000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2388943000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2289946000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1998377000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1853638000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1723355000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1655776000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1614043000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>504362000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>497982000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>474692000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>443682000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>377711000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>366858000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>351491000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>336118000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>312580000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>288655000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>273329000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>267801000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>213397000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
+      <c r="BH31"/>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>8530614000.0</v>
+      </c>
+      <c r="C32">
         <v>7681512000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5566440000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4514396000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4915778000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5798189000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5560292000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4391357000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4485628000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5781847000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5409796000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5522912000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6251935000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5787763000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8552283000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7070267000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7973417000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12554659000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>14105815000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18540855000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>13356072000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11862482000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>9066144000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4955679000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5703982000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
+      <c r="BH32"/>
     </row>
-    <row r="33" spans="1:59">
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>31127378000.0</v>
+      </c>
+      <c r="C33">
         <v>28659850000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10971357000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10760037000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>30297000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9969862000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9166048000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9274252000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8415992000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7571669000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7471655000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6909553000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6428418000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6349981000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6288087000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5716755000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5336706000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4569511000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4449824000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4230990000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4322597000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3762893000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3440633000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3050310000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3132045000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3518189000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3284421000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3271376000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3447550000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3234312000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3151061000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2867677000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2600977000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2354708000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2228526000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2151250000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2056102000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1806641000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1574159000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1507670000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1520042000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1546668000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1457576000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1276071000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>947414000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>866669000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>820502000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>770613000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>643660000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>596566000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>354202000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>259998000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>193553000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>157054000.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
+      <c r="BH33"/>
     </row>
-    <row r="34" spans="1:59">
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>35805000.0</v>
+      </c>
+      <c r="C34">
         <v>34894000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>33064000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>31763000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>30774000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>29129000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>28286000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>28688000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>29976000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>30788000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>30491000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>30146000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>31103000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>32421000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>37187000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>39336000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>8015750000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7336256000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>13251988000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8298878000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>24664756000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>25265184000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>25266400000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>55767000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1033581000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1097113000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>946893000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1039092000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1120528000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3329182000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2930644000.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
+      <c r="BH34"/>
     </row>
-    <row r="35" spans="1:59">
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>16733246000.0</v>
+      </c>
+      <c r="C35">
         <v>8875911000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12329911000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11241933000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11260296000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11938400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10987162000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10004491000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16231358000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9814913000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9544016000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9291373000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9489371000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8768490000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7955239000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7039330000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6535076000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6762328000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8154180000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11003473000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15675171000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>17315291000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>19697138000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15780776000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3007971000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3023591000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2865219000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2973157000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3060445000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2966887000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2758963000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2596501000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2722356000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2688035000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2078650000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1216608000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1079222000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1284681000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1147995000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1193037000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>564279000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>506751000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2072100000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1824824000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1461936000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1211731000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1305516000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>993514000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>690193000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>580994000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>457649000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>581266000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>250593000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>450560000.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
+      <c r="BH35"/>
     </row>
-    <row r="36" spans="1:59">
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>19300695000.0</v>
+      </c>
+      <c r="C36">
         <v>10151264000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1160820000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1074029000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-9095748000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1054100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1232646000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1158845000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-191068000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>253522000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>158689000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>161769000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>178797000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>143723000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>370810000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>246335000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>386985000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>459936000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>622492000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>236517000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>318869000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>992029000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>913177000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>642263000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>762552000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>423027000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>329645000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>230136000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>282986000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>240584000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>219322000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>223805000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>94238000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>98107000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>81380000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>77767000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>199674000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>50892000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>60061000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>176587000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>139122000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>95874000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>107004000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>92066000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>101588000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>76315000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>76508000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>73303000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>42588000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>37462000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>35872000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>12212000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>10019000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>13032000.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
+      <c r="BH36"/>
     </row>
-    <row r="37" spans="1:59">
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
+      <c r="AE37"/>
+      <c r="AF37">
         <v>1375864000.0</v>
       </c>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
         <v>807266000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629204000.0</v>
       </c>
       <c r="AR37">
         <v>629204000.0</v>
       </c>
       <c r="AS37">
         <v>629204000.0</v>
       </c>
       <c r="AT37">
+        <v>629204000.0</v>
+      </c>
+      <c r="AU37">
         <v>123915000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>261750000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>629204000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261750000.0</v>
       </c>
       <c r="AY37">
         <v>261750000.0</v>
       </c>
       <c r="AZ37">
         <v>261750000.0</v>
       </c>
       <c r="BA37">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB37"/>
+        <v>261750000.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
+      <c r="BH37"/>
     </row>
-    <row r="38" spans="1:59">
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
+        <v>31724485000.0</v>
+      </c>
+      <c r="C38">
         <v>29087009000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>24779199000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23565887000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>23188093000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15878543000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>22024117000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>12415965000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>17906192000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>55323000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16395659000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>68130000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>15415988000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14694896000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12769820000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14050097000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18865652000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>19659872000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>245037000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>638257000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>31065079000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>247965000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>151860000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>224363000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>234660000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>236851000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>115212000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>154350000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>107424000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>84312000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>83286000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>92826000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2322808000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2197503000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2119010000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1873520000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1773902000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1543042000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1478425000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1493867000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1526474000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1443469000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1264298000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>936296000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>853316000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>808928000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>753038000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>632433000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>586722000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>345697000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>251961000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>187300000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>151989000.0</v>
       </c>
-      <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>43698000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>36298000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>-162887000.0</v>
+      </c>
+      <c r="C39">
         <v>-17122000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>657992000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>748502000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-158810000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>919124000.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
+        <v>647644000.0</v>
+      </c>
+      <c r="I39">
         <v>568269000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10289827000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>881380000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>529709000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>723841000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>695865000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>803778000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>513516000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>707638000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>744636000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>904198000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>748115000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>730625000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>741837000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>903438000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>676407000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1429481000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1072911000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>467886000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4896245000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3962218000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3046531000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2943018000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2676564000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2786131000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2868381000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3437934000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3198243000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3329509000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2595264000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2612909000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3433527000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2393719000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1938103000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1494315000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1949152000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1839068000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1596341000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1376514000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1455237000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1179584000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>888871000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>685332000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>635592000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>751132000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>300248000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>541536000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
+      <c r="BH39"/>
     </row>
-    <row r="40" spans="1:59">
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>-1206492000.0</v>
+      </c>
+      <c r="C40">
         <v>-1184020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24806000.0</v>
       </c>
       <c r="D40">
         <v>24806000.0</v>
       </c>
       <c r="E40">
+        <v>24806000.0</v>
+      </c>
+      <c r="F40">
         <v>-484243000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>25898000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-511713000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>26099000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-7257360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26099000.0</v>
       </c>
       <c r="K40">
         <v>26099000.0</v>
       </c>
       <c r="L40">
         <v>26099000.0</v>
       </c>
       <c r="M40">
         <v>26099000.0</v>
       </c>
       <c r="N40">
         <v>26099000.0</v>
       </c>
       <c r="O40">
+        <v>26099000.0</v>
+      </c>
+      <c r="P40">
         <v>26675000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27014000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30530000.0</v>
       </c>
       <c r="R40">
         <v>30530000.0</v>
       </c>
       <c r="S40">
+        <v>30530000.0</v>
+      </c>
+      <c r="T40">
         <v>31815000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5827000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-1151000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>35165000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>35784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46158000.0</v>
       </c>
       <c r="Y40">
         <v>46158000.0</v>
       </c>
       <c r="Z40">
         <v>46158000.0</v>
       </c>
       <c r="AA40">
+        <v>46158000.0</v>
+      </c>
+      <c r="AB40">
         <v>-2633486000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-1791708000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-1227081000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-420909000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-903247000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-2335954000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-2340273000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-2916373000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-2642162000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-3588558000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>97068000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>96347000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-3055096000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-2149371000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>103118000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>104743000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-1937840000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-1160098000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-1432311000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>110932000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-817948000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-715633000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-854234000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-363599000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-499618000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-464099000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-142283000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-356739000.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
+      <c r="BH40"/>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>156383000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>201220000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1270364000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>154054000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>167678000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>235356000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>304886000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>264160000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>312901000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>284088000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>253483000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>167182000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>146291000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>146210000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>681099000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>162661000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>143799000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>148857000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>581332000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>170214000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>177456000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>196542000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1668134000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1082235000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>999739000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>908976000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>993941000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>782093000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>877062000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>756068000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>876711000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>799674000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>721112000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>600606000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>524030000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>482388000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>449567000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>419139000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>385138000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>166410000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>122687000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>98782000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>87587000.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>55666000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>16293000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:59">
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>46926000.0</v>
+      </c>
+      <c r="C42">
         <v>96870000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>86680000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>76991000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>68902000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>56072000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>54415000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>30053000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>27179000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>24287000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>11475000.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42">
         <v>125396000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>372198000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>618337000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>762585000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1047052000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1116428000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1113412000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1341219000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1335107000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1328166000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1317023000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1311914000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1310648000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>236457000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>229941000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>221495000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>204103000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>196346000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>199146000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>191514000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>182772000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>179134000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>176742000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>174005000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>172354000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>169297000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>167536000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>164656000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>162720000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>161309000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>158977000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>154112000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>153000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>136484000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>90159000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>21717000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-147174000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
+      <c r="BH42"/>
     </row>
-    <row r="43" spans="1:59">
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9175,2784 +9266,2827 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
+      <c r="BH43"/>
     </row>
-    <row r="44" spans="1:59">
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
         <v>807266000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629204000.0</v>
       </c>
       <c r="AR44">
         <v>629204000.0</v>
       </c>
       <c r="AS44">
         <v>629204000.0</v>
       </c>
       <c r="AT44">
+        <v>629204000.0</v>
+      </c>
+      <c r="AU44">
         <v>123915000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>261750000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>629204000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261750000.0</v>
       </c>
       <c r="AY44">
         <v>261750000.0</v>
       </c>
       <c r="AZ44">
         <v>261750000.0</v>
       </c>
       <c r="BA44">
+        <v>261750000.0</v>
+      </c>
+      <c r="BB44">
         <v>96419000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>92306000.0</v>
       </c>
-      <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-      <c r="BF44">
+      <c r="BF44"/>
+      <c r="BG44">
         <v>76456000.0</v>
       </c>
-      <c r="BG44"/>
+      <c r="BH44"/>
     </row>
-    <row r="45" spans="1:59">
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>76929000.0</v>
+      </c>
+      <c r="C45">
         <v>158034000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50736000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>41503000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>45099000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>120954000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>54562000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>58324000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>64441000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>132593000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>53419000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>56410000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>61406000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>65866000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>72138000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>108716000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>107509000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>74934000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>72133000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>73571000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>100816000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>103570000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>85605000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>87350000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>89662000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>33374000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>31662000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>29607000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>30172000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>29453000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>30037000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>31418000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>31568000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>31321000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>29121000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>27851000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>23855000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>16311000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>14107000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11773000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>11118000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>11339000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>11574000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11452000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>11227000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>9837000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>8498000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>8037000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6253000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5065000.0</v>
       </c>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
+      <c r="BH45"/>
     </row>
-    <row r="46" spans="1:59">
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>76929000.0</v>
+      </c>
+      <c r="C46">
         <v>79546000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>50736000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41503000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>45099000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>49488000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>54562000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>58324000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>64441000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>68942000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>74179000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>80141000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>87476000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>94248000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>102066000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>113834000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>117507000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>120717000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>117108000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>108716000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>107509000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>107151000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>101407000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>102948000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>100816000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>103570000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>85605000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>87350000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>89662000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>33374000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>31662000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>29607000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>30172000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>29453000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>30037000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>31418000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>31568000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>31321000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>29121000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>27851000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>23855000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>16311000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>14107000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11773000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11118000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>11339000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11574000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11452000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>11227000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>9837000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>8498000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>8037000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6253000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5065000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
+      <c r="BH46"/>
     </row>
-    <row r="47" spans="1:59">
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>74179000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>80141000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>87476000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>94248000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>72138000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>82078000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>117507000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>89040000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>85266000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>108716000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>74795000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>74934000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>101407000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>102948000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>100816000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>103570000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>85605000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>87350000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>89662000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>33374000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>31662000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>29607000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>30172000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>29453000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>30037000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>31418000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>31568000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>31321000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>29121000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>27851000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>23855000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>16311000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>14107000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11773000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>11118000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>11339000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>11574000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11452000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>11227000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>9837000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>8498000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>8037000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6253000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5065000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>2541000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>991000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:59">
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>4278828000.0</v>
+      </c>
+      <c r="C48">
         <v>4212101000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4121201000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3955504000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3834849000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3773574000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3684758000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3631060000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3543199000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3514311000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3561393000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3478755000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3452185000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3471044000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3482085000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3461380000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3441597000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3292923000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3132098000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2895486000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2704822000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2342329000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1900642000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1365774000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1022902000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>726392000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>583439000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>461966000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>389270000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>343135000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>304386000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>299951000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>282114000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>265306000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>202988000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>185907000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>175428000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>164549000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>141805000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>118120000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>103645000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>98470000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>85699000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>73019000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>60270000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>51242000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>42479000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>31990000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>22372000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>14400000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>7990000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2793000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>188878000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>147174000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>44722000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>45165000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:59">
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>3478755000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>3452185000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3471044000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3482085000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3461380000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3441597000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3292923000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>3132098000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2895486000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2704822000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2342329000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1900642000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1365774000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1022902000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>726392000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>583439000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>461966000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>389270000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>343135000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>304386000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>299951000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>282114000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>265306000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>202988000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>185907000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>175428000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>164549000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>141805000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>118120000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>807266000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629204000.0</v>
       </c>
       <c r="AR49">
         <v>629204000.0</v>
       </c>
       <c r="AS49">
         <v>629204000.0</v>
       </c>
       <c r="AT49">
+        <v>629204000.0</v>
+      </c>
+      <c r="AU49">
         <v>123915000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>261750000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>629204000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261750000.0</v>
       </c>
       <c r="AY49">
         <v>261750000.0</v>
       </c>
       <c r="AZ49">
         <v>261750000.0</v>
       </c>
       <c r="BA49">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB49"/>
+        <v>261750000.0</v>
+      </c>
+      <c r="BB49">
+        <v>0.0</v>
+      </c>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
+      <c r="BH49"/>
     </row>
-    <row r="50" spans="1:59">
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>10177643000.0</v>
+      </c>
+      <c r="C50">
         <v>8794002000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7130423000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7344254000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7058053000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8685207000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6600997000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6408428000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5435354000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3763956000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4411747000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3780524000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5764157000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3001283000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3487335000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2441816000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>3333444000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>7292735000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6897157000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>4620944000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4740148000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>5271934000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4388156000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4461869000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2034808000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3274205000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2491366000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1591798000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1658578000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>61136000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>146855000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
+      <c r="BH50"/>
     </row>
-    <row r="51" spans="1:59">
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>17201890000.0</v>
+      </c>
+      <c r="C51">
         <v>23058183000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>19402994000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18520883000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13335876000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>20553578000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12057395000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16365401000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10353867000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13494806000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13884072000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>13019712000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15173338000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11801190000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11279900000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9399108000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9734889000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13988936000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14991327000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>19169771000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>26416663000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>26894762000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>26903285000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>19493028000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7386162000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7120868000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6370105000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5685580000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>5176563000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4876527000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4464886000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4397633000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4511733000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>5043724000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4143995000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4201804000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3078721000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2978366000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3616462000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2756824000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2190733000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1643787000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2048990000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1794983000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1436344000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1191959000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1289314000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>976625000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>679064000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>570409000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>444658000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>547636000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>243486000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>446547000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
+      <c r="BH51"/>
     </row>
-    <row r="52" spans="1:59">
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>10884993000.0</v>
+      </c>
+      <c r="C52">
         <v>16203802000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7130423000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7344254000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7568194000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8685207000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7138809000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6408428000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5818692000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3763956000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4411747000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3780524000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5764157000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3001283000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3487335000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2441816000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3333444000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7292735000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6897157000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8254543000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10848477000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9654797000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7259188000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3759315000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4444545000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4141053000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3538889000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2747084000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2151938000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1933859000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1739638000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1825813000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1814282000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2381538000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2096492000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3021328000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2034808000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1735114000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2491366000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1591798000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1658578000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1166731000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1286411000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1263248000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>992187000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>822621000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>929747000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>825267000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>567737000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>471592000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>387883000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>500427000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>180049000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>393534000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
+      <c r="BH52"/>
     </row>
-    <row r="53" spans="1:59">
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
+        <v>434220000.0</v>
+      </c>
+      <c r="C53">
         <v>410037000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>62228000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>462262000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>443393000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>420553000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>667934000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>188772000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>69000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>10268000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5553000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8088000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3584000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>12194000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>36098000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4961000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>78006000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6873000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>5046000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3720000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>24850000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>15217000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>102136000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>7746000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1884000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>74611000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>90663000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>75542000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>149372000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>117824000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>145476000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>98571000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>105890000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>170080000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>136217000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>145440000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>116334000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>85964000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>58749000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>41063000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>28264000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>46319000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>24766000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>23577000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>30275000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>21687000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>36335000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>46391000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>40957000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>142582000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>127487000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>156148000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>72664000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>53164000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>16041000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>9314000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:59">
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
         <v>807266000.0</v>
       </c>
-      <c r="AP54">
+      <c r="AQ54">
         <v>261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629204000.0</v>
       </c>
       <c r="AR54">
         <v>629204000.0</v>
       </c>
       <c r="AS54">
         <v>629204000.0</v>
       </c>
       <c r="AT54">
+        <v>629204000.0</v>
+      </c>
+      <c r="AU54">
         <v>123915000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>261750000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>629204000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261750000.0</v>
       </c>
       <c r="AY54">
         <v>261750000.0</v>
       </c>
       <c r="AZ54">
         <v>261750000.0</v>
       </c>
       <c r="BA54">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB54"/>
+        <v>261750000.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
+      <c r="BH54"/>
     </row>
-    <row r="55" spans="1:59">
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>31943998000.0</v>
+      </c>
+      <c r="C55">
         <v>29388689000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>25401120000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>24221904000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>23872876000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>26086887000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>22871538000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21577565000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>19801741000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>18844563000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>18949314000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17984468000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>20103185000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>16822584000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>16361811000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>14272255000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>14617902000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>18776612000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>19745138000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>23880138000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>31297980000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>31597795000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>31180865000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>23226475000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10891133000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10204017000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9303199000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8398376000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7819000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7478573000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6992530000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6841706000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6902891000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7368093000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6388369000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6404738000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5251377000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5133902000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5596194000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4616320000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3981263000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3505294000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3815322000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3430605000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2858001000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2507125000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2538627000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2180921000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1760545000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1584475000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1254384000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1280780000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>692977000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>832163000.0</v>
       </c>
-      <c r="BC55"/>
       <c r="BD55"/>
       <c r="BE55"/>
-      <c r="BF55">
+      <c r="BF55"/>
+      <c r="BG55">
         <v>289281000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>128402000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>816620000.0</v>
+      </c>
+      <c r="C56">
         <v>728839000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>14429763000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13461867000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>654486000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>16117025000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13705490000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12303313000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11385749000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>11272894000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>11477659000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11074915000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>13674767000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10472603000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10073724000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8555500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>9281196000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>14207101000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>15295314000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>19649148000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>26975383000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>27834902000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>27740232000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>20176165000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7759088000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6685828000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6018778000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5127000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4371450000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4244261000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3841469000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3974029000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4301914000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5013385000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4159843000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4253488000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3195275000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3327261000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4022035000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3108650000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2461221000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1958626000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2357746000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2154534000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1910587000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1640456000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1718125000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1410308000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1116885000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>987909000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>900182000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1020782000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>499424000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>675109000.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
+      <c r="BH56"/>
     </row>
-    <row r="57" spans="1:59">
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>10884993000.0</v>
+      </c>
+      <c r="C57">
         <v>16203802000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8863323000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8947471000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8708824000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10318836000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8145198000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7911956000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6900121000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5491047000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5832425000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5214335000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7161624000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4583045000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4924482000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3771540000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4641223000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8595959000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8086656000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9362836000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>12155395000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10893116000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8466650000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4966506000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5519033000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5118919000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4526367000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3646222000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3057363000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2857895000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2316857000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2383261000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2386336000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2960384000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2719428000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3676878000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2714560000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2449865000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3157795000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2252430000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2323771000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1936193000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>753915000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>686308000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>543229000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>488128000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>466662000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>465714000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>395274000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>374277000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>206774000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>143370000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>134641000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>119853000.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
+      <c r="BH57"/>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>27618239000.0</v>
+      </c>
+      <c r="C58">
         <v>25079713000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>21193234000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20189404000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19969120000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22257236000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19132360000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>17916447000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>16231358000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>15305960000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>15376441000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14505708000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>16650995000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>13351535000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12879721000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10810870000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11176299000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>15358287000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>16240836000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>20366309000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>27830566000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>28208407000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>28163788000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>20747282000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8527004000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8142510000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7391586000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6619379000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6117808000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5824782000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5075820000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4979762000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5108692000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5648419000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4798078000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4893486000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3793782000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3734546000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4305790000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3445467000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2888050000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2442944000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2826015000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2511132000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2005165000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1699859000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1772178000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1459228000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1085467000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>955271000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>664423000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>724636000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>385234000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>570413000.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
-      <c r="BF58">
+      <c r="BF58"/>
+      <c r="BG58">
         <v>165366000.0</v>
       </c>
-      <c r="BG58"/>
+      <c r="BH58"/>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
         <v>807266000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629204000.0</v>
       </c>
       <c r="AR59">
         <v>629204000.0</v>
       </c>
       <c r="AS59">
         <v>629204000.0</v>
       </c>
       <c r="AT59">
+        <v>629204000.0</v>
+      </c>
+      <c r="AU59">
         <v>123915000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>261750000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>629204000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261750000.0</v>
       </c>
       <c r="AY59">
         <v>261750000.0</v>
       </c>
       <c r="AZ59">
         <v>261750000.0</v>
       </c>
       <c r="BA59">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB59"/>
+        <v>261750000.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
+      <c r="BH59"/>
     </row>
-    <row r="60" spans="1:59">
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>4325759000.0</v>
+      </c>
+      <c r="C60">
         <v>4308976000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4207886000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4032500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3903756000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3829651000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3739178000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3661118000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3570383000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3538603000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3572873000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3478760000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3452190000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3471049000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3482090000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3461385000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3441603000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3418325000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3504302000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3513829000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3467414000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3389388000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3017077000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2479193000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2364129000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2061507000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1911613000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1778997000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1701192000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1653791000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>540846000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>529895000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>503611000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>469411000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>399336000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>385055000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>366944000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>347323000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>320941000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>294864000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>277652000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>270826000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>254998000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>240557000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>224928000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>213964000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>203790000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>190969000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>176486000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>167402000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>144476000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>92953000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>307743000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>261750000.0</v>
       </c>
-      <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
-      <c r="BF60">
+      <c r="BF60"/>
+      <c r="BG60">
         <v>123915000.0</v>
       </c>
-      <c r="BG60"/>
+      <c r="BH60"/>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
         <v>-807266000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-261750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-629204000.0</v>
       </c>
       <c r="AR61">
         <v>-629204000.0</v>
       </c>
       <c r="AS61">
         <v>-629204000.0</v>
       </c>
       <c r="AT61">
+        <v>-629204000.0</v>
+      </c>
+      <c r="AU61">
         <v>-123915000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-261750000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-629204000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-22372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-261750000.0</v>
       </c>
       <c r="AY61">
         <v>-261750000.0</v>
       </c>
       <c r="AZ61">
         <v>-261750000.0</v>
       </c>
       <c r="BA61">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB61"/>
+        <v>-261750000.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
+      <c r="BH61"/>
     </row>
-    <row r="62" spans="1:59">
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11970,50 +12104,51 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12074,51 +12209,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>374616000.0</v>
       </c>
       <c r="C2">
         <v>37992000.0</v>
       </c>
       <c r="D2">
         <v>97079000.0</v>
       </c>
       <c r="E2">
         <v>1014456000.0</v>
       </c>
       <c r="F2">
         <v>1425510000.0</v>
       </c>
       <c r="G2">
         <v>1185388000.0</v>
       </c>
       <c r="H2">
         <v>788001000.0</v>
       </c>
       <c r="I2">
         <v>712369000.0</v>
       </c>
@@ -12127,271 +12262,275 @@
       </c>
       <c r="K2">
         <v>556744000.0</v>
       </c>
       <c r="L2">
         <v>428274000.0</v>
       </c>
       <c r="M2">
         <v>285948000.0</v>
       </c>
       <c r="N2">
         <v>134708000.0</v>
       </c>
       <c r="O2">
         <v>75774000.0</v>
       </c>
       <c r="P2">
         <v>34532000.0</v>
       </c>
       <c r="Q2">
         <v>28519000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>69355000.0</v>
+      </c>
       <c r="C3">
         <v>69660000.0</v>
       </c>
       <c r="D3">
         <v>70018000.0</v>
       </c>
       <c r="E3">
         <v>50240000.0</v>
       </c>
       <c r="F3">
         <v>42940000.0</v>
       </c>
       <c r="G3">
         <v>37859000.0</v>
       </c>
       <c r="H3">
         <v>25179000.0</v>
       </c>
       <c r="I3">
         <v>258814000.0</v>
       </c>
       <c r="J3">
         <v>281633000.0</v>
       </c>
       <c r="K3">
         <v>306124000.0</v>
       </c>
       <c r="L3">
         <v>155552000.0</v>
       </c>
       <c r="M3">
         <v>42867000.0</v>
       </c>
       <c r="N3">
         <v>30275000.0</v>
       </c>
       <c r="O3">
         <v>12772000.0</v>
       </c>
       <c r="P3">
         <v>9689000.0</v>
       </c>
       <c r="Q3">
         <v>592000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>1511972000.0</v>
+      </c>
       <c r="C5">
         <v>403507000.0</v>
       </c>
       <c r="D5">
         <v>709982000.0</v>
       </c>
       <c r="E5">
         <v>688693000.0</v>
       </c>
       <c r="F5">
         <v>1359335000.0</v>
       </c>
       <c r="G5">
         <v>2240796000.0</v>
       </c>
       <c r="H5">
         <v>529444000.0</v>
       </c>
       <c r="I5">
         <v>267697000.0</v>
       </c>
       <c r="J5">
         <v>335909000.0</v>
       </c>
       <c r="K5">
         <v>383083000.0</v>
       </c>
       <c r="L5">
         <v>279193000.0</v>
       </c>
       <c r="M5">
         <v>223033000.0</v>
       </c>
       <c r="N5">
         <v>182126000.0</v>
       </c>
       <c r="O5">
         <v>118323000.0</v>
       </c>
       <c r="P5">
         <v>14699000.0</v>
       </c>
       <c r="Q5">
         <v>33042000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>1511972000.0</v>
+        <v>1581327000.0</v>
       </c>
       <c r="C6">
         <v>473167000.0</v>
       </c>
       <c r="D6">
         <v>709982000.0</v>
       </c>
       <c r="E6">
         <v>738933000.0</v>
       </c>
       <c r="F6">
         <v>1402275000.0</v>
       </c>
       <c r="G6">
         <v>2278655000.0</v>
       </c>
       <c r="H6">
         <v>554623000.0</v>
       </c>
       <c r="I6">
         <v>526511000.0</v>
       </c>
       <c r="J6">
         <v>617542000.0</v>
       </c>
       <c r="K6">
         <v>689207000.0</v>
       </c>
       <c r="L6">
         <v>434745000.0</v>
       </c>
       <c r="M6">
         <v>265900000.0</v>
       </c>
       <c r="N6">
         <v>212401000.0</v>
       </c>
       <c r="O6">
         <v>131095000.0</v>
       </c>
       <c r="P6">
         <v>24388000.0</v>
       </c>
       <c r="Q6">
         <v>33634000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>13700000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>3989209000.0</v>
       </c>
       <c r="C9">
         <v>1555739000.0</v>
       </c>
       <c r="D9">
         <v>1304577000.0</v>
       </c>
       <c r="E9">
         <v>1306961000.0</v>
       </c>
       <c r="F9">
         <v>2133251000.0</v>
       </c>
       <c r="G9">
         <v>2767243000.0</v>
       </c>
       <c r="H9">
         <v>891710000.0</v>
       </c>
       <c r="I9">
         <v>416525000.0</v>
       </c>
@@ -12400,51 +12539,51 @@
       </c>
       <c r="K9">
         <v>481125000.0</v>
       </c>
       <c r="L9">
         <v>353603000.0</v>
       </c>
       <c r="M9">
         <v>269586000.0</v>
       </c>
       <c r="N9">
         <v>270906000.0</v>
       </c>
       <c r="O9">
         <v>197191000.0</v>
       </c>
       <c r="P9">
         <v>42127000.0</v>
       </c>
       <c r="Q9">
         <v>40710000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>551417000.0</v>
       </c>
       <c r="C10">
         <v>401026000.0</v>
       </c>
       <c r="D10">
         <v>183631000.0</v>
       </c>
       <c r="E10">
         <v>665247000.0</v>
       </c>
       <c r="F10">
         <v>1359183000.0</v>
       </c>
       <c r="G10">
         <v>2240609000.0</v>
       </c>
       <c r="H10">
         <v>529444000.0</v>
       </c>
       <c r="I10">
         <v>267697000.0</v>
       </c>
@@ -12453,51 +12592,51 @@
       </c>
       <c r="K10">
         <v>383083000.0</v>
       </c>
       <c r="L10">
         <v>279193000.0</v>
       </c>
       <c r="M10">
         <v>223033000.0</v>
       </c>
       <c r="N10">
         <v>182126000.0</v>
       </c>
       <c r="O10">
         <v>118323000.0</v>
       </c>
       <c r="P10">
         <v>14699000.0</v>
       </c>
       <c r="Q10">
         <v>33042000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>50340000.0</v>
       </c>
       <c r="C11">
         <v>89603000.0</v>
       </c>
       <c r="D11">
         <v>38975000.0</v>
       </c>
       <c r="E11">
         <v>189740000.0</v>
       </c>
       <c r="F11">
         <v>355693000.0</v>
       </c>
       <c r="G11">
         <v>593725000.0</v>
       </c>
       <c r="H11">
         <v>136479000.0</v>
       </c>
       <c r="I11">
         <v>23254000.0</v>
       </c>
@@ -12506,51 +12645,51 @@
       </c>
       <c r="K11">
         <v>46103000.0</v>
       </c>
       <c r="L11">
         <v>31635000.0</v>
       </c>
       <c r="M11">
         <v>26722000.0</v>
       </c>
       <c r="N11">
         <v>9961000.0</v>
       </c>
       <c r="O11">
         <v>-4610000.0</v>
       </c>
       <c r="P11">
         <v>-1900000.0</v>
       </c>
       <c r="Q11">
         <v>-2527000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>960555000.0</v>
       </c>
       <c r="C12">
         <v>819348000.0</v>
       </c>
       <c r="D12">
         <v>637777000.0</v>
       </c>
       <c r="E12">
         <v>50240000.0</v>
       </c>
       <c r="F12">
         <v>90530000.0</v>
       </c>
       <c r="G12">
         <v>24525000.0</v>
       </c>
       <c r="H12">
         <v>76721000.0</v>
       </c>
       <c r="I12">
         <v>144597000.0</v>
       </c>
@@ -12559,117 +12698,117 @@
       </c>
       <c r="K12">
         <v>106206000.0</v>
       </c>
       <c r="L12">
         <v>68537000.0</v>
       </c>
       <c r="M12">
         <v>37257000.0</v>
       </c>
       <c r="N12">
         <v>16673000.0</v>
       </c>
       <c r="O12">
         <v>7879000.0</v>
       </c>
       <c r="P12">
         <v>1875000.0</v>
       </c>
       <c r="Q12">
         <v>790000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>216416000.0</v>
       </c>
       <c r="J13">
         <v>143179000.0</v>
       </c>
       <c r="K13">
         <v>81127000.0</v>
       </c>
       <c r="L13">
         <v>207000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>156749000.0</v>
       </c>
       <c r="J14">
         <v>1250263000.0</v>
       </c>
       <c r="K14">
         <v>1052033000.0</v>
       </c>
       <c r="L14">
         <v>791524000.0</v>
       </c>
       <c r="M14">
         <v>159469000.0</v>
       </c>
       <c r="N14">
         <v>157765000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>501077000.0</v>
       </c>
       <c r="C15">
         <v>311423000.0</v>
       </c>
       <c r="D15">
         <v>144656000.0</v>
       </c>
       <c r="E15">
         <v>475507000.0</v>
       </c>
       <c r="F15">
         <v>1003490000.0</v>
       </c>
       <c r="G15">
         <v>1646884000.0</v>
       </c>
       <c r="H15">
         <v>392965000.0</v>
       </c>
       <c r="I15">
         <v>87694000.0</v>
       </c>
@@ -12678,224 +12817,224 @@
       </c>
       <c r="K15">
         <v>66079000.0</v>
       </c>
       <c r="L15">
         <v>47228000.0</v>
       </c>
       <c r="M15">
         <v>36842000.0</v>
       </c>
       <c r="N15">
         <v>14400000.0</v>
       </c>
       <c r="O15">
         <v>118323000.0</v>
       </c>
       <c r="P15">
         <v>14699000.0</v>
       </c>
       <c r="Q15">
         <v>33042000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>475507000.0</v>
       </c>
       <c r="F16">
         <v>1003490000.0</v>
       </c>
       <c r="G16">
         <v>1646884000.0</v>
       </c>
       <c r="H16">
         <v>392965000.0</v>
       </c>
       <c r="I16">
         <v>87694000.0</v>
       </c>
       <c r="J16">
         <v>100757000.0</v>
       </c>
       <c r="K16">
         <v>66079000.0</v>
       </c>
       <c r="L16">
         <v>47228000.0</v>
       </c>
       <c r="M16">
         <v>36842000.0</v>
       </c>
       <c r="N16">
         <v>14400000.0</v>
       </c>
       <c r="O16">
         <v>118323000.0</v>
       </c>
       <c r="P16">
         <v>14699000.0</v>
       </c>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>501077000.0</v>
       </c>
       <c r="C17">
         <v>311423000.0</v>
       </c>
       <c r="D17">
         <v>219115000.0</v>
       </c>
       <c r="E17">
         <v>475507000.0</v>
       </c>
       <c r="F17">
         <v>1003490000.0</v>
       </c>
       <c r="G17">
         <v>1646884000.0</v>
       </c>
       <c r="H17">
         <v>392965000.0</v>
       </c>
       <c r="I17">
         <v>244443000.0</v>
       </c>
       <c r="J17">
         <v>311522000.0</v>
       </c>
       <c r="K17">
         <v>336980000.0</v>
       </c>
       <c r="L17">
         <v>247558000.0</v>
       </c>
       <c r="M17">
         <v>196311000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18">
         <v>-144597000.0</v>
       </c>
       <c r="J18">
         <v>-1341000.0</v>
       </c>
       <c r="K18">
         <v>-106206000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-277308000.0</v>
       </c>
       <c r="F19">
         <v>-891121000.0</v>
       </c>
       <c r="G19">
         <v>918180000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>93559000.0</v>
       </c>
       <c r="K20">
         <v>80312000.0</v>
       </c>
       <c r="L20">
         <v>62377000.0</v>
       </c>
       <c r="M20">
         <v>44999000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>1511972000.0</v>
       </c>
       <c r="C21">
         <v>901032000.0</v>
       </c>
       <c r="D21">
         <v>709982000.0</v>
       </c>
       <c r="E21">
         <v>688693000.0</v>
       </c>
       <c r="F21">
         <v>1359335000.0</v>
       </c>
       <c r="G21">
         <v>2240796000.0</v>
       </c>
       <c r="H21">
         <v>529444000.0</v>
       </c>
       <c r="I21">
         <v>267697000.0</v>
       </c>
@@ -12904,72 +13043,72 @@
       </c>
       <c r="K21">
         <v>383083000.0</v>
       </c>
       <c r="L21">
         <v>279193000.0</v>
       </c>
       <c r="M21">
         <v>223033000.0</v>
       </c>
       <c r="N21">
         <v>182126000.0</v>
       </c>
       <c r="O21">
         <v>118323000.0</v>
       </c>
       <c r="P21">
         <v>14699000.0</v>
       </c>
       <c r="Q21">
         <v>33042000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>2851853000.0</v>
       </c>
       <c r="C23">
         <v>692699000.0</v>
       </c>
       <c r="D23">
         <v>691674000.0</v>
       </c>
       <c r="E23">
         <v>1632724000.0</v>
       </c>
       <c r="F23">
         <v>2199426000.0</v>
       </c>
       <c r="G23">
         <v>1711835000.0</v>
       </c>
       <c r="H23">
         <v>1150267000.0</v>
       </c>
       <c r="I23">
         <v>861197000.0</v>
       </c>
@@ -12978,205 +13117,205 @@
       </c>
       <c r="K23">
         <v>654786000.0</v>
       </c>
       <c r="L23">
         <v>502684000.0</v>
       </c>
       <c r="M23">
         <v>332501000.0</v>
       </c>
       <c r="N23">
         <v>223488000.0</v>
       </c>
       <c r="O23">
         <v>154642000.0</v>
       </c>
       <c r="P23">
         <v>61960000.0</v>
       </c>
       <c r="Q23">
         <v>36187000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>69355000.0</v>
       </c>
       <c r="C25">
         <v>69660000.0</v>
       </c>
       <c r="D25">
         <v>67068000.0</v>
       </c>
       <c r="E25">
         <v>50240000.0</v>
       </c>
       <c r="F25">
         <v>42940000.0</v>
       </c>
       <c r="G25">
         <v>37859000.0</v>
       </c>
       <c r="H25">
         <v>609040000.0</v>
       </c>
       <c r="I25">
         <v>258814000.0</v>
       </c>
       <c r="J25">
         <v>281633000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>149547000.0</v>
       </c>
       <c r="D26">
         <v>143152000.0</v>
       </c>
       <c r="E26">
         <v>139950000.0</v>
       </c>
       <c r="F26">
         <v>141426000.0</v>
       </c>
       <c r="G26">
         <v>112570000.0</v>
       </c>
       <c r="H26">
         <v>67946000.0</v>
       </c>
       <c r="I26">
         <v>0.19</v>
       </c>
       <c r="J26">
         <v>0.24</v>
       </c>
       <c r="K26">
         <v>0.38</v>
       </c>
       <c r="L26">
         <v>25164000.0</v>
       </c>
       <c r="M26">
         <v>15439000.0</v>
       </c>
       <c r="N26">
         <v>9205000.0</v>
       </c>
       <c r="O26">
         <v>4455000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>46140000.0</v>
       </c>
       <c r="C27">
         <v>21969000.0</v>
       </c>
       <c r="D27">
         <v>17631000.0</v>
       </c>
       <c r="E27">
         <v>46762000.0</v>
       </c>
       <c r="F27">
         <v>44806000.0</v>
       </c>
       <c r="G27">
         <v>8658000.0</v>
       </c>
       <c r="H27">
         <v>5165000.0</v>
       </c>
       <c r="I27">
         <v>8207000.0</v>
       </c>
       <c r="J27">
         <v>9118000.0</v>
       </c>
       <c r="K27">
         <v>5264000.0</v>
       </c>
       <c r="L27">
         <v>5664000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27">
         <v>9118000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27">
         <v>346000.0</v>
       </c>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>782916000.0</v>
       </c>
       <c r="C28">
         <v>632738000.0</v>
       </c>
       <c r="D28">
         <v>576964000.0</v>
       </c>
       <c r="E28">
         <v>291407000.0</v>
       </c>
       <c r="F28">
         <v>416438000.0</v>
       </c>
       <c r="G28">
         <v>313849000.0</v>
       </c>
       <c r="H28">
         <v>210749000.0</v>
       </c>
       <c r="I28">
         <v>54767000.0</v>
       </c>
@@ -13185,94 +13324,94 @@
       </c>
       <c r="K28">
         <v>18078000.0</v>
       </c>
       <c r="L28">
         <v>15473000.0</v>
       </c>
       <c r="M28">
         <v>11108000.0</v>
       </c>
       <c r="N28">
         <v>41958000.0</v>
       </c>
       <c r="O28">
         <v>59257000.0</v>
       </c>
       <c r="P28">
         <v>19531000.0</v>
       </c>
       <c r="Q28">
         <v>3182000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>50340000.0</v>
       </c>
       <c r="C29">
         <v>89603000.0</v>
       </c>
       <c r="D29">
         <v>86475000.0</v>
       </c>
       <c r="E29">
         <v>189740000.0</v>
       </c>
       <c r="F29">
         <v>355693000.0</v>
       </c>
       <c r="G29">
         <v>593725000.0</v>
       </c>
       <c r="H29">
         <v>136479000.0</v>
       </c>
       <c r="I29">
         <v>23254000.0</v>
       </c>
       <c r="J29">
         <v>24387000.0</v>
       </c>
       <c r="K29">
         <v>46103000.0</v>
       </c>
       <c r="L29">
         <v>31635000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>2477237000.0</v>
       </c>
       <c r="C30">
         <v>654707000.0</v>
       </c>
       <c r="D30">
         <v>594595000.0</v>
       </c>
       <c r="E30">
         <v>618268000.0</v>
       </c>
       <c r="F30">
         <v>773916000.0</v>
       </c>
       <c r="G30">
         <v>526447000.0</v>
       </c>
       <c r="H30">
         <v>362266000.0</v>
       </c>
       <c r="I30">
         <v>148828000.0</v>
       </c>
@@ -13281,51 +13420,51 @@
       </c>
       <c r="K30">
         <v>98042000.0</v>
       </c>
       <c r="L30">
         <v>74410000.0</v>
       </c>
       <c r="M30">
         <v>46553000.0</v>
       </c>
       <c r="N30">
         <v>88780000.0</v>
       </c>
       <c r="O30">
         <v>78868000.0</v>
       </c>
       <c r="P30">
         <v>27428000.0</v>
       </c>
       <c r="Q30">
         <v>7668000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>-960555000.0</v>
       </c>
       <c r="C31">
         <v>-500006000.0</v>
       </c>
       <c r="D31">
         <v>-526351000.0</v>
       </c>
       <c r="E31">
         <v>-23446000.0</v>
       </c>
       <c r="F31">
         <v>-152000.0</v>
       </c>
       <c r="G31">
         <v>-187000.0</v>
       </c>
       <c r="H31">
         <v>-382727000.0</v>
       </c>
       <c r="I31">
         <v>-26083000.0</v>
       </c>
@@ -13334,51 +13473,51 @@
       </c>
       <c r="K31">
         <v>-44866000.0</v>
       </c>
       <c r="L31">
         <v>-33543000.0</v>
       </c>
       <c r="M31">
         <v>-20006000.0</v>
       </c>
       <c r="N31">
         <v>-56327000.0</v>
       </c>
       <c r="O31">
         <v>-4610000.0</v>
       </c>
       <c r="P31">
         <v>-1900000.0</v>
       </c>
       <c r="Q31">
         <v>-2527000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>4363825000.0</v>
       </c>
       <c r="C32">
         <v>1593731000.0</v>
       </c>
       <c r="D32">
         <v>1401656000.0</v>
       </c>
       <c r="E32">
         <v>2321417000.0</v>
       </c>
       <c r="F32">
         <v>3558761000.0</v>
       </c>
       <c r="G32">
         <v>3952631000.0</v>
       </c>
       <c r="H32">
         <v>1679711000.0</v>
       </c>
       <c r="I32">
         <v>1128894000.0</v>
       </c>
@@ -13406,649 +13545,658 @@
       <c r="Q32">
         <v>69229000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BI1" t="s">
         <v>152</v>
       </c>
       <c r="BJ1" t="s">
         <v>153</v>
       </c>
+      <c r="BK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:62">
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>14399000.0</v>
+      </c>
+      <c r="C2">
         <v>113011000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>469756000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>448145000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>382701000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9987000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17495000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>363425000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>305225000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>316969000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>292782000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>317580000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>264324000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>256173000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>229712000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>235168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>293403000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29368000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>347738000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>474463000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>473117000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>136459000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>390481000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>340517000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>318118000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>99076000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>280272000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>219720000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>188933000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43748000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>190139000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>164790000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>167172000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>50545000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>166458000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>149662000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>145690000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32222000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>152296000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>126953000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>114358000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>446000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>116157000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>119522000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>84059000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13956000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>76539000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>69395000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>53779000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-3725000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>44719000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50664000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43049000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>52265000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>36684000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>28642000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20950000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>58294000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35032000.0</v>
       </c>
-      <c r="BH2">
-[...1 lines deleted...]
-      </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
+      <c r="BK2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>17737000.0</v>
+      </c>
       <c r="C3">
+        <v>17217000.0</v>
+      </c>
+      <c r="D3">
         <v>16475000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18362000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17301000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17239000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17134000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17687000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17600000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17585000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17340000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17333000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17760000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14635000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13475000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11341000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10789000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10672000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10383000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10871000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11014000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11557000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9560000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8405000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8337000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>591132000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6422000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5968000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5518000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>93072000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3399000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>51308000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2592000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>57272000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>77813000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>89444000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>57104000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>33839000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>78414000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>95381000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>98490000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>36568000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>49468000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>22974000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>46542000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8016000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11160000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9850000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13841000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13318000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8440000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3370000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5147000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3359000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4549000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4490000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>374000.0</v>
       </c>
-      <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
+      <c r="BK3"/>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -14101,450 +14249,459 @@
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:62">
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>293098000.0</v>
+      </c>
       <c r="C5">
+        <v>397400999.0</v>
+      </c>
+      <c r="D5">
         <v>236570000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>76862000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>104521000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>131008000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>94102000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>133871000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>44526000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>112851000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>126807000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>73377000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>41003000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>72830000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>186577000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>184982000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>239655000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>234111000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>339621000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>279515000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>506008000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>617226000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>728291000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>480362000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>414730000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>203366000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>166197000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>99590000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>60291000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>58306000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>61697000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>74698000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>72996000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>121773000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>94144000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>57960000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>62032000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>129408000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>139278000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>84258000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>30139000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>77233000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>73923000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>74799000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>53238000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>53233000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>62692000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>58047000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>49061000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41687000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>34917000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>50229000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>55293000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>55420000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>37863000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>10478000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15231000.0</v>
       </c>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
+      <c r="BK5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>397400999.0</v>
+        <v>310835000.0</v>
       </c>
       <c r="C6">
+        <v>414617999.0</v>
+      </c>
+      <c r="D6">
         <v>253045000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>95224000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>121822000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>148247000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>111236000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>151558000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>62126000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>130436000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>144147000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>90710000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>58763000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>87465000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>200052000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>196323000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>250444000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>244783000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>350004000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>290386000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>517022000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>628783000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>737851000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>488767000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>423067000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>794498000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>172619000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>105558000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>65809000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>151378000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>65096000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>126006000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>75588000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>179045000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>171957000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>147404000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>119136000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>163247000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>217692000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>179639000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>128629000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>113801000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>123391000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>97773000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>99780000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>61249000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>73852000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>67897000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>62902000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>55005000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>43357000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>53599000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>60440000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>58779000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>42412000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>14968000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15605000.0</v>
       </c>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
+      <c r="BK6"/>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14597,86 +14754,87 @@
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14729,804 +14887,819 @@
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:62">
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>530585000.0</v>
+      </c>
+      <c r="C9">
         <v>1070402000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>413057000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>483437000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>687055000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>460123000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>394339000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>351928000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>194779000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>215250000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>264440000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>252750000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>406730000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>188225000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>329662000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>235566000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>228495000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>493955000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>529652000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>370076000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>578881000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-375705000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>917060000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>533781000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>466076000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>447136000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>621255000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>136062000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>96123000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>252082000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>99436000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>112124000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>107592000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>264298000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>126669000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>88936000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>88257000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>265153000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>166615000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>106319000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>50030000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>202629000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>93992000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>93178000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>68084000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>138195000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>75799000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>69772000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>58099000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>99132000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>46631000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>60113000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>62649000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>60907000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>41590000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13927000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>18000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>18365000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>104691000.0</v>
+      </c>
+      <c r="C10">
         <v>134405000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>236374000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76442000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>104196000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>129364000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>93925000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>133854000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43883000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-54230000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>126797000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>72917000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>38147000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>67729000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>185472000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>177526000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>234520000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>234111000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>339549000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>279515000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>506008000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>617226000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>728291000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>480362000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>414730000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>203366000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>166197000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>99590000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60291000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58306000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>61697000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>74698000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72996000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>121773000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>94144000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>57960000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>62032000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>129408000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>139278000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>84258000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30139000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>77233000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>73923000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>74799000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>53238000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>53233000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>62692000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>58047000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>49061000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>41687000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>34917000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>50229000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55293000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>55420000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>37863000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10478000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>15231000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14699000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8262000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3603000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19304000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1873000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>22369000.0</v>
+      </c>
+      <c r="C11">
         <v>27574000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>54871000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-60021000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27916000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>24875000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>24557000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>35596000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4575000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-17388000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>33927000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14667000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7769000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>30112000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>50338000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>48363000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>60927000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>61028000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>90239000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>75286000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>129140000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>164422000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>193131000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>127685000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>108487000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>50705000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>44724000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>26894000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14156000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5346000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5545000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6293000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6070000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2125000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11652000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7214000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7646000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15568000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>16976000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9963000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3596000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8327000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8575000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8619000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6114000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7337000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7232000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6630000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5523000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4430000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3493000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2038000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2991000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1720000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-989000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-1019000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-160000.0</v>
       </c>
-      <c r="BF11">
-[...1 lines deleted...]
-      </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>220854000.0</v>
+      </c>
+      <c r="C12">
         <v>262995999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>230675000.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>208082000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>228111000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>217597000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>207871000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>165769000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>170501000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>156863000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>178642000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>131771000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14635000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13475000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11341000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23425000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20865000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22399000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21634000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25632000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19461000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10227000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5889000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11052000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>70126000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>56380000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52924000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37543000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>36461000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38775000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32616000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36745000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35677000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>42492000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36877000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>29474000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32237000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>27516000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>25466000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20987000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19415000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20944000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16349000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11829000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10426000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11713000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8732000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6386000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4987000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4156000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4200000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3330000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1790000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2042000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1122000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1062000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1875000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>790000.0</v>
       </c>
-      <c r="BH12">
-[...1 lines deleted...]
-      </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -15545,1248 +15718,1261 @@
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
+      <c r="BK13"/>
     </row>
-    <row r="14" spans="1:62">
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>-1375864000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41663000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1332049000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1290588000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>61580000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65411000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>40267000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>43507000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>91096000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>98617000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>59820000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21368000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>56135000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>52668000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>53431000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>38096000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>37133000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>44971000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>41799000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>35566000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>30847000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>26227000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>45398000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>55293000.0</v>
       </c>
-      <c r="BB14">
-[...1 lines deleted...]
-      </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>82322000.0</v>
+      </c>
+      <c r="C15">
         <v>106831000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>181503000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>136463000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>76280000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>104489000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>69368000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>98258000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>39308000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-36842000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>92870000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>58250000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30378000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>37617000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>135134000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>129163000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>173593000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>173083000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>249310000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>204229000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>376868000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>452804000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>535160000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>352677000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>306243000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>152661000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>121473000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>72696000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>46135000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>38749000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14489000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>17837000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16619000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>62318000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17081000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10479000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10879000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22744000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23685000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14475000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5175000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12771000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12680000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12749000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9028000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8763000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10489000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9618000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7972000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6410000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5197000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2793000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>55293000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>55420000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>37863000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10478000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15231000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>14699000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>92870000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58250000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30378000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>37617000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>135134000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>129163000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>173593000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>173083000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>249310000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>204229000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>376868000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>452804000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>535160000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>352677000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>306243000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>152661000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>121473000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>72696000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>46135000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38749000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14489000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17837000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16619000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>62318000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17081000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>10479000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>10879000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22744000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23685000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14475000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5175000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12771000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12680000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12749000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9028000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8763000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10489000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9618000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7972000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6410000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5197000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2793000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>55420000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>37863000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10478000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14562000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>14699000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8262000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3603000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>19304000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1873000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
+        <v>82322000.0</v>
+      </c>
+      <c r="C17">
         <v>106831000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>181503000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>136463000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>76280000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>104489000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>69368000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>98258000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39308000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-36842000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>92870000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>58250000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>30378000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>37617000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>135134000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>129163000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>173593000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>173083000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>249310000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>204229000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>376868000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>452804000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>535160000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>352677000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>306243000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>152661000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>121473000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>72696000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>46135000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>52960000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>56152000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>68405000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>66926000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>323224000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-8053000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-14528000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>10879000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>333920000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>14460000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-16575000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5175000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>247558000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>196311000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-56380000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-52924000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-37543000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
+      <c r="BK18"/>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-210393000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-189220000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>85086000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-69338000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-288107000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4949000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-193155000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-234128000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-245150000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-218688000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1260429000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-120696000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-221553000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
+      <c r="BK19"/>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-22617000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>22617000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-13576000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>201488000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-120893000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>26540000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-40245000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>199865000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-99652000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>20344000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>62377000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>44999000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>293098000.0</v>
+      </c>
+      <c r="C21">
         <v>397401000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>236570000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>76862000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>104521000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>279268000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>217935000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>133871000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>44526000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>112851000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>126807000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>73377000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41003000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>72830000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>186577000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>184982000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>239655000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>234111000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>339621000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>279515000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>506008000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>617226000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>728291000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>480362000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>414730000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>203366000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>166197000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>99590000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>60291000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>58306000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>61697000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>74698000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>72996000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>121773000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>94144000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>57960000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>62032000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>129408000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>139278000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>84258000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>30139000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>77233000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>73923000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>74799000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>53238000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>53233000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>62692000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>58047000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>49061000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>41687000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>34917000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>50229000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>55293000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>55420000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>37863000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>10478000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15231000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>17729000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -16839,242 +17025,248 @@
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>251886000.0</v>
+      </c>
+      <c r="C23">
         <v>786012000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>646243000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>854720000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>965235000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>190842000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>193899000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>581482000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>455478000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>419368000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>430415000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>496953000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>630051000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>371568000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>372797000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>285752000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>282243000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>289212000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>537769000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>565024000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>545990000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>856472000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>579250000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>393936000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>369464000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>342846000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>735330000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>256192000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>224765000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>237524000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>227878000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>202216000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>201768000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>193070000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>198983000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>180638000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>171915000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>167967000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>179633000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>149014000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>134249000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>125842000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>136226000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>137901000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>98905000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>98918000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>89646000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>81120000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>62817000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>53720000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>56433000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>60548000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>50405000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>57752000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>40411000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>32091000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>23719000.0</v>
       </c>
-      <c r="BF23">
-[...1 lines deleted...]
-      </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
+      <c r="BK23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17093,1418 +17285,1441 @@
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
+      <c r="BK24"/>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>17737000.0</v>
+      </c>
+      <c r="C25">
         <v>17217000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16475000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18362000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17301000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17239000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17134000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17687000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17600000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17585000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17340000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17333000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17760000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14635000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13475000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11341000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10789000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10672000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10383000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10871000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11014000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11557000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9560000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8405000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8337000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>591132000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6422000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5968000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5518000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>93072000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>67958000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>51308000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>46476000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>57272000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>77813000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>89444000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>57104000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>33839000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>78414000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>95381000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>98490000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>36568000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>49468000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22974000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>46542000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8016000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11160000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9850000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>13841000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13318000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8440000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3370000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5147000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3359000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4549000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4490000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>374000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
+      <c r="BK25"/>
     </row>
-    <row r="26" spans="1:62">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>145</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>35378000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>42257000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>40197000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>40831000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>35690000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>35967000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>32870000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>39000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>35244000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>36038000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>34896000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>35647000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>34621000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>34786000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>41112000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>32406000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>34236000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>33672000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>42594000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>28964000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>21905000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>19107000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15515000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>20385000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16080000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>15966000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>15056000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>15273000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>15154000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>14620000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>15150000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>13926000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11581000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11356000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11009000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>9733000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>7733000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6847000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7060000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6676000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6490000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4938000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4525000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4350000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3741000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2823000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3002000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2587000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2030000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1586000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1294000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:62">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>21094000.0</v>
+      </c>
+      <c r="C27">
         <v>10303000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14016000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12389000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9432000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7765000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5088000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5445000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3671000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4180000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4632000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5578000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3241000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3751000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7601000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13007000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>22403000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>44806000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11360000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10213000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6665000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8658000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>148850000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1325000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1553000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2275000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2218000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2161000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9118000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2375000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2483000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1736000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5264000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>9118000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>932000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
+      <c r="BK27"/>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>216393000.0</v>
+      </c>
+      <c r="C28">
         <v>208073000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>79843000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70356000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>66574000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>173090000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>171316000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>48020000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48686000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40811000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>66103000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53072000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>60465000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>48439000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>65466000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>84357000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>93145000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>326433000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>106357000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>33863000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22324000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>244816000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26798000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20793000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21442000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>167798000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16939000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13355000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12657000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>112149000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14234000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12094000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12115000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>114102000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10569000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10488000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8860000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>99901000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4631000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4559000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3733000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>83500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3803000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4074000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2833000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>55226000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3290000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2661000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2199000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>34969000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2831000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3379000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2779000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2473000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1681000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1308000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1627000.0</v>
       </c>
-      <c r="BF28">
-[...1 lines deleted...]
-      </c>
       <c r="BG28">
         <v>0.0</v>
       </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
         <v>0.0</v>
       </c>
+      <c r="BK28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>22369000.0</v>
+      </c>
+      <c r="C29">
         <v>27574000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54871000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-60021000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27916000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24875000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24557000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>35596000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4575000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-17388000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33927000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14667000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7769000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30112000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50338000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>48363000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>60927000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>61028000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>90239000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>75286000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>129140000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>164422000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>193131000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>127685000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>108487000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50705000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>44724000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>26894000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14156000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
+      <c r="BK29"/>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>237487000.0</v>
+      </c>
+      <c r="C30">
         <v>673001000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>176487000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>406575000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>582534000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>180855000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>176404000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>218057000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>150253000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>102399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>137633000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>179373000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>365727000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>115395000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>143085000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50584000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11160000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>259844000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>190031000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>90561000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>72873000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-992931000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>188769000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>53419000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>51346000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>243770000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>455058000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>36472000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35832000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>193776000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37739000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37426000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34596000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>142525000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32525000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30976000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26225000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>135745000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>27337000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22061000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19891000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>125396000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>20069000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18379000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14846000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>84962000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>13107000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11725000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9038000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>57445000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>11714000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9884000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7356000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5487000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3727000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3449000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2769000.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
+      <c r="BK30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>-188407000.0</v>
+      </c>
+      <c r="C31">
         <v>-262996000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-196000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-420000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-325000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-149904000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-124010000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-643000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-167081000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-460000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2856000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5101000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1105000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7456000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5135000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-249962000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-72000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-71983000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-75891000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-254608000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-39142000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-30233000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-43010000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-382727000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-39532000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-40239000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-29007000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-250688000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6086000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7960000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5882000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5922000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13963000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-14872000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-11051000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-12813000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-108569000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-114166000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-125386000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-55287000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-72792000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-56533000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-62371000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-31632000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-28368000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-24798000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-19255000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-18421000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-16605000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4475000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2991000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1124000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-989000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1019000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-160000.0</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>544984000.0</v>
+      </c>
+      <c r="C32">
         <v>1183413000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>882813000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>931582000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1069756000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>470110000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>411834000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>715353000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>500004000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>532219000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>557222000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>570330000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>671054000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>444398000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>559374000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>470734000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>521898000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>523323000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>877390000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>844539000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1051998000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-239246000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1307541000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>874298000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>784194000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>546212000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>901527000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>355782000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>285056000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>295830000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>289575000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>276914000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>274764000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>314843000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>293127000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>238598000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>233947000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>297375000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>318911000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>233272000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>164388000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>203075000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>210149000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>212700000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>152143000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>152151000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>152338000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>139167000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>111878000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>95407000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>91350000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>110777000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>105698000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>113172000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>78274000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>42569000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>38950000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>76659000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>19517000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>12608000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>27276000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>9828000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -18567,51 +18782,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>238482000.0</v>
       </c>
       <c r="C2">
         <v>938371000.0</v>
       </c>
       <c r="D2">
         <v>1328539000.0</v>
       </c>
       <c r="E2">
         <v>340093000.0</v>
       </c>
       <c r="F2">
         <v>532781000.0</v>
       </c>
       <c r="G2">
         <v>188578000.0</v>
       </c>
       <c r="H2">
         <v>155924000.0</v>
       </c>
       <c r="I2">
         <v>38173000.0</v>
       </c>
@@ -18620,51 +18835,51 @@
       </c>
       <c r="K2">
         <v>105472000.0</v>
       </c>
       <c r="L2">
         <v>76256000.0</v>
       </c>
       <c r="M2">
         <v>30639000.0</v>
       </c>
       <c r="N2">
         <v>12323000.0</v>
       </c>
       <c r="O2">
         <v>16465000.0</v>
       </c>
       <c r="P2">
         <v>5927000.0</v>
       </c>
       <c r="Q2">
         <v>2940000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>11921000</v>
       </c>
       <c r="C3">
         <v>22097000</v>
       </c>
       <c r="D3">
         <v>36170000</v>
       </c>
       <c r="E3">
         <v>83087000</v>
       </c>
       <c r="F3">
         <v>56879000</v>
       </c>
       <c r="G3">
         <v>84234000</v>
       </c>
       <c r="H3">
         <v>262954000</v>
       </c>
       <c r="I3">
         <v>258529000</v>
       </c>
@@ -18673,113 +18888,113 @@
       </c>
       <c r="K3">
         <v>30535000</v>
       </c>
       <c r="L3">
         <v>394728000</v>
       </c>
       <c r="M3">
         <v>140216000</v>
       </c>
       <c r="N3">
         <v>202829000</v>
       </c>
       <c r="O3">
         <v>3873000</v>
       </c>
       <c r="P3">
         <v>3352000</v>
       </c>
       <c r="Q3">
         <v>12806000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>988446000.0</v>
       </c>
       <c r="F4">
         <v>-192688000.0</v>
       </c>
       <c r="G4">
         <v>344203000.0</v>
       </c>
       <c r="H4">
         <v>32654000.0</v>
       </c>
       <c r="I4">
         <v>117751000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>27287668000.0</v>
       </c>
       <c r="F5">
         <v>-91173757000.0</v>
       </c>
       <c r="G5">
         <v>-73633283000.0</v>
       </c>
       <c r="H5">
         <v>-55848333000.0</v>
       </c>
       <c r="I5">
         <v>-41802248000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>63198000.0</v>
       </c>
       <c r="C6">
         <v>-699889000.0</v>
       </c>
       <c r="D6">
         <v>-390168000.0</v>
       </c>
       <c r="E6">
         <v>988446000.0</v>
       </c>
       <c r="F6">
         <v>-192688000.0</v>
       </c>
       <c r="G6">
         <v>344203000.0</v>
       </c>
       <c r="H6">
         <v>32654000.0</v>
       </c>
       <c r="I6">
         <v>117751000.0</v>
       </c>
@@ -18788,51 +19003,51 @@
       </c>
       <c r="K6">
         <v>-6105000.0</v>
       </c>
       <c r="L6">
         <v>29216000.0</v>
       </c>
       <c r="M6">
         <v>45617000.0</v>
       </c>
       <c r="N6">
         <v>18316000.0</v>
       </c>
       <c r="O6">
         <v>-4142000.0</v>
       </c>
       <c r="P6">
         <v>10538000.0</v>
       </c>
       <c r="Q6">
         <v>2987000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
         <v>241202000.0</v>
       </c>
       <c r="C7">
         <v>-209538000.0</v>
       </c>
       <c r="D7">
         <v>11240000.0</v>
       </c>
       <c r="E7">
         <v>309523000.0</v>
       </c>
       <c r="F7">
         <v>-17993000.0</v>
       </c>
       <c r="G7">
         <v>-496139000.0</v>
       </c>
       <c r="H7">
         <v>-87678000.0</v>
       </c>
       <c r="I7">
         <v>-27287000.0</v>
       </c>
@@ -18841,82 +19056,82 @@
       </c>
       <c r="K7">
         <v>-29645000.0</v>
       </c>
       <c r="L7">
         <v>-23082000.0</v>
       </c>
       <c r="M7">
         <v>-51647000.0</v>
       </c>
       <c r="N7">
         <v>-22455000.0</v>
       </c>
       <c r="O7">
         <v>14035000.0</v>
       </c>
       <c r="P7">
         <v>-3094000.0</v>
       </c>
       <c r="Q7">
         <v>-6967000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>2776000.0</v>
       </c>
       <c r="F8">
         <v>35243000.0</v>
       </c>
       <c r="G8">
         <v>-48320000.0</v>
       </c>
       <c r="H8">
         <v>-20257000.0</v>
       </c>
       <c r="I8">
         <v>-9672000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>3099000.0</v>
       </c>
       <c r="C9">
         <v>-4464000.0</v>
       </c>
       <c r="D9">
         <v>5666000.0</v>
       </c>
       <c r="E9">
         <v>2776000.0</v>
       </c>
       <c r="F9">
         <v>35243000.0</v>
       </c>
       <c r="G9">
         <v>-48320000.0</v>
       </c>
       <c r="H9">
         <v>-20257000.0</v>
       </c>
       <c r="I9">
         <v>-9672000.0</v>
       </c>
@@ -18925,215 +19140,215 @@
       </c>
       <c r="K9">
         <v>2760000.0</v>
       </c>
       <c r="L9">
         <v>7343000.0</v>
       </c>
       <c r="M9">
         <v>-302000.0</v>
       </c>
       <c r="N9">
         <v>230000.0</v>
       </c>
       <c r="O9">
         <v>-173000.0</v>
       </c>
       <c r="P9">
         <v>-7319000.0</v>
       </c>
       <c r="Q9">
         <v>2198000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>-30743000.0</v>
       </c>
       <c r="I10">
         <v>-42574000.0</v>
       </c>
       <c r="J10">
         <v>-37816000.0</v>
       </c>
       <c r="K10">
         <v>-84114000.0</v>
       </c>
       <c r="L10">
         <v>-86458000.0</v>
       </c>
       <c r="M10">
         <v>-89704000.0</v>
       </c>
       <c r="N10">
         <v>-26361000.0</v>
       </c>
       <c r="O10">
         <v>-2498000.0</v>
       </c>
       <c r="P10">
         <v>-2948000.0</v>
       </c>
       <c r="Q10">
         <v>-9223000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>134755000.0</v>
       </c>
       <c r="F11">
         <v>-98797000.0</v>
       </c>
       <c r="G11">
         <v>-100353000.0</v>
       </c>
       <c r="H11">
         <v>7808000.0</v>
       </c>
       <c r="I11">
         <v>-9824000.0</v>
       </c>
       <c r="J11">
         <v>-59378000.0</v>
       </c>
       <c r="K11">
         <v>41673000.0</v>
       </c>
       <c r="L11">
         <v>56033000.0</v>
       </c>
       <c r="M11">
         <v>16437000.0</v>
       </c>
       <c r="N11">
         <v>10109000.0</v>
       </c>
       <c r="O11">
         <v>22704000.0</v>
       </c>
       <c r="P11">
         <v>8596000.0</v>
       </c>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-21921078000.0</v>
       </c>
       <c r="F12">
         <v>92743916000.0</v>
       </c>
       <c r="G12">
         <v>65891511000.0</v>
       </c>
       <c r="H12">
         <v>53211773000.0</v>
       </c>
       <c r="I12">
         <v>42144959000.0</v>
       </c>
       <c r="J12">
         <v>-1091172000.0</v>
       </c>
       <c r="K12">
         <v>-1120471000.0</v>
       </c>
       <c r="L12">
         <v>-47229000.0</v>
       </c>
       <c r="M12">
         <v>-610162000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>97671000.0</v>
       </c>
       <c r="F13">
         <v>-119856000.0</v>
       </c>
       <c r="G13">
         <v>-760297000.0</v>
       </c>
       <c r="H13">
         <v>-230252000.0</v>
       </c>
       <c r="I13">
         <v>-85350000.0</v>
       </c>
       <c r="J13">
         <v>-51860000.0</v>
       </c>
       <c r="K13">
         <v>-96691000.0</v>
       </c>
       <c r="L13">
         <v>-84247000.0</v>
       </c>
       <c r="M13">
         <v>-90006000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
         <v>69355000.0</v>
       </c>
       <c r="C14">
         <v>69660000.0</v>
       </c>
       <c r="D14">
         <v>70018000.0</v>
       </c>
       <c r="E14">
         <v>50240000.0</v>
       </c>
       <c r="F14">
         <v>42940000.0</v>
       </c>
       <c r="G14">
         <v>37859000.0</v>
       </c>
       <c r="H14">
         <v>609040000.0</v>
       </c>
       <c r="I14">
         <v>258814000.0</v>
       </c>
@@ -19142,104 +19357,104 @@
       </c>
       <c r="K14">
         <v>306124000.0</v>
       </c>
       <c r="L14">
         <v>155552000.0</v>
       </c>
       <c r="M14">
         <v>42867000.0</v>
       </c>
       <c r="N14">
         <v>30275000.0</v>
       </c>
       <c r="O14">
         <v>12772000.0</v>
       </c>
       <c r="P14">
         <v>9689000.0</v>
       </c>
       <c r="Q14">
         <v>592000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
-        <v>-62550000.0</v>
+        <v>62550000.0</v>
       </c>
       <c r="C15">
-        <v>-52160000.0</v>
+        <v>52160000.0</v>
       </c>
       <c r="D15">
-        <v>-41446000.0</v>
+        <v>41446000.0</v>
       </c>
       <c r="E15">
         <v>54621000.0</v>
       </c>
       <c r="F15">
         <v>52896000.0</v>
       </c>
       <c r="G15">
         <v>30947000.0</v>
       </c>
       <c r="H15">
         <v>9708000.0</v>
       </c>
       <c r="I15">
         <v>10054000.0</v>
       </c>
       <c r="J15">
         <v>10054000.0</v>
       </c>
       <c r="K15">
         <v>10054000.0</v>
       </c>
       <c r="L15">
         <v>10054000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>15847000.0</v>
       </c>
       <c r="P15">
         <v>646000.0</v>
       </c>
       <c r="Q15">
         <v>2027000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
         <v>301680000.0</v>
       </c>
       <c r="C16">
         <v>238482000.0</v>
       </c>
       <c r="D16">
         <v>938371000.0</v>
       </c>
       <c r="E16">
         <v>1328539000.0</v>
       </c>
       <c r="F16">
         <v>340093000.0</v>
       </c>
       <c r="G16">
         <v>532781000.0</v>
       </c>
       <c r="H16">
         <v>188578000.0</v>
       </c>
       <c r="I16">
         <v>155924000.0</v>
       </c>
@@ -19248,72 +19463,72 @@
       </c>
       <c r="K16">
         <v>99367000.0</v>
       </c>
       <c r="L16">
         <v>105472000.0</v>
       </c>
       <c r="M16">
         <v>76256000.0</v>
       </c>
       <c r="N16">
         <v>30639000.0</v>
       </c>
       <c r="O16">
         <v>12323000.0</v>
       </c>
       <c r="P16">
         <v>16465000.0</v>
       </c>
       <c r="Q16">
         <v>5927000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>-1411827000.0</v>
       </c>
       <c r="C18">
         <v>-4555367000.0</v>
       </c>
       <c r="D18">
         <v>-1618389000.0</v>
       </c>
       <c r="E18">
         <v>5950148000.0</v>
       </c>
       <c r="F18">
         <v>2506182000.0</v>
       </c>
       <c r="G18">
         <v>-6283172000.0</v>
       </c>
       <c r="H18">
         <v>-2508077000.0</v>
       </c>
       <c r="I18">
         <v>313867000.0</v>
       </c>
@@ -19322,162 +19537,162 @@
       </c>
       <c r="K18">
         <v>-969057000.0</v>
       </c>
       <c r="L18">
         <v>-341584000.0</v>
       </c>
       <c r="M18">
         <v>-719170000.0</v>
       </c>
       <c r="N18">
         <v>-301219000.0</v>
       </c>
       <c r="O18">
         <v>-311930000.0</v>
       </c>
       <c r="P18">
         <v>-78070000.0</v>
       </c>
       <c r="Q18">
         <v>-25453000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19">
         <v>358055000.0</v>
       </c>
       <c r="C19">
         <v>-1887955000.0</v>
       </c>
       <c r="D19">
         <v>-615991000.0</v>
       </c>
       <c r="E19">
         <v>-877199000.0</v>
       </c>
       <c r="F19">
         <v>-426053000.0</v>
       </c>
       <c r="G19">
         <v>972458000.0</v>
       </c>
       <c r="H19">
         <v>409350000.0</v>
       </c>
       <c r="I19">
         <v>-69971000.0</v>
       </c>
       <c r="J19">
         <v>-339231000.0</v>
       </c>
       <c r="K19">
         <v>-34739000.0</v>
       </c>
       <c r="L19">
         <v>-24632000.0</v>
       </c>
       <c r="M19">
         <v>120895000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>1175232000.0</v>
       </c>
       <c r="C21">
         <v>875450000.0</v>
       </c>
       <c r="D21">
         <v>838463000.0</v>
       </c>
       <c r="E21">
         <v>630394000.0</v>
       </c>
       <c r="F21">
         <v>1112433000.0</v>
       </c>
       <c r="G21">
         <v>610942000.0</v>
       </c>
       <c r="H21">
         <v>7602000.0</v>
       </c>
       <c r="I21">
         <v>-34348000.0</v>
       </c>
       <c r="J21">
         <v>1190720000.0</v>
       </c>
       <c r="K21">
         <v>986385000.0</v>
       </c>
       <c r="L21">
         <v>558054000.0</v>
       </c>
       <c r="M21">
         <v>646004000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>501077000.0</v>
       </c>
       <c r="C22">
         <v>311423000.0</v>
       </c>
       <c r="D22">
         <v>144656000.0</v>
       </c>
       <c r="E22">
         <v>475507000.0</v>
       </c>
       <c r="F22">
         <v>1003490000.0</v>
       </c>
       <c r="G22">
         <v>1646884000.0</v>
       </c>
       <c r="H22">
         <v>392965000.0</v>
       </c>
       <c r="I22">
         <v>244443000.0</v>
       </c>
@@ -19486,104 +19701,104 @@
       </c>
       <c r="K22">
         <v>336980000.0</v>
       </c>
       <c r="L22">
         <v>247558000.0</v>
       </c>
       <c r="M22">
         <v>196311000.0</v>
       </c>
       <c r="N22">
         <v>172165000.0</v>
       </c>
       <c r="O22">
         <v>118323000.0</v>
       </c>
       <c r="P22">
         <v>14699000.0</v>
       </c>
       <c r="Q22">
         <v>33042000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>1607970000.0</v>
       </c>
       <c r="C23">
-        <v>4898046000.0</v>
+        <v>4877984000.0</v>
       </c>
       <c r="D23">
         <v>739813000.0</v>
       </c>
       <c r="E23">
         <v>15645629000.0</v>
       </c>
       <c r="F23">
         <v>-2413195000.0</v>
       </c>
       <c r="G23">
         <v>5486938000.0</v>
       </c>
       <c r="H23">
         <v>2195243000.0</v>
       </c>
       <c r="I23">
         <v>-460331000.0</v>
       </c>
       <c r="J23">
         <v>622997000.0</v>
       </c>
       <c r="K23">
         <v>560426000.0</v>
       </c>
       <c r="L23">
         <v>-81433000.0</v>
       </c>
       <c r="M23">
         <v>322844000.0</v>
       </c>
       <c r="N23">
         <v>37395000.0</v>
       </c>
       <c r="O23">
         <v>15052000.0</v>
       </c>
       <c r="P23">
         <v>18131000.0</v>
       </c>
       <c r="Q23">
         <v>8763000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24">
         <v>710691000.0</v>
       </c>
       <c r="C24">
         <v>-136708000.0</v>
       </c>
       <c r="D24">
         <v>-142585000.0</v>
       </c>
       <c r="E24">
         <v>162776000.0</v>
       </c>
       <c r="F24">
         <v>129583000.0</v>
       </c>
       <c r="G24">
         <v>-178753000.0</v>
       </c>
       <c r="H24">
         <v>-254444000.0</v>
       </c>
       <c r="I24">
         <v>-239219000.0</v>
       </c>
@@ -19592,51 +19807,51 @@
       </c>
       <c r="K24">
         <v>62756000.0</v>
       </c>
       <c r="L24">
         <v>239791000.0</v>
       </c>
       <c r="M24">
         <v>7453000.0</v>
       </c>
       <c r="N24">
         <v>-81952000.0</v>
       </c>
       <c r="O24">
         <v>-41662000.0</v>
       </c>
       <c r="P24">
         <v>-9037000.0</v>
       </c>
       <c r="Q24">
         <v>5630000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
         <v>-2211540000.0</v>
       </c>
       <c r="C25">
         <v>-4725683000.0</v>
       </c>
       <c r="D25">
         <v>-1835715000.0</v>
       </c>
       <c r="E25">
         <v>5155413000.0</v>
       </c>
       <c r="F25">
         <v>1070953000.0</v>
       </c>
       <c r="G25">
         <v>-6653041000.0</v>
       </c>
       <c r="H25">
         <v>-3219538000.0</v>
       </c>
       <c r="I25">
         <v>31650000.0</v>
       </c>
@@ -19645,98 +19860,98 @@
       </c>
       <c r="K25">
         <v>-1603681000.0</v>
       </c>
       <c r="L25">
         <v>-374624000.0</v>
       </c>
       <c r="M25">
         <v>-795642000.0</v>
       </c>
       <c r="N25">
         <v>-282509000.0</v>
       </c>
       <c r="O25">
         <v>-472845000.0</v>
       </c>
       <c r="P25">
         <v>-97242000.0</v>
       </c>
       <c r="Q25">
         <v>-40533000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
         <v>-4739000.0</v>
       </c>
       <c r="C26">
         <v>-9401000.0</v>
       </c>
       <c r="D26">
         <v>-71491000.0</v>
       </c>
       <c r="E26">
         <v>-406086000.0</v>
       </c>
       <c r="F26">
         <v>-958194000.0</v>
       </c>
       <c r="G26">
         <v>-337479000.0</v>
       </c>
       <c r="H26">
         <v>-1056000.0</v>
       </c>
       <c r="I26">
         <v>-5293000.0</v>
       </c>
       <c r="J26">
         <v>-8599000.0</v>
       </c>
       <c r="K26">
         <v>149000.0</v>
       </c>
       <c r="L26">
         <v>230000000.0</v>
       </c>
       <c r="M26">
         <v>230000000.0</v>
       </c>
       <c r="N26">
         <v>230000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
         <v>36229000.0</v>
       </c>
       <c r="C27">
         <v>20868000.0</v>
       </c>
       <c r="D27">
         <v>27582000.0</v>
       </c>
       <c r="E27">
         <v>42552000.0</v>
       </c>
       <c r="F27">
         <v>37794000.0</v>
       </c>
       <c r="G27">
         <v>45105000.0</v>
       </c>
       <c r="H27">
         <v>24771000.0</v>
       </c>
       <c r="I27">
         <v>25251000.0</v>
       </c>
@@ -19745,51 +19960,51 @@
       </c>
       <c r="K27">
         <v>16198000.0</v>
       </c>
       <c r="L27">
         <v>17521000.0</v>
       </c>
       <c r="M27">
         <v>10331000.0</v>
       </c>
       <c r="N27">
         <v>3937000.0</v>
       </c>
       <c r="O27">
         <v>20308000.0</v>
       </c>
       <c r="P27">
         <v>1116000.0</v>
       </c>
       <c r="Q27">
         <v>1292000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
         <v>1162689000.0</v>
       </c>
       <c r="C28">
         <v>5721336000.0</v>
       </c>
       <c r="D28">
         <v>1465339000.0</v>
       </c>
       <c r="E28">
         <v>-4323207000.0</v>
       </c>
       <c r="F28">
         <v>-2451380000.0</v>
       </c>
       <c r="G28">
         <v>5760107000.0</v>
       </c>
       <c r="H28">
         <v>2128995000.0</v>
       </c>
       <c r="I28">
         <v>-132034000.0</v>
       </c>
@@ -19798,51 +20013,51 @@
       </c>
       <c r="K28">
         <v>967156000.0</v>
       </c>
       <c r="L28">
         <v>539214000.0</v>
       </c>
       <c r="M28">
         <v>617819000.0</v>
       </c>
       <c r="N28">
         <v>401487000.0</v>
       </c>
       <c r="O28">
         <v>349450000.0</v>
       </c>
       <c r="P28">
         <v>97645000.0</v>
       </c>
       <c r="Q28">
         <v>22810000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
         <v>-1399906000.0</v>
       </c>
       <c r="C29">
         <v>-4533270000.0</v>
       </c>
       <c r="D29">
         <v>-1582219000.0</v>
       </c>
       <c r="E29">
         <v>6033235000.0</v>
       </c>
       <c r="F29">
         <v>2563061000.0</v>
       </c>
       <c r="G29">
         <v>-6198938000.0</v>
       </c>
       <c r="H29">
         <v>-2245123000.0</v>
       </c>
       <c r="I29">
         <v>572396000.0</v>
       </c>
@@ -19851,51 +20066,51 @@
       </c>
       <c r="K29">
         <v>-938522000.0</v>
       </c>
       <c r="L29">
         <v>53144000.0</v>
       </c>
       <c r="M29">
         <v>-578954000.0</v>
       </c>
       <c r="N29">
         <v>-98390000.0</v>
       </c>
       <c r="O29">
         <v>-308057000.0</v>
       </c>
       <c r="P29">
         <v>-74718000.0</v>
       </c>
       <c r="Q29">
         <v>-12647000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>300415000.0</v>
       </c>
       <c r="C30">
         <v>-1887955000.0</v>
       </c>
       <c r="D30">
         <v>-273288000.0</v>
       </c>
       <c r="E30">
         <v>-721582000.0</v>
       </c>
       <c r="F30">
         <v>-304369000.0</v>
       </c>
       <c r="G30">
         <v>783034000.0</v>
       </c>
       <c r="H30">
         <v>148782000.0</v>
       </c>
       <c r="I30">
         <v>-322611000.0</v>
       </c>
@@ -19923,2509 +20138,2543 @@
       <c r="Q30">
         <v>-7176000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG30"/>
+  <dimension ref="A1:BH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>301680000.0</v>
+      </c>
+      <c r="C2">
         <v>621921000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>162186000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>211093000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>238482000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>145814000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>595336000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>927394000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>938371000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1177304000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1532399000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1497906000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1328539000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1558682000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1415415000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>489818000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>340093000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>476521000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>324186000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>441870000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>532781000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>529242000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>910389000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>879038000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>188578000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>201268000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>232006000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>144913000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>155924000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>103252000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>190150000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138321000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38173000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>67708000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>75978000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>72767000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>99367000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>94727000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>143715000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>116560000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>105472000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47415000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>74728000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>82032000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>76256000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>77251000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>70810000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>37376000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>30639000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>56398000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>38468000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>56135000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12323000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27734000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17307000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12761000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16465000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
+      <c r="BH2"/>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>2250000</v>
+      </c>
+      <c r="C3">
         <v>8170000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10276000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10451000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7508000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7629000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4488000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5198000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4782000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7629000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>260000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9112000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10763000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13925000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25806000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21349000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22007000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18604000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11632000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2311000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12794000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14734000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8051000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22243000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39206000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>590000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14584000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20228000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>220357000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>56380000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>160035000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8069000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34045000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17996000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12466000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>164794000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7058000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7401000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5322000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7484000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10328000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8003000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>113455000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>209396000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>63874000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22806000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>16660000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>72765000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>27985000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>192744000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1999000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6404000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1682000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>999000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1065000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1074000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>735000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1888000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>686000</v>
       </c>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>34493000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>169367000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-230143000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>143267000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>925597000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>149725000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-136428000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>152335000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-117747000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-90848000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3539000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-381147000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>31351000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>690460000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-13134000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-30294000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>87093000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-11011000.0</v>
       </c>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
+      <c r="BH4"/>
     </row>
-    <row r="5" spans="1:59">
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>5174350000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1019178000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>71184459000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13965005000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12971959000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16959827000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18105961000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23469753000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-25056763000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24541280000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-22472397000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-21674679000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12022843000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17463364000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18340728000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-17822707000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11857713000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7827185000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
+      <c r="BH5"/>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>-82167000.0</v>
+      </c>
+      <c r="C6">
         <v>-320241000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>459735000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-48907000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-27389000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>92668000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-449522000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-332058000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10977000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-238933000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20705000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34493000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>169367000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-230143000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>143267000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>925597000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>149725000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-136428000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>152335000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-117684000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-90848000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3539000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-381147000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>31351000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>690460000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12977000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-30294000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>87093000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-11011000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>52672000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-86898000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>51829000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>100148000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-29983000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-8270000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3211000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-26600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4640000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-48988000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>27155000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11088000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>58057000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-27313000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7304000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5776000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-995000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6441000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>33434000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6737000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-25759000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17930000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-17667000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>43812000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-15411000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10427000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4546000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-3704000.0</v>
       </c>
-      <c r="BF6"/>
       <c r="BG6"/>
+      <c r="BH6"/>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>-204102000.0</v>
+      </c>
+      <c r="C7">
         <v>222286000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11892000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18569000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>33101000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-171268000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6424000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>85065000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-298313000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-105526000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>94349000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>50728000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-28311000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-105665000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>157783000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>168260000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>89145000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-153078000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>69854000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-171133000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>268843000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-200534000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-406001000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8418000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>118814000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-61254000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>40122000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>40674000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-18970000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-56304000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-10557000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>25847000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>13727000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-86693000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1063000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-38620000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-11848000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-23613000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-477000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>5669000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11224000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-22014000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8035000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-10086000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>17053000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-18363000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-20179000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-281000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-12824000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-28909000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-11110000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>7062000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>10502000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-3600000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>12231000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3175000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>2229000.0</v>
       </c>
-      <c r="BF7"/>
       <c r="BG7"/>
+      <c r="BH7"/>
     </row>
-    <row r="8" spans="1:59">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>9665000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1872000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-4165000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>10939000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-16094000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>12096000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>7839000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>9346000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3180000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>14878000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>32211000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-80360000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>9962000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-10133000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-10659000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-6506000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-5867000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>2775000.0</v>
       </c>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
+      <c r="BH8"/>
     </row>
-    <row r="9" spans="1:59">
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>-4096000.0</v>
+      </c>
+      <c r="C9">
         <v>19355000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12359000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3668000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-229000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>987000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3910000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>458000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1999000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2563000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3308000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9665000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1872000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4165000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10939000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-16094000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12096000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7839000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9346000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3180000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14878000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32211000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-80360000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9962000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-10133000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10659000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-6506000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5867000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2775000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-7264000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-8686000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7276000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-998000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11570000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2071000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2727000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-4030000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2242000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7178000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4141000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1965000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1102000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>241000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2627000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5577000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>947000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>710000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-167000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1792000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1424000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2705000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1280000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2791000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-6375000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13579000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-5908000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1469000.0</v>
       </c>
-      <c r="BF9"/>
       <c r="BG9"/>
+      <c r="BH9"/>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>133470000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-43347000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-90123000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>206252000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-111265000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>90151000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>85276000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-158058000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>8996000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>117218000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>113265000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-55016000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2283000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>17131000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9425000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-48677000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-14052000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8582000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11573000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-57381000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8727000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-10526000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21364000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>-16019000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-13596000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-13079000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-33266000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-18188000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-17961000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-17043000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-26640000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-17157000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-26092000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-19815000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-12862000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-13712000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4320000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4533000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1198000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-8943000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6644000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>999000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
+      <c r="BH10"/>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-20664000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>62607000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>39508000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-211621000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>215141000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>65498000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>65737000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-123099000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>31870000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14225000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>235119000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-200757000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-149339000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>117955000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>131788000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-95265000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>70802000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12363000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>19908000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16302000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11099000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>604000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4745000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-59378000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3707000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2232000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1046481000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>33041000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12992000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9781000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1226515000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>26307000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>22280000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>20941000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>24307000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>16437000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>16359000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>24040000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3263000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10109000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>17060000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>15987000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6685000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>22704000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>8596000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1661000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-1186111000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-3094388000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-2334884000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-70532119000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13002240000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14485162000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21123639000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17829033000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24605773000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2564796000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22651470000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19897398000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17067091000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12629401000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16297621000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17732137000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16823742000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11034933000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7620961000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-146512000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>129355000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11767000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>508053000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1091172000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>26471000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14824000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7630000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1120471000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11415000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>889166000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>580240000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-47229000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-610162000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>2031000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
+      <c r="BH12"/>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>81167000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-4281000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7272000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-48539000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>38747000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>78428000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>29035000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-168816000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4448000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-39384000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>92792000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-193323000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-405277000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-150171000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-11526000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-133265000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-72186000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18742000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-43543000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-78471000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-28326000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>18533000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2914000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-51860000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-6877000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-49803000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1019000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-96691000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-8231000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2696000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-122000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-84247000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-90006000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
+      <c r="BH13"/>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>17737000.0</v>
+      </c>
+      <c r="C14">
         <v>17217000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16475000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18362000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17301000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17239000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17134000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17687000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17585000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17340000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17333000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17760000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14635000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13475000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11341000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10789000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10672000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10383000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10871000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11014000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11557000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9560000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8405000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8337000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7271000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6422000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5968000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5518000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>93072000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>67958000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>51308000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>46476000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>57272000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>77813000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>89444000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>57104000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33839000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>78414000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>95381000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>98490000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>36568000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>49468000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22974000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>46542000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8016000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11160000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9850000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13841000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13318000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8440000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3370000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5147000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3359000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4549000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4490000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>374000.0</v>
       </c>
-      <c r="BF14"/>
       <c r="BG14"/>
+      <c r="BH14"/>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
-        <v>-15931000.0</v>
+        <v>15595000.0</v>
       </c>
       <c r="C15">
-        <v>-15806000.0</v>
+        <v>15931000.0</v>
       </c>
       <c r="D15">
-        <v>-15808000.0</v>
+        <v>15806000.0</v>
       </c>
       <c r="E15">
-        <v>-15005000.0</v>
+        <v>15808000.0</v>
       </c>
       <c r="F15">
+        <v>15005000.0</v>
+      </c>
+      <c r="G15">
         <v>15673000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15670000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10397000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10420000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10240000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21642000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10197000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10777000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10415000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>21642000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11139000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11425000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12258000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12698000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13565000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14375000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11117000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>292000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9805000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9708000.0</v>
       </c>
       <c r="AA15">
         <v>9708000.0</v>
       </c>
       <c r="AB15">
         <v>9708000.0</v>
       </c>
       <c r="AC15">
         <v>9708000.0</v>
       </c>
       <c r="AD15">
-        <v>10054000.0</v>
+        <v>9708000.0</v>
       </c>
       <c r="AE15">
         <v>10054000.0</v>
       </c>
       <c r="AF15">
         <v>10054000.0</v>
       </c>
       <c r="AG15">
         <v>10054000.0</v>
       </c>
       <c r="AH15">
         <v>10054000.0</v>
       </c>
       <c r="AI15">
-        <v>0.0</v>
+        <v>10054000.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>10054000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>10054000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>9476000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15847000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>18000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>646000.0</v>
       </c>
-      <c r="BG15"/>
+      <c r="BH15"/>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>219513000.0</v>
+      </c>
+      <c r="C16">
         <v>301680000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>621921000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>162186000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>211093000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>238482000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>145814000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>595336000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>927394000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>938371000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20705000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1532399000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1497906000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1328539000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1558682000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1415415000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>489818000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>340093000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>476521000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>324186000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>441933000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>532781000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>529242000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>910389000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>879038000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>188291000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201712000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>232006000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>144913000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>155924000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>103252000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>190150000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>138321000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>37725000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>67708000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>75978000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>72767000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>99367000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>94727000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>143715000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>116560000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>105472000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>47415000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>74728000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>82032000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>76256000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>77251000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>70810000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>37376000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>30639000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>56398000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>38468000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>56135000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>12323000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27734000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17307000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12761000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16465000.0</v>
       </c>
-      <c r="BG16"/>
+      <c r="BH16"/>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22441,376 +22690,383 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
+      <c r="BH17"/>
     </row>
-    <row r="18" spans="1:59">
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-1247152000.0</v>
+      </c>
+      <c r="C18">
         <v>-1637837000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-707649000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-141766000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1058449000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2156365000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-398196000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1098084000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1071276000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>422660000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>141997000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2219213000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3275654000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>475484000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-613496000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1682803000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4405357000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-225626000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1426853000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2613132000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1260810000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2290141000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4297179000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1073638000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-769490000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-467322000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-822780000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-767926000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-354604000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-216568000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-23349000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>50437000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>503347000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-255140000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>194137000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-906493000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-118403000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>970149000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-962599000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-449417000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-527190000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>564298000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-211202000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-462312000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-232368000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>93320000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-280296000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-333854000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-198340000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-223028000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>86539000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-435286000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>270556000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-35203000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-132270000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-62324000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-82133000.0</v>
       </c>
-      <c r="BF18"/>
       <c r="BG18"/>
+      <c r="BH18"/>
     </row>
-    <row r="19" spans="1:59">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19">
+        <v>-137727000.0</v>
+      </c>
+      <c r="C19">
         <v>-262967000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>753042000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-157417000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>30384000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-128345000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-239204000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-737794000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-782612000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>104688000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>100601000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-103181000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>87048000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-37225000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-267777000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-213329000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-358868000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>35098000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-127027000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>21130000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-537091000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-882000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-88748000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>47356000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1014732000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-159950000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>199474000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>275679000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>94147000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>27652000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-46905000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>7319000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>64190000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-84116000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>9223000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-29106000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-50862000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-39645000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>17209000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>87423000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>56634000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-24632000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>120895000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
+      <c r="BH19"/>
     </row>
-    <row r="20" spans="1:59">
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22826,1758 +23082,1791 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
+      <c r="BH20"/>
     </row>
-    <row r="21" spans="1:59">
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>94229000.0</v>
+      </c>
+      <c r="C21">
         <v>-2798000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>648652000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9080000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>538458000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>303814000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5513000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>824499000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4774000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>524655000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>144481000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1195000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>489517000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2409000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10212000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>491293000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2603709000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>636525000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>137304000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>487878000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10852000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3388000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13032000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1425000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25109000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3050000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>190218000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>45149000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13956000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-351345000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1190720000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-187304000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>962653000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>144847000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>986385000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>867123000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>341996000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>486195000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>558054000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>646004000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
+      <c r="BH21"/>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>82322000.0</v>
+      </c>
+      <c r="C22">
         <v>106831000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>181503000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>136463000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>76280000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>104489000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>69368000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>98258000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39308000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-36842000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>135134000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>58250000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30378000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37617000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>135134000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>129163000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>173593000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>173083000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>249310000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>204229000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>376868000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>452804000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>535160000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>352677000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>306243000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>152661000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>121473000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>72696000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>46135000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>52960000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>56152000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>68405000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>66926000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>123898000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>82492000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>50746000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>54386000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>113840000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>122302000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>74295000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26543000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>68906000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>65348000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>66180000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>47124000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>45896000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>55460000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>51417000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>43538000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>37257000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>31424000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>48191000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>55293000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>55420000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>37863000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9809000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>15231000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14699000.0</v>
       </c>
-      <c r="BG22"/>
+      <c r="BH22"/>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>175</v>
+      </c>
+      <c r="B23">
+        <v>1371998000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-228482000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>264200000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-1652635000.0</v>
+      </c>
+      <c r="G23">
         <v>2079562000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>188185000.0</v>
+      </c>
+      <c r="I23">
         <v>960468000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1664198000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-713754000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>121292000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3889243000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7604527000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4025400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1043269000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-900642000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3969995000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>385197000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1365316000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8546000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1172330000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2394157000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3488228000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-677957000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>299544000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>584676000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>783158000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>595086000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>212501000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>210132000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-104607000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5447000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-572031000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>277153000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-13299000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>985159000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-137390000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-11706000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>896322000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-69217000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>501458000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-65841000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21095000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>263764000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>164044000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7998000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-12456000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-7725000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-6000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-413000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-261000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>199487000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3495517000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-4479000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5540000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5816000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>15058000.0</v>
       </c>
-      <c r="BF23"/>
       <c r="BG23"/>
+      <c r="BH23"/>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24">
+        <v>-227006000.0</v>
+      </c>
+      <c r="C24">
         <v>273429000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>165740000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-98287000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-58715000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-23718000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-85773000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15303000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>140213000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-85071000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-283187000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-61920000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-107808000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-199235000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>213102000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-258457000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-164831000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-36109000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6878000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>199812000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22564993000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-98424000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-53487000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-107845000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>178911000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-264086000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>23561000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>273438000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>251670000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>47603000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>163829000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8392000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>47957000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>15060000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-19172000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-9637000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2434000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-71473000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-35454000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-11892000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4551000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>887000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-112075000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-46670000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>61886000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1843000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6148000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7199000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>99163000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-13528000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>31801000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-86018000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-14207000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-26763000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-8613000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>11154000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-17440000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
+      <c r="BH24"/>
     </row>
-    <row r="25" spans="1:59">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>-1140859000.0</v>
+      </c>
+      <c r="C25">
         <v>-1976001000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-917172000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-275089000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>928191000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2098750000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-505577000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1291684000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-829672000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>36842000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-141997000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1948756000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3296368000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>530959000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-900548000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1380440000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4144562000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-246898000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1024875000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2571476000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2336816000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2726560000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4472867000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1727820000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1181434000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-565410000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-996534000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-875416000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-175851000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-270372000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10775000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-98343000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>389590000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-355865000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-28249000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-856698000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-226355000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>833814000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1169021000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-622307000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-646167000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>478165000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-216706000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-351427000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-284656000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>59014000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-312113000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-325231000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-217312000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-53472000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>58388000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-488590000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>201165000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-95667000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-190405000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-84959000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-101814000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
+      <c r="BH25"/>
     </row>
-    <row r="26" spans="1:59">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-50011000.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-4739000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>35615000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-26214000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9401000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>84000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-99702000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-26214000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-45361000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-51327000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-99702000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-113645000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-141412000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-257401000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-257354000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-154920000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-288519000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-89269000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6927000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-237162000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4121000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1056000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2154000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1056000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4634000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-467000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>-4826000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-8599000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>230000000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
-        <v>230000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU26">
         <v>230000000.0</v>
       </c>
       <c r="AV26">
         <v>230000000.0</v>
       </c>
       <c r="AW26">
-        <v>0.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="AX26">
-        <v>230000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY26">
         <v>230000000.0</v>
       </c>
       <c r="AZ26">
-        <v>0.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
+      <c r="BH26"/>
     </row>
-    <row r="27" spans="1:59">
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>2447000.0</v>
+      </c>
+      <c r="C27">
         <v>7700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9929000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7518000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11084000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-446000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18943000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-2212000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4583000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6743000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6863000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>375000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11650000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11863000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6466000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14948000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9275000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9199000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8824000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8894000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10877000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18885000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7095000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6757000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>12368000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5647000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8941000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5652000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4531000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4485000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8531000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6064000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6171000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6063000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4244000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4865000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5525000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3943000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4219000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3659000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4377000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4417000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4506000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4650000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3948000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2852000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1997000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3009000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2473000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1543000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1496000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>722000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>176000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6428000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4830000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6314000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2736000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
+      <c r="BH27"/>
     </row>
-    <row r="28" spans="1:59">
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>1404331000.0</v>
+      </c>
+      <c r="C28">
         <v>1642528000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>404066000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>239825000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1123730000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2369749000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>183390000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1498622000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1669575000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-773910000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-121292000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2028273000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3455191000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-481537000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>787147000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-518586000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4110231000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>73505000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1129931000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2775640000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1380686000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2420511000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3969519000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-934442000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>304519000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>562482000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>768925000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>581581000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>216007000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>185688000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>30448000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7811000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-355981000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>261091000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-203920000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>958904000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>145099000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-839506000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>919426000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>401041000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>486195000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-489253000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>292538000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>503273000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>232656000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-122692000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>274508000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>360089000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>105914000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>210797000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-100410000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>503637000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-212537000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>46555000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>151310000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>55716000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>95869000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>97645000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>22810000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>-1244902000.0</v>
+      </c>
+      <c r="C29">
         <v>-1629667000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-697373000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-131315000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1065957000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2148736000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-393708000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1092886000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1066494000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>430289000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>141997000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2228325000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3264891000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>489409000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-587690000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1704152000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4427364000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-207022000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1438485000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2615443000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1248016000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2275407000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4289128000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1095881000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-730284000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-466732000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-808196000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-747698000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-134247000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-160188000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>136686000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>58506000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>537392000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-237144000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>206603000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-741699000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-111345000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>977550000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-957277000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-441933000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-516862000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>572301000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-97747000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-252916000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-168494000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>116126000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-263636000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-261089000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-170355000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-30284000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>88538000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-428882000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>272238000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-34204000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-131205000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-61250000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-81398000.0</v>
       </c>
-      <c r="BF29"/>
       <c r="BG29"/>
+      <c r="BH29"/>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-241596000.0</v>
+      </c>
+      <c r="C30">
         <v>-333102000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>753042000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-157417000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30384000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-128345000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-239204000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-737794000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-614058000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>104688000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-191484000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-165559000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-20933000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-238015000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-56190000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-259969000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-167408000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2911000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-156219000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>42450000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-223518000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-141565000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-61538000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-130088000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1116225000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-108884000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8977000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>253210000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-92771000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>27172000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-254032000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-14488000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-81263000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-53930000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10953000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-213994000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-60354000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-133404000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11137000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>68047000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>41755000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-24991000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-222104000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-257661000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-58386000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5571000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4431000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-65566000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>71178000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-206272000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>29802000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-92422000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-15889000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-27762000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-9678000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10080000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-18175000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>