--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1502,51 +1505,51 @@
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>-88238000.0</v>
+        <v>-84512000.0</v>
       </c>
       <c r="C28">
         <v>-143042000.0</v>
       </c>
       <c r="D28">
         <v>-77906000.0</v>
       </c>
       <c r="E28">
         <v>-112365000.0</v>
       </c>
       <c r="F28">
         <v>-82763000.0</v>
       </c>
       <c r="G28">
         <v>-60756000.0</v>
       </c>
       <c r="H28">
         <v>-80382000.0</v>
       </c>
       <c r="I28">
         <v>126000.0</v>
       </c>
       <c r="J28">
         <v>497000.0</v>
       </c>
@@ -1844,51 +1847,51 @@
       </c>
       <c r="E39">
         <v>4489000.0</v>
       </c>
       <c r="F39">
         <v>4564000.0</v>
       </c>
       <c r="G39">
         <v>5259000.0</v>
       </c>
       <c r="H39">
         <v>5003000.0</v>
       </c>
       <c r="I39">
         <v>1085000.0</v>
       </c>
       <c r="J39">
         <v>706000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>78320000.0</v>
+        <v>74594000.0</v>
       </c>
       <c r="C40">
         <v>70671000.0</v>
       </c>
       <c r="D40">
         <v>58375000.0</v>
       </c>
       <c r="E40">
         <v>49018000.0</v>
       </c>
       <c r="F40">
         <v>36194000.0</v>
       </c>
       <c r="G40">
         <v>33041000.0</v>
       </c>
       <c r="H40">
         <v>16775000.0</v>
       </c>
       <c r="I40">
         <v>14371000.0</v>
       </c>
       <c r="J40">
         <v>9084000.0</v>
       </c>
@@ -2114,80 +2117,82 @@
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>253000.0</v>
       </c>
       <c r="J50">
         <v>3556000.0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>24000000.0</v>
+        <v>27726000.0</v>
       </c>
       <c r="C51">
         <v>19272000.0</v>
       </c>
       <c r="D51">
         <v>19390000.0</v>
       </c>
       <c r="E51">
         <v>7713000.0</v>
       </c>
       <c r="F51">
         <v>8650000.0</v>
       </c>
       <c r="G51">
         <v>9549000.0</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>253000.0</v>
       </c>
       <c r="J51">
         <v>5188000.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>3726000.0</v>
+      </c>
       <c r="C52">
         <v>2859000.0</v>
       </c>
       <c r="D52">
         <v>2149000.0</v>
       </c>
       <c r="E52">
         <v>1231000.0</v>
       </c>
       <c r="F52">
         <v>1231000.0</v>
       </c>
       <c r="G52">
         <v>1231000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>253000.0</v>
       </c>
       <c r="J52">
         <v>3556000.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
@@ -2434,545 +2439,560 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>157826000.0</v>
+      </c>
+      <c r="C2">
         <v>124071000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>123089000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>140517000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>145713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>95097000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>130463000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>151747000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>130171000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125426000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>132040000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>130160000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>145623000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109287000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>104163000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92655000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>84677000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61399000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55425000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54678000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57306000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>43514000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42210000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31935000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39438000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19388000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23485000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23509000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18956000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15578000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>277000.0</v>
+      </c>
+      <c r="C5">
         <v>498000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>419000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>218000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>110000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>39000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>330000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2025000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2750000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2819000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1848000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1082000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>724000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>501000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>205000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>18000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-93000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-312000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-270000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-50000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1133000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-801000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-483000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-97622000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>23251000.0</v>
+      </c>
+      <c r="C7">
         <v>27726000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24730000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25505000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>25998000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19272000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16625000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17064000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16781000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19390000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18138000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>18456000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6482000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6720000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6955000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7189000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8650000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7647000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7873000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8096000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8318000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>9000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
@@ -2989,365 +3009,376 @@
       </c>
       <c r="M8">
         <v>9000.0</v>
       </c>
       <c r="N8">
         <v>9000.0</v>
       </c>
       <c r="O8">
         <v>9000.0</v>
       </c>
       <c r="P8">
         <v>9000.0</v>
       </c>
       <c r="Q8">
         <v>9000.0</v>
       </c>
       <c r="R8">
         <v>9000.0</v>
       </c>
       <c r="S8">
         <v>9000.0</v>
       </c>
       <c r="T8">
         <v>9000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>9000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>408814000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>379065000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>349533000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>323125000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>300691000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>278083000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>255339000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>242929000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>240111000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>238695000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>236139000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>231516000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>228755000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18838000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12180000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11139000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>132645999.0</v>
+      </c>
+      <c r="C10">
         <v>112238000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>133982000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>132506000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>109239000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>162314000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>91480000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>94960000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>114959000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>97296000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>158075000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>170570000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>155320000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>120078000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>72520000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>54730000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>38821000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>91413000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>92224000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48747000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>29820000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>70305000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>53965000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>49392000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>91634000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>80382000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7664000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>298000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>364000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>127000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-4691000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>226150000.0</v>
+      </c>
+      <c r="C12">
         <v>310096000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>345207000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>305092000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>256123000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>227954000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>235720000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>262188000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>371831000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>371087000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>335552000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>282495000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>207889000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>189300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>140993000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>122385000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>105676000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>119418000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>114310000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>93968000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>106915000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>109299000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>104960000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>91376000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>91634000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>80382000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7664000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>298000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>364000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>127000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>4691000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
@@ -3377,446 +3408,457 @@
       <c r="Q13">
         <v>9000.0</v>
       </c>
       <c r="R13">
         <v>9000.0</v>
       </c>
       <c r="S13">
         <v>9000.0</v>
       </c>
       <c r="T13">
         <v>9000.0</v>
       </c>
       <c r="U13">
         <v>9000.0</v>
       </c>
       <c r="V13">
         <v>9000.0</v>
       </c>
       <c r="W13">
         <v>9000.0</v>
       </c>
       <c r="X13">
         <v>9000.0</v>
       </c>
       <c r="Y13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="Z13">
         <v>8000.0</v>
       </c>
       <c r="AA13">
+        <v>8000.0</v>
+      </c>
+      <c r="AB13">
         <v>1000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>84755262.0</v>
+      </c>
+      <c r="C14">
         <v>89464571.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90226278.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>89638677.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>89307934.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95448357.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>93821812.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>97839576.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>101052933.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>100748054.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>100879576.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>100615919.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>100166008.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>100059687.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>99819801.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>99672769.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>99935735.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>100321297.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>100370331.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>99808085.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>100106497.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>99021233.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>98969588.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>85281151.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>99665158.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>64192100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>82174794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81561714.0</v>
       </c>
       <c r="AC14">
         <v>81561714.0</v>
       </c>
       <c r="AD14">
+        <v>81561714.0</v>
+      </c>
+      <c r="AE14">
         <v>70592652.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>81561714.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5691670.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5690110.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>9000.0</v>
       </c>
       <c r="N15">
         <v>9000.0</v>
       </c>
       <c r="O15">
         <v>9000.0</v>
       </c>
       <c r="P15">
         <v>9000.0</v>
       </c>
       <c r="Q15">
         <v>9000.0</v>
       </c>
       <c r="R15">
         <v>9000.0</v>
       </c>
       <c r="S15">
         <v>9000.0</v>
       </c>
       <c r="T15">
         <v>9000.0</v>
       </c>
       <c r="U15">
         <v>9000.0</v>
       </c>
       <c r="V15">
         <v>9000.0</v>
       </c>
       <c r="W15">
         <v>9000.0</v>
       </c>
       <c r="X15">
         <v>9000.0</v>
       </c>
       <c r="Y15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="Z15">
         <v>8000.0</v>
       </c>
       <c r="AA15">
+        <v>8000.0</v>
+      </c>
+      <c r="AB15">
         <v>1000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>1000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>57192000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1790000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1451000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1231000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>34022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1231000.0</v>
       </c>
       <c r="T16">
         <v>-1231000.0</v>
       </c>
       <c r="U16">
         <v>-1231000.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>-1231000.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>13362000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>9386000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>2700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1100000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
+        <v>19879000.0</v>
+      </c>
+      <c r="C20">
         <v>19978000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>19964000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>19963000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>19651000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>15534000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>15796000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>15606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11880000.0</v>
       </c>
       <c r="J20">
         <v>11880000.0</v>
       </c>
       <c r="K20">
         <v>11880000.0</v>
       </c>
       <c r="L20">
         <v>11880000.0</v>
       </c>
       <c r="M20">
         <v>11880000.0</v>
       </c>
       <c r="N20">
         <v>11880000.0</v>
       </c>
       <c r="O20">
         <v>11880000.0</v>
       </c>
       <c r="P20">
         <v>11880000.0</v>
       </c>
       <c r="Q20">
         <v>11880000.0</v>
       </c>
@@ -3837,3075 +3879,3168 @@
       </c>
       <c r="W20">
         <v>11880000.0</v>
       </c>
       <c r="X20">
         <v>11880000.0</v>
       </c>
       <c r="Y20">
         <v>11880000.0</v>
       </c>
       <c r="Z20">
         <v>11880000.0</v>
       </c>
       <c r="AA20">
         <v>11880000.0</v>
       </c>
       <c r="AB20">
         <v>11880000.0</v>
       </c>
       <c r="AC20">
         <v>11880000.0</v>
       </c>
       <c r="AD20">
         <v>11880000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>11880000.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>5970999.0</v>
+      </c>
+      <c r="C21">
         <v>6216000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6428000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6644000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6753000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1303000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1448000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1479000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>99000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>223000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>348000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>473000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>599000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>723000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>848000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>973000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1213000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1483000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1754000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2025000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2375000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2746000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3117000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3488000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3859000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="M22"/>
+      <c r="L22"/>
+      <c r="M22">
+        <v>1.0</v>
+      </c>
       <c r="N22"/>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
+      <c r="O22"/>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
+      <c r="T22">
+        <v>1.0</v>
+      </c>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
         <v>2.0</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
+      <c r="AC22">
+        <v>1.0</v>
+      </c>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>698337000.0</v>
+      </c>
+      <c r="C23">
         <v>742435000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>795227000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>760950000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>730285000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>607102000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>659972000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>698632000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>794304000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>756620000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>726512000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>681537000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>649724000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>542986000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>510444000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>462876000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>415525000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>358065000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>336682000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>312075000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>294588000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>253927000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>202051000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>177554000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>180145000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>150434000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>72551000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63082000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>57510000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>41324000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>10690000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-105365999.0</v>
+      </c>
+      <c r="C28">
         <v>-84512000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-105832000.0</v>
+      </c>
+      <c r="E28">
         <v>-107001000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-83241000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-143042000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-74855000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-75094000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-95670000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-77906000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-140375000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-152432000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-136864000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-112365000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-65800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-47775000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31632000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-82763000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-84577000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-40874000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-21724000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-60756000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-53965000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-49392000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-91634000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-80382000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7664000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2825000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6220000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>126000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>4691000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>439344000.0</v>
+      </c>
+      <c r="C29">
         <v>516044000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>560004000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>515022000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>467159000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>422062000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>434876000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>456193000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>571604000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>553429000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>515393000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>469499000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>424401000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>376968000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>346856000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>311024000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>279619000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>251822000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>224113000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>204541000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>184618000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>166947000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>127268000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>119559000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>121089000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>263613000.0</v>
+      </c>
+      <c r="C30">
         <v>220287000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>252502000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>271853000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>299743000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>235324000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>280724000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>293796000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>297209000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>241869000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>268766000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>264958000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>313245000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>240067000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>258035000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>229864000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>198120000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>134557000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>135181000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>140767000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>116666000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>75664000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>78302000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64996000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>65862000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47059000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>44337000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>44241000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39472000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>23325000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>457619000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>412521000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>364989000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>334753000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>298796000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>267266000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>239343000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>211510000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>191813000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>171765000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>153854000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>113905000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>105925000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>107184000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>100016000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-105876000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-104511000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-107443000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-114844000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>265809000.0</v>
+      </c>
+      <c r="C32">
         <v>349384000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>411520000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>373979000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>330564000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>304094000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>337831000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>356868000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>475593000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>454457000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>417853000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>367230000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>320212000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>274320000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>244998000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>211481000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>180309000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>159715000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>149940000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>139706000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>126801000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>112436000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>110424000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>102037000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>102882000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>196786000.0</v>
+      </c>
+      <c r="C33">
         <v>190660000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>173213999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>166548000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>162593000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>134381000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>113670000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>116389000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>112792000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>116213000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>115240000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>120407000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>122645000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>109130000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>108578000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>106498000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>106499000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>99526000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>82258000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>73584000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>66789000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>63705000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>17461000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>17849000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>18207000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>17990000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19213000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>17270000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>16401000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16787000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-4691000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>18138000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>18456000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>6482000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6720000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>6955000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>7189000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7419000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>438000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>876000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8972000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>9194000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>617000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>327000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>23251000.0</v>
+      </c>
+      <c r="C35">
         <v>24000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>24730000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>25505000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25998000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16413000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16625000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>17064000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16781000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>17241000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>17700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>18138000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>18456000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6482000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6720000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6955000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7189000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7419000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8085000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8749000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8972000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9194000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>617000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z35">
         <v>0.0</v>
       </c>
       <c r="AA35">
         <v>0.0</v>
       </c>
       <c r="AB35">
         <v>0.0</v>
       </c>
-      <c r="AC35"/>
+      <c r="AC35">
+        <v>0.0</v>
+      </c>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>16947000.0</v>
+      </c>
+      <c r="C36">
         <v>16536000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11526999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8633000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8552000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2977000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3302000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2980000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3228000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3395000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3589000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3514000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3773000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3988000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4126000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4291000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4307000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2941000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1101000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>536000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>556000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>573000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>592000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>611000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>629000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>652000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3614000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000.0</v>
       </c>
       <c r="AD36">
         <v>272000.0</v>
       </c>
-      <c r="AE36"/>
+      <c r="AE36">
+        <v>272000.0</v>
+      </c>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-4691000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>80579000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>83010000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>81877000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>82142000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>80635000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>80736000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>74215000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>56929000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>48684000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>41897000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8218000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>592000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>611000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>629000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>652000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3614000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1557000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>272000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>11788000.0</v>
+      </c>
+      <c r="C39">
         <v>21392000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>24304000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17457000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11826000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9443000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>29858000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>26259000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12472000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27451000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6954000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13677000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5945000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4489000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2838000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4129000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5230000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4564000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4933000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3756000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4218000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5259000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1328000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3333000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4442000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5003000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273000.0</v>
       </c>
       <c r="AC39">
         <v>1273000.0</v>
       </c>
       <c r="AD39">
+        <v>1273000.0</v>
+      </c>
+      <c r="AE39">
         <v>1085000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>73887000.0</v>
+      </c>
+      <c r="C40">
         <v>74594000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>83984000.0</v>
+      </c>
+      <c r="E40">
         <v>79906000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>91415000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70671000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>78008000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>70826000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>73240000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>58375000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>61379000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>63740000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>61244000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>49018000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>52705000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>52242000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>44040000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36194000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>49059000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>44107000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>43692000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>33041000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>31956000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>25733000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>19618000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>16775000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>34079000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13945000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>17808000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14371000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>876000.0</v>
       </c>
       <c r="U41">
         <v>876000.0</v>
       </c>
       <c r="V41">
         <v>876000.0</v>
       </c>
       <c r="W41">
+        <v>876000.0</v>
+      </c>
+      <c r="X41">
         <v>617000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>327000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>211999000.0</v>
+      </c>
+      <c r="C42">
         <v>312710000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>369234000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>338317000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>307674000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>277707000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>300762000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>330805000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>461976000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>460630000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>437035000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>407805000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>378056000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>348524000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>322116000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>299682000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>277074000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>254330000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>241920000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>239102000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>237686000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>235130000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>233125000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>230783000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>230507000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>227746000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>17830000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>123310000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>10255000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>9738000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>59984000.0</v>
+      </c>
+      <c r="C45">
         <v>67261000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50422000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>46366000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>42689000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>38002000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>29367000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>28443000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>27415000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>33119000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>27744000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>27948000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>27755000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>15274000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>14333000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>12172000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>12039000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>12068000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3506000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3604000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3673000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3083000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>973000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>716000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>776000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>59984000.0</v>
+      </c>
+      <c r="C46">
         <v>54917000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>50422000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>46366000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>42689000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29634000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>29367000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28443000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27415000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>27818000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>27744000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>27948000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>27755000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>15274000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14333000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13635000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>13410000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12832000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12726000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>12172000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12039000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>12068000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3506000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3604000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3673000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3083000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>973000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>716000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>761000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>776000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>9497000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8883000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8371000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>14333000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6276000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5827000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12832000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12726000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>12172000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3583000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3400000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3506000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3604000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3673000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3083000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>973000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>716000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>761000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>227059000.0</v>
+      </c>
+      <c r="C48">
         <v>202827000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>190342000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>176478000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>159366000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>144307000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>133775000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>123354000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>106869000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>89971000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>76501000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>60603000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>45612000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>27934000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>24526000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>11315000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2547000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2424000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-17504000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-34300000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-53027000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-68193000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-105883000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-111238000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-109426000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-113483000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-109081000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-100813000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-102333000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-104854000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>60603000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>45612000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>27934000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>24526000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>11315000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2547000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2424000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-17504000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-34300000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-53027000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-68193000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>3123000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>27280000.0</v>
+      </c>
+      <c r="C51">
         <v>27726000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>28150000.0</v>
+      </c>
+      <c r="E51">
         <v>25505000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25998000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>19272000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>16625000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>19866000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19289000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19390000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>17700000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18138000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18456000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7713000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6720000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6955000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7189000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8650000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7647000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7873000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8096000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9549000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>3123000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6584000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>253000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>4029000.0</v>
+      </c>
+      <c r="C52">
         <v>3726000.0</v>
       </c>
-      <c r="C52"/>
       <c r="D52">
+        <v>3420000.0</v>
+      </c>
+      <c r="E52">
         <v>3124000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2898000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2859000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2872000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2802000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2508000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2149000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1790000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231000.0</v>
       </c>
       <c r="N52">
         <v>1231000.0</v>
       </c>
-      <c r="O52"/>
+      <c r="O52">
+        <v>1231000.0</v>
+      </c>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>1231000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>3123000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1231000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>3123000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>6584000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>253000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>93504000.0</v>
+      </c>
+      <c r="C53">
         <v>197858000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>211225000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>172586000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>146884000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>65640000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>144240000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>167228000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>256872000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>273791000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>177477000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>111925000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>52569000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>69222000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>68473000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>67655000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>66855000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>28005000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>22086000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>45221000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>77095000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>38994000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>50995000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>41984000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>9382000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>698337000.0</v>
+      </c>
+      <c r="C55">
         <v>742435000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>795227000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>760950000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>730285000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>607102000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>659972000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>698632000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>794304000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>756620000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>726512000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>681537000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>649724000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>542986000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>510444000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>462876000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>415525000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>358065000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>336682000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>312075000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>294588000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>253927000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>202051000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>177554000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>180145000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>150434000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>72551000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>63082000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>57510000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>41324000.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>501551000.0</v>
+      </c>
+      <c r="C56">
         <v>551775000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>622013000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>594402000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>567692000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>472721000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>546302000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>582243000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>681512000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>640407000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>611272000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>561130000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>527079000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>433856000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>401866000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>356378000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>309026000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>258539000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>254424000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>238491000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>227799000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>190222000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>184590000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>159705000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>161938000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>132444000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>53338000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>45812000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>41109000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>24537000.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>4691000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>235742000.0</v>
+      </c>
+      <c r="C57">
         <v>202391000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>210493000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>220423000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>237128000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>168627000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>208471000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>225375000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>205919000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>185950000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>193419000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>193900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>206867000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>159536000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>156868000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>144897000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>128717000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>98824000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>104484000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>98785000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>100998000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>77786000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74166000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>57668000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>59056000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>36163000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>57564000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>40577000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>43348000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>30202000.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>258993000.0</v>
+      </c>
+      <c r="C58">
         <v>226391000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>235223000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>245928000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>263126000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>185040000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>225096000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>242439000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>222700000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>203191000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>211119000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>212038000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>225323000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>166018000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>163588000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>151852000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>135906000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>106243000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>112569000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>107534000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>109970000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>86980000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>74783000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>57995000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>59056000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>36163000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>57564000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>40577000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>43348000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>30202000.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>439344000.0</v>
+      </c>
+      <c r="C60">
         <v>516044000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>560004000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>515022000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>467159000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>422062000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>434876000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>456193000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>571604000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>553429000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>515393000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>469499000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>424401000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>376968000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>346856000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>311024000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>279619000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>251822000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>224113000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>204541000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>184618000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>166947000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>127268000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>119559000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>121089000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>114271000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>14987000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>22505000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14162000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>11122000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>10690000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-1009000.0</v>
       </c>
       <c r="AA61">
+        <v>-1009000.0</v>
+      </c>
+      <c r="AB61">
         <v>-1008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-884000.0</v>
       </c>
       <c r="AC61">
         <v>-884000.0</v>
       </c>
-      <c r="AD61"/>
+      <c r="AD61">
+        <v>-884000.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6938,3499 +7073,3573 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>984177000.0</v>
       </c>
       <c r="C2">
         <v>913858000.0</v>
       </c>
       <c r="D2">
         <v>849799000.0</v>
       </c>
       <c r="E2">
         <v>619588000.0</v>
       </c>
       <c r="F2">
         <v>388486000.0</v>
       </c>
       <c r="G2">
         <v>274799000.0</v>
       </c>
       <c r="H2">
         <v>184178000.0</v>
       </c>
       <c r="I2">
         <v>85966000.0</v>
       </c>
       <c r="J2">
         <v>41184000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>4948000.0</v>
       </c>
       <c r="C3">
         <v>3175000.0</v>
       </c>
       <c r="D3">
         <v>2281000.0</v>
       </c>
       <c r="E3">
         <v>1601000.0</v>
       </c>
       <c r="F3">
         <v>1301000.0</v>
       </c>
       <c r="G3">
         <v>1906000.0</v>
       </c>
       <c r="H3">
         <v>2133000.0</v>
       </c>
       <c r="I3">
         <v>1883000.0</v>
       </c>
       <c r="J3">
         <v>1559000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>5777000.0</v>
       </c>
       <c r="J4">
         <v>4000.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>95432000.0</v>
       </c>
       <c r="C5">
-        <v>67455000.0</v>
+        <v>83202000.0</v>
       </c>
       <c r="D5">
-        <v>62184000.0</v>
+        <v>70691000.0</v>
       </c>
       <c r="E5">
-        <v>23341000.0</v>
+        <v>24441000.0</v>
       </c>
       <c r="F5">
-        <v>32340000.0</v>
+        <v>32435000.0</v>
       </c>
       <c r="G5">
         <v>8348000.0</v>
       </c>
       <c r="H5">
         <v>9677000.0</v>
       </c>
       <c r="I5">
         <v>-3452000.0</v>
       </c>
       <c r="J5">
         <v>-11005000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>100380000.0</v>
       </c>
       <c r="C6">
-        <v>70630000.0</v>
+        <v>86377000.0</v>
       </c>
       <c r="D6">
-        <v>64465000.0</v>
+        <v>72972000.0</v>
       </c>
       <c r="E6">
-        <v>24942000.0</v>
+        <v>26042000.0</v>
       </c>
       <c r="F6">
-        <v>33641000.0</v>
+        <v>33736000.0</v>
       </c>
       <c r="G6">
         <v>10254000.0</v>
       </c>
       <c r="H6">
         <v>11810000.0</v>
       </c>
       <c r="I6">
         <v>-1569000.0</v>
       </c>
       <c r="J6">
         <v>-9446000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>5777000.0</v>
       </c>
       <c r="J8">
         <v>4000.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>304484000.0</v>
       </c>
       <c r="C9">
         <v>253363000.0</v>
       </c>
       <c r="D9">
         <v>238799000.0</v>
       </c>
       <c r="E9">
         <v>167325000.0</v>
       </c>
       <c r="F9">
         <v>112135000.0</v>
       </c>
       <c r="G9">
         <v>70059000.0</v>
       </c>
       <c r="H9">
         <v>45505000.0</v>
       </c>
       <c r="I9">
         <v>19434000.0</v>
       </c>
       <c r="J9">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>95432000.0</v>
       </c>
       <c r="C10">
         <v>83202000.0</v>
       </c>
       <c r="D10">
         <v>70691000.0</v>
       </c>
       <c r="E10">
         <v>24441000.0</v>
       </c>
       <c r="F10">
         <v>32435000.0</v>
       </c>
       <c r="G10">
         <v>8679000.0</v>
       </c>
       <c r="H10">
         <v>-8557000.0</v>
       </c>
       <c r="I10">
         <v>-6893000.0</v>
       </c>
       <c r="J10">
         <v>-12459000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>36912000.0</v>
       </c>
       <c r="C11">
         <v>28866000.0</v>
       </c>
       <c r="D11">
         <v>8654000.0</v>
       </c>
       <c r="E11">
         <v>-5917000.0</v>
       </c>
       <c r="F11">
         <v>-33334000.0</v>
       </c>
       <c r="G11">
         <v>-37780000.0</v>
       </c>
       <c r="H11">
         <v>12000.0</v>
       </c>
       <c r="I11">
         <v>-1777000.0</v>
       </c>
       <c r="J11">
         <v>-3000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>814000.0</v>
       </c>
       <c r="F12">
         <v>461000.0</v>
       </c>
       <c r="G12">
         <v>121000.0</v>
       </c>
       <c r="H12">
         <v>58000.0</v>
       </c>
       <c r="I12">
         <v>497000.0</v>
       </c>
       <c r="J12">
         <v>740000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>10155000.0</v>
       </c>
       <c r="C13">
         <v>15747000.0</v>
       </c>
       <c r="D13">
         <v>8507000.0</v>
       </c>
       <c r="E13">
         <v>814000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>58000.0</v>
       </c>
       <c r="I13">
         <v>497000.0</v>
       </c>
       <c r="J13">
         <v>740000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>58520000.0</v>
       </c>
       <c r="C15">
         <v>54336000.0</v>
       </c>
       <c r="D15">
         <v>62037000.0</v>
       </c>
       <c r="E15">
         <v>30358000.0</v>
       </c>
       <c r="F15">
         <v>65769000.0</v>
       </c>
       <c r="G15">
         <v>46459000.0</v>
       </c>
       <c r="H15">
         <v>-8569000.0</v>
       </c>
       <c r="I15">
         <v>661000.0</v>
       </c>
       <c r="J15">
         <v>-12452000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>30358000.0</v>
       </c>
       <c r="F16">
         <v>65769000.0</v>
       </c>
       <c r="G16">
         <v>46459000.0</v>
       </c>
       <c r="H16">
         <v>-8569000.0</v>
       </c>
       <c r="I16">
         <v>236000.0</v>
       </c>
       <c r="J16">
         <v>-13464000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>58520000.0</v>
       </c>
       <c r="C17">
         <v>54336000.0</v>
       </c>
       <c r="D17">
         <v>51975000.0</v>
       </c>
       <c r="E17">
         <v>30358000.0</v>
       </c>
       <c r="F17">
         <v>65769000.0</v>
       </c>
       <c r="G17">
         <v>46459000.0</v>
       </c>
       <c r="H17">
         <v>-8569000.0</v>
       </c>
       <c r="I17">
         <v>-5116000.0</v>
       </c>
       <c r="J17">
         <v>-12456000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>10155000.0</v>
       </c>
       <c r="C18">
         <v>15747000.0</v>
       </c>
       <c r="D18">
         <v>3122000.0</v>
       </c>
       <c r="E18">
         <v>814000.0</v>
       </c>
       <c r="F18">
         <v>461000.0</v>
       </c>
       <c r="G18">
         <v>121000.0</v>
       </c>
       <c r="H18">
         <v>-58000.0</v>
       </c>
       <c r="I18">
         <v>-497000.0</v>
       </c>
       <c r="J18">
         <v>-740000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>286000.0</v>
       </c>
       <c r="F19">
         <v>-366000.0</v>
       </c>
       <c r="G19">
         <v>210000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>85277000.0</v>
       </c>
       <c r="C21">
         <v>67455000.0</v>
       </c>
       <c r="D21">
         <v>62184000.0</v>
       </c>
       <c r="E21">
         <v>23341000.0</v>
       </c>
       <c r="F21">
         <v>32340000.0</v>
       </c>
       <c r="G21">
         <v>8348000.0</v>
       </c>
       <c r="H21">
         <v>9677000.0</v>
       </c>
       <c r="I21">
         <v>-3452000.0</v>
       </c>
       <c r="J21">
         <v>-11005000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>1203384000.0</v>
       </c>
       <c r="C23">
         <v>1099766000.0</v>
       </c>
       <c r="D23">
         <v>1026414000.0</v>
       </c>
       <c r="E23">
         <v>763572000.0</v>
       </c>
       <c r="F23">
         <v>468281000.0</v>
       </c>
       <c r="G23">
         <v>336510000.0</v>
       </c>
       <c r="H23">
         <v>220006000.0</v>
       </c>
       <c r="I23">
         <v>108852000.0</v>
       </c>
       <c r="J23">
         <v>59589000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>4948000.0</v>
       </c>
       <c r="C25">
         <v>3175000.0</v>
       </c>
       <c r="D25">
         <v>2093000.0</v>
       </c>
       <c r="E25">
         <v>1601000.0</v>
       </c>
       <c r="F25">
         <v>1301000.0</v>
       </c>
       <c r="G25">
         <v>1906000.0</v>
       </c>
       <c r="H25">
         <v>2133000.0</v>
       </c>
       <c r="I25">
         <v>1883000.0</v>
       </c>
       <c r="J25">
         <v>1559000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
         <v>72113000.0</v>
       </c>
       <c r="C27">
         <v>63948000.0</v>
       </c>
       <c r="D27">
         <v>59488000.0</v>
       </c>
       <c r="E27">
         <v>45657000.0</v>
       </c>
       <c r="F27">
         <v>20179000.0</v>
       </c>
       <c r="G27">
         <v>15006000.0</v>
       </c>
       <c r="H27">
         <v>11901000.0</v>
       </c>
       <c r="I27">
         <v>7285000.0</v>
       </c>
       <c r="J27">
         <v>4258000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>147094000.0</v>
       </c>
       <c r="C28">
         <v>121960000.0</v>
       </c>
       <c r="D28">
         <v>117127000.0</v>
       </c>
       <c r="E28">
         <v>98327000.0</v>
       </c>
       <c r="F28">
         <v>59616000.0</v>
       </c>
       <c r="G28">
         <v>46705000.0</v>
       </c>
       <c r="H28">
         <v>23927000.0</v>
       </c>
       <c r="I28">
         <v>15601000.0</v>
       </c>
       <c r="J28">
         <v>14147000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>36912000.0</v>
       </c>
       <c r="C29">
         <v>28866000.0</v>
       </c>
       <c r="D29">
         <v>6595000.0</v>
       </c>
       <c r="E29">
         <v>-5917000.0</v>
       </c>
       <c r="F29">
         <v>-33334000.0</v>
       </c>
       <c r="G29">
         <v>-37780000.0</v>
       </c>
       <c r="H29">
         <v>12000.0</v>
       </c>
       <c r="I29">
         <v>-1777000.0</v>
       </c>
       <c r="J29">
         <v>-3000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>219207000.0</v>
       </c>
       <c r="C30">
         <v>185908000.0</v>
       </c>
       <c r="D30">
         <v>176615000.0</v>
       </c>
       <c r="E30">
         <v>143984000.0</v>
       </c>
       <c r="F30">
         <v>79795000.0</v>
       </c>
       <c r="G30">
         <v>61711000.0</v>
       </c>
       <c r="H30">
         <v>35828000.0</v>
       </c>
       <c r="I30">
         <v>22886000.0</v>
       </c>
       <c r="J30">
         <v>18405000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>10155000.0</v>
       </c>
       <c r="C31">
         <v>15747000.0</v>
       </c>
       <c r="D31">
         <v>8507000.0</v>
       </c>
       <c r="E31">
         <v>1100000.0</v>
       </c>
       <c r="F31">
         <v>95000.0</v>
       </c>
       <c r="G31">
         <v>331000.0</v>
       </c>
       <c r="H31">
         <v>-18234000.0</v>
       </c>
       <c r="I31">
         <v>-3441000.0</v>
       </c>
       <c r="J31">
         <v>-1454000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>1288661000.0</v>
       </c>
       <c r="C32">
         <v>1167221000.0</v>
       </c>
       <c r="D32">
         <v>1088598000.0</v>
       </c>
       <c r="E32">
         <v>786913000.0</v>
       </c>
       <c r="F32">
         <v>500621000.0</v>
       </c>
       <c r="G32">
         <v>344858000.0</v>
       </c>
       <c r="H32">
         <v>229683000.0</v>
       </c>
       <c r="I32">
         <v>105400000.0</v>
       </c>
       <c r="J32">
         <v>48584000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>245433000.0</v>
+      </c>
+      <c r="C2">
         <v>241522000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>240511000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>253901000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>248243000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>234999000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>227381000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>235806000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>215672000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>213046000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>218267000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>218732000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>199754000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>169827000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>159376000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>151117000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>139268000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>102438000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>93792000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>99030000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>93226000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79635000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>78092000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52650000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64422000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>53353000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>48876000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44716000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37233000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23772000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22751000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21119000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18324000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>1483000.0</v>
+      </c>
+      <c r="C3">
         <v>1367000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1268000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1205000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1108000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>868000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>837000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>754000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>716000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>634000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>579000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>527000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>541000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>446000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>405000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>386000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>364000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>316000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>267000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>296000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>422000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>464000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>462000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>460000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>520000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>539000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>535000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>549000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>510000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>488000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>474000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>473000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>448000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>1000.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4">
+      <c r="AG4"/>
+      <c r="AH4">
         <v>5724000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:33">
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>36883000.0</v>
+      </c>
+      <c r="C5">
         <v>17854000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>23964000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>27077000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
-        <v>15787000.0</v>
+        <v>26537000.0</v>
       </c>
       <c r="G5">
-        <v>12458000.0</v>
+        <v>17658000.0</v>
       </c>
       <c r="H5">
-        <v>20687000.0</v>
+        <v>17962000.0</v>
       </c>
       <c r="I5">
-        <v>18523000.0</v>
+        <v>25067000.0</v>
       </c>
       <c r="J5">
-        <v>13800000.0</v>
+        <v>22515000.0</v>
       </c>
       <c r="K5">
-        <v>18189000.0</v>
+        <v>16262000.0</v>
       </c>
       <c r="L5">
-        <v>15184000.0</v>
+        <v>20931000.0</v>
       </c>
       <c r="M5">
-        <v>15011000.0</v>
+        <v>17167000.0</v>
       </c>
       <c r="N5">
-        <v>3306000.0</v>
+        <v>16331000.0</v>
       </c>
       <c r="O5">
-        <v>11255000.0</v>
+        <v>4141000.0</v>
       </c>
       <c r="P5">
-        <v>8838000.0</v>
+        <v>11539000.0</v>
       </c>
       <c r="Q5">
-        <v>-58000.0</v>
+        <v>8903000.0</v>
       </c>
       <c r="R5">
-        <v>-188000.0</v>
+        <v>-142000.0</v>
       </c>
       <c r="S5">
-        <v>9065000.0</v>
+        <v>-398000.0</v>
       </c>
       <c r="T5">
-        <v>11656000.0</v>
+        <v>9117000.0</v>
       </c>
       <c r="U5">
+        <v>11920000.0</v>
+      </c>
+      <c r="V5">
         <v>11807000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>948000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4828000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1072000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3431000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1144000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3069000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1712000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3110000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-703000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-587000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-317000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1845000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>38366000.0</v>
+      </c>
+      <c r="C6">
         <v>19221000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25232000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28282000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>16655000.0</v>
+        <v>27645000.0</v>
       </c>
       <c r="G6">
-        <v>13295000.0</v>
+        <v>18526000.0</v>
       </c>
       <c r="H6">
-        <v>21441000.0</v>
+        <v>18799000.0</v>
       </c>
       <c r="I6">
-        <v>19239000.0</v>
+        <v>25821000.0</v>
       </c>
       <c r="J6">
-        <v>14434000.0</v>
+        <v>23231000.0</v>
       </c>
       <c r="K6">
-        <v>18768000.0</v>
+        <v>16896000.0</v>
       </c>
       <c r="L6">
-        <v>15711000.0</v>
+        <v>21510000.0</v>
       </c>
       <c r="M6">
-        <v>15552000.0</v>
+        <v>17694000.0</v>
       </c>
       <c r="N6">
-        <v>3752000.0</v>
+        <v>16872000.0</v>
       </c>
       <c r="O6">
-        <v>11660000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="P6">
-        <v>9224000.0</v>
+        <v>11944000.0</v>
       </c>
       <c r="Q6">
-        <v>306000.0</v>
+        <v>9289000.0</v>
       </c>
       <c r="R6">
-        <v>128000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="S6">
-        <v>9332000.0</v>
+        <v>-82000.0</v>
       </c>
       <c r="T6">
-        <v>11952000.0</v>
+        <v>9384000.0</v>
       </c>
       <c r="U6">
+        <v>12216000.0</v>
+      </c>
+      <c r="V6">
         <v>12229000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1412000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5290000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-612000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3951000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1683000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3604000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2261000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3620000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-215000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-113000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>156000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1397000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>52000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>83071000.0</v>
+      </c>
+      <c r="C9">
         <v>76881000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>72835000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78973000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>75795000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>63432000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59244000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68281000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>62406000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>56894000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>62624000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60641000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>58640000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>44494000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>45995000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>43887000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>32949000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>25115000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28492000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>29621000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28907000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20666000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20836000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11955000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16602000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11769000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12320000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11452000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9964000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5415000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5047000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5038000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3934000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>36883000.0</v>
+      </c>
+      <c r="C10">
         <v>17854000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23964000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27077000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26537000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17658000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17962000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25067000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22515000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16262000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20931000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17167000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16331000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4141000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11539000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8903000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-142000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-398000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9117000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11920000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11796000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>963000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4822000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1064000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3745000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4477000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8185000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1584000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2521000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2124000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1532000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1120000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2117000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>12651000.0</v>
+      </c>
+      <c r="C11">
         <v>5369000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9965000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11478000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7126000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7541000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8582000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5617000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2792000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5033000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2176000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1347000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>733000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1672000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>135000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5113000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-15478000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7679000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6807000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3370000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-37896000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>17000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>116000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-77000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>25000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>64000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>589000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-547000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-395000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-289000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-546000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>706000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1320000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>560000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>202000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>83000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>144000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>252000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="W12">
         <v>17000.0</v>
       </c>
       <c r="X12">
+        <v>17000.0</v>
+      </c>
+      <c r="Y12">
         <v>5000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>150000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>136000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="AD12">
         <v>38000.0</v>
       </c>
       <c r="AE12">
+        <v>38000.0</v>
+      </c>
+      <c r="AF12">
         <v>27000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>344000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>88000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>1504000.0</v>
+      </c>
+      <c r="C13">
         <v>2632000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2437000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2719000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2367000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1871000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5504000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>816000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>632000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1034000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>706000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>822000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>560000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>202000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>150000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>136000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>28000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>166000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>38000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>24232000.0</v>
+      </c>
+      <c r="C15">
         <v>12485000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13864000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>17112000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15059000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10532000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10421000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16485000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16898000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13470000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15898000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14991000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17678000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3408000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13211000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8768000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4971000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15080000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16796000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>18727000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15166000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>38859000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4822000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1064000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3629000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4400000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-8210000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1520000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2521000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1525000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1136000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-831000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1571000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>14991000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17678000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3408000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13211000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8768000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4971000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15080000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16796000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18727000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15166000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>38859000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5355000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1812000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4057000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-8210000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5561000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>31000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1579000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1136000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-831000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4153000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>24232000.0</v>
+      </c>
+      <c r="C17">
         <v>12485000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>13864000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>17112000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15059000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10532000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10421000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16485000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>16898000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13470000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15898000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14991000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>17678000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3408000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13211000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>8768000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4971000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15080000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16796000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>18727000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>15166000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>39072000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5355000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1812000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4057000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4400000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-8210000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1520000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2521000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-1137000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-831000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1571000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>1504000.0</v>
+      </c>
+      <c r="C18">
         <v>2632000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2437000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2719000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2367000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1871000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5504000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>816000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>632000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>742000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1034000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>706000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>822000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>560000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>202000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>40000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>83000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>144000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>252000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="W18">
         <v>-17000.0</v>
       </c>
       <c r="X18">
+        <v>-17000.0</v>
+      </c>
+      <c r="Y18">
         <v>5000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>150000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>136000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-28000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-128000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-38000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1277000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>498000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>275000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>82000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>25000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-96000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-293000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-92000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>12000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>35379000.0</v>
+      </c>
+      <c r="C21">
         <v>15222000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21527000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24358000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24170000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15787000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12458000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20687000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18523000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18189000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15184000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15011000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3306000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11255000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8838000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-58000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-188000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9065000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11656000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11807000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>948000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4828000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1072000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3431000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1144000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3069000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2354000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3110000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-703000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-587000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-317000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1845000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>293125000.0</v>
+      </c>
+      <c r="C23">
         <v>303181000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>291819000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>308516000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>299868000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>282644000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>274167000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>283400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>259555000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>256140000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>262702000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>264189000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>243383000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>211015000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>194116000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>186166000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>172275000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>127741000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>113219000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>116995000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>110326000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>99353000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>94100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>65677000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>77593000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>63978000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>58127000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>53814000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>44087000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>29890000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28385000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26933000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>24287000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>1483000.0</v>
+      </c>
+      <c r="C25">
         <v>1367000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1268000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1205000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1108000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>868000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>837000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>754000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>716000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>634000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>579000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>527000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>541000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>446000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>405000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>386000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>364000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>316000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>267000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>296000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>422000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>464000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>462000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>460000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>520000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>539000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>535000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>549000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>510000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>488000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>474000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
+        <v>16884000.0</v>
+      </c>
+      <c r="C27">
         <v>17987000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17935000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18405000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17786000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15616000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16457000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16421000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14911000.0</v>
       </c>
       <c r="K27">
         <v>14911000.0</v>
       </c>
       <c r="L27">
+        <v>14911000.0</v>
+      </c>
+      <c r="M27">
         <v>15384000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14282000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12980000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11166000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11496000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10015000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7696000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4441000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4028000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4014000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4776000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3355000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3608000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3267000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3255000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3183000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3117000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2346000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2143000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1648000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1731000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1763000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>30808000.0</v>
+      </c>
+      <c r="C28">
         <v>44772000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32273000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36210000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33839000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32029000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30329000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31173000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28429000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28183000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29524000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>30073000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>29347000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28208000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23574000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23553000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22992000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17607000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14986000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13937000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13086000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14942000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12653000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9419000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9904000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7370000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6068000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5981000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4508000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3975000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3986000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3624000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3794000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>12651000.0</v>
+      </c>
+      <c r="C29">
         <v>5369000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9965000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11478000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7126000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7541000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8582000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5617000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2792000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5033000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2176000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1347000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>733000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1672000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>135000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5113000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15478000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7679000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6807000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3370000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-37896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>116000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-77000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>64000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-547000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>47692000.0</v>
+      </c>
+      <c r="C30">
         <v>61659000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51308000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54615000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51625000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47645000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46786000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47594000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>43883000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43094000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44435000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>45457000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43629000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41188000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34740000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35049000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33007000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25303000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19427000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17965000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19718000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16008000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13027000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13171000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10625000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9251000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9098000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6854000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6118000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5634000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5814000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5963000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>1504000.0</v>
+      </c>
+      <c r="C31">
         <v>2632000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2437000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2719000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2367000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1871000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5504000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4380000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3992000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2462000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2742000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1983000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1320000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>835000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>284000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>65000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-84000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-210000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>52000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>264000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>15000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>314000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5621000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-11254000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-770000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-589000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1421000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-945000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-803000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>328504000.0</v>
+      </c>
+      <c r="C32">
         <v>318403000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>313346000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>332874000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>324038000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>298431000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>286625000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>304087000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>278078000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>269940000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>280891000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>279373000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>258394000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>214321000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>205371000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>195004000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>172217000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>127553000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>122284000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>128651000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>122133000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>100301000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>98928000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>64605000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>81024000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>65122000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>61196000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>56168000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>47197000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>29187000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>27798000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>26157000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>22258000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10465,3407 +10674,3473 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>162314000.0</v>
       </c>
       <c r="C2">
         <v>97296000.0</v>
       </c>
       <c r="D2">
         <v>120078000.0</v>
       </c>
       <c r="E2">
         <v>91413000.0</v>
       </c>
       <c r="F2">
         <v>70305000.0</v>
       </c>
       <c r="G2">
         <v>80382000.0</v>
       </c>
       <c r="H2">
         <v>127000.0</v>
       </c>
       <c r="I2">
         <v>4691000.0</v>
       </c>
       <c r="J2">
         <v>3011000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>18410000</v>
       </c>
       <c r="C3">
         <v>5405000</v>
       </c>
       <c r="D3">
         <v>3644000</v>
       </c>
       <c r="E3">
         <v>3241000</v>
       </c>
       <c r="F3">
         <v>2129000</v>
       </c>
       <c r="G3">
         <v>1037000</v>
       </c>
       <c r="H3">
         <v>2956000</v>
       </c>
       <c r="I3">
         <v>579000</v>
       </c>
       <c r="J3">
         <v>612000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>28665000.0</v>
       </c>
       <c r="F4">
         <v>21108000.0</v>
       </c>
       <c r="G4">
         <v>-10077000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1023000.0</v>
       </c>
       <c r="F5">
         <v>-2605000.0</v>
       </c>
       <c r="G5">
         <v>279000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>-48121000.0</v>
       </c>
       <c r="C6">
         <v>65018000.0</v>
       </c>
       <c r="D6">
         <v>-22782000.0</v>
       </c>
       <c r="E6">
         <v>28665000.0</v>
       </c>
       <c r="F6">
         <v>21108000.0</v>
       </c>
       <c r="G6">
         <v>-10077000.0</v>
       </c>
       <c r="H6">
         <v>80255000.0</v>
       </c>
       <c r="I6">
         <v>-4564000.0</v>
       </c>
       <c r="J6">
         <v>1680000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>2799000.0</v>
       </c>
       <c r="C7">
         <v>-11775000.0</v>
       </c>
       <c r="D7">
         <v>-17424000.0</v>
       </c>
       <c r="E7">
         <v>-59491000.0</v>
       </c>
       <c r="F7">
         <v>-51257000.0</v>
       </c>
       <c r="G7">
         <v>7351000.0</v>
       </c>
       <c r="H7">
         <v>-19954000.0</v>
       </c>
       <c r="I7">
         <v>354000.0</v>
       </c>
       <c r="J7">
         <v>-1425000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-119304000.0</v>
       </c>
       <c r="F8">
         <v>-68676000.0</v>
       </c>
       <c r="G8">
         <v>-35336000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>-5117000.0</v>
       </c>
       <c r="C9">
         <v>-9874000.0</v>
       </c>
       <c r="D9">
         <v>-21738000.0</v>
       </c>
       <c r="E9">
         <v>-119304000.0</v>
       </c>
       <c r="F9">
         <v>-68676000.0</v>
       </c>
       <c r="G9">
         <v>-35336000.0</v>
       </c>
       <c r="H9">
         <v>-25342000.0</v>
       </c>
       <c r="I9">
         <v>-12776000.0</v>
       </c>
       <c r="J9">
         <v>-2044000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-12569000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2859000.0</v>
       </c>
       <c r="G10">
         <v>17074000.0</v>
       </c>
       <c r="H10">
         <v>2267000.0</v>
       </c>
       <c r="I10">
         <v>2582000.0</v>
       </c>
       <c r="J10">
         <v>1807000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>60836000.0</v>
       </c>
       <c r="F11">
         <v>17840000.0</v>
       </c>
       <c r="G11">
         <v>42408000.0</v>
       </c>
       <c r="H11">
         <v>3501000.0</v>
       </c>
       <c r="I11">
         <v>10448000.0</v>
       </c>
       <c r="J11">
         <v>-909000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>107927000.0</v>
       </c>
       <c r="F12">
         <v>10224000.0</v>
       </c>
       <c r="G12">
         <v>-19513000.0</v>
       </c>
       <c r="H12">
         <v>24856000.0</v>
       </c>
       <c r="I12">
         <v>-701000.0</v>
       </c>
       <c r="J12">
         <v>2644000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>12124000.0</v>
       </c>
       <c r="F13">
         <v>-421000.0</v>
       </c>
       <c r="G13">
         <v>17679000.0</v>
       </c>
       <c r="H13">
         <v>1887000.0</v>
       </c>
       <c r="I13">
         <v>2682000.0</v>
       </c>
       <c r="J13">
         <v>1528000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>4948000.0</v>
       </c>
       <c r="C14">
         <v>3175000.0</v>
       </c>
       <c r="D14">
         <v>2281000.0</v>
       </c>
       <c r="E14">
         <v>1601000.0</v>
       </c>
       <c r="F14">
         <v>1301000.0</v>
       </c>
       <c r="G14">
         <v>1906000.0</v>
       </c>
       <c r="H14">
         <v>2133000.0</v>
       </c>
       <c r="I14">
         <v>1883000.0</v>
       </c>
       <c r="J14">
         <v>1559000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>114193000.0</v>
       </c>
       <c r="C16">
         <v>162314000.0</v>
       </c>
       <c r="D16">
         <v>97296000.0</v>
       </c>
       <c r="E16">
         <v>120078000.0</v>
       </c>
       <c r="F16">
         <v>91413000.0</v>
       </c>
       <c r="G16">
         <v>70305000.0</v>
       </c>
       <c r="H16">
         <v>80382000.0</v>
       </c>
       <c r="I16">
         <v>127000.0</v>
       </c>
       <c r="J16">
         <v>4691000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>191782000.0</v>
       </c>
       <c r="C18">
         <v>173700000.0</v>
       </c>
       <c r="D18">
         <v>185170000.0</v>
       </c>
       <c r="E18">
         <v>77154000.0</v>
       </c>
       <c r="F18">
         <v>23908000.0</v>
       </c>
       <c r="G18">
         <v>35166000.0</v>
       </c>
       <c r="H18">
         <v>-4490000.0</v>
       </c>
       <c r="I18">
         <v>1693000.0</v>
       </c>
       <c r="J18">
         <v>-10086000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
         <v>-131263000.0</v>
       </c>
       <c r="C19">
         <v>195792000.0</v>
       </c>
       <c r="D19">
         <v>-108284000.0</v>
       </c>
       <c r="E19">
         <v>-43866000.0</v>
       </c>
       <c r="F19">
         <v>10895000.0</v>
       </c>
       <c r="G19">
         <v>-38994000.0</v>
       </c>
       <c r="H19">
         <v>-2756000.0</v>
       </c>
       <c r="I19">
         <v>1902000.0</v>
       </c>
       <c r="J19">
         <v>-612000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>78385000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>-253000.0</v>
       </c>
       <c r="I21">
         <v>-5098000.0</v>
       </c>
       <c r="J21">
         <v>-3259000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>58520000.0</v>
       </c>
       <c r="C22">
         <v>54336000.0</v>
       </c>
       <c r="D22">
         <v>62037000.0</v>
       </c>
       <c r="E22">
         <v>30358000.0</v>
       </c>
       <c r="F22">
         <v>65769000.0</v>
       </c>
       <c r="G22">
         <v>46459000.0</v>
       </c>
       <c r="H22">
         <v>-8569000.0</v>
       </c>
       <c r="I22">
         <v>661000.0</v>
       </c>
       <c r="J22">
         <v>-12452000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>-18935000.0</v>
       </c>
       <c r="C23">
-        <v>-9602000.0</v>
+        <v>-12001000.0</v>
       </c>
       <c r="D23">
         <v>-17200000.0</v>
       </c>
       <c r="E23">
         <v>-12089000.0</v>
       </c>
       <c r="F23">
         <v>-17966000.0</v>
       </c>
       <c r="G23">
         <v>-8930000.0</v>
       </c>
       <c r="H23">
         <v>3763000.0</v>
       </c>
       <c r="I23">
         <v>-2435000.0</v>
       </c>
       <c r="J23">
         <v>15025000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-40625000.0</v>
       </c>
       <c r="F24">
         <v>10895000.0</v>
       </c>
       <c r="G24">
         <v>-38994000.0</v>
       </c>
       <c r="H24">
         <v>200000.0</v>
       </c>
       <c r="I24">
         <v>2481000.0</v>
       </c>
       <c r="J24">
         <v>2481000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>20173000.0</v>
       </c>
       <c r="C25">
         <v>15695000.0</v>
       </c>
       <c r="D25">
         <v>15564000.0</v>
       </c>
       <c r="E25">
         <v>13794000.0</v>
       </c>
       <c r="F25">
-        <v>43526999.0</v>
+        <v>9821000.0</v>
       </c>
       <c r="G25">
         <v>5637000.0</v>
       </c>
       <c r="H25">
         <v>19783000.0</v>
       </c>
       <c r="I25">
         <v>-1846000.0</v>
       </c>
       <c r="J25">
         <v>1288000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>-81657000.0</v>
       </c>
       <c r="C26">
         <v>-300278000.0</v>
       </c>
       <c r="D26">
         <v>-17200000.0</v>
       </c>
       <c r="E26">
         <v>-12089000.0</v>
       </c>
       <c r="F26">
         <v>-17966000.0</v>
       </c>
       <c r="G26">
         <v>-8930000.0</v>
       </c>
       <c r="H26">
         <v>-185000.0</v>
       </c>
       <c r="I26">
         <v>-3705000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>131867000.0</v>
       </c>
       <c r="C27">
         <v>128130000.0</v>
       </c>
       <c r="D27">
         <v>122611000.0</v>
       </c>
       <c r="E27">
         <v>100748000.0</v>
       </c>
       <c r="F27">
         <v>33706000.0</v>
       </c>
       <c r="G27">
         <v>12821000.0</v>
       </c>
       <c r="H27">
         <v>5061000.0</v>
       </c>
       <c r="I27">
         <v>2997000.0</v>
       </c>
       <c r="J27">
         <v>1559000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>-99362000.0</v>
       </c>
       <c r="C28">
         <v>-309880000.0</v>
       </c>
       <c r="D28">
         <v>-11072000.0</v>
       </c>
       <c r="E28">
         <v>-7864000.0</v>
       </c>
       <c r="F28">
         <v>-13695000.0</v>
       </c>
       <c r="G28">
         <v>-6249000.0</v>
       </c>
       <c r="H28">
         <v>84545000.0</v>
       </c>
       <c r="I28">
         <v>-8738000.0</v>
       </c>
       <c r="J28">
         <v>11766000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>210192000.0</v>
       </c>
       <c r="C29">
         <v>179105000.0</v>
       </c>
       <c r="D29">
         <v>188814000.0</v>
       </c>
       <c r="E29">
         <v>80395000.0</v>
       </c>
       <c r="F29">
         <v>26037000.0</v>
       </c>
       <c r="G29">
         <v>36203000.0</v>
       </c>
       <c r="H29">
         <v>-1534000.0</v>
       </c>
       <c r="I29">
         <v>2272000.0</v>
       </c>
       <c r="J29">
         <v>-9474000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>-159013000.0</v>
       </c>
       <c r="C30">
         <v>195792000.0</v>
       </c>
       <c r="D30">
         <v>-200525000.0</v>
       </c>
       <c r="E30">
         <v>-43866000.0</v>
       </c>
       <c r="F30">
         <v>8766000.0</v>
       </c>
       <c r="G30">
         <v>-40031000.0</v>
       </c>
       <c r="H30">
         <v>-2756000.0</v>
       </c>
       <c r="I30">
         <v>1902000.0</v>
       </c>
       <c r="J30">
         <v>-612000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>112238000.0</v>
+      </c>
+      <c r="C2">
         <v>133982000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>132506000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>114239000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>162314000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91480000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>94960000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114959000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>97296000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>158075000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>170570000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155320000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>120078000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72520000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54730000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38821000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>91413000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92224000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>48747000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29820000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>70305000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53965000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49392000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>91634000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>80382000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7664000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>298000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>364000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>127000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>172000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>353000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1591000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4691000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>6347000</v>
+      </c>
+      <c r="C3">
         <v>5614000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4684000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5269000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2843000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1895000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1794000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>866000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>850000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>681000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>953000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>759000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1251000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>721000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1240000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>490000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>790000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>612000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>718000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>430000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>369000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>97000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>149000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>98000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>693000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2278000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>420000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>133000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>125000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>178000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>36000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>115000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>250000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>15250000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>35242000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>47558000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>17790000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>15909000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-52592000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-811000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>43477000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>18927000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-40485000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-7373000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1235000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1528000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1452000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1091000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2038000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2027000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2089000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>458000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1053000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>20407999.0</v>
+      </c>
+      <c r="C6">
         <v>-21744000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1476000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23303000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-53075000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>70834000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3480000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-19999000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17663000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-60779000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12495000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15250000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>35242000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>47558000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17790000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15909000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-52592000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-811000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>43477000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18927000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-40485000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16340000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4573000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-42242000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11252000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>72718000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7366000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-66000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>237000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-45000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-181000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1238000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-5414000.0</v>
+      </c>
+      <c r="C7">
         <v>8796000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-790000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>519000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5726000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23992000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11192000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2458000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-27033000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6260000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2552000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22849000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-31461000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>14130000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-17935000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-17463000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-38223000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8704000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5216000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-28512000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-19257000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-731000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5182000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1222000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4122000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9434000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>393000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-193000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-10720000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3607000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1481000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-871000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9006000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>43736000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-78422000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>13859000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-31758000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-35560000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-65845000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1938000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3170000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-26388000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-43520000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-47773000.0</v>
+      </c>
+      <c r="C9">
         <v>27038000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15011000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22566000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-69732000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41705000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9917000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1378000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-60118000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>22023000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-9075000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43736000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-78422000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13859000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-31758000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-35560000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-65845000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1938000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3170000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-26388000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-43520000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-384000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-14552000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-346000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-20054000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2998000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-326000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5422000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-16596000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2564000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2319000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-677000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12344000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>1074000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4581000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5655000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-10644000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2475000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>569000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10459000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1564000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8498000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-3400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1956000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4172000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8163000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1524000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-13514000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>48196000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1799000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11632000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17006000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>29660000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6166000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>583000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2706000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23210000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1289000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10886000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7526000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>20359000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3323000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-720000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4166000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3378000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-213000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3164000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4941000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>37645000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34203000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>33533000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25213000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27555000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21626000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2123000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1884000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2016000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4201000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-32055000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4330000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4771000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3441000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7806000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13161000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2371000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1518000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>1595000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1092000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-4914000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-5295000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10516000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-4711000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2191000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10193000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4451000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-12932000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1463000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>582000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10466000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1636000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8848000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6650000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3817000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3113000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1439000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1063000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2498000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>1051000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-194000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3338000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>1483000.0</v>
+      </c>
+      <c r="C14">
         <v>1367000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1268000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1205000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1108000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>868000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>837000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>754000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>716000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>634000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>579000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>527000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>541000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>446000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>405000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>386000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>364000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>316000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>267000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>296000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>422000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>464000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>462000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>460000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>520000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>540000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>535000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>549000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>510000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>488000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>474000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>473000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>448000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>78385000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>132645999.0</v>
+      </c>
+      <c r="C16">
         <v>112238000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>133982000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>137542000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>109239000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>162314000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>91480000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>94960000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>114959000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>97296000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>158075000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>170570000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>155320000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>120078000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>72520000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54730000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38821000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>91413000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>92224000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>48747000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29820000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>70305000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53965000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>49392000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>91634000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>80382000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7664000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>298000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>364000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>127000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>172000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>353000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1591000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>39602000.0</v>
+      </c>
+      <c r="C18">
         <v>48589000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>45987000.0</v>
+      </c>
+      <c r="E18">
         <v>50241000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>46965000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>50269000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>42721000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55828000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>24882000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>36978000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>53229000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>75253000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>19710000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>50796000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19654000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18756000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12052000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8203000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>23445000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7903000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>163000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6440000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15180000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2099000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11447000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7767000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5459000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4114000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6296000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3918000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-584000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2947000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4588000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>102941000.0</v>
+      </c>
+      <c r="C19">
         <v>13870000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-42744000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29915000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-94610000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>74990000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>15362000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>86096000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>19344000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-93414000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-64315000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-58164000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>17378000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-452000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-636000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-769000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-38768000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5700000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>23092000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>31654000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38151000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>11887000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9148000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-42077000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-41979000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2278000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-420000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-133000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>75000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-3123000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3461000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6331000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>1569000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1693000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-939000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>24232000.0</v>
+      </c>
+      <c r="C22">
         <v>12485000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13864000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17112000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15059000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10532000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10421000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16485000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16898000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13470000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15898000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14991000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17678000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3408000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13211000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8768000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4971000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15080000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16796000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18727000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15166000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>38859000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4822000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1064000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4057000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4400000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-8210000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1520000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2521000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1525000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1136000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-831000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4153000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-4844000.0</v>
+      </c>
+      <c r="C23">
         <v>-7028000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-5712000.0</v>
+      </c>
+      <c r="E23">
         <v>-2612000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3583000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>-1900000.0</v>
+        <v>-1612000.0</v>
       </c>
       <c r="H23">
+        <v>-2217000.0</v>
+      </c>
+      <c r="I23">
         <v>-2830000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>-4959000.0</v>
+      </c>
+      <c r="K23">
         <v>-6696000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3078000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3611000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>-3815000.0</v>
+      </c>
+      <c r="O23">
         <v>-4132000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2322000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2078000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2988000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>-4860000.0</v>
+      </c>
+      <c r="T23">
         <v>-3815000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5768000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3523000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2511000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2323000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4096000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-194000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2103000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2089000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-719000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>227000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-748000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>20194000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-92733000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-63362000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-58164000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>502000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-452000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-636000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-769000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-38768000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5700000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>23092000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>31654000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-38151000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>27979000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>14000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-41979000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>200000.0</v>
       </c>
       <c r="AB24">
         <v>200000.0</v>
       </c>
       <c r="AC24">
         <v>200000.0</v>
       </c>
       <c r="AD24">
+        <v>200000.0</v>
+      </c>
+      <c r="AE24">
         <v>53000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2427000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>39701000.0</v>
+        <v>5917000.0</v>
       </c>
       <c r="C25">
-        <v>33234000.0</v>
+        <v>4902000.0</v>
       </c>
       <c r="D25">
+        <v>4148000.0</v>
+      </c>
+      <c r="E25">
         <v>4279000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6844000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6720000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6437000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1316000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1222000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3133000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3968000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3721000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4742000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4109000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3588000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3816000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2281000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2562000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2416000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2306000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2537000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1872000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1792000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>482000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1276000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7882000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11456000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1295000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1001000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1380000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1194000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3706000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-856000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>-118607000.0</v>
+      </c>
+      <c r="C26">
         <v>-81657000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3583000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3583000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-55102000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-61453000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-159959000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-23764000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6696000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3078000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3611000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3815000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4132000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2322000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2647000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2988000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1546000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3815000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5768000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3523000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-4096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="Z26">
         <v>-3000.0</v>
       </c>
       <c r="AA26">
+        <v>-3000.0</v>
+      </c>
+      <c r="AB26">
         <v>-182000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>31000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3640000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1205000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>19721000.0</v>
+      </c>
+      <c r="C27">
         <v>34799000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>32173000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>32383000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>32512000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>30859000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>33183000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>33036000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>31052000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28799000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>31251000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>31753000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>30808000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>29297000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23297000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23654000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>24500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>15008000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7147000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6517000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5034000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4160000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3071000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3541000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2049000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1852000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1680000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1012000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>517000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>693000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>796000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>585000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>923000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-123114000.0</v>
+      </c>
+      <c r="C28">
         <v>-88259000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-5486000.0</v>
+      </c>
+      <c r="E28">
         <v>-2329000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3288000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-56327000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-63353000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-162789000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-27411000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5025000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2362000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1839000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1846000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2786000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1228000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2078000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1772000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3314000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3060000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4824000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2497000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2084000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1608000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2363000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-194000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>80485000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1907000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4180000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6333000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4016000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>402000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4185000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-939000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>45949000.0</v>
+      </c>
+      <c r="C29">
         <v>54203000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>50671000.0</v>
+      </c>
+      <c r="E29">
         <v>55510000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>49808000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>52164000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>44515000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56694000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25732000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>37659000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>54182000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>76012000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20961000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>51517000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20894000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19246000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-11262000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8815000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>24163000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7473000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>532000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6537000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15329000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2197000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12140000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5489000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5879000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4247000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6171000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4096000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-548000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3062000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4338000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>96594000.0</v>
+      </c>
+      <c r="C30">
         <v>8256000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42744000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29915000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-94610000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>74990000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15362000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>86096000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19344000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-93414000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-64315000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-58923000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16127000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1173000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1876000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1259000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-39558000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6312000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22374000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31224000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-38520000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11887000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9148000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-42077000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-693000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2278000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-420000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-133000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>75000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-125000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-35000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-115000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2177000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>