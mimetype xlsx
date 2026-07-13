--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -830,10168 +836,10921 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>27909768000.0</v>
+      </c>
+      <c r="C2">
         <v>43033925000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29341809465.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34345262634.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39665887868.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>58689376944.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42917524622.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13147048650.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>326643463.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>935148440000.0</v>
+      </c>
+      <c r="C5">
         <v>1019723841000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>981270679957.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>953331404354.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>744458464328.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>653818438068.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>714218932855.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3897582437.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2360853933.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>573784888200.0</v>
       </c>
       <c r="C8">
         <v>573784888200.0</v>
       </c>
       <c r="D8">
         <v>573784888200.0</v>
       </c>
       <c r="E8">
-        <v>499836000000.0</v>
+        <v>573784888200.0</v>
       </c>
       <c r="F8">
         <v>499836000000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>499836000000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>24990738370.0</v>
       </c>
       <c r="C9">
         <v>24990738370.0</v>
       </c>
       <c r="D9">
         <v>24990738370.0</v>
       </c>
       <c r="E9">
-        <v>8830613130.0</v>
+        <v>24990738370.0</v>
       </c>
       <c r="F9">
         <v>8830613130.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>8830613130.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>6459005000.0</v>
+      </c>
+      <c r="C10">
         <v>14232286000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>75587187365.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35899308357.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7249391491.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4578677258.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69789255935.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>331437324226.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6307079299.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>6459005000.0</v>
+      </c>
+      <c r="C12">
         <v>14232286000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>75587187365.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35899308357.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7249391491.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4578677258.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69789255935.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>331437324226.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6307079299.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>573784888000.0</v>
       </c>
       <c r="C13">
-        <v>573784888200.0</v>
+        <v>573784888000.0</v>
       </c>
       <c r="D13">
         <v>573784888200.0</v>
       </c>
       <c r="E13">
-        <v>499836000000.0</v>
+        <v>573784888200.0</v>
       </c>
       <c r="F13">
         <v>499836000000.0</v>
       </c>
       <c r="G13">
-        <v>409836000000.0</v>
+        <v>499836000000.0</v>
       </c>
       <c r="H13">
         <v>409836000000.0</v>
       </c>
       <c r="I13">
         <v>409836000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>409836000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>5737849000.0</v>
       </c>
       <c r="C14">
-        <v>5737848882.0</v>
+        <v>5737849000.0</v>
       </c>
       <c r="D14">
         <v>5737848882.0</v>
       </c>
       <c r="E14">
+        <v>5737848882.0</v>
+      </c>
+      <c r="F14">
         <v>4998360000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4548360000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>409836000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4098360000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14744500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>5981624807.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>574980000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35822288469.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37129445895.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>145888155000.0</v>
+      </c>
+      <c r="C22">
         <v>130609386000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>131070138131.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>146795564045.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>110108229428.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>57852822224.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44006097894.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11397550786.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3834728623.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>2520834318000.0</v>
+      </c>
+      <c r="C23">
         <v>2639198600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2591476467270.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2347517612881.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2289344438542.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2628294163907.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1939464535024.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>830093606530.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>129677464660.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>222815283941.0</v>
+      </c>
+      <c r="C24">
         <v>359279338580.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>487921098091.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>569096976690.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>691427216580.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>790544051830.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>864645139530.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>734967908110.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>228628079090.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>222815283940.0</v>
+      </c>
+      <c r="C25">
         <v>359279338580.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>487921098090.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>569096976690.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>691427216580.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>790544051830.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>864645139530.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>734967908110.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>228628079090.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>353676279000.0</v>
+      </c>
+      <c r="C28">
         <v>474487053000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>494254215197.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>656179668327.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>783887575087.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1311055874572.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>840874883591.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10650846408.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6307079299.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>2278853187369.0</v>
+      </c>
+      <c r="C29">
         <v>2281671089658.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2195916248333.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2121245080400.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1730120874228.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2375383855523.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>158554294000.0</v>
+      </c>
+      <c r="C30">
         <v>211136571000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>65320282274.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>107303571030.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55264011428.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6885687391.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42413962496.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27847719986.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22415025146.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1429166103716.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>938983907650.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>741807453694.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>745812856005.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>57236371841.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>110129960719.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>111425321360.0</v>
+      </c>
+      <c r="C32">
         <v>156699359572.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>129344028412.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>92626606560.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12673362868.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>435025410659.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>2196359651000.0</v>
+      </c>
+      <c r="C33">
         <v>2271318099000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2300563060540.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2057519169448.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2101473149341.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2009504430410.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1776867723812.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>458156345951.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>345890995785.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B34"/>
       <c r="C34">
         <v>1.0</v>
       </c>
-      <c r="D34"/>
+      <c r="D34">
+        <v>1.0</v>
+      </c>
       <c r="E34"/>
-      <c r="F34">
-[...1 lines deleted...]
-      </c>
+      <c r="F34"/>
       <c r="G34">
         <v>1.0</v>
       </c>
-      <c r="H34"/>
+      <c r="H34">
+        <v>1.0</v>
+      </c>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>389067069000.0</v>
+      </c>
+      <c r="C35">
         <v>635065708000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>803832243181.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>720979672292.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>852252253525.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1384780537376.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1031585389523.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>752151157978.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>-1000.0</v>
+      </c>
+      <c r="C36">
         <v>3738064000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>40863084142.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27719096702.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>93679038246.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>112346989291.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>243593000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2027769327.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>90922596838.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>0.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>96653232785.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>331897707508.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>323599783748.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>85097966974.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>90922596838.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>13573213000.0</v>
+      </c>
+      <c r="C39">
         <v>11902258000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>84256081234.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15249656855.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>556358234015.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6387494887.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2529099079.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2168397392.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>47819577000.0</v>
+      </c>
+      <c r="C40">
         <v>11198460000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15541217118.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>39469594242.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>41859666848.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>36778898132.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>73129764873.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7559028060.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19220860478.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>151882695605.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>160825036943.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>122690025096.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>166940249998.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>431364680161.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>250938761586.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
         <v>24990738000.0</v>
       </c>
       <c r="C42">
-        <v>24990738370.0</v>
+        <v>1044714579136.0</v>
       </c>
       <c r="D42">
-        <v>24990738370.0</v>
+        <v>1006261418327.0</v>
       </c>
       <c r="E42">
         <v>24990738370.0</v>
       </c>
       <c r="F42">
+        <v>769449202698.0</v>
+      </c>
+      <c r="G42">
         <v>326772463127.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>714218932855.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3897582437.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-2360853933.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>2622767222485.0</v>
+      </c>
+      <c r="C45">
         <v>2493853704478.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2259699976399.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2248564416179.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2171495682780.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1897157441119.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>2189317477000.0</v>
+      </c>
+      <c r="C46">
         <v>2252180447000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2259699976398.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1960865936664.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2007794111093.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1897157441119.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1453267940064.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>332492463479.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>254968398947.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>2189317476520.0</v>
+      </c>
+      <c r="C47">
         <v>2252180447390.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2259699976400.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1960865936663.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2007794111093.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1377729639563.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1453267940064.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>373058378977.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>254968398947.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>384793837000.0</v>
+      </c>
+      <c r="C48">
         <v>174452283000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>46028539243.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-122940927208.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-330301295048.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-420677597501.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-378242076850.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-356497210596.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-297345185348.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>137319999976.0</v>
+      </c>
+      <c r="C50">
         <v>129439999984.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>81920304471.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>122981999997.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>99709749996.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>87945500000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>360135284000.0</v>
+      </c>
+      <c r="C51">
         <v>488719339000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>569841402562.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>692078976687.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>791136966578.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1315634551830.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>910664139530.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>320786477818.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>228628079090.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>137320000000.0</v>
+      </c>
+      <c r="C52">
         <v>129440000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>81920304471.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>122981999997.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>99709749996.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>87945500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>46019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>2520834318000.0</v>
+      </c>
+      <c r="C55">
         <v>2639198600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2591476467270.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2347517612881.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2289344438542.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2628294163907.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1939464535024.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>830093606530.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>380616226246.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>324474667000.0</v>
+      </c>
+      <c r="C56">
         <v>367880500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>290913406730.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>289998443433.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>187871289202.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>618789733497.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>162596811212.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>371937260579.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>34725230461.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>213049345000.0</v>
+      </c>
+      <c r="C57">
         <v>211181141000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>161569378318.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>197371836873.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>175197926334.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>183764322838.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>162066289495.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20706076710.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19547503941.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>602116415000.0</v>
+      </c>
+      <c r="C58">
         <v>846246849000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>965401621499.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>918351509165.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1027450179859.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1568544860214.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1193651679019.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>772857234689.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19547503941.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>1918717903000.0</v>
+      </c>
+      <c r="C60">
         <v>1792951751000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1626074845771.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1429166103716.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>938983907650.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1059749303693.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>745812856005.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>57236371841.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>110129960719.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>18484389000.0</v>
+      </c>
+      <c r="C2">
+        <v>27909768000.0</v>
+      </c>
+      <c r="D2">
         <v>13421600000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>29750886000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30140035000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>43033925000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>36343243000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19980822247.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17656417126.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29341809465.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>49445607236.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27364746797.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41885769012.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>34345262634.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>58602835940.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>35729404284.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>32086702212.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>39665887868.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>22104472298.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13329393016.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>87820019840.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>47611208470.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>22354415569.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>19143517985.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>19143517985.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>42917524622.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>251335267000.0</v>
+      </c>
+      <c r="C5">
+        <v>251610735000.0</v>
+      </c>
+      <c r="D5">
         <v>251032259000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>251511571000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>251831113000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>252470195000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>249641036000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>249945006373.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>250248976586.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>250552946800.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>924504540536.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>7908817248.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>7908817248.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>251768827653.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6679845943.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>76527526869.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>7858037783.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>93026409518.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9323097298.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>624298050869.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>50141915359.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>653818438068.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>714880257744.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>714709093221.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>745812856005.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>714218932855.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>0.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="C8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="F8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="G8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="H8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="I8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="J8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="K8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="L8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="M8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="N8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="O8">
+        <v>573784888200.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="D9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="E9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="F9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="G9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="H9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="M9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="N9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="O9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="P9">
+        <v>24990738370.0</v>
+      </c>
+      <c r="Q9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="R9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="S9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="T9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="U9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="V9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="W9">
+        <v>8830613130.0</v>
+      </c>
+      <c r="X9">
+        <v>103500000000.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10">
+        <v>17711132000.0</v>
+      </c>
+      <c r="C10">
+        <v>6459005000.0</v>
+      </c>
+      <c r="D10">
+        <v>1814215000.0</v>
+      </c>
+      <c r="E10">
+        <v>109133264000.0</v>
+      </c>
+      <c r="F10">
+        <v>133583632000.0</v>
+      </c>
+      <c r="G10">
+        <v>14232286000.0</v>
+      </c>
+      <c r="H10">
+        <v>3050987000.0</v>
+      </c>
+      <c r="I10">
+        <v>15505426782.0</v>
+      </c>
+      <c r="J10">
+        <v>50802782000.0</v>
+      </c>
+      <c r="K10">
+        <v>75587187365.0</v>
+      </c>
+      <c r="L10">
+        <v>5015769827.0</v>
+      </c>
+      <c r="M10">
+        <v>1509462604.0</v>
+      </c>
+      <c r="N10">
+        <v>1888223007.0</v>
+      </c>
+      <c r="O10">
+        <v>35899308357.0</v>
+      </c>
+      <c r="P10">
+        <v>1586799693.0</v>
+      </c>
+      <c r="Q10">
+        <v>1648692838.0</v>
+      </c>
+      <c r="R10">
+        <v>725928255.0</v>
+      </c>
+      <c r="S10">
+        <v>7249391491.0</v>
+      </c>
+      <c r="T10">
+        <v>1343394228.0</v>
+      </c>
+      <c r="U10">
+        <v>20635671154.0</v>
+      </c>
+      <c r="V10">
+        <v>16788820163.0</v>
+      </c>
+      <c r="W10">
+        <v>4390795825.0</v>
+      </c>
+      <c r="X10">
+        <v>1947441572.0</v>
+      </c>
+      <c r="Y10">
+        <v>1524267177.0</v>
+      </c>
+      <c r="Z10">
+        <v>-69789255936.0</v>
+      </c>
+      <c r="AA10">
+        <v>69789255935.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12">
+        <v>17711132000.0</v>
+      </c>
+      <c r="C12">
+        <v>6459005000.0</v>
+      </c>
+      <c r="D12">
+        <v>1814215000.0</v>
+      </c>
+      <c r="E12">
+        <v>109133264000.0</v>
+      </c>
+      <c r="F12">
+        <v>133583632000.0</v>
+      </c>
+      <c r="G12">
+        <v>14232286000.0</v>
+      </c>
+      <c r="H12">
+        <v>3050987000.0</v>
+      </c>
+      <c r="I12">
+        <v>15505426782.0</v>
+      </c>
+      <c r="J12">
+        <v>50802782000.0</v>
+      </c>
+      <c r="K12">
+        <v>75587187365.0</v>
+      </c>
+      <c r="L12">
+        <v>5015769827.0</v>
+      </c>
+      <c r="M12">
+        <v>1509462604.0</v>
+      </c>
+      <c r="N12">
+        <v>1888223007.0</v>
+      </c>
+      <c r="O12">
+        <v>35899308357.0</v>
+      </c>
+      <c r="P12">
+        <v>1586799693.0</v>
+      </c>
+      <c r="Q12">
+        <v>1648692838.0</v>
+      </c>
+      <c r="R12">
+        <v>725928255.0</v>
+      </c>
+      <c r="S12">
+        <v>7249391491.0</v>
+      </c>
+      <c r="T12">
+        <v>1343394228.0</v>
+      </c>
+      <c r="U12">
+        <v>20635671154.0</v>
+      </c>
+      <c r="V12">
+        <v>16788820163.0</v>
+      </c>
+      <c r="W12">
+        <v>4390795825.0</v>
+      </c>
+      <c r="X12">
+        <v>1947441572.0</v>
+      </c>
+      <c r="Y12">
+        <v>1524267177.0</v>
+      </c>
+      <c r="Z12">
+        <v>69789255935.0</v>
+      </c>
+      <c r="AA12">
+        <v>69789255935.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="C13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="D13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="E13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="F13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="G13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="H13">
+        <v>573784888000.0</v>
+      </c>
+      <c r="I13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="J13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="K13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="L13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="M13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="N13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="O13">
+        <v>573784888200.0</v>
+      </c>
+      <c r="P13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="R13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="S13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="T13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="U13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="V13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="W13">
+        <v>499836000000.0</v>
+      </c>
+      <c r="X13">
+        <v>409836000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>409836000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>409836000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>409836000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="C14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="D14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="E14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="F14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="G14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="H14">
+        <v>5737849000.0</v>
+      </c>
+      <c r="I14">
+        <v>5737848882.0</v>
+      </c>
+      <c r="J14">
+        <v>5737848882.0</v>
+      </c>
+      <c r="K14">
+        <v>5737848882.0</v>
+      </c>
+      <c r="L14">
+        <v>5300386682.0</v>
+      </c>
+      <c r="M14">
+        <v>5300386682.0</v>
+      </c>
+      <c r="N14">
+        <v>5300386682.0</v>
+      </c>
+      <c r="O14">
+        <v>5737848882.0</v>
+      </c>
+      <c r="P14">
+        <v>4998360000.0</v>
+      </c>
+      <c r="Q14">
+        <v>4998360000.0</v>
+      </c>
+      <c r="R14">
+        <v>4998360000.0</v>
+      </c>
+      <c r="S14">
+        <v>4998360000.0</v>
+      </c>
+      <c r="T14">
+        <v>4998360000.0</v>
+      </c>
+      <c r="U14">
+        <v>4998360000.0</v>
+      </c>
+      <c r="V14">
+        <v>4548360000.0</v>
+      </c>
+      <c r="W14">
+        <v>5223360000.0</v>
+      </c>
+      <c r="X14">
+        <v>4773360000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3648360000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4548360000.0</v>
+      </c>
+      <c r="AA14">
+        <v>4098359999.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>137003735.0</v>
+      </c>
+      <c r="J16">
+        <v>1298599530.0</v>
+      </c>
+      <c r="K16">
+        <v>5981624807.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16">
+        <v>8112625279.0</v>
+      </c>
+      <c r="N16">
+        <v>21528656500.0</v>
+      </c>
+      <c r="O16">
+        <v>574980000.0</v>
+      </c>
+      <c r="P16">
+        <v>208495300.0</v>
+      </c>
+      <c r="Q16">
+        <v>46288783790.0</v>
+      </c>
+      <c r="R16">
+        <v>40256465838.0</v>
+      </c>
+      <c r="S16">
+        <v>178962410.0</v>
+      </c>
+      <c r="T16">
+        <v>24249889532.0</v>
+      </c>
+      <c r="U16">
+        <v>2400000000.0</v>
+      </c>
+      <c r="V16">
+        <v>16880000000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22">
+        <v>141887933000.0</v>
+      </c>
+      <c r="C22">
+        <v>145888155000.0</v>
+      </c>
+      <c r="D22">
+        <v>150650972000.0</v>
+      </c>
+      <c r="E22">
+        <v>138488025000.0</v>
+      </c>
+      <c r="F22">
+        <v>166142213000.0</v>
+      </c>
+      <c r="G22">
+        <v>130609386000.0</v>
+      </c>
+      <c r="H22">
+        <v>171414541000.0</v>
+      </c>
+      <c r="I22">
+        <v>153861210382.0</v>
+      </c>
+      <c r="J22">
+        <v>139568267830.0</v>
+      </c>
+      <c r="K22">
+        <v>131070138132.0</v>
+      </c>
+      <c r="L22">
+        <v>205921426954.0</v>
+      </c>
+      <c r="M22">
+        <v>154783825909.0</v>
+      </c>
+      <c r="N22">
+        <v>179747098487.0</v>
+      </c>
+      <c r="O22">
+        <v>146795564045.0</v>
+      </c>
+      <c r="P22">
+        <v>206240080356.0</v>
+      </c>
+      <c r="Q22">
+        <v>145315437063.0</v>
+      </c>
+      <c r="R22">
+        <v>170820142386.0</v>
+      </c>
+      <c r="S22">
+        <v>103449896401.0</v>
+      </c>
+      <c r="T22">
+        <v>104387429244.0</v>
+      </c>
+      <c r="U22">
+        <v>34704723212.0</v>
+      </c>
+      <c r="V22">
+        <v>66584019174.0</v>
+      </c>
+      <c r="W22">
+        <v>44863803878.0</v>
+      </c>
+      <c r="X22">
+        <v>42565025687.0</v>
+      </c>
+      <c r="Y22">
+        <v>43787048728.0</v>
+      </c>
+      <c r="Z22">
+        <v>43787048728.0</v>
+      </c>
+      <c r="AA22">
+        <v>44006097894.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23">
+        <v>2508056670000.0</v>
+      </c>
+      <c r="C23">
+        <v>2520834318000.0</v>
+      </c>
+      <c r="D23">
+        <v>2489373588000.0</v>
+      </c>
+      <c r="E23">
+        <v>2644917769000.0</v>
+      </c>
+      <c r="F23">
+        <v>2632513329000.0</v>
+      </c>
+      <c r="G23">
+        <v>2639198600000.0</v>
+      </c>
+      <c r="H23">
+        <v>2473857589000.0</v>
+      </c>
+      <c r="I23">
+        <v>2463829420888.0</v>
+      </c>
+      <c r="J23">
+        <v>2503602717197.0</v>
+      </c>
+      <c r="K23">
+        <v>2591476467270.0</v>
+      </c>
+      <c r="L23">
+        <v>2542339807071.0</v>
+      </c>
+      <c r="M23">
+        <v>2472179544564.0</v>
+      </c>
+      <c r="N23">
+        <v>2499498137981.0</v>
+      </c>
+      <c r="O23">
+        <v>2347517612881.0</v>
+      </c>
+      <c r="P23">
+        <v>2360619484071.0</v>
+      </c>
+      <c r="Q23">
+        <v>2526598927171.0</v>
+      </c>
+      <c r="R23">
+        <v>2514374403443.0</v>
+      </c>
+      <c r="S23">
+        <v>2497154377254.0</v>
+      </c>
+      <c r="T23">
+        <v>1727245832087.0</v>
+      </c>
+      <c r="U23">
+        <v>1763486646024.0</v>
+      </c>
+      <c r="V23">
+        <v>1871122644031.0</v>
+      </c>
+      <c r="W23">
+        <v>1817499225034.0</v>
+      </c>
+      <c r="X23">
+        <v>1906224368274.0</v>
+      </c>
+      <c r="Y23">
+        <v>1849474128232.0</v>
+      </c>
+      <c r="Z23">
+        <v>745812856005.0</v>
+      </c>
+      <c r="AA23">
+        <v>1939464535024.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24">
+        <v>203615450607.0</v>
+      </c>
+      <c r="C24">
+        <v>222815283941.0</v>
+      </c>
+      <c r="D24">
+        <v>256289338580.0</v>
+      </c>
+      <c r="E24">
+        <v>290619338580.0</v>
+      </c>
+      <c r="F24">
+        <v>324949338580.0</v>
+      </c>
+      <c r="G24">
+        <v>359279338580.0</v>
+      </c>
+      <c r="H24">
+        <v>390841098090.0</v>
+      </c>
+      <c r="I24">
+        <v>423201098093.0</v>
+      </c>
+      <c r="J24">
+        <v>455561098093.0</v>
+      </c>
+      <c r="K24">
+        <v>487921098091.0</v>
+      </c>
+      <c r="L24">
+        <v>508078226690.0</v>
+      </c>
+      <c r="M24">
+        <v>529013226690.0</v>
+      </c>
+      <c r="N24">
+        <v>549948226690.0</v>
+      </c>
+      <c r="O24">
+        <v>569096976690.0</v>
+      </c>
+      <c r="P24">
+        <v>599841585840.0</v>
+      </c>
+      <c r="Q24">
+        <v>630382716590.0</v>
+      </c>
+      <c r="R24">
+        <v>661351466590.0</v>
+      </c>
+      <c r="S24">
+        <v>691427216580.0</v>
+      </c>
+      <c r="T24">
+        <v>716425437310.0</v>
+      </c>
+      <c r="U24">
+        <v>790544051830.0</v>
+      </c>
+      <c r="V24">
+        <v>790544051830.0</v>
+      </c>
+      <c r="W24">
+        <v>790544051830.0</v>
+      </c>
+      <c r="X24">
+        <v>866625169480.0</v>
+      </c>
+      <c r="Y24">
+        <v>830019737740.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>222815283940.0</v>
+      </c>
+      <c r="D25">
+        <v>256289338580.0</v>
+      </c>
+      <c r="E25">
+        <v>290619338580.0</v>
+      </c>
+      <c r="F25">
+        <v>324949338580.0</v>
+      </c>
+      <c r="G25">
+        <v>359279338580.0</v>
+      </c>
+      <c r="H25">
+        <v>390841098090.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>508078226690.0</v>
+      </c>
+      <c r="M25">
+        <v>529013226690.0</v>
+      </c>
+      <c r="N25">
+        <v>549948226690.0</v>
+      </c>
+      <c r="O25">
+        <v>569096976690.0</v>
+      </c>
+      <c r="P25">
+        <v>599841585840.0</v>
+      </c>
+      <c r="Q25">
+        <v>630382716590.0</v>
+      </c>
+      <c r="R25">
+        <v>661351466590.0</v>
+      </c>
+      <c r="S25">
+        <v>691427216580.0</v>
+      </c>
+      <c r="T25">
+        <v>716425437310.0</v>
+      </c>
+      <c r="U25">
+        <v>790544051830.0</v>
+      </c>
+      <c r="V25">
+        <v>790544051830.0</v>
+      </c>
+      <c r="W25">
+        <v>790544051830.0</v>
+      </c>
+      <c r="X25">
+        <v>866625169480.0</v>
+      </c>
+      <c r="Y25">
+        <v>830019737740.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28">
+        <v>308094152000.0</v>
+      </c>
+      <c r="C28">
+        <v>353676279000.0</v>
+      </c>
+      <c r="D28">
+        <v>389825124000.0</v>
+      </c>
+      <c r="E28">
+        <v>314866075000.0</v>
+      </c>
+      <c r="F28">
+        <v>322775706000.0</v>
+      </c>
+      <c r="G28">
+        <v>474487053000.0</v>
+      </c>
+      <c r="H28">
+        <v>505771666000.0</v>
+      </c>
+      <c r="I28">
+        <v>514252225776.0</v>
+      </c>
+      <c r="J28">
+        <v>499889870561.0</v>
+      </c>
+      <c r="K28">
+        <v>494254215197.0</v>
+      </c>
+      <c r="L28">
+        <v>595049956855.0</v>
+      </c>
+      <c r="M28">
+        <v>629525014079.0</v>
+      </c>
+      <c r="N28">
+        <v>660115003677.0</v>
+      </c>
+      <c r="O28">
+        <v>656179668327.0</v>
+      </c>
+      <c r="P28">
+        <v>715418786143.0</v>
+      </c>
+      <c r="Q28">
+        <v>740080023742.0</v>
+      </c>
+      <c r="R28">
+        <v>766153538324.0</v>
+      </c>
+      <c r="S28">
+        <v>783887575087.0</v>
+      </c>
+      <c r="T28">
+        <v>809465043077.0</v>
+      </c>
+      <c r="U28">
+        <v>809558380677.0</v>
+      </c>
+      <c r="V28">
+        <v>833230231666.0</v>
+      </c>
+      <c r="W28">
+        <v>862773756005.0</v>
+      </c>
+      <c r="X28">
+        <v>876405726922.0</v>
+      </c>
+      <c r="Y28">
+        <v>888921970569.0</v>
+      </c>
+      <c r="Z28">
+        <v>69789255936.0</v>
+      </c>
+      <c r="AA28">
+        <v>910379933591.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>2276726711910.0</v>
+      </c>
+      <c r="C29">
+        <v>2278853187369.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>2287649662262.0</v>
+      </c>
+      <c r="F29">
+        <v>2294124057461.0</v>
+      </c>
+      <c r="G29">
+        <v>2281671089658.0</v>
+      </c>
+      <c r="H29">
+        <v>2152461919329.0</v>
+      </c>
+      <c r="I29">
+        <v>2165797301405.0</v>
+      </c>
+      <c r="J29">
+        <v>2181085851350.0</v>
+      </c>
+      <c r="K29">
+        <v>2195916248333.0</v>
+      </c>
+      <c r="L29">
+        <v>2137793983013.0</v>
+      </c>
+      <c r="M29">
+        <v>2104951469832.0</v>
+      </c>
+      <c r="N29">
+        <v>2099413693906.0</v>
+      </c>
+      <c r="O29">
+        <v>2121245080400.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30">
+        <v>139585384000.0</v>
+      </c>
+      <c r="C30">
+        <v>158554294000.0</v>
+      </c>
+      <c r="D30">
+        <v>56665725000.0</v>
+      </c>
+      <c r="E30">
+        <v>102374901000.0</v>
+      </c>
+      <c r="F30">
+        <v>64791422000.0</v>
+      </c>
+      <c r="G30">
+        <v>211136571000.0</v>
+      </c>
+      <c r="H30">
+        <v>20236360000.0</v>
+      </c>
+      <c r="I30">
+        <v>22810379842.0</v>
+      </c>
+      <c r="J30">
+        <v>38158647903.0</v>
+      </c>
+      <c r="K30">
+        <v>65320282274.0</v>
+      </c>
+      <c r="L30">
+        <v>58245003963.0</v>
+      </c>
+      <c r="M30">
+        <v>16605619423.0</v>
+      </c>
+      <c r="N30">
+        <v>65053258624.0</v>
+      </c>
+      <c r="O30">
+        <v>107303571030.0</v>
+      </c>
+      <c r="P30">
+        <v>77698771461.0</v>
+      </c>
+      <c r="Q30">
+        <v>77964255589.0</v>
+      </c>
+      <c r="R30">
+        <v>43429032777.0</v>
+      </c>
+      <c r="S30">
+        <v>55264011428.0</v>
+      </c>
+      <c r="T30">
+        <v>11177870776.0</v>
+      </c>
+      <c r="U30">
+        <v>26107113549.0</v>
+      </c>
+      <c r="V30">
+        <v>46946735674.0</v>
+      </c>
+      <c r="W30">
+        <v>6885687391.0</v>
+      </c>
+      <c r="X30">
+        <v>11100060487.0</v>
+      </c>
+      <c r="Y30">
+        <v>13471783704.0</v>
+      </c>
+      <c r="Z30">
+        <v>13471783704.0</v>
+      </c>
+      <c r="AA30">
+        <v>42096602812.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>1429166103716.0</v>
+      </c>
+      <c r="P31">
+        <v>1065602758117.0</v>
+      </c>
+      <c r="Q31">
+        <v>1068446922549.0</v>
+      </c>
+      <c r="R31">
+        <v>1025361805528.0</v>
+      </c>
+      <c r="S31">
+        <v>1013934674443.0</v>
+      </c>
+      <c r="T31">
+        <v>742188904361.0</v>
+      </c>
+      <c r="U31">
+        <v>784876730081.0</v>
+      </c>
+      <c r="V31">
+        <v>778578060580.0</v>
+      </c>
+      <c r="W31">
+        <v>741807453694.0</v>
+      </c>
+      <c r="X31">
+        <v>805774272092.0</v>
+      </c>
+      <c r="Y31">
+        <v>752328063094.0</v>
+      </c>
+      <c r="Z31">
+        <v>752328063094.0</v>
+      </c>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>136369348720.0</v>
+      </c>
+      <c r="C32">
+        <v>111425321360.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>182691952420.0</v>
+      </c>
+      <c r="F32">
+        <v>187685097575.0</v>
+      </c>
+      <c r="G32">
+        <v>156699359572.0</v>
+      </c>
+      <c r="H32">
+        <v>51943242357.0</v>
+      </c>
+      <c r="I32">
+        <v>70770438360.0</v>
+      </c>
+      <c r="J32">
+        <v>84747003991.0</v>
+      </c>
+      <c r="K32">
+        <v>129344028412.0</v>
+      </c>
+      <c r="L32">
+        <v>95186665061.0</v>
+      </c>
+      <c r="M32">
+        <v>29620073395.0</v>
+      </c>
+      <c r="N32">
+        <v>38523859012.0</v>
+      </c>
+      <c r="O32">
+        <v>92626606560.0</v>
+      </c>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33">
+        <v>2182225431000.0</v>
+      </c>
+      <c r="C33">
+        <v>2196359651000.0</v>
+      </c>
+      <c r="D33">
+        <v>2229556294000.0</v>
+      </c>
+      <c r="E33">
+        <v>2248504537000.0</v>
+      </c>
+      <c r="F33">
+        <v>2253811663000.0</v>
+      </c>
+      <c r="G33">
+        <v>2271318099000.0</v>
+      </c>
+      <c r="H33">
+        <v>2248116818000.0</v>
+      </c>
+      <c r="I33">
+        <v>2252481233298.0</v>
+      </c>
+      <c r="J33">
+        <v>2269536159261.0</v>
+      </c>
+      <c r="K33">
+        <v>2300563060540.0</v>
+      </c>
+      <c r="L33">
+        <v>2258734285629.0</v>
+      </c>
+      <c r="M33">
+        <v>2278140352141.0</v>
+      </c>
+      <c r="N33">
+        <v>2252809557862.0</v>
+      </c>
+      <c r="O33">
+        <v>2057519169448.0</v>
+      </c>
+      <c r="P33">
+        <v>2054548963978.0</v>
+      </c>
+      <c r="Q33">
+        <v>2269443695648.0</v>
+      </c>
+      <c r="R33">
+        <v>2291895964363.0</v>
+      </c>
+      <c r="S33">
+        <v>2306652127385.0</v>
+      </c>
+      <c r="T33">
+        <v>1609449105496.0</v>
+      </c>
+      <c r="U33">
+        <v>1660549256627.0</v>
+      </c>
+      <c r="V33">
+        <v>1704927410150.0</v>
+      </c>
+      <c r="W33">
+        <v>1709627347071.0</v>
+      </c>
+      <c r="X33">
+        <v>1821056063226.0</v>
+      </c>
+      <c r="Y33">
+        <v>1777602192392.0</v>
+      </c>
+      <c r="Z33">
+        <v>-69789255935.0</v>
+      </c>
+      <c r="AA33">
+        <v>1776867723812.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
+        <v>-1.0</v>
+      </c>
+      <c r="K34">
+        <v>1.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35">
+        <v>367673351000.0</v>
+      </c>
+      <c r="C35">
+        <v>389067069000.0</v>
+      </c>
+      <c r="D35">
+        <v>437081999000.0</v>
+      </c>
+      <c r="E35">
+        <v>567546165000.0</v>
+      </c>
+      <c r="F35">
+        <v>603732042000.0</v>
+      </c>
+      <c r="G35">
+        <v>635065708000.0</v>
+      </c>
+      <c r="H35">
+        <v>656420794000.0</v>
+      </c>
+      <c r="I35">
+        <v>687212022812.0</v>
+      </c>
+      <c r="J35">
+        <v>723889964463.0</v>
+      </c>
+      <c r="K35">
+        <v>803832243181.0</v>
+      </c>
+      <c r="L35">
+        <v>816192694360.0</v>
+      </c>
+      <c r="M35">
+        <v>833843432387.0</v>
+      </c>
+      <c r="N35">
+        <v>853922949652.0</v>
+      </c>
+      <c r="O35">
+        <v>720979672292.0</v>
+      </c>
+      <c r="P35">
+        <v>766810652064.0</v>
+      </c>
+      <c r="Q35">
+        <v>715183087476.0</v>
+      </c>
+      <c r="R35">
+        <v>748699019013.0</v>
+      </c>
+      <c r="S35">
+        <v>780502198775.0</v>
+      </c>
+      <c r="T35">
+        <v>831259501755.0</v>
+      </c>
+      <c r="U35">
+        <v>914009032090.0</v>
+      </c>
+      <c r="V35">
+        <v>915337981366.0</v>
+      </c>
+      <c r="W35">
+        <v>913234076926.0</v>
+      </c>
+      <c r="X35">
+        <v>1036726742416.0</v>
+      </c>
+      <c r="Y35">
+        <v>998076464129.0</v>
+      </c>
+      <c r="Z35"/>
+      <c r="AA35">
+        <v>1031585389524.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36">
+        <v>6495779000.0</v>
+      </c>
+      <c r="C36">
+        <v>7042174941.0</v>
+      </c>
+      <c r="D36">
+        <v>6503019000.0</v>
+      </c>
+      <c r="E36">
+        <v>6503020000.0</v>
+      </c>
+      <c r="F36">
+        <v>6503019000.0</v>
+      </c>
+      <c r="G36">
+        <v>3738064000.0</v>
+      </c>
+      <c r="H36">
+        <v>292755000.0</v>
+      </c>
+      <c r="I36">
+        <v>74027844.0</v>
+      </c>
+      <c r="J36">
+        <v>1804641116.0</v>
+      </c>
+      <c r="K36">
+        <v>1804641119.0</v>
+      </c>
+      <c r="L36">
+        <v>75831597572.0</v>
+      </c>
+      <c r="M36">
+        <v>27719096702.0</v>
+      </c>
+      <c r="N36">
+        <v>27719096703.0</v>
+      </c>
+      <c r="O36">
+        <v>27719096702.0</v>
+      </c>
+      <c r="P36">
+        <v>1.0</v>
+      </c>
+      <c r="Q36">
+        <v>79185371847.0</v>
+      </c>
+      <c r="R36">
+        <v>84038933287.0</v>
+      </c>
+      <c r="S36">
+        <v>93679038247.0</v>
+      </c>
+      <c r="T36">
+        <v>243593000000.0</v>
+      </c>
+      <c r="U36">
+        <v>247805712998.0</v>
+      </c>
+      <c r="V36">
+        <v>247805712997.0</v>
+      </c>
+      <c r="W36">
+        <v>331897707508.0</v>
+      </c>
+      <c r="X36">
+        <v>335865780580.0</v>
+      </c>
+      <c r="Y36">
+        <v>335836780580.0</v>
+      </c>
+      <c r="Z36">
+        <v>-69789255935.0</v>
+      </c>
+      <c r="AA36">
+        <v>323599783748.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
+        <v>0.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>0.0</v>
+      </c>
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
+        <v>96653232785.0</v>
+      </c>
+      <c r="P38">
+        <v>73011960680.0</v>
+      </c>
+      <c r="Q38">
+        <v>79185371847.0</v>
+      </c>
+      <c r="R38">
+        <v>84038933287.0</v>
+      </c>
+      <c r="S38">
+        <v>84389744553.0</v>
+      </c>
+      <c r="T38">
+        <v>316615571366.0</v>
+      </c>
+      <c r="U38">
+        <v>333996034883.0</v>
+      </c>
+      <c r="V38">
+        <v>333082060258.0</v>
+      </c>
+      <c r="W38">
+        <v>331897707508.0</v>
+      </c>
+      <c r="X38">
+        <v>335865780580.0</v>
+      </c>
+      <c r="Y38">
+        <v>335836780580.0</v>
+      </c>
+      <c r="Z38">
+        <v>335836780580.0</v>
+      </c>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39">
+        <v>26646790000.0</v>
+      </c>
+      <c r="C39">
+        <v>13573212000.0</v>
+      </c>
+      <c r="D39">
+        <v>50686381000.0</v>
+      </c>
+      <c r="E39">
+        <v>46417042000.0</v>
+      </c>
+      <c r="F39">
+        <v>14184399000.0</v>
+      </c>
+      <c r="G39">
+        <v>11902258000.0</v>
+      </c>
+      <c r="H39">
+        <v>31038883000.0</v>
+      </c>
+      <c r="I39">
+        <v>19171170583.0</v>
+      </c>
+      <c r="J39">
+        <v>5536860202.0</v>
+      </c>
+      <c r="K39">
+        <v>18935798959.0</v>
+      </c>
+      <c r="L39">
+        <v>72668324660.0</v>
+      </c>
+      <c r="M39">
+        <v>21140284486.0</v>
+      </c>
+      <c r="N39">
+        <v>1.0</v>
+      </c>
+      <c r="O39">
+        <v>1.0</v>
+      </c>
+      <c r="P39">
+        <v>20544868582.0</v>
+      </c>
+      <c r="Q39">
+        <v>32226846032.0</v>
+      </c>
+      <c r="R39">
+        <v>7503335662.0</v>
+      </c>
+      <c r="S39">
+        <v>24960778624.0</v>
+      </c>
+      <c r="T39">
+        <v>888032343.0</v>
+      </c>
+      <c r="U39">
+        <v>21489881482.0</v>
+      </c>
+      <c r="V39">
+        <v>52306483796.0</v>
+      </c>
+      <c r="W39">
+        <v>51985850681.0</v>
+      </c>
+      <c r="X39">
+        <v>29805707789.0</v>
+      </c>
+      <c r="Y39">
+        <v>13378006494.0</v>
+      </c>
+      <c r="Z39">
+        <v>12893313973.0</v>
+      </c>
+      <c r="AA39">
+        <v>6704854571.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40">
+        <v>12889946000.0</v>
+      </c>
+      <c r="C40">
+        <v>47819578000.0</v>
+      </c>
+      <c r="D40">
+        <v>22449356000.0</v>
+      </c>
+      <c r="E40">
+        <v>21934237000.0</v>
+      </c>
+      <c r="F40">
+        <v>11582209000.0</v>
+      </c>
+      <c r="G40">
+        <v>11198460000.0</v>
+      </c>
+      <c r="H40">
+        <v>10371660000.0</v>
+      </c>
+      <c r="I40">
+        <v>8655510881.0</v>
+      </c>
+      <c r="J40">
+        <v>9360013135.0</v>
+      </c>
+      <c r="K40">
+        <v>15541217118.0</v>
+      </c>
+      <c r="L40">
+        <v>27422413375.0</v>
+      </c>
+      <c r="M40">
+        <v>12237903874.0</v>
+      </c>
+      <c r="N40">
+        <v>32695295600.0</v>
+      </c>
+      <c r="O40">
+        <v>39469594242.0</v>
+      </c>
+      <c r="P40">
+        <v>22816031176.0</v>
+      </c>
+      <c r="Q40">
+        <v>27153291990.0</v>
+      </c>
+      <c r="R40">
+        <v>29257769644.0</v>
+      </c>
+      <c r="S40">
+        <v>35643326061.0</v>
+      </c>
+      <c r="T40">
+        <v>13060064141.0</v>
+      </c>
+      <c r="U40">
+        <v>11621490837.0</v>
+      </c>
+      <c r="V40">
+        <v>29911582246.0</v>
+      </c>
+      <c r="W40">
+        <v>60984577371.0</v>
+      </c>
+      <c r="X40">
+        <v>56949049447.0</v>
+      </c>
+      <c r="Y40">
+        <v>37879502736.0</v>
+      </c>
+      <c r="Z40">
+        <v>17344700955.0</v>
+      </c>
+      <c r="AA40">
+        <v>3624714873.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>151882695605.0</v>
+      </c>
+      <c r="P41">
+        <v>166969066222.0</v>
+      </c>
+      <c r="Q41">
+        <v>84800370890.0</v>
+      </c>
+      <c r="R41">
+        <v>87347552428.0</v>
+      </c>
+      <c r="S41">
+        <v>89074982193.0</v>
+      </c>
+      <c r="T41">
+        <v>114834064451.0</v>
+      </c>
+      <c r="U41">
+        <v>123464980260.0</v>
+      </c>
+      <c r="V41">
+        <v>124793929537.0</v>
+      </c>
+      <c r="W41">
+        <v>122690025097.0</v>
+      </c>
+      <c r="X41">
+        <v>170101572937.0</v>
+      </c>
+      <c r="Y41">
+        <v>168056726387.0</v>
+      </c>
+      <c r="Z41">
+        <v>168056726387.0</v>
+      </c>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42">
+        <v>692800784000.0</v>
+      </c>
+      <c r="C42">
+        <v>708528443000.0</v>
+      </c>
+      <c r="D42">
+        <v>792244384000.0</v>
+      </c>
+      <c r="E42">
+        <v>792244384000.0</v>
+      </c>
+      <c r="F42">
+        <v>792244384000.0</v>
+      </c>
+      <c r="G42">
+        <v>792244384000.0</v>
+      </c>
+      <c r="H42">
+        <v>740480251000.0</v>
+      </c>
+      <c r="I42">
+        <v>740480251812.0</v>
+      </c>
+      <c r="J42">
+        <v>740480251813.0</v>
+      </c>
+      <c r="K42">
+        <v>755708471528.0</v>
+      </c>
+      <c r="L42">
+        <v>949495278907.0</v>
+      </c>
+      <c r="M42">
+        <v>970246693364.0</v>
+      </c>
+      <c r="N42">
+        <v>962337876116.0</v>
+      </c>
+      <c r="O42">
+        <v>726553315071.0</v>
+      </c>
+      <c r="P42">
+        <v>716494278355.0</v>
+      </c>
+      <c r="Q42">
+        <v>744280852283.0</v>
+      </c>
+      <c r="R42">
+        <v>821538312072.0</v>
+      </c>
+      <c r="S42">
+        <v>744280852282.0</v>
+      </c>
+      <c r="T42">
+        <v>611163465240.0</v>
+      </c>
+      <c r="U42">
+        <v>8830613127.0</v>
+      </c>
+      <c r="V42">
+        <v>612507135836.0</v>
+      </c>
+      <c r="W42">
+        <v>763207464189.0</v>
+      </c>
+      <c r="X42">
+        <v>813061206867.0</v>
+      </c>
+      <c r="Y42">
+        <v>709561206868.0</v>
+      </c>
+      <c r="Z42">
+        <v>714709093222.0</v>
+      </c>
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
+      <c r="A45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>2629857904469.0</v>
+      </c>
+      <c r="C45">
+        <v>2622767222485.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>2545171693912.0</v>
+      </c>
+      <c r="F45">
+        <v>2512694198581.0</v>
+      </c>
+      <c r="G45">
+        <v>2493853704478.0</v>
+      </c>
+      <c r="H45">
+        <v>2479698711719.0</v>
+      </c>
+      <c r="I45">
+        <v>2461717698051.0</v>
+      </c>
+      <c r="J45">
+        <v>2455081804012.0</v>
+      </c>
+      <c r="K45">
+        <v>2443440342789.0</v>
+      </c>
+      <c r="L45">
+        <v>2561475577049.0</v>
+      </c>
+      <c r="M45">
+        <v>2529911140972.0</v>
+      </c>
+      <c r="N45">
+        <v>2481532346859.0</v>
+      </c>
+      <c r="O45">
+        <v>2248564416179.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="A46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46">
+        <v>2175729652000.0</v>
+      </c>
+      <c r="C46">
+        <v>2189317477000.0</v>
+      </c>
+      <c r="D46">
+        <v>2214902567000.0</v>
+      </c>
+      <c r="E46">
+        <v>2233202864000.0</v>
+      </c>
+      <c r="F46">
+        <v>2237765643000.0</v>
+      </c>
+      <c r="G46">
+        <v>2252180447000.0</v>
+      </c>
+      <c r="H46">
+        <v>2214268479000.0</v>
+      </c>
+      <c r="I46">
+        <v>2216962223971.0</v>
+      </c>
+      <c r="J46">
+        <v>2231155421159.0</v>
+      </c>
+      <c r="K46">
+        <v>2259699976398.0</v>
+      </c>
+      <c r="L46">
+        <v>2182902688057.0</v>
+      </c>
+      <c r="M46">
+        <v>2197735166242.0</v>
+      </c>
+      <c r="N46">
+        <v>2168033232712.0</v>
+      </c>
+      <c r="O46">
+        <v>1960865936664.0</v>
+      </c>
+      <c r="P46">
+        <v>1983636180732.0</v>
+      </c>
+      <c r="Q46">
+        <v>2190258323801.0</v>
+      </c>
+      <c r="R46">
+        <v>2207857031076.0</v>
+      </c>
+      <c r="S46">
+        <v>2222262382832.0</v>
+      </c>
+      <c r="T46">
+        <v>1294967247129.0</v>
+      </c>
+      <c r="U46">
+        <v>1326553221744.0</v>
+      </c>
+      <c r="V46">
+        <v>1371845349892.0</v>
+      </c>
+      <c r="W46">
+        <v>1377729639563.0</v>
+      </c>
+      <c r="X46">
+        <v>1485190282646.0</v>
+      </c>
+      <c r="Y46">
+        <v>1441765411812.0</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46">
+        <v>1453267940064.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
+      <c r="A47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2189317476520.0</v>
+      </c>
+      <c r="D47">
+        <v>2214902566600.0</v>
+      </c>
+      <c r="E47">
+        <v>2233202863900.0</v>
+      </c>
+      <c r="F47">
+        <v>2237765643360.0</v>
+      </c>
+      <c r="G47">
+        <v>2252180447390.0</v>
+      </c>
+      <c r="H47">
+        <v>2214268479280.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>2182902688060.0</v>
+      </c>
+      <c r="M47">
+        <v>2197735166240.0</v>
+      </c>
+      <c r="N47">
+        <v>2168033232710.0</v>
+      </c>
+      <c r="O47">
+        <v>1960865936663.0</v>
+      </c>
+      <c r="P47">
+        <v>1981537003297.0</v>
+      </c>
+      <c r="Q47">
+        <v>2190258323801.0</v>
+      </c>
+      <c r="R47">
+        <v>2207857031076.0</v>
+      </c>
+      <c r="S47">
+        <v>2222262382832.0</v>
+      </c>
+      <c r="T47">
+        <v>1292833534131.0</v>
+      </c>
+      <c r="U47">
+        <v>1326553221744.0</v>
+      </c>
+      <c r="V47">
+        <v>1371845349892.0</v>
+      </c>
+      <c r="W47">
+        <v>1377729639563.0</v>
+      </c>
+      <c r="X47">
+        <v>1485190282646.0</v>
+      </c>
+      <c r="Y47">
+        <v>1441765411812.0</v>
+      </c>
+      <c r="Z47">
+        <v>1441765411812.0</v>
+      </c>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
+      <c r="A48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48">
+        <v>433000489000.0</v>
+      </c>
+      <c r="C48">
+        <v>384793837000.0</v>
+      </c>
+      <c r="D48">
+        <v>264009102000.0</v>
+      </c>
+      <c r="E48">
+        <v>246109480000.0</v>
+      </c>
+      <c r="F48">
+        <v>219904334000.0</v>
+      </c>
+      <c r="G48">
+        <v>174452283000.0</v>
+      </c>
+      <c r="H48">
+        <v>79733091000.0</v>
+      </c>
+      <c r="I48">
+        <v>71829502461.0</v>
+      </c>
+      <c r="J48">
+        <v>65879082190.0</v>
+      </c>
+      <c r="K48">
+        <v>46028539243.0</v>
+      </c>
+      <c r="L48">
+        <v>14448089224.0</v>
+      </c>
+      <c r="M48">
+        <v>-70114588415.0</v>
+      </c>
+      <c r="N48">
+        <v>-106621114342.0</v>
+      </c>
+      <c r="O48">
+        <v>-122940927208.0</v>
+      </c>
+      <c r="P48">
+        <v>-157407366181.0</v>
+      </c>
+      <c r="Q48">
+        <v>-252197456603.0</v>
+      </c>
+      <c r="R48">
+        <v>-303870544327.0</v>
+      </c>
+      <c r="S48">
+        <v>-323208587357.0</v>
+      </c>
+      <c r="T48">
+        <v>-378133658177.0</v>
+      </c>
+      <c r="U48">
+        <v>-348087933915.0</v>
+      </c>
+      <c r="V48">
+        <v>-383906990615.0</v>
+      </c>
+      <c r="W48">
+        <v>-420677597501.0</v>
+      </c>
+      <c r="X48">
+        <v>-422441985652.0</v>
+      </c>
+      <c r="Y48">
+        <v>-372217030128.0</v>
+      </c>
+      <c r="Z48">
+        <v>-372217030128.0</v>
+      </c>
+      <c r="AA48">
+        <v>-378242076850.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27">
+      <c r="A49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
+      <c r="A50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>122189833311.0</v>
+      </c>
+      <c r="C50">
+        <v>137319999976.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>133379999980.0</v>
+      </c>
+      <c r="F50">
+        <v>131409999982.0</v>
+      </c>
+      <c r="G50">
+        <v>129439999984.0</v>
+      </c>
+      <c r="H50">
+        <v>117981554465.0</v>
+      </c>
+      <c r="I50">
+        <v>106556554466.0</v>
+      </c>
+      <c r="J50">
+        <v>95131554468.0</v>
+      </c>
+      <c r="K50">
+        <v>81920304471.0</v>
+      </c>
+      <c r="L50">
+        <v>91987499991.0</v>
+      </c>
+      <c r="M50">
+        <v>102021249993.0</v>
+      </c>
+      <c r="N50">
+        <v>112054999995.0</v>
+      </c>
+      <c r="O50">
+        <v>122981999997.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
+      <c r="A51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51">
+        <v>325805284000.0</v>
+      </c>
+      <c r="C51">
+        <v>360135284000.0</v>
+      </c>
+      <c r="D51">
+        <v>391639339000.0</v>
+      </c>
+      <c r="E51">
+        <v>423999339000.0</v>
+      </c>
+      <c r="F51">
+        <v>456359339000.0</v>
+      </c>
+      <c r="G51">
+        <v>488719339000.0</v>
+      </c>
+      <c r="H51">
+        <v>508822653000.0</v>
+      </c>
+      <c r="I51">
+        <v>529757652558.0</v>
+      </c>
+      <c r="J51">
+        <v>550692652561.0</v>
+      </c>
+      <c r="K51">
+        <v>569841402562.0</v>
+      </c>
+      <c r="L51">
+        <v>600065726682.0</v>
+      </c>
+      <c r="M51">
+        <v>631034476683.0</v>
+      </c>
+      <c r="N51">
+        <v>662003226685.0</v>
+      </c>
+      <c r="O51">
+        <v>692078976687.0</v>
+      </c>
+      <c r="P51">
+        <v>717005585836.0</v>
+      </c>
+      <c r="Q51">
+        <v>741728716580.0</v>
+      </c>
+      <c r="R51">
+        <v>766879466579.0</v>
+      </c>
+      <c r="S51">
+        <v>791136966578.0</v>
+      </c>
+      <c r="T51">
+        <v>810808437305.0</v>
+      </c>
+      <c r="U51">
+        <v>830194051831.0</v>
+      </c>
+      <c r="V51">
+        <v>850019051829.0</v>
+      </c>
+      <c r="W51">
+        <v>867164551830.0</v>
+      </c>
+      <c r="X51">
+        <v>878353168494.0</v>
+      </c>
+      <c r="Y51">
+        <v>890446237746.0</v>
+      </c>
+      <c r="Z51"/>
+      <c r="AA51">
+        <v>980169189526.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27">
+      <c r="A52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52">
+        <v>122189833000.0</v>
+      </c>
+      <c r="C52">
+        <v>137320000000.0</v>
+      </c>
+      <c r="D52">
+        <v>135350000000.0</v>
+      </c>
+      <c r="E52">
+        <v>133380000000.0</v>
+      </c>
+      <c r="F52">
+        <v>131410000000.0</v>
+      </c>
+      <c r="G52">
+        <v>129440000000.0</v>
+      </c>
+      <c r="H52">
+        <v>117981554000.0</v>
+      </c>
+      <c r="I52">
+        <v>101307070527.0</v>
+      </c>
+      <c r="J52">
+        <v>95131554468.0</v>
+      </c>
+      <c r="K52">
+        <v>81920304471.0</v>
+      </c>
+      <c r="L52">
+        <v>91987499991.0</v>
+      </c>
+      <c r="M52">
+        <v>102021249993.0</v>
+      </c>
+      <c r="N52">
+        <v>112054999995.0</v>
+      </c>
+      <c r="O52">
+        <v>122981999997.0</v>
+      </c>
+      <c r="P52">
+        <v>117163999995.0</v>
+      </c>
+      <c r="Q52">
+        <v>111345999995.0</v>
+      </c>
+      <c r="R52">
+        <v>105527999994.0</v>
+      </c>
+      <c r="S52">
+        <v>99709749996.0</v>
+      </c>
+      <c r="T52">
+        <v>94383000000.0</v>
+      </c>
+      <c r="U52">
+        <v>39650000000.0</v>
+      </c>
+      <c r="V52">
+        <v>59475000000.0</v>
+      </c>
+      <c r="W52">
+        <v>53861908572.0</v>
+      </c>
+      <c r="X52">
+        <v>-15580111250.0</v>
+      </c>
+      <c r="Y52">
+        <v>42046580288.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>115524050000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27">
+      <c r="A53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
+        <v>139578511871.0</v>
+      </c>
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
+      <c r="A54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
+      <c r="A55" t="s">
+        <v>63</v>
+      </c>
+      <c r="B55">
+        <v>2508056670000.0</v>
+      </c>
+      <c r="C55">
+        <v>2520834318000.0</v>
+      </c>
+      <c r="D55">
+        <v>2489373588000.0</v>
+      </c>
+      <c r="E55">
+        <v>2644917769000.0</v>
+      </c>
+      <c r="F55">
+        <v>2632513329000.0</v>
+      </c>
+      <c r="G55">
+        <v>2639198600000.0</v>
+      </c>
+      <c r="H55">
+        <v>2473857589000.0</v>
+      </c>
+      <c r="I55">
+        <v>2463829420888.0</v>
+      </c>
+      <c r="J55">
+        <v>2503602717197.0</v>
+      </c>
+      <c r="K55">
+        <v>2591476467270.0</v>
+      </c>
+      <c r="L55">
+        <v>2542339807071.0</v>
+      </c>
+      <c r="M55">
+        <v>2472179544564.0</v>
+      </c>
+      <c r="N55">
+        <v>2499498137981.0</v>
+      </c>
+      <c r="O55">
+        <v>2347517612881.0</v>
+      </c>
+      <c r="P55">
+        <v>2360619484071.0</v>
+      </c>
+      <c r="Q55">
+        <v>2526598927170.0</v>
+      </c>
+      <c r="R55">
+        <v>2514374403443.0</v>
+      </c>
+      <c r="S55">
+        <v>2497154377254.0</v>
+      </c>
+      <c r="T55">
+        <v>1727245832088.0</v>
+      </c>
+      <c r="U55">
+        <v>1763486646024.0</v>
+      </c>
+      <c r="V55">
+        <v>1871122644032.0</v>
+      </c>
+      <c r="W55">
+        <v>1817499225034.0</v>
+      </c>
+      <c r="X55">
+        <v>1906224368274.0</v>
+      </c>
+      <c r="Y55">
+        <v>1849474128232.0</v>
+      </c>
+      <c r="Z55"/>
+      <c r="AA55">
+        <v>1939464535024.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27">
+      <c r="A56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56">
+        <v>325831239000.0</v>
+      </c>
+      <c r="C56">
+        <v>324474667000.0</v>
+      </c>
+      <c r="D56">
+        <v>259817293000.0</v>
+      </c>
+      <c r="E56">
+        <v>396413232000.0</v>
+      </c>
+      <c r="F56">
+        <v>378701666000.0</v>
+      </c>
+      <c r="G56">
+        <v>367880500000.0</v>
+      </c>
+      <c r="H56">
+        <v>225740770000.0</v>
+      </c>
+      <c r="I56">
+        <v>211348187590.0</v>
+      </c>
+      <c r="J56">
+        <v>234066557936.0</v>
+      </c>
+      <c r="K56">
+        <v>290913406730.0</v>
+      </c>
+      <c r="L56">
+        <v>283605521441.0</v>
+      </c>
+      <c r="M56">
+        <v>194039192423.0</v>
+      </c>
+      <c r="N56">
+        <v>246688580119.0</v>
+      </c>
+      <c r="O56">
+        <v>289998443433.0</v>
+      </c>
+      <c r="P56">
+        <v>306070520093.0</v>
+      </c>
+      <c r="Q56">
+        <v>257155231522.0</v>
+      </c>
+      <c r="R56">
+        <v>222478439080.0</v>
+      </c>
+      <c r="S56">
+        <v>190502249869.0</v>
+      </c>
+      <c r="T56">
+        <v>117796726591.0</v>
+      </c>
+      <c r="U56">
+        <v>102937389397.0</v>
+      </c>
+      <c r="V56">
+        <v>166195233882.0</v>
+      </c>
+      <c r="W56">
+        <v>107871877963.0</v>
+      </c>
+      <c r="X56">
+        <v>85168305048.0</v>
+      </c>
+      <c r="Y56">
+        <v>71871935840.0</v>
+      </c>
+      <c r="Z56">
+        <v>69789255935.0</v>
+      </c>
+      <c r="AA56">
+        <v>162596811212.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:27">
+      <c r="A57" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57">
+        <v>189461891000.0</v>
+      </c>
+      <c r="C57">
+        <v>213049345000.0</v>
+      </c>
+      <c r="D57">
+        <v>171220956000.0</v>
+      </c>
+      <c r="E57">
+        <v>213721280000.0</v>
+      </c>
+      <c r="F57">
+        <v>191016569000.0</v>
+      </c>
+      <c r="G57">
+        <v>211181141000.0</v>
+      </c>
+      <c r="H57">
+        <v>173797528000.0</v>
+      </c>
+      <c r="I57">
+        <v>140577749230.0</v>
+      </c>
+      <c r="J57">
+        <v>149319553945.0</v>
+      </c>
+      <c r="K57">
+        <v>161569378318.0</v>
+      </c>
+      <c r="L57">
+        <v>188418856380.0</v>
+      </c>
+      <c r="M57">
+        <v>164419119028.0</v>
+      </c>
+      <c r="N57">
+        <v>208164721107.0</v>
+      </c>
+      <c r="O57">
+        <v>197371836873.0</v>
+      </c>
+      <c r="P57">
+        <v>210316254249.0</v>
+      </c>
+      <c r="Q57">
+        <v>220517480059.0</v>
+      </c>
+      <c r="R57">
+        <v>207128937688.0</v>
+      </c>
+      <c r="S57">
+        <v>175197926335.0</v>
+      </c>
+      <c r="T57">
+        <v>153797425971.0</v>
+      </c>
+      <c r="U57">
+        <v>64600883853.0</v>
+      </c>
+      <c r="V57">
+        <v>177206602085.0</v>
+      </c>
+      <c r="W57">
+        <v>162457694414.0</v>
+      </c>
+      <c r="X57">
+        <v>63723353766.0</v>
+      </c>
+      <c r="Y57">
+        <v>99069601009.0</v>
+      </c>
+      <c r="Z57">
+        <v>99069601009.0</v>
+      </c>
+      <c r="AA57">
+        <v>162066289495.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27">
+      <c r="A58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B58">
+        <v>557135242000.0</v>
+      </c>
+      <c r="C58">
+        <v>602116415000.0</v>
+      </c>
+      <c r="D58">
+        <v>608302955000.0</v>
+      </c>
+      <c r="E58">
+        <v>781267445000.0</v>
+      </c>
+      <c r="F58">
+        <v>794748610000.0</v>
+      </c>
+      <c r="G58">
+        <v>846246849000.0</v>
+      </c>
+      <c r="H58">
+        <v>830218322000.0</v>
+      </c>
+      <c r="I58">
+        <v>827789772042.0</v>
+      </c>
+      <c r="J58">
+        <v>873209518408.0</v>
+      </c>
+      <c r="K58">
+        <v>965401621499.0</v>
+      </c>
+      <c r="L58">
+        <v>1004611550740.0</v>
+      </c>
+      <c r="M58">
+        <v>998262551415.0</v>
+      </c>
+      <c r="N58">
+        <v>1062087670759.0</v>
+      </c>
+      <c r="O58">
+        <v>918351509165.0</v>
+      </c>
+      <c r="P58">
+        <v>977126906313.0</v>
+      </c>
+      <c r="Q58">
+        <v>935700567535.0</v>
+      </c>
+      <c r="R58">
+        <v>955827956701.0</v>
+      </c>
+      <c r="S58">
+        <v>955700125110.0</v>
+      </c>
+      <c r="T58">
+        <v>985056927726.0</v>
+      </c>
+      <c r="U58">
+        <v>978609915943.0</v>
+      </c>
+      <c r="V58">
+        <v>1092544583451.0</v>
+      </c>
+      <c r="W58">
+        <v>1075691771340.0</v>
+      </c>
+      <c r="X58">
+        <v>1100450096182.0</v>
+      </c>
+      <c r="Y58">
+        <v>1097146065138.0</v>
+      </c>
+      <c r="Z58"/>
+      <c r="AA58">
+        <v>1193651679019.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
+      <c r="A59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
+      <c r="A60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60">
+        <v>1950921428000.0</v>
+      </c>
+      <c r="C60">
+        <v>1918717903000.0</v>
+      </c>
+      <c r="D60">
+        <v>1881070633000.0</v>
+      </c>
+      <c r="E60">
+        <v>1863650324000.0</v>
+      </c>
+      <c r="F60">
+        <v>1837764719000.0</v>
+      </c>
+      <c r="G60">
+        <v>1792951751000.0</v>
+      </c>
+      <c r="H60">
+        <v>1643639267000.0</v>
+      </c>
+      <c r="I60">
+        <v>1636039648846.0</v>
+      </c>
+      <c r="J60">
+        <v>1630393198789.0</v>
+      </c>
+      <c r="K60">
+        <v>1626074845771.0</v>
+      </c>
+      <c r="L60">
+        <v>1537728256331.0</v>
+      </c>
+      <c r="M60">
+        <v>1473916993149.0</v>
+      </c>
+      <c r="N60">
+        <v>1437410467222.0</v>
+      </c>
+      <c r="O60">
+        <v>1429166103716.0</v>
+      </c>
+      <c r="P60">
+        <v>1065602758117.0</v>
+      </c>
+      <c r="Q60">
+        <v>1068446922549.0</v>
+      </c>
+      <c r="R60">
+        <v>1025361805528.0</v>
+      </c>
+      <c r="S60">
+        <v>1013934674443.0</v>
+      </c>
+      <c r="T60">
+        <v>742188904361.0</v>
+      </c>
+      <c r="U60">
+        <v>784876730081.0</v>
+      </c>
+      <c r="V60">
+        <v>778578060580.0</v>
+      </c>
+      <c r="W60">
+        <v>741807453694.0</v>
+      </c>
+      <c r="X60">
+        <v>805774272092.0</v>
+      </c>
+      <c r="Y60">
+        <v>752328063094.0</v>
+      </c>
+      <c r="Z60">
+        <v>745812856005.0</v>
+      </c>
+      <c r="AA60">
+        <v>745812856005.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27">
+      <c r="A61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
+      <c r="A62" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2">
+        <v>517427751000.0</v>
+      </c>
+      <c r="C2">
+        <v>533597422000.0</v>
+      </c>
+      <c r="D2">
+        <v>624617676866.0</v>
+      </c>
+      <c r="E2">
+        <v>742883990214.0</v>
+      </c>
+      <c r="F2">
+        <v>642204468156.0</v>
+      </c>
+      <c r="G2">
+        <v>472974621775.0</v>
+      </c>
+      <c r="H2">
+        <v>163334954234.0</v>
+      </c>
+      <c r="I2">
+        <v>110565837645.0</v>
+      </c>
+      <c r="J2">
+        <v>49960788056.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3">
+        <v>173337360000.0</v>
+      </c>
+      <c r="C3">
+        <v>2119525000.0</v>
+      </c>
+      <c r="D3">
+        <v>165096154886.0</v>
+      </c>
+      <c r="E3">
+        <v>123996907830.0</v>
+      </c>
+      <c r="F3">
+        <v>149188214458.0</v>
+      </c>
+      <c r="G3">
+        <v>126454022711.0</v>
+      </c>
+      <c r="H3">
+        <v>23682330308.0</v>
+      </c>
+      <c r="I3">
+        <v>11153443372.0</v>
+      </c>
+      <c r="J3">
+        <v>10631675732.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B5">
+        <v>208343899000.0</v>
+      </c>
+      <c r="C5">
+        <v>145659270000.0</v>
+      </c>
+      <c r="D5">
+        <v>190516391625.0</v>
+      </c>
+      <c r="E5">
+        <v>251612842026.0</v>
+      </c>
+      <c r="F5">
+        <v>101589546171.0</v>
+      </c>
+      <c r="G5">
+        <v>-29348321611.0</v>
+      </c>
+      <c r="H5">
+        <v>43244276931.0</v>
+      </c>
+      <c r="I5">
+        <v>-58912716951.0</v>
+      </c>
+      <c r="J5">
+        <v>-68737031147.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6">
+        <v>381681259000.0</v>
+      </c>
+      <c r="C6">
+        <v>147778795000.0</v>
+      </c>
+      <c r="D6">
+        <v>355612546511.0</v>
+      </c>
+      <c r="E6">
+        <v>375609749856.0</v>
+      </c>
+      <c r="F6">
+        <v>250777760629.0</v>
+      </c>
+      <c r="G6">
+        <v>97105701100.0</v>
+      </c>
+      <c r="H6">
+        <v>66926607239.0</v>
+      </c>
+      <c r="I6">
+        <v>-47759273579.0</v>
+      </c>
+      <c r="J6">
+        <v>-58105355415.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9">
+        <v>275296519000.0</v>
+      </c>
+      <c r="C9">
+        <v>204968028000.0</v>
+      </c>
+      <c r="D9">
+        <v>243839099672.0</v>
+      </c>
+      <c r="E9">
+        <v>264421070650.0</v>
+      </c>
+      <c r="F9">
+        <v>144481539914.0</v>
+      </c>
+      <c r="G9">
+        <v>2277386473.0</v>
+      </c>
+      <c r="H9">
+        <v>65914234098.0</v>
+      </c>
+      <c r="I9">
+        <v>-26056803977.0</v>
+      </c>
+      <c r="J9">
+        <v>-20912274587.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10">
+        <v>199150337000.0</v>
+      </c>
+      <c r="C10">
+        <v>101823073000.0</v>
+      </c>
+      <c r="D10">
+        <v>139399064133.0</v>
+      </c>
+      <c r="E10">
+        <v>188875205126.0</v>
+      </c>
+      <c r="F10">
+        <v>-27002669780.0</v>
+      </c>
+      <c r="G10">
+        <v>-122227040357.0</v>
+      </c>
+      <c r="H10">
+        <v>-19799290477.0</v>
+      </c>
+      <c r="I10">
+        <v>-58938804298.0</v>
+      </c>
+      <c r="J10">
+        <v>-69547250766.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11">
+        <v>39842245000.0</v>
+      </c>
+      <c r="C11">
+        <v>22641910000.0</v>
+      </c>
+      <c r="D11">
+        <v>31342476544.0</v>
+      </c>
+      <c r="E11">
+        <v>21628659747.0</v>
+      </c>
+      <c r="F11">
+        <v>-8548893743.0</v>
+      </c>
+      <c r="G11">
+        <v>-20750745308.0</v>
+      </c>
+      <c r="H11">
+        <v>1945575777.0</v>
+      </c>
+      <c r="I11">
+        <v>213220950.0</v>
+      </c>
+      <c r="J11">
+        <v>-10215352.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12">
+        <v>35496186000.0</v>
+      </c>
+      <c r="C12">
+        <v>44083854000.0</v>
+      </c>
+      <c r="D12">
+        <v>51117327491.0</v>
+      </c>
+      <c r="E12">
+        <v>62603309677.0</v>
+      </c>
+      <c r="F12">
+        <v>128411102836.0</v>
+      </c>
+      <c r="G12">
+        <v>92740931968.0</v>
+      </c>
+      <c r="H12">
+        <v>63043567404.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>1461523134.0</v>
+      </c>
+      <c r="C13">
+        <v>43836197380.0</v>
+      </c>
+      <c r="D13">
+        <v>50408782500.0</v>
+      </c>
+      <c r="E13">
+        <v>62603309680.0</v>
+      </c>
+      <c r="F13">
+        <v>86185754150.0</v>
+      </c>
+      <c r="G13">
+        <v>92740931970.0</v>
+      </c>
+      <c r="H13">
+        <v>62999455870.0</v>
+      </c>
+      <c r="I13">
+        <v>1579120.0</v>
+      </c>
+      <c r="J13">
+        <v>18951260.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>4905110291.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15">
+        <v>159308092000.0</v>
+      </c>
+      <c r="C15">
+        <v>79181163000.0</v>
+      </c>
+      <c r="D15">
+        <v>108056587588.0</v>
+      </c>
+      <c r="E15">
+        <v>172151655670.0</v>
+      </c>
+      <c r="F15">
+        <v>31335528055.0</v>
+      </c>
+      <c r="G15">
+        <v>-101476295049.0</v>
+      </c>
+      <c r="H15">
+        <v>-21744866254.0</v>
+      </c>
+      <c r="I15">
+        <v>-59152025248.0</v>
+      </c>
+      <c r="J15">
+        <v>-69537035414.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16">
+        <v>159308091910.0</v>
+      </c>
+      <c r="C16">
+        <v>79181162730.0</v>
+      </c>
+      <c r="D16">
+        <v>108056587590.0</v>
+      </c>
+      <c r="E16">
+        <v>172151655670.0</v>
+      </c>
+      <c r="F16">
+        <v>31335528055.0</v>
+      </c>
+      <c r="G16">
+        <v>-101476295048.0</v>
+      </c>
+      <c r="H16">
+        <v>-21744866254.0</v>
+      </c>
+      <c r="I16">
+        <v>-59152025248.0</v>
+      </c>
+      <c r="J16">
+        <v>-69537035414.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>159308091908.0</v>
+      </c>
+      <c r="C17">
+        <v>79181162728.0</v>
+      </c>
+      <c r="D17">
+        <v>108056587588.0</v>
+      </c>
+      <c r="E17">
+        <v>167246545379.0</v>
+      </c>
+      <c r="F17">
+        <v>-18453776037.0</v>
+      </c>
+      <c r="G17">
+        <v>-101476295048.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-34034663063.0</v>
+      </c>
+      <c r="C18">
+        <v>-43467959233.0</v>
+      </c>
+      <c r="D18">
+        <v>-50969113275.0</v>
+      </c>
+      <c r="E18">
+        <v>-62672237164.0</v>
+      </c>
+      <c r="F18">
+        <v>-128436481599.0</v>
+      </c>
+      <c r="G18">
+        <v>-92553571328.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21">
+        <v>208343899000.0</v>
+      </c>
+      <c r="C21">
+        <v>150693553000.0</v>
+      </c>
+      <c r="D21">
+        <v>191936350429.0</v>
+      </c>
+      <c r="E21">
+        <v>233635817372.0</v>
+      </c>
+      <c r="F21">
+        <v>103760016751.0</v>
+      </c>
+      <c r="G21">
+        <v>-34069391740.0</v>
+      </c>
+      <c r="H21">
+        <v>33671722049.0</v>
+      </c>
+      <c r="I21">
+        <v>-61612895410.0</v>
+      </c>
+      <c r="J21">
+        <v>-68737031147.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23">
+        <v>584380370000.0</v>
+      </c>
+      <c r="C23">
+        <v>587871896000.0</v>
+      </c>
+      <c r="D23">
+        <v>685176548180.0</v>
+      </c>
+      <c r="E23">
+        <v>773669243494.0</v>
+      </c>
+      <c r="F23">
+        <v>682925991319.0</v>
+      </c>
+      <c r="G23">
+        <v>509321399992.0</v>
+      </c>
+      <c r="H23">
+        <v>195577466286.0</v>
+      </c>
+      <c r="I23">
+        <v>146121929081.0</v>
+      </c>
+      <c r="J23">
+        <v>98679827452.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>2007773477.0</v>
+      </c>
+      <c r="C25">
+        <v>2119525176.0</v>
+      </c>
+      <c r="D25">
+        <v>2235349409.0</v>
+      </c>
+      <c r="E25">
+        <v>6928903708.0</v>
+      </c>
+      <c r="F25">
+        <v>5066678916.0</v>
+      </c>
+      <c r="G25">
+        <v>819643020.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27">
+        <v>10003000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
+        <v>3250120439.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>710774637.0</v>
+      </c>
+      <c r="H27">
+        <v>580823425.0</v>
+      </c>
+      <c r="I27">
+        <v>339122292.0</v>
+      </c>
+      <c r="J27">
+        <v>5733681440.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>17098326000.0</v>
+      </c>
+      <c r="C28">
+        <v>16991407000.0</v>
+      </c>
+      <c r="D28">
+        <v>63808991753.0</v>
+      </c>
+      <c r="E28">
+        <v>22914421862.0</v>
+      </c>
+      <c r="F28">
+        <v>13329426252.0</v>
+      </c>
+      <c r="G28">
+        <v>11285473948.0</v>
+      </c>
+      <c r="H28">
+        <v>32823335477.0</v>
+      </c>
+      <c r="I28">
+        <v>35216969144.0</v>
+      </c>
+      <c r="J28">
+        <v>42091075120.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>39842244599.0</v>
+      </c>
+      <c r="C29">
+        <v>22641909870.0</v>
+      </c>
+      <c r="D29">
+        <v>31342476550.0</v>
+      </c>
+      <c r="E29">
+        <v>21628659750.0</v>
+      </c>
+      <c r="F29">
+        <v>-14946694320.0</v>
+      </c>
+      <c r="G29">
+        <v>-20750745310.0</v>
+      </c>
+      <c r="H29">
+        <v>1945575780.0</v>
+      </c>
+      <c r="I29">
+        <v>213220950.0</v>
+      </c>
+      <c r="J29">
+        <v>-10215350.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30">
+        <v>66952620000.0</v>
+      </c>
+      <c r="C30">
+        <v>54274475000.0</v>
+      </c>
+      <c r="D30">
+        <v>60558871314.0</v>
+      </c>
+      <c r="E30">
+        <v>30785253280.0</v>
+      </c>
+      <c r="F30">
+        <v>40721523163.0</v>
+      </c>
+      <c r="G30">
+        <v>36346778217.0</v>
+      </c>
+      <c r="H30">
+        <v>32242512052.0</v>
+      </c>
+      <c r="I30">
+        <v>35556091436.0</v>
+      </c>
+      <c r="J30">
+        <v>48719039396.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31">
+        <v>-9193563000.0</v>
+      </c>
+      <c r="C31">
+        <v>-48870481000.0</v>
+      </c>
+      <c r="D31">
+        <v>-52537286296.0</v>
+      </c>
+      <c r="E31">
+        <v>-44760612246.0</v>
+      </c>
+      <c r="F31">
+        <v>-130762686531.0</v>
+      </c>
+      <c r="G31">
+        <v>-88157648617.0</v>
+      </c>
+      <c r="H31">
+        <v>-53471012526.0</v>
+      </c>
+      <c r="I31">
+        <v>2674091112.0</v>
+      </c>
+      <c r="J31">
+        <v>-810219619.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32">
+        <v>792724270000.0</v>
+      </c>
+      <c r="C32">
+        <v>738565450000.0</v>
+      </c>
+      <c r="D32">
+        <v>868456776538.0</v>
+      </c>
+      <c r="E32">
+        <v>1007305060864.0</v>
+      </c>
+      <c r="F32">
+        <v>786686008070.0</v>
+      </c>
+      <c r="G32">
+        <v>475252008248.0</v>
+      </c>
+      <c r="H32">
+        <v>229249188332.0</v>
+      </c>
+      <c r="I32">
+        <v>84509033668.0</v>
+      </c>
+      <c r="J32">
+        <v>29048513469.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
+        <v>79</v>
+      </c>
+      <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>82</v>
+      </c>
+      <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2">
+        <v>87531767000.0</v>
+      </c>
+      <c r="C2">
+        <v>165639093000.0</v>
+      </c>
+      <c r="D2">
+        <v>108317823000.0</v>
+      </c>
+      <c r="E2">
+        <v>133825866000.0</v>
+      </c>
+      <c r="F2">
+        <v>108630429000.0</v>
+      </c>
+      <c r="G2">
+        <v>215679716000.0</v>
+      </c>
+      <c r="H2">
+        <v>106635983000.0</v>
+      </c>
+      <c r="I2">
+        <v>96475245557.0</v>
+      </c>
+      <c r="J2">
+        <v>115473264860.0</v>
+      </c>
+      <c r="K2">
+        <v>175980632712.0</v>
+      </c>
+      <c r="L2">
+        <v>143909260824.0</v>
+      </c>
+      <c r="M2">
+        <v>151818859083.0</v>
+      </c>
+      <c r="N2">
+        <v>151340182775.0</v>
+      </c>
+      <c r="O2">
+        <v>188626242832.0</v>
+      </c>
+      <c r="P2">
+        <v>165272488481.0</v>
+      </c>
+      <c r="Q2">
+        <v>239091767185.0</v>
+      </c>
+      <c r="R2">
+        <v>153989072968.0</v>
+      </c>
+      <c r="S2">
+        <v>168821400383.0</v>
+      </c>
+      <c r="T2">
+        <v>189291322346.0</v>
+      </c>
+      <c r="U2">
+        <v>190986983772.0</v>
+      </c>
+      <c r="V2">
+        <v>110641390065.0</v>
+      </c>
+      <c r="W2">
+        <v>198683623892.0</v>
+      </c>
+      <c r="X2">
+        <v>85805466598.0</v>
+      </c>
+      <c r="Y2">
+        <v>91639305565.0</v>
+      </c>
+      <c r="Z2">
+        <v>95168018755.0</v>
+      </c>
+      <c r="AA2">
+        <v>78223411182.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3">
+        <v>1011048000.0</v>
+      </c>
+      <c r="C3">
+        <v>67885539000.0</v>
+      </c>
+      <c r="D3">
+        <v>31668264000.0</v>
+      </c>
+      <c r="E3">
+        <v>502886000.0</v>
+      </c>
+      <c r="F3">
+        <v>511654000.0</v>
+      </c>
+      <c r="G3">
+        <v>529803000.0</v>
+      </c>
+      <c r="H3">
+        <v>397944000.0</v>
+      </c>
+      <c r="I3">
+        <v>20829091225.0</v>
+      </c>
+      <c r="J3">
+        <v>40186016465.0</v>
+      </c>
+      <c r="K3">
+        <v>127553733597.0</v>
+      </c>
+      <c r="L3">
+        <v>657501524.0</v>
+      </c>
+      <c r="M3">
+        <v>18676860584.0</v>
+      </c>
+      <c r="N3">
+        <v>26344384631.0</v>
+      </c>
+      <c r="O3">
+        <v>36757767533.0</v>
+      </c>
+      <c r="P3">
+        <v>35605827014.0</v>
+      </c>
+      <c r="Q3">
+        <v>26305581053.0</v>
+      </c>
+      <c r="R3">
+        <v>25327732230.0</v>
+      </c>
+      <c r="S3">
+        <v>32335796964.0</v>
+      </c>
+      <c r="T3">
+        <v>37856672994.0</v>
+      </c>
+      <c r="U3">
+        <v>48857373763.0</v>
+      </c>
+      <c r="V3">
+        <v>11027094020.0</v>
+      </c>
+      <c r="W3">
+        <v>93486233418.0</v>
+      </c>
+      <c r="X3">
+        <v>10989252108.0</v>
+      </c>
+      <c r="Y3">
+        <v>36673792059.0</v>
+      </c>
+      <c r="Z3">
+        <v>10905334050.0</v>
+      </c>
+      <c r="AA3">
+        <v>5920582577.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B5">
+        <v>51255854000.0</v>
+      </c>
+      <c r="C5">
+        <v>52209075000.0</v>
+      </c>
+      <c r="D5">
+        <v>30492657000.0</v>
+      </c>
+      <c r="E5">
+        <v>57293466000.0</v>
+      </c>
+      <c r="F5">
+        <v>66623658000.0</v>
+      </c>
+      <c r="G5">
+        <v>91403427000.0</v>
+      </c>
+      <c r="H5">
+        <v>19519811000.0</v>
+      </c>
+      <c r="I5">
+        <v>17456889042.0</v>
+      </c>
+      <c r="J5">
+        <v>17439682516.0</v>
+      </c>
+      <c r="K5">
+        <v>14300627071.0</v>
+      </c>
+      <c r="L5">
+        <v>93027707979.0</v>
+      </c>
+      <c r="M5">
+        <v>60452139432.0</v>
+      </c>
+      <c r="N5">
+        <v>22702984887.0</v>
+      </c>
+      <c r="O5">
+        <v>66810409946.0</v>
+      </c>
+      <c r="P5">
+        <v>105113486519.0</v>
+      </c>
+      <c r="Q5">
+        <v>46610641873.0</v>
+      </c>
+      <c r="R5">
+        <v>33078303692.0</v>
+      </c>
+      <c r="S5">
+        <v>59599803729.0</v>
+      </c>
+      <c r="T5">
+        <v>-33149839160.0</v>
+      </c>
+      <c r="U5">
+        <v>27029294114.0</v>
+      </c>
+      <c r="V5">
+        <v>56312084973.0</v>
+      </c>
+      <c r="W5">
+        <v>-51418992830.0</v>
+      </c>
+      <c r="X5">
+        <v>-27531616624.0</v>
+      </c>
+      <c r="Y5">
+        <v>3449867742.0</v>
+      </c>
+      <c r="Z5">
+        <v>45778547277.0</v>
+      </c>
+      <c r="AA5">
+        <v>52620143893.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6">
+        <v>52266902000.0</v>
+      </c>
+      <c r="C6">
+        <v>120094614000.0</v>
+      </c>
+      <c r="D6">
+        <v>62160921000.0</v>
+      </c>
+      <c r="E6">
+        <v>57796352000.0</v>
+      </c>
+      <c r="F6">
+        <v>67135312000.0</v>
+      </c>
+      <c r="G6">
+        <v>91933230000.0</v>
+      </c>
+      <c r="H6">
+        <v>19917755000.0</v>
+      </c>
+      <c r="I6">
+        <v>38285980267.0</v>
+      </c>
+      <c r="J6">
+        <v>57625698981.0</v>
+      </c>
+      <c r="K6">
+        <v>141854360668.0</v>
+      </c>
+      <c r="L6">
+        <v>93685209503.0</v>
+      </c>
+      <c r="M6">
+        <v>79129000016.0</v>
+      </c>
+      <c r="N6">
+        <v>49047369518.0</v>
+      </c>
+      <c r="O6">
+        <v>103568177479.0</v>
+      </c>
+      <c r="P6">
+        <v>140719313533.0</v>
+      </c>
+      <c r="Q6">
+        <v>72916222926.0</v>
+      </c>
+      <c r="R6">
+        <v>58406035922.0</v>
+      </c>
+      <c r="S6">
+        <v>91935600693.0</v>
+      </c>
+      <c r="T6">
+        <v>4706833834.0</v>
+      </c>
+      <c r="U6">
+        <v>75886667877.0</v>
+      </c>
+      <c r="V6">
+        <v>67339178993.0</v>
+      </c>
+      <c r="W6">
+        <v>42067240588.0</v>
+      </c>
+      <c r="X6">
+        <v>-16542364516.0</v>
+      </c>
+      <c r="Y6">
+        <v>40123659801.0</v>
+      </c>
+      <c r="Z6">
+        <v>56683881327.0</v>
+      </c>
+      <c r="AA6">
+        <v>58540726470.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...31 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="B9">
-        <v>24990738370.0</v>
+        <v>79011157000.0</v>
       </c>
       <c r="C9">
-        <v>24990738370.0</v>
+        <v>89254126000.0</v>
       </c>
       <c r="D9">
-        <v>24990738370.0</v>
+        <v>44339230000.0</v>
       </c>
       <c r="E9">
-        <v>24990738370.0</v>
+        <v>75654185000.0</v>
       </c>
       <c r="F9">
-        <v>24990738370.0</v>
-      </c>
+        <v>67063518000.0</v>
+      </c>
+      <c r="G9">
+        <v>135062159000.0</v>
+      </c>
+      <c r="H9">
+        <v>22549708000.0</v>
+      </c>
+      <c r="I9">
+        <v>22983191191.0</v>
+      </c>
+      <c r="J9">
+        <v>23706181992.0</v>
+      </c>
+      <c r="K9">
+        <v>77685526360.0</v>
+      </c>
+      <c r="L9">
+        <v>66926108936.0</v>
+      </c>
+      <c r="M9">
+        <v>71011137094.0</v>
+      </c>
+      <c r="N9">
+        <v>29785068754.0</v>
+      </c>
+      <c r="O9">
+        <v>82117052354.0</v>
+      </c>
+      <c r="P9">
+        <v>80848645329.0</v>
+      </c>
+      <c r="Q9">
+        <v>58900820570.0</v>
+      </c>
+      <c r="R9">
+        <v>38458971145.0</v>
+      </c>
+      <c r="S9">
+        <v>58859941515.0</v>
+      </c>
+      <c r="T9">
+        <v>-30044194879.0</v>
+      </c>
+      <c r="U9">
+        <v>35400537488.0</v>
+      </c>
+      <c r="V9">
+        <v>62728627380.0</v>
+      </c>
+      <c r="W9">
+        <v>-40408371285.0</v>
+      </c>
+      <c r="X9">
+        <v>-14354660634.0</v>
+      </c>
+      <c r="Y9">
+        <v>1034661399.0</v>
+      </c>
+      <c r="Z9">
+        <v>57683963958.0</v>
+      </c>
+      <c r="AA9">
+        <v>55922056869.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10">
+        <v>41715827000.0</v>
+      </c>
+      <c r="C10">
+        <v>69242136000.0</v>
+      </c>
+      <c r="D10">
+        <v>22966270000.0</v>
+      </c>
+      <c r="E10">
+        <v>48717260000.0</v>
+      </c>
+      <c r="F10">
+        <v>58224670000.0</v>
+      </c>
+      <c r="G10">
+        <v>77907145000.0</v>
+      </c>
+      <c r="H10">
+        <v>10213104000.0</v>
+      </c>
+      <c r="I10">
+        <v>7705338553.0</v>
+      </c>
+      <c r="J10">
+        <v>5997485375.0</v>
+      </c>
+      <c r="K10">
+        <v>-427530006.0</v>
+      </c>
+      <c r="L10">
+        <v>81980608145.0</v>
+      </c>
+      <c r="M10">
+        <v>47062559864.0</v>
+      </c>
+      <c r="N10">
+        <v>10783426130.0</v>
+      </c>
+      <c r="O10">
+        <v>54084313605.0</v>
+      </c>
+      <c r="P10">
+        <v>90674454228.0</v>
+      </c>
+      <c r="Q10">
+        <v>29524721038.0</v>
+      </c>
+      <c r="R10">
+        <v>14591716255.0</v>
+      </c>
+      <c r="S10">
+        <v>34193871890.0</v>
+      </c>
+      <c r="T10">
+        <v>-53286868475.0</v>
+      </c>
+      <c r="U10">
+        <v>6635063922.0</v>
+      </c>
+      <c r="V10">
+        <v>35939474092.0</v>
+      </c>
+      <c r="W10">
+        <v>-79455555149.0</v>
+      </c>
+      <c r="X10">
+        <v>-48260986344.0</v>
+      </c>
+      <c r="Y10">
+        <v>-20585927158.0</v>
+      </c>
+      <c r="Z10">
+        <v>26075428295.0</v>
+      </c>
+      <c r="AA10">
+        <v>23344926179.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11">
+        <v>9236834000.0</v>
+      </c>
+      <c r="C11">
+        <v>11368037000.0</v>
+      </c>
+      <c r="D11">
+        <v>5066649000.0</v>
+      </c>
+      <c r="E11">
+        <v>10634939000.0</v>
+      </c>
+      <c r="F11">
+        <v>12772619000.0</v>
+      </c>
+      <c r="G11">
+        <v>17202313000.0</v>
+      </c>
+      <c r="H11">
+        <v>2309516000.0</v>
+      </c>
+      <c r="I11">
+        <v>1754918282.0</v>
+      </c>
+      <c r="J11">
+        <v>1375162144.0</v>
+      </c>
+      <c r="K11">
+        <v>59060280.0</v>
+      </c>
+      <c r="L11">
+        <v>18181994790.0</v>
+      </c>
+      <c r="M11">
+        <v>10556033936.0</v>
+      </c>
+      <c r="N11">
+        <v>2545387538.0</v>
+      </c>
+      <c r="O11">
+        <v>10446233831.0</v>
+      </c>
+      <c r="P11">
+        <v>15652210627.0</v>
+      </c>
+      <c r="Q11">
+        <v>-2398249113.0</v>
+      </c>
+      <c r="R11">
+        <v>-2071535598.0</v>
+      </c>
+      <c r="S11">
+        <v>-5971005331.0</v>
+      </c>
+      <c r="T11">
+        <v>-8829978390.0</v>
+      </c>
+      <c r="U11">
+        <v>-121394166.0</v>
+      </c>
+      <c r="V11">
+        <v>-24316430.0</v>
+      </c>
+      <c r="W11">
+        <v>-22179168903.0</v>
+      </c>
+      <c r="X11">
+        <v>1963969180.0</v>
+      </c>
+      <c r="Y11">
+        <v>-429275892.0</v>
+      </c>
+      <c r="Z11">
+        <v>-106269693.0</v>
+      </c>
+      <c r="AA11">
+        <v>928067528.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12">
+        <v>9540027000.0</v>
+      </c>
+      <c r="C12">
+        <v>10695537000.0</v>
+      </c>
+      <c r="D12">
+        <v>7526387000.0</v>
+      </c>
+      <c r="E12">
+        <v>8576206000.0</v>
+      </c>
+      <c r="F12">
+        <v>8535877000.0</v>
+      </c>
+      <c r="G12">
+        <v>13538340000.0</v>
+      </c>
+      <c r="H12">
+        <v>9351766000.0</v>
+      </c>
+      <c r="I12">
+        <v>9677418386.0</v>
+      </c>
+      <c r="J12">
+        <v>11355789340.0</v>
+      </c>
+      <c r="K12">
+        <v>14728157075.0</v>
+      </c>
+      <c r="L12">
+        <v>11047099834.0</v>
+      </c>
+      <c r="M12">
+        <v>13339477854.0</v>
+      </c>
+      <c r="N12">
+        <v>11873432728.0</v>
+      </c>
+      <c r="O12">
+        <v>12691251286.0</v>
+      </c>
+      <c r="P12">
+        <v>14439032287.0</v>
+      </c>
+      <c r="Q12">
+        <v>17085920833.0</v>
+      </c>
+      <c r="R12">
+        <v>18443278502.0</v>
+      </c>
+      <c r="S12">
+        <v>36494911640.0</v>
+      </c>
+      <c r="T12">
+        <v>20137029318.0</v>
+      </c>
+      <c r="U12">
+        <v>20394230192.0</v>
+      </c>
+      <c r="V12">
+        <v>20372610881.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>121842192.0</v>
+      </c>
+      <c r="C13">
+        <v>51895357.0</v>
+      </c>
+      <c r="D13">
+        <v>7244859410.0</v>
+      </c>
+      <c r="E13">
+        <v>7873631150.0</v>
+      </c>
+      <c r="F13">
+        <v>7907995480.0</v>
+      </c>
+      <c r="G13">
+        <v>13496283280.0</v>
+      </c>
+      <c r="H13">
+        <v>9306706380.0</v>
+      </c>
+      <c r="I13">
+        <v>184260692.0</v>
+      </c>
+      <c r="J13">
+        <v>263987208.0</v>
+      </c>
+      <c r="K13">
+        <v>90925010.0</v>
+      </c>
+      <c r="L13">
+        <v>11047099830.0</v>
+      </c>
+      <c r="M13">
+        <v>13339477850.0</v>
+      </c>
+      <c r="N13">
+        <v>11873432730.0</v>
+      </c>
+      <c r="O13">
+        <v>12691251290.0</v>
+      </c>
+      <c r="P13">
+        <v>14405754480.0</v>
+      </c>
+      <c r="Q13">
+        <v>17063025410.0</v>
+      </c>
+      <c r="R13">
+        <v>18443278500.0</v>
+      </c>
+      <c r="S13">
+        <v>25380062320.0</v>
+      </c>
+      <c r="T13">
+        <v>20106114380.0</v>
+      </c>
+      <c r="U13">
+        <v>20357560500.0</v>
+      </c>
+      <c r="V13">
+        <v>20342016960.0</v>
+      </c>
+      <c r="W13">
+        <v>28007226680.0</v>
+      </c>
+      <c r="X13">
+        <v>21028313120.0</v>
+      </c>
+      <c r="Y13">
+        <v>43705392170.0</v>
+      </c>
+      <c r="Z13">
+        <v>19693830850.0</v>
+      </c>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
+        <v>887395916.0</v>
+      </c>
+      <c r="P14">
+        <v>-1566587072.0</v>
+      </c>
+      <c r="Q14">
+        <v>10991284543.0</v>
+      </c>
+      <c r="R14">
+        <v>-5406983096.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15">
+        <v>32478993000.0</v>
+      </c>
+      <c r="C15">
+        <v>57874099000.0</v>
+      </c>
+      <c r="D15">
+        <v>17899622000.0</v>
+      </c>
+      <c r="E15">
+        <v>38082321000.0</v>
+      </c>
+      <c r="F15">
+        <v>45452051000.0</v>
+      </c>
+      <c r="G15">
+        <v>60704831000.0</v>
+      </c>
+      <c r="H15">
+        <v>7903588000.0</v>
+      </c>
+      <c r="I15">
+        <v>5950420271.0</v>
+      </c>
+      <c r="J15">
+        <v>4622323231.0</v>
+      </c>
+      <c r="K15">
+        <v>-486590287.0</v>
+      </c>
+      <c r="L15">
+        <v>63798613355.0</v>
+      </c>
+      <c r="M15">
+        <v>36506525928.0</v>
+      </c>
+      <c r="N15">
+        <v>8238038592.0</v>
+      </c>
+      <c r="O15">
+        <v>44525475690.0</v>
+      </c>
+      <c r="P15">
+        <v>73455656529.0</v>
+      </c>
+      <c r="Q15">
+        <v>42914254694.0</v>
+      </c>
+      <c r="R15">
+        <v>11256268757.0</v>
+      </c>
+      <c r="S15">
+        <v>40164877220.0</v>
+      </c>
+      <c r="T15">
+        <v>-44456890084.0</v>
+      </c>
+      <c r="U15">
+        <v>6756458088.0</v>
+      </c>
+      <c r="V15">
+        <v>35963790522.0</v>
+      </c>
+      <c r="W15">
+        <v>-57276386246.0</v>
+      </c>
+      <c r="X15">
+        <v>-50224955524.0</v>
+      </c>
+      <c r="Y15">
+        <v>-20156651266.0</v>
+      </c>
+      <c r="Z15">
+        <v>26181697988.0</v>
+      </c>
+      <c r="AA15">
+        <v>22416858651.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>57874098970.0</v>
+      </c>
+      <c r="D16">
+        <v>17899621590.0</v>
+      </c>
+      <c r="E16">
+        <v>38082320660.0</v>
+      </c>
+      <c r="F16">
+        <v>45452050690.0</v>
+      </c>
+      <c r="G16">
+        <v>60704831090.0</v>
+      </c>
+      <c r="H16">
+        <v>7903588140.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>63798613360.0</v>
+      </c>
+      <c r="M16">
+        <v>36506525930.0</v>
+      </c>
+      <c r="N16">
+        <v>8238038590.0</v>
+      </c>
+      <c r="O16">
+        <v>44525475690.0</v>
+      </c>
+      <c r="P16">
+        <v>73455656528.0</v>
+      </c>
+      <c r="Q16">
+        <v>42914254694.0</v>
+      </c>
+      <c r="R16">
+        <v>11256268758.0</v>
+      </c>
+      <c r="S16">
+        <v>40164877220.0</v>
+      </c>
+      <c r="T16">
+        <v>-44456890084.0</v>
+      </c>
+      <c r="U16">
+        <v>6756458088.0</v>
+      </c>
+      <c r="V16">
+        <v>35963790522.0</v>
+      </c>
+      <c r="W16">
+        <v>-57276386247.0</v>
+      </c>
+      <c r="X16">
+        <v>-50224955524.0</v>
+      </c>
+      <c r="Y16">
+        <v>3012523361.0</v>
+      </c>
+      <c r="Z16">
+        <v>3012523361.0</v>
+      </c>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>32478992704.0</v>
+      </c>
+      <c r="C17">
+        <v>57874098970.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>38082320657.0</v>
+      </c>
+      <c r="F17">
+        <v>45452050693.0</v>
+      </c>
+      <c r="G17">
+        <v>60704831087.0</v>
+      </c>
+      <c r="H17">
+        <v>7903588139.0</v>
+      </c>
+      <c r="I17">
+        <v>5950420271.0</v>
+      </c>
+      <c r="J17">
+        <v>4622323231.0</v>
+      </c>
+      <c r="K17">
+        <v>-486590287.0</v>
+      </c>
+      <c r="L17">
+        <v>63798613355.0</v>
+      </c>
+      <c r="M17">
+        <v>36506525928.0</v>
+      </c>
+      <c r="N17">
+        <v>8238038592.0</v>
+      </c>
+      <c r="O17">
+        <v>43638079774.0</v>
+      </c>
+      <c r="P17">
+        <v>75022243601.0</v>
+      </c>
+      <c r="Q17">
+        <v>31922970151.0</v>
+      </c>
+      <c r="R17">
+        <v>16663251853.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-9468564329.0</v>
+      </c>
+      <c r="C18">
+        <v>-10643641147.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-8035811554.0</v>
+      </c>
+      <c r="F18">
+        <v>-8044884466.0</v>
+      </c>
+      <c r="G18">
+        <v>-13457982282.0</v>
+      </c>
+      <c r="H18">
+        <v>-9264477220.0</v>
+      </c>
+      <c r="I18">
+        <v>-9567289793.0</v>
+      </c>
+      <c r="J18">
+        <v>-11178209938.0</v>
+      </c>
+      <c r="K18">
+        <v>-14637232065.0</v>
+      </c>
+      <c r="L18">
+        <v>-11074791016.0</v>
+      </c>
+      <c r="M18">
+        <v>-13375110801.0</v>
+      </c>
+      <c r="N18">
+        <v>-11881979393.0</v>
+      </c>
+      <c r="O18">
+        <v>-12712780177.0</v>
+      </c>
+      <c r="P18">
+        <v>-14409627254.0</v>
+      </c>
+      <c r="Q18">
+        <v>-17084375443.0</v>
+      </c>
+      <c r="R18">
+        <v>-18465454290.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21">
+        <v>57869898000.0</v>
+      </c>
+      <c r="C21">
+        <v>52209075000.0</v>
+      </c>
+      <c r="D21">
+        <v>29575256000.0</v>
+      </c>
+      <c r="E21">
+        <v>55180193000.0</v>
+      </c>
+      <c r="F21">
+        <v>63916250000.0</v>
+      </c>
+      <c r="G21">
+        <v>99349222000.0</v>
+      </c>
+      <c r="H21">
+        <v>18446004000.0</v>
+      </c>
+      <c r="I21">
+        <v>16592924850.0</v>
+      </c>
+      <c r="J21">
+        <v>16593692442.0</v>
+      </c>
+      <c r="K21">
+        <v>44881381840.0</v>
+      </c>
+      <c r="L21">
+        <v>96631288523.0</v>
+      </c>
+      <c r="M21">
+        <v>61241342274.0</v>
+      </c>
+      <c r="N21">
+        <v>22464176572.0</v>
+      </c>
+      <c r="O21">
+        <v>53375682783.0</v>
+      </c>
+      <c r="P21">
+        <v>65549178220.0</v>
+      </c>
+      <c r="Q21">
+        <v>44307044860.0</v>
+      </c>
+      <c r="R21">
+        <v>32290680020.0</v>
+      </c>
+      <c r="S21">
+        <v>42268365430.0</v>
+      </c>
+      <c r="T21">
+        <v>-32469357040.0</v>
+      </c>
+      <c r="U21">
+        <v>27831362090.0</v>
+      </c>
+      <c r="V21">
+        <v>52493092540.0</v>
+      </c>
+      <c r="W21">
+        <v>-48941347875.0</v>
+      </c>
+      <c r="X21">
+        <v>-27531616624.0</v>
+      </c>
+      <c r="Y21">
+        <v>-3759098645.0</v>
+      </c>
+      <c r="Z21">
+        <v>45630426467.0</v>
+      </c>
+      <c r="AA21">
+        <v>52620143893.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23">
+        <v>108673026000.0</v>
+      </c>
+      <c r="C23">
+        <v>202684144000.0</v>
+      </c>
+      <c r="D23">
+        <v>123081797000.0</v>
+      </c>
+      <c r="E23">
+        <v>154299858000.0</v>
+      </c>
+      <c r="F23">
+        <v>111777697000.0</v>
+      </c>
+      <c r="G23">
+        <v>251392653000.0</v>
+      </c>
+      <c r="H23">
+        <v>110739687000.0</v>
+      </c>
+      <c r="I23">
+        <v>102865511898.0</v>
+      </c>
+      <c r="J23">
+        <v>122585754411.0</v>
+      </c>
+      <c r="K23">
+        <v>208784777237.0</v>
+      </c>
+      <c r="L23">
+        <v>114204081238.0</v>
+      </c>
+      <c r="M23">
+        <v>161588653902.0</v>
+      </c>
+      <c r="N23">
+        <v>158661074958.0</v>
+      </c>
+      <c r="O23">
+        <v>217367612405.0</v>
+      </c>
+      <c r="P23">
+        <v>180571955589.0</v>
+      </c>
+      <c r="Q23">
+        <v>253685542899.0</v>
+      </c>
+      <c r="R23">
+        <v>160157364093.0</v>
+      </c>
+      <c r="S23">
+        <v>185412976470.0</v>
+      </c>
+      <c r="T23">
+        <v>191716484506.0</v>
+      </c>
+      <c r="U23">
+        <v>198556159168.0</v>
+      </c>
+      <c r="V23">
+        <v>120876924904.0</v>
+      </c>
+      <c r="W23">
+        <v>209763045788.0</v>
+      </c>
+      <c r="X23">
+        <v>98917677253.0</v>
+      </c>
+      <c r="Y23">
+        <v>94012160421.0</v>
+      </c>
+      <c r="Z23">
+        <v>107116090303.0</v>
+      </c>
+      <c r="AA23">
+        <v>81706818404.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>1011047578.0</v>
+      </c>
+      <c r="C25">
+        <v>500350411.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>502885895.0</v>
+      </c>
+      <c r="F25">
+        <v>511654025.0</v>
+      </c>
+      <c r="G25">
+        <v>529802539.0</v>
+      </c>
+      <c r="H25">
+        <v>397944389.0</v>
+      </c>
+      <c r="I25">
+        <v>666787412.0</v>
+      </c>
+      <c r="J25">
+        <v>524990836.0</v>
+      </c>
+      <c r="K25">
+        <v>666607937.0</v>
+      </c>
+      <c r="L25">
+        <v>657501524.0</v>
+      </c>
+      <c r="M25">
+        <v>465569303.0</v>
+      </c>
+      <c r="N25">
+        <v>445670645.0</v>
+      </c>
+      <c r="O25">
+        <v>2414112279.0</v>
+      </c>
+      <c r="P25">
+        <v>3663613872.0</v>
+      </c>
+      <c r="Q25">
+        <v>431967380.0</v>
+      </c>
+      <c r="R25">
+        <v>419210177.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27">
+        <v>24000000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
+        <v>29161705658.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>3663613872.0</v>
+      </c>
+      <c r="Q27">
+        <v>431967380.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27">
+        <v>25872878156.0</v>
+      </c>
+      <c r="T27">
+        <v>2359237824.0</v>
+      </c>
+      <c r="U27">
+        <v>3047994403.0</v>
+      </c>
+      <c r="V27">
+        <v>3026851963.0</v>
+      </c>
+      <c r="W27">
+        <v>710774637.0</v>
+      </c>
+      <c r="X27">
+        <v>342407300.0</v>
+      </c>
+      <c r="Y27">
+        <v>342407300.0</v>
+      </c>
+      <c r="Z27"/>
+      <c r="AA27">
+        <v>2340891721.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>7301812000.0</v>
+      </c>
+      <c r="C28">
+        <v>4487254979.0</v>
+      </c>
+      <c r="D28">
+        <v>14763974130.0</v>
+      </c>
+      <c r="E28">
+        <v>4804973000.0</v>
+      </c>
+      <c r="F28">
+        <v>4608160000.0</v>
+      </c>
+      <c r="G28">
+        <v>4098448000.0</v>
+      </c>
+      <c r="H28">
+        <v>3786464000.0</v>
+      </c>
+      <c r="I28">
+        <v>3311323889.0</v>
+      </c>
+      <c r="J28">
+        <v>5795171286.0</v>
+      </c>
+      <c r="K28">
+        <v>3642438867.0</v>
+      </c>
+      <c r="L28">
+        <v>3749777159.0</v>
+      </c>
+      <c r="M28">
+        <v>5057794826.0</v>
+      </c>
+      <c r="N28">
+        <v>7084588092.0</v>
+      </c>
+      <c r="O28">
+        <v>8089748288.0</v>
+      </c>
+      <c r="P28">
+        <v>18963080980.0</v>
+      </c>
+      <c r="Q28">
+        <v>15025743094.0</v>
+      </c>
+      <c r="R28">
+        <v>4383608042.0</v>
+      </c>
+      <c r="S28">
+        <v>42464454243.0</v>
+      </c>
+      <c r="T28">
+        <v>65924336.0</v>
+      </c>
+      <c r="U28">
+        <v>10617169799.0</v>
+      </c>
+      <c r="V28">
+        <v>13262386802.0</v>
+      </c>
+      <c r="W28">
+        <v>6717129065.0</v>
+      </c>
+      <c r="X28">
+        <v>14405048425.0</v>
+      </c>
+      <c r="Y28">
+        <v>3565667609.0</v>
+      </c>
+      <c r="Z28">
+        <v>12053537491.0</v>
+      </c>
+      <c r="AA28">
+        <v>961021255.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>9236834064.0</v>
+      </c>
+      <c r="C29">
+        <v>11368037293.0</v>
+      </c>
+      <c r="D29">
+        <v>5066648750.0</v>
+      </c>
+      <c r="E29">
+        <v>10634939440.0</v>
+      </c>
+      <c r="F29">
+        <v>12772619110.0</v>
+      </c>
+      <c r="G29">
+        <v>17202313430.0</v>
+      </c>
+      <c r="H29">
+        <v>2309516010.0</v>
+      </c>
+      <c r="I29">
+        <v>1754918282.0</v>
+      </c>
+      <c r="J29">
+        <v>1375162144.0</v>
+      </c>
+      <c r="K29">
+        <v>59060280.0</v>
+      </c>
+      <c r="L29">
+        <v>18181994790.0</v>
+      </c>
+      <c r="M29">
+        <v>10556033940.0</v>
+      </c>
+      <c r="N29">
+        <v>2545387540.0</v>
+      </c>
+      <c r="O29">
+        <v>10446233830.0</v>
+      </c>
+      <c r="P29">
+        <v>15652210630.0</v>
+      </c>
+      <c r="Q29">
+        <v>-2398249110.0</v>
+      </c>
+      <c r="R29">
+        <v>-2071535600.0</v>
+      </c>
+      <c r="S29">
+        <v>-5971005330.0</v>
+      </c>
+      <c r="T29">
+        <v>-8829978390.0</v>
+      </c>
+      <c r="U29">
+        <v>-121394170.0</v>
+      </c>
+      <c r="V29">
+        <v>-24316430.0</v>
+      </c>
+      <c r="W29">
+        <v>-22179168900.0</v>
+      </c>
+      <c r="X29">
+        <v>1963969180.0</v>
+      </c>
+      <c r="Y29">
+        <v>-535545590.0</v>
+      </c>
+      <c r="Z29">
+        <v>-106269690.0</v>
+      </c>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30">
+        <v>21141260000.0</v>
+      </c>
+      <c r="C30">
+        <v>37045051000.0</v>
+      </c>
+      <c r="D30">
+        <v>14763974000.0</v>
+      </c>
+      <c r="E30">
+        <v>20473992000.0</v>
+      </c>
+      <c r="F30">
+        <v>3147268000.0</v>
+      </c>
+      <c r="G30">
+        <v>35712937000.0</v>
+      </c>
+      <c r="H30">
+        <v>4103704000.0</v>
+      </c>
+      <c r="I30">
+        <v>6390266341.0</v>
+      </c>
+      <c r="J30">
+        <v>7112489551.0</v>
+      </c>
+      <c r="K30">
+        <v>32804144525.0</v>
+      </c>
+      <c r="L30">
+        <v>-29705179586.0</v>
+      </c>
+      <c r="M30">
+        <v>9769794819.0</v>
+      </c>
+      <c r="N30">
+        <v>7320892183.0</v>
+      </c>
+      <c r="O30">
+        <v>28741369573.0</v>
+      </c>
+      <c r="P30">
+        <v>15299467108.0</v>
+      </c>
+      <c r="Q30">
+        <v>14593775714.0</v>
+      </c>
+      <c r="R30">
+        <v>6168291125.0</v>
+      </c>
+      <c r="S30">
+        <v>16591576087.0</v>
+      </c>
+      <c r="T30">
+        <v>2425162160.0</v>
+      </c>
+      <c r="U30">
+        <v>7569175396.0</v>
+      </c>
+      <c r="V30">
+        <v>10235534839.0</v>
+      </c>
+      <c r="W30">
+        <v>11079421896.0</v>
+      </c>
+      <c r="X30">
+        <v>13112210655.0</v>
+      </c>
+      <c r="Y30">
+        <v>2372854856.0</v>
+      </c>
+      <c r="Z30">
+        <v>11948071548.0</v>
+      </c>
+      <c r="AA30">
+        <v>3483407222.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31">
+        <v>-16154071000.0</v>
+      </c>
+      <c r="C31">
+        <v>17033061000.0</v>
+      </c>
+      <c r="D31">
+        <v>-6608986000.0</v>
+      </c>
+      <c r="E31">
+        <v>-6462932000.0</v>
+      </c>
+      <c r="F31">
+        <v>-5691580000.0</v>
+      </c>
+      <c r="G31">
+        <v>-21442078000.0</v>
+      </c>
+      <c r="H31">
+        <v>-8232900000.0</v>
+      </c>
+      <c r="I31">
+        <v>-8887586297.0</v>
+      </c>
+      <c r="J31">
+        <v>-10596207067.0</v>
+      </c>
+      <c r="K31">
+        <v>-12027073066.0</v>
+      </c>
+      <c r="L31">
+        <v>-14650680378.0</v>
+      </c>
+      <c r="M31">
+        <v>-14178782410.0</v>
+      </c>
+      <c r="N31">
+        <v>-11680750442.0</v>
+      </c>
+      <c r="O31">
+        <v>708630822.0</v>
+      </c>
+      <c r="P31">
+        <v>-15055846901.0</v>
+      </c>
+      <c r="Q31">
+        <v>-15040810245.0</v>
+      </c>
+      <c r="R31">
+        <v>-17698963765.0</v>
+      </c>
+      <c r="S31">
+        <v>-8074493540.0</v>
+      </c>
+      <c r="T31">
+        <v>-20817511436.0</v>
+      </c>
+      <c r="U31">
+        <v>-19045377806.0</v>
+      </c>
+      <c r="V31">
+        <v>-16553618448.0</v>
+      </c>
+      <c r="W31">
+        <v>-30514207274.0</v>
+      </c>
+      <c r="X31">
+        <v>-20729369720.0</v>
+      </c>
+      <c r="Y31">
+        <v>-16826828513.0</v>
+      </c>
+      <c r="Z31">
+        <v>-19554998172.0</v>
+      </c>
+      <c r="AA31">
+        <v>-29275217714.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32">
+        <v>166542924000.0</v>
+      </c>
+      <c r="C32">
+        <v>254893219000.0</v>
+      </c>
+      <c r="D32">
+        <v>152657053000.0</v>
+      </c>
+      <c r="E32">
+        <v>209480051000.0</v>
+      </c>
+      <c r="F32">
+        <v>175693947000.0</v>
+      </c>
+      <c r="G32">
+        <v>350741875000.0</v>
+      </c>
+      <c r="H32">
+        <v>129185691000.0</v>
+      </c>
+      <c r="I32">
+        <v>119458436748.0</v>
+      </c>
+      <c r="J32">
+        <v>139179446852.0</v>
+      </c>
+      <c r="K32">
+        <v>253666159072.0</v>
+      </c>
+      <c r="L32">
+        <v>210835369760.0</v>
+      </c>
+      <c r="M32">
+        <v>222829996177.0</v>
+      </c>
+      <c r="N32">
+        <v>181125251529.0</v>
+      </c>
+      <c r="O32">
+        <v>270743295186.0</v>
+      </c>
+      <c r="P32">
+        <v>246121133810.0</v>
+      </c>
+      <c r="Q32">
+        <v>297992587755.0</v>
+      </c>
+      <c r="R32">
+        <v>192448044113.0</v>
+      </c>
+      <c r="S32">
+        <v>227681341898.0</v>
+      </c>
+      <c r="T32">
+        <v>159247127467.0</v>
+      </c>
+      <c r="U32">
+        <v>226387521260.0</v>
+      </c>
+      <c r="V32">
+        <v>173370017445.0</v>
+      </c>
+      <c r="W32">
+        <v>158275252607.0</v>
+      </c>
+      <c r="X32">
+        <v>71450805964.0</v>
+      </c>
+      <c r="Y32">
+        <v>92673966964.0</v>
+      </c>
+      <c r="Z32">
+        <v>152851982713.0</v>
+      </c>
+      <c r="AA32">
+        <v>134145468051.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2">
+        <v>14232286000.0</v>
+      </c>
+      <c r="C2">
+        <v>75587187000.0</v>
+      </c>
+      <c r="D2">
+        <v>35899308357.0</v>
+      </c>
+      <c r="E2">
+        <v>7249391491.0</v>
+      </c>
+      <c r="F2">
+        <v>4578677258.0</v>
+      </c>
+      <c r="G2">
+        <v>69789255935.0</v>
+      </c>
+      <c r="H2">
+        <v>331437324226.0</v>
+      </c>
+      <c r="I2">
+        <v>6307079299.0</v>
+      </c>
+      <c r="J2">
+        <v>5992538346.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>134771461000</v>
+      </c>
+      <c r="C3">
+        <v>39457096000</v>
+      </c>
+      <c r="D3">
+        <v>353380568456</v>
+      </c>
+      <c r="E3">
+        <v>77068733399</v>
+      </c>
+      <c r="F3">
+        <v>62699234699</v>
+      </c>
+      <c r="G3">
+        <v>85855767673</v>
+      </c>
+      <c r="H3">
+        <v>245991326304</v>
+      </c>
+      <c r="I3">
+        <v>129243423401</v>
+      </c>
+      <c r="J3">
+        <v>376515921</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B6">
+        <v>-7773280000.0</v>
+      </c>
+      <c r="C6">
+        <v>-61354902000.0</v>
+      </c>
+      <c r="D6">
+        <v>39687879008.0</v>
+      </c>
+      <c r="E6">
+        <v>28649916866.0</v>
+      </c>
+      <c r="F6">
+        <v>2670714233.0</v>
+      </c>
+      <c r="G6">
+        <v>-65398460110.0</v>
+      </c>
+      <c r="H6">
+        <v>-261648068291.0</v>
+      </c>
+      <c r="I6">
+        <v>325130244927.0</v>
+      </c>
+      <c r="J6">
+        <v>314540953.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B7">
+        <v>-48063517370.0</v>
+      </c>
+      <c r="C7">
+        <v>-44118539630.0</v>
+      </c>
+      <c r="D7">
+        <v>-86917934880.0</v>
+      </c>
+      <c r="E7">
+        <v>-134298393990.0</v>
+      </c>
+      <c r="F7">
+        <v>-112356920400.0</v>
+      </c>
+      <c r="G7">
+        <v>-94860440250.0</v>
+      </c>
+      <c r="H7">
+        <v>-53487559620.0</v>
+      </c>
+      <c r="I7">
+        <v>-59822970420.0</v>
+      </c>
+      <c r="J7">
+        <v>-143128349810.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...35 lines deleted...]
-      <c r="V9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>131</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-83073275720.0</v>
+      </c>
+      <c r="F12">
+        <v>-72185522624.0</v>
+      </c>
+      <c r="G12">
+        <v>-877582560.0</v>
+      </c>
+      <c r="H12">
+        <v>-20961770727.0</v>
+      </c>
+      <c r="I12">
+        <v>-7438478993.0</v>
+      </c>
+      <c r="J12">
+        <v>-92121440706.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>132</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>133</v>
+      </c>
+      <c r="B14">
+        <v>173337360000.0</v>
+      </c>
+      <c r="C14">
+        <v>153502086000.0</v>
+      </c>
+      <c r="D14">
+        <v>165096154886.0</v>
+      </c>
+      <c r="E14">
+        <v>123996907830.0</v>
+      </c>
+      <c r="F14">
+        <v>149188214458.0</v>
+      </c>
+      <c r="G14">
+        <v>126454022711.0</v>
+      </c>
+      <c r="H14">
+        <v>23682330308.0</v>
+      </c>
+      <c r="I14">
+        <v>11153443372.0</v>
+      </c>
+      <c r="J14">
+        <v>10631675732.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>134</v>
+      </c>
+      <c r="B15">
+        <v>11877174000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B16">
+        <v>6459005000.0</v>
+      </c>
+      <c r="C16">
+        <v>14232286000.0</v>
+      </c>
+      <c r="D16">
+        <v>75587187365.0</v>
+      </c>
+      <c r="E16">
+        <v>35899308357.0</v>
+      </c>
+      <c r="F16">
+        <v>7249391491.0</v>
+      </c>
+      <c r="G16">
+        <v>4390795825.0</v>
+      </c>
+      <c r="H16">
+        <v>69789255935.0</v>
+      </c>
+      <c r="I16">
+        <v>331437324226.0</v>
+      </c>
+      <c r="J16">
+        <v>6307079299.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>136</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>231804677000.0</v>
+      </c>
+      <c r="C18">
+        <v>71976847000.0</v>
+      </c>
+      <c r="D18">
+        <v>1795208053.0</v>
+      </c>
+      <c r="E18">
+        <v>136006554380.0</v>
+      </c>
+      <c r="F18">
+        <v>45633918523.0</v>
+      </c>
+      <c r="G18">
+        <v>-61755622570.0</v>
+      </c>
+      <c r="H18">
+        <v>-265015632977.0</v>
+      </c>
+      <c r="I18">
+        <v>-184680484270.0</v>
+      </c>
+      <c r="J18">
+        <v>-151403316309.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-39457096079.0</v>
+      </c>
+      <c r="D19">
+        <v>-344986421610.0</v>
+      </c>
+      <c r="E19">
+        <v>-78820233399.0</v>
+      </c>
+      <c r="F19">
+        <v>-204166602601.0</v>
+      </c>
+      <c r="G19">
+        <v>-85855767673.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>103500000000.0</v>
       </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21">
+        <v>-129440000004.0</v>
+      </c>
+      <c r="C21">
+        <v>-81920304487.0</v>
+      </c>
+      <c r="D21">
+        <v>-122982000003.0</v>
+      </c>
+      <c r="E21">
+        <v>-105605137514.0</v>
+      </c>
+      <c r="F21">
+        <v>98504163612.0</v>
+      </c>
+      <c r="G21">
+        <v>-102736453835.0</v>
+      </c>
+      <c r="H21">
+        <v>673912205811.0</v>
+      </c>
+      <c r="I21">
+        <v>508950287473.0</v>
+      </c>
+      <c r="J21">
+        <v>149724876182.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22">
+        <v>159308092000.0</v>
+      </c>
+      <c r="C22">
+        <v>79181163000.0</v>
+      </c>
+      <c r="D22">
+        <v>108056587588.0</v>
+      </c>
+      <c r="E22">
+        <v>172151655670.0</v>
+      </c>
+      <c r="F22">
+        <v>31335528055.0</v>
+      </c>
+      <c r="G22">
+        <v>-101476295049.0</v>
+      </c>
+      <c r="H22">
+        <v>-21744866254.0</v>
+      </c>
+      <c r="I22">
+        <v>-59152025248.0</v>
+      </c>
+      <c r="J22">
+        <v>-69537035414.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23">
+        <v>-98260783000.0</v>
+      </c>
+      <c r="C23">
+        <v>-51411444413.0</v>
+      </c>
+      <c r="D23">
+        <v>152480524112.0</v>
+      </c>
+      <c r="E23">
+        <v>-5895387518.0</v>
+      </c>
+      <c r="F23">
+        <v>623594663610.0</v>
+      </c>
+      <c r="G23">
+        <v>-4406383705.0</v>
+      </c>
+      <c r="H23">
+        <v>-585698832022.0</v>
+      </c>
+      <c r="I23">
+        <v>509810729197.0</v>
+      </c>
+      <c r="J23">
+        <v>151717857262.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
+        <v>6394146846.0</v>
+      </c>
+      <c r="E24">
+        <v>-1751500000.0</v>
+      </c>
+      <c r="F24">
+        <v>-141467367902.0</v>
+      </c>
+      <c r="G24">
+        <v>-2127973000.0</v>
+      </c>
+      <c r="H24">
+        <v>-141467367902.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>33930686000.0</v>
+      </c>
+      <c r="C25">
+        <v>-121249305000.0</v>
+      </c>
+      <c r="D25">
+        <v>82023034035.0</v>
+      </c>
+      <c r="E25">
+        <v>-83073275721.0</v>
+      </c>
+      <c r="F25">
+        <v>-72190589291.0</v>
+      </c>
+      <c r="G25">
+        <v>252030462863.0</v>
+      </c>
+      <c r="H25">
+        <v>26402889889.0</v>
+      </c>
+      <c r="I25">
+        <v>14868407751.0</v>
+      </c>
+      <c r="J25">
+        <v>-92121440706.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>103500000000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+      <c r="B28">
+        <v>-239577957000.0</v>
+      </c>
+      <c r="C28">
+        <v>-133331749000.0</v>
+      </c>
+      <c r="D28">
+        <v>29498524109.0</v>
+      </c>
+      <c r="E28">
+        <v>-105605137514.0</v>
+      </c>
+      <c r="F28">
+        <v>98504163612.0</v>
+      </c>
+      <c r="G28">
+        <v>-3642837540.0</v>
+      </c>
+      <c r="H28">
+        <v>3367564686.0</v>
+      </c>
+      <c r="I28">
+        <v>509810729197.0</v>
+      </c>
+      <c r="J28">
+        <v>151717857262.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>366576138000.0</v>
+      </c>
+      <c r="C29">
+        <v>111433943000.0</v>
+      </c>
+      <c r="D29">
+        <v>355175776509.0</v>
+      </c>
+      <c r="E29">
+        <v>213075287779.0</v>
+      </c>
+      <c r="F29">
+        <v>108333153222.0</v>
+      </c>
+      <c r="G29">
+        <v>24100145103.0</v>
+      </c>
+      <c r="H29">
+        <v>-19024306673.0</v>
+      </c>
+      <c r="I29">
+        <v>-55437060869.0</v>
+      </c>
+      <c r="J29">
+        <v>-151026800388.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>-134771461000.0</v>
+      </c>
+      <c r="C30">
+        <v>-39457096000.0</v>
+      </c>
+      <c r="D30">
+        <v>-344986421610.0</v>
+      </c>
+      <c r="E30">
+        <v>-78820233399.0</v>
+      </c>
+      <c r="F30">
+        <v>-204166602601.0</v>
+      </c>
+      <c r="G30">
+        <v>-85855767673.0</v>
+      </c>
+      <c r="H30">
+        <v>-245991326304.0</v>
+      </c>
+      <c r="I30">
+        <v>-129243423401.0</v>
+      </c>
+      <c r="J30">
+        <v>-376515921.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
+        <v>79</v>
+      </c>
+      <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>82</v>
+      </c>
+      <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2">
+        <v>6459005000.0</v>
+      </c>
+      <c r="C2">
+        <v>1814215000.0</v>
+      </c>
+      <c r="D2">
+        <v>109133264000.0</v>
+      </c>
+      <c r="E2">
+        <v>133583632000.0</v>
+      </c>
+      <c r="F2">
+        <v>14232286000.0</v>
+      </c>
+      <c r="G2">
+        <v>3050987000.0</v>
+      </c>
+      <c r="H2">
+        <v>15505427000.0</v>
+      </c>
+      <c r="I2">
+        <v>50802782000.0</v>
+      </c>
+      <c r="J2">
+        <v>75587187365.0</v>
+      </c>
+      <c r="K2">
+        <v>5015769827.0</v>
+      </c>
+      <c r="L2">
+        <v>1509462604.0</v>
+      </c>
+      <c r="M2">
+        <v>1888223007.0</v>
+      </c>
+      <c r="N2">
+        <v>35899308357.0</v>
+      </c>
+      <c r="O2">
+        <v>1586799693.0</v>
+      </c>
+      <c r="P2">
+        <v>1648692838.0</v>
+      </c>
+      <c r="Q2">
+        <v>725928255.0</v>
+      </c>
+      <c r="R2">
+        <v>7249391491.0</v>
+      </c>
+      <c r="S2">
+        <v>1537599200.0</v>
+      </c>
+      <c r="T2">
+        <v>20635671155.0</v>
+      </c>
+      <c r="U2">
+        <v>16788820163.0</v>
+      </c>
+      <c r="V2">
+        <v>4390795825.0</v>
+      </c>
+      <c r="W2">
+        <v>1947441573.0</v>
+      </c>
+      <c r="X2">
+        <v>1524267177.0</v>
+      </c>
+      <c r="Y2">
+        <v>78372000532.0</v>
+      </c>
+      <c r="Z2">
+        <v>69789255935.0</v>
+      </c>
+      <c r="AA2">
+        <v>570338968571.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>7090682000</v>
+      </c>
+      <c r="C3">
+        <v>66597521000</v>
+      </c>
+      <c r="D3">
+        <v>13367967000</v>
+      </c>
+      <c r="E3">
+        <v>32518512000</v>
+      </c>
+      <c r="F3">
+        <v>22287462000</v>
+      </c>
+      <c r="G3">
+        <v>3198727000</v>
+      </c>
+      <c r="H3">
+        <v>17981014000</v>
+      </c>
+      <c r="I3">
+        <v>6635894039</v>
+      </c>
+      <c r="J3">
+        <v>11641461223</v>
+      </c>
+      <c r="K3">
+        <v>42653619241</v>
+      </c>
+      <c r="L3">
+        <v>29344493311</v>
+      </c>
+      <c r="M3">
+        <v>30254785800</v>
+      </c>
+      <c r="N3">
+        <v>251127670104</v>
+      </c>
+      <c r="O3">
+        <v>16086700900</v>
+      </c>
+      <c r="P3">
+        <v>41352778247</v>
+      </c>
+      <c r="Q3">
+        <v>8706873778</v>
+      </c>
+      <c r="R3">
+        <v>10922380474</v>
+      </c>
+      <c r="S3">
+        <v>28543560160</v>
+      </c>
+      <c r="T3">
+        <v>1525548447</v>
+      </c>
+      <c r="U3">
+        <v>2542192186</v>
+      </c>
+      <c r="V3">
+        <v>11828391606</v>
+      </c>
+      <c r="W3">
+        <v>18628645946</v>
+      </c>
+      <c r="X3">
+        <v>29022550870</v>
+      </c>
+      <c r="Y3">
+        <v>31048118453</v>
+      </c>
+      <c r="Z3">
+        <v>5028479404</v>
+      </c>
+      <c r="AA3">
+        <v>166855675795</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B6">
+        <v>11252127000.0</v>
+      </c>
+      <c r="C6">
+        <v>4644790000.0</v>
+      </c>
+      <c r="D6">
+        <v>-107319049000.0</v>
+      </c>
+      <c r="E6">
+        <v>-24450368000.0</v>
+      </c>
+      <c r="F6">
+        <v>119351347000.0</v>
+      </c>
+      <c r="G6">
+        <v>11181299000.0</v>
+      </c>
+      <c r="H6">
+        <v>-12454440000.0</v>
+      </c>
+      <c r="I6">
+        <v>-35297355218.0</v>
+      </c>
+      <c r="J6">
+        <v>-24784405365.0</v>
+      </c>
+      <c r="K6">
+        <v>70571417538.0</v>
+      </c>
+      <c r="L6">
+        <v>3506307223.0</v>
+      </c>
+      <c r="M6">
+        <v>-378760403.0</v>
+      </c>
+      <c r="N6">
+        <v>-34011085350.0</v>
+      </c>
+      <c r="O6">
+        <v>34312508664.0</v>
+      </c>
+      <c r="P6">
+        <v>-61893145.0</v>
+      </c>
+      <c r="Q6">
+        <v>922764583.0</v>
+      </c>
+      <c r="R6">
+        <v>-6523463236.0</v>
+      </c>
+      <c r="S6">
+        <v>5711792291.0</v>
+      </c>
+      <c r="T6">
+        <v>-19292276927.0</v>
+      </c>
+      <c r="U6">
+        <v>3846850991.0</v>
+      </c>
+      <c r="V6">
+        <v>12398024338.0</v>
+      </c>
+      <c r="W6">
+        <v>2443354252.0</v>
+      </c>
+      <c r="X6">
+        <v>423174396.0</v>
+      </c>
+      <c r="Y6">
+        <v>-76847733355.0</v>
+      </c>
+      <c r="Z6">
+        <v>8582744597.0</v>
+      </c>
+      <c r="AA6">
+        <v>-500549712636.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-48063517370.0</v>
+      </c>
+      <c r="D7">
+        <v>-48686436930.0</v>
+      </c>
+      <c r="E7">
+        <v>-50154365150.0</v>
+      </c>
+      <c r="F7">
+        <v>-19604819740.0</v>
+      </c>
+      <c r="G7">
+        <v>-44118539630.0</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7">
+        <v>-65246025650.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-79195725530.0</v>
+      </c>
+      <c r="M7">
+        <v>-57788207000.0</v>
+      </c>
+      <c r="N7">
+        <v>-46753725760.0</v>
+      </c>
+      <c r="O7">
+        <v>-134298393990.0</v>
+      </c>
+      <c r="P7">
+        <v>-61035710510.0</v>
+      </c>
+      <c r="Q7">
+        <v>-34461326690.0</v>
+      </c>
+      <c r="R7">
+        <v>-17392348710.0</v>
+      </c>
+      <c r="S7">
+        <v>-112356920400.0</v>
+      </c>
+      <c r="T7">
+        <v>-15304304060.0</v>
+      </c>
+      <c r="U7">
+        <v>6419201590.0</v>
+      </c>
+      <c r="V7">
+        <v>7938582490.0</v>
+      </c>
+      <c r="W7">
+        <v>-94860440250.0</v>
+      </c>
+      <c r="X7">
+        <v>-67343820130.0</v>
+      </c>
+      <c r="Y7">
+        <v>-13319784040.0</v>
+      </c>
+      <c r="Z7">
+        <v>42436981310.0</v>
+      </c>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>17</v>
-[...74 lines deleted...]
-    <row r="11" spans="1:25">
+        <v>129</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:25">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>19</v>
-[...39 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
       <c r="O12">
-        <v>1648692838.0</v>
+        <v>5443514688.0</v>
       </c>
       <c r="P12">
-        <v>725928255.0</v>
+        <v>-38566568719.0</v>
       </c>
       <c r="Q12">
-        <v>7249391491.0</v>
+        <v>-39080178978.0</v>
       </c>
       <c r="R12">
-        <v>1343394228.0</v>
+        <v>-10870042711.0</v>
       </c>
       <c r="S12">
-        <v>20635671154.0</v>
+        <v>-100458560363.0</v>
       </c>
       <c r="T12">
-        <v>16788820163.0</v>
+        <v>-7595744425.0</v>
       </c>
       <c r="U12">
-        <v>4390795825.0</v>
+        <v>-48967352804.0</v>
       </c>
       <c r="V12">
-        <v>1947441572.0</v>
+        <v>24756161744.0</v>
       </c>
       <c r="W12">
-        <v>1524267177.0</v>
+        <v>104593349667.0</v>
       </c>
       <c r="X12">
-        <v>69789255935.0</v>
+        <v>-116845233892.0</v>
       </c>
       <c r="Y12">
-        <v>69789255935.0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:25">
+        <v>5687150833.0</v>
+      </c>
+      <c r="Z12">
+        <v>5687150833.0</v>
+      </c>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>20</v>
-[...74 lines deleted...]
-    <row r="14" spans="1:25">
+        <v>132</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="B14">
-        <v>5737849000.0</v>
+        <v>20678507000.0</v>
       </c>
       <c r="C14">
-        <v>5737849000.0</v>
+        <v>67885539000.0</v>
       </c>
       <c r="D14">
-        <v>5737849000.0</v>
+        <v>31668264000.0</v>
       </c>
       <c r="E14">
-        <v>5737849000.0</v>
+        <v>37081291458.0</v>
       </c>
       <c r="F14">
-        <v>5737849000.0</v>
+        <v>36702265797.0</v>
       </c>
       <c r="G14">
-        <v>5737848882.0</v>
+        <v>71812219000.0</v>
       </c>
       <c r="H14">
-        <v>5737848882.0</v>
+        <v>20674758000.0</v>
       </c>
       <c r="I14">
-        <v>5737848882.0</v>
+        <v>20829091225.0</v>
       </c>
       <c r="J14">
-        <v>5300386682.0</v>
+        <v>40186016465.0</v>
       </c>
       <c r="K14">
-        <v>5300386682.0</v>
+        <v>127553733597.0</v>
       </c>
       <c r="L14">
-        <v>5300386682.0</v>
+        <v>46187061696.0</v>
       </c>
       <c r="M14">
-        <v>5737848882.0</v>
+        <v>18676860584.0</v>
       </c>
       <c r="N14">
-        <v>4998360000.0</v>
+        <v>26344384631.0</v>
       </c>
       <c r="O14">
-        <v>4998360000.0</v>
+        <v>36757767533.0</v>
       </c>
       <c r="P14">
-        <v>4998360000.0</v>
+        <v>35605827014.0</v>
       </c>
       <c r="Q14">
-        <v>4998360000.0</v>
+        <v>26305581053.0</v>
       </c>
       <c r="R14">
-        <v>4998360000.0</v>
+        <v>25327732230.0</v>
       </c>
       <c r="S14">
-        <v>4998360000.0</v>
+        <v>32335796964.0</v>
       </c>
       <c r="T14">
-        <v>4548360000.0</v>
+        <v>37856672994.0</v>
       </c>
       <c r="U14">
-        <v>5223360000.0</v>
+        <v>48857373763.0</v>
       </c>
       <c r="V14">
-        <v>4773360000.0</v>
+        <v>11027094020.0</v>
       </c>
       <c r="W14">
-        <v>3648360000.0</v>
+        <v>126454022711.0</v>
       </c>
       <c r="X14">
-        <v>4548360000.0</v>
+        <v>-47579126109.0</v>
       </c>
       <c r="Y14">
-        <v>4098359999.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:25">
+        <v>36673792059.0</v>
+      </c>
+      <c r="Z14">
+        <v>10905334050.0</v>
+      </c>
+      <c r="AA14">
+        <v>23682330308.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>11877174000.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-      <c r="F16"/>
+        <v>135</v>
+      </c>
+      <c r="B16">
+        <v>17711132000.0</v>
+      </c>
+      <c r="C16">
+        <v>6459005000.0</v>
+      </c>
+      <c r="D16">
+        <v>1814215000.0</v>
+      </c>
+      <c r="E16">
+        <v>109133264000.0</v>
+      </c>
+      <c r="F16">
+        <v>133583632000.0</v>
+      </c>
       <c r="G16">
-        <v>137003735.0</v>
+        <v>14232286000.0</v>
       </c>
       <c r="H16">
-        <v>1298599530.0</v>
+        <v>3050987000.0</v>
       </c>
       <c r="I16">
-        <v>5981624807.0</v>
-[...1 lines deleted...]
-      <c r="J16"/>
+        <v>15505426782.0</v>
+      </c>
+      <c r="J16">
+        <v>50802782000.0</v>
+      </c>
       <c r="K16">
-        <v>8112625279.0</v>
+        <v>75587187365.0</v>
       </c>
       <c r="L16">
-        <v>21528656500.0</v>
+        <v>5015769827.0</v>
       </c>
       <c r="M16">
-        <v>574980000.0</v>
+        <v>1509462604.0</v>
       </c>
       <c r="N16">
-        <v>208495300.0</v>
+        <v>1888223007.0</v>
       </c>
       <c r="O16">
-        <v>46288783790.0</v>
+        <v>35899308357.0</v>
       </c>
       <c r="P16">
-        <v>40256465838.0</v>
+        <v>1586799693.0</v>
       </c>
       <c r="Q16">
-        <v>178962410.0</v>
+        <v>1648692838.0</v>
       </c>
       <c r="R16">
-        <v>24249889532.0</v>
+        <v>725928255.0</v>
       </c>
       <c r="S16">
-        <v>2400000000.0</v>
+        <v>7249391491.0</v>
       </c>
       <c r="T16">
-        <v>16880000000.0</v>
-[...7 lines deleted...]
-    <row r="17" spans="1:25">
+        <v>1343394228.0</v>
+      </c>
+      <c r="U16">
+        <v>20635671154.0</v>
+      </c>
+      <c r="V16">
+        <v>16788820163.0</v>
+      </c>
+      <c r="W16">
+        <v>4390795825.0</v>
+      </c>
+      <c r="X16">
+        <v>1947441573.0</v>
+      </c>
+      <c r="Y16">
+        <v>1524267177.0</v>
+      </c>
+      <c r="Z16">
+        <v>78372000532.0</v>
+      </c>
+      <c r="AA16">
+        <v>69789255935.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>25</v>
-[...26 lines deleted...]
-    <row r="19" spans="1:25">
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>46468385000.0</v>
+      </c>
+      <c r="C18">
+        <v>49297008000.0</v>
+      </c>
+      <c r="D18">
+        <v>22074094000.0</v>
+      </c>
+      <c r="E18">
+        <v>8960654000.0</v>
+      </c>
+      <c r="F18">
+        <v>151472921000.0</v>
+      </c>
+      <c r="G18">
+        <v>28068312000.0</v>
+      </c>
+      <c r="H18">
+        <v>8458922000.0</v>
+      </c>
+      <c r="I18">
+        <v>-9112355216.0</v>
+      </c>
+      <c r="J18">
+        <v>44561968865.0</v>
+      </c>
+      <c r="K18">
+        <v>99792839517.0</v>
+      </c>
+      <c r="L18">
+        <v>34024761019.0</v>
+      </c>
+      <c r="M18">
+        <v>31322481471.0</v>
+      </c>
+      <c r="N18">
+        <v>-163344873954.0</v>
+      </c>
+      <c r="O18">
+        <v>70640057010.0</v>
+      </c>
+      <c r="P18">
+        <v>29142136576.0</v>
+      </c>
+      <c r="Q18">
+        <v>21432782991.0</v>
+      </c>
+      <c r="R18">
+        <v>14791577803.0</v>
+      </c>
+      <c r="S18">
+        <v>-56506513005.0</v>
+      </c>
+      <c r="T18">
+        <v>-12670413069.0</v>
+      </c>
+      <c r="U18">
+        <v>4104286861.0</v>
+      </c>
+      <c r="V18">
+        <v>59918654680.0</v>
+      </c>
+      <c r="W18">
+        <v>10161146929.0</v>
+      </c>
+      <c r="X18">
+        <v>-103848825603.0</v>
+      </c>
+      <c r="Y18">
+        <v>-156380040485.0</v>
+      </c>
+      <c r="Z18">
+        <v>190440069589.0</v>
+      </c>
+      <c r="AA18">
+        <v>-108625229711.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...12 lines deleted...]
-      <c r="R19"/>
+      <c r="E19">
+        <v>-32518511997.0</v>
+      </c>
+      <c r="F19">
+        <v>-22287461771.0</v>
+      </c>
+      <c r="G19">
+        <v>-3198727149.0</v>
+      </c>
+      <c r="H19">
+        <v>-17981013668.0</v>
+      </c>
+      <c r="I19">
+        <v>-6635894039.0</v>
+      </c>
+      <c r="J19">
+        <v>-11641461223.0</v>
+      </c>
+      <c r="K19">
+        <v>-40653619243.0</v>
+      </c>
+      <c r="L19">
+        <v>-29344493311.0</v>
+      </c>
+      <c r="M19">
+        <v>-30210635802.0</v>
+      </c>
+      <c r="N19">
+        <v>-244777673254.0</v>
+      </c>
+      <c r="O19">
+        <v>-17451918475.0</v>
+      </c>
+      <c r="P19">
+        <v>-50791076104.0</v>
+      </c>
+      <c r="Q19">
+        <v>0.0</v>
+      </c>
+      <c r="R19">
+        <v>-10577238820.0</v>
+      </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>140</v>
+      </c>
+      <c r="B21">
+        <v>-35185945357.0</v>
+      </c>
+      <c r="C21">
+        <v>-32360000001.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21"/>
-[...3 lines deleted...]
-      <c r="I21"/>
+      <c r="E21">
+        <v>-32360000001.0</v>
+      </c>
+      <c r="F21">
+        <v>-32360000001.0</v>
+      </c>
+      <c r="G21">
+        <v>-20901554482.0</v>
+      </c>
+      <c r="H21">
+        <v>-20935000002.0</v>
+      </c>
+      <c r="I21">
+        <v>-20935000002.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21"/>
-[...11 lines deleted...]
-    <row r="22" spans="1:25">
+      <c r="O21">
+        <v>-34962330771.0</v>
+      </c>
+      <c r="P21">
+        <v>-23613374590.0</v>
+      </c>
+      <c r="Q21">
+        <v>-25369249460.0</v>
+      </c>
+      <c r="R21">
+        <v>-21660182693.0</v>
+      </c>
+      <c r="S21">
+        <v>75427764978.0</v>
+      </c>
+      <c r="T21">
+        <v>-19825000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-16416751395.0</v>
+      </c>
+      <c r="V21">
+        <v>-31361314817.0</v>
+      </c>
+      <c r="W21">
+        <v>-97038166471.0</v>
+      </c>
+      <c r="X21">
+        <v>96889733666.0</v>
+      </c>
+      <c r="Y21">
+        <v>-51294010515.0</v>
+      </c>
+      <c r="Z21">
+        <v>-51294010515.0</v>
+      </c>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="B22">
-        <v>150650972000.0</v>
+        <v>32478993000.0</v>
       </c>
       <c r="C22">
-        <v>138488025000.0</v>
+        <v>57874099000.0</v>
       </c>
       <c r="D22">
-        <v>166142213000.0</v>
+        <v>17899622000.0</v>
       </c>
       <c r="E22">
-        <v>130609386000.0</v>
+        <v>38082320656.0</v>
       </c>
       <c r="F22">
-        <v>171414541000.0</v>
+        <v>45452050693.0</v>
       </c>
       <c r="G22">
-        <v>153861210382.0</v>
+        <v>60704831000.0</v>
       </c>
       <c r="H22">
-        <v>139568267830.0</v>
+        <v>7903588000.0</v>
       </c>
       <c r="I22">
-        <v>131070138132.0</v>
+        <v>5950420271.0</v>
       </c>
       <c r="J22">
-        <v>205921426954.0</v>
+        <v>4622323231.0</v>
       </c>
       <c r="K22">
-        <v>154783825909.0</v>
+        <v>-486590287.0</v>
       </c>
       <c r="L22">
-        <v>179747098487.0</v>
+        <v>44744564520.0</v>
       </c>
       <c r="M22">
-        <v>146795564045.0</v>
+        <v>36506525928.0</v>
       </c>
       <c r="N22">
-        <v>206240080356.0</v>
+        <v>8238038592.0</v>
       </c>
       <c r="O22">
-        <v>145315437063.0</v>
+        <v>44525475690.0</v>
       </c>
       <c r="P22">
-        <v>170820142386.0</v>
+        <v>73455656529.0</v>
       </c>
       <c r="Q22">
-        <v>103449896401.0</v>
+        <v>42914254694.0</v>
       </c>
       <c r="R22">
-        <v>104387429244.0</v>
+        <v>11256268757.0</v>
       </c>
       <c r="S22">
-        <v>34704723212.0</v>
+        <v>40164877220.0</v>
       </c>
       <c r="T22">
-        <v>66584019174.0</v>
+        <v>-44456890084.0</v>
       </c>
       <c r="U22">
-        <v>44863803878.0</v>
+        <v>6756458088.0</v>
       </c>
       <c r="V22">
-        <v>42565025687.0</v>
+        <v>35963790522.0</v>
       </c>
       <c r="W22">
-        <v>43787048728.0</v>
+        <v>-57276386246.0</v>
       </c>
       <c r="X22">
-        <v>43787048728.0</v>
+        <v>-50224955524.0</v>
       </c>
       <c r="Y22">
-        <v>44006097894.0</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:25">
+        <v>-20156651266.0</v>
+      </c>
+      <c r="Z22">
+        <v>26181697988.0</v>
+      </c>
+      <c r="AA22">
+        <v>22416858651.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>2489373588000.0</v>
+        <v>-30313000.0</v>
       </c>
       <c r="C23">
-        <v>2644917769000.0</v>
+        <v>-415043000.0</v>
       </c>
       <c r="D23">
-        <v>2632513329000.0</v>
+        <v>-97033143000.0</v>
       </c>
       <c r="E23">
-        <v>2639198600000.0</v>
+        <v>-1051023000.0</v>
       </c>
       <c r="F23">
-        <v>2473857589000.0</v>
+        <v>238426000.0</v>
       </c>
       <c r="G23">
-        <v>2463829420888.0</v>
+        <v>4014541000.0</v>
       </c>
       <c r="H23">
-        <v>2503602717197.0</v>
+        <v>21638000.0</v>
       </c>
       <c r="I23">
-        <v>2591476467270.0</v>
+        <v>-5250000000.0</v>
       </c>
       <c r="J23">
-        <v>2542339807071.0</v>
+        <v>-50197624229.0</v>
       </c>
       <c r="K23">
-        <v>2472179544564.0</v>
+        <v>-252671976.0</v>
       </c>
       <c r="L23">
-        <v>2499498137981.0</v>
+        <v>450296204.0</v>
       </c>
       <c r="M23">
-        <v>2347517612881.0</v>
+        <v>-776641870.0</v>
       </c>
       <c r="N23">
-        <v>2360619484071.0</v>
+        <v>153059541753.0</v>
       </c>
       <c r="O23">
-        <v>2526598927171.0</v>
+        <v>-9811580771.0</v>
       </c>
       <c r="P23">
-        <v>2514374403443.0</v>
+        <v>1537375408.0</v>
       </c>
       <c r="Q23">
-        <v>2497154377254.0</v>
+        <v>-212829849.0</v>
       </c>
       <c r="R23">
-        <v>1727245832087.0</v>
+        <v>2597317306.0</v>
       </c>
       <c r="S23">
-        <v>1763486646024.0</v>
+        <v>49661279310.0</v>
       </c>
       <c r="T23">
-        <v>1871122644031.0</v>
+        <v>-19825000000.0</v>
       </c>
       <c r="U23">
-        <v>1817499225034.0</v>
+        <v>-257435870.0</v>
       </c>
       <c r="V23">
-        <v>1906224368274.0</v>
+        <v>-47520630342.0</v>
       </c>
       <c r="W23">
-        <v>1849474128232.0</v>
+        <v>-18564810475.0</v>
       </c>
       <c r="X23">
-        <v>745812856005.0</v>
+        <v>104271999998.0</v>
       </c>
       <c r="Y23">
-        <v>1939464535024.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:25">
+        <v>79532307131.0</v>
+      </c>
+      <c r="Z23">
+        <v>-181857324992.0</v>
+      </c>
+      <c r="AA23">
+        <v>-391924482925.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>31</v>
-[...12 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
       <c r="F24">
-        <v>390841098090.0</v>
+        <v>0.0</v>
       </c>
       <c r="G24">
-        <v>423201098093.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
       <c r="L24">
-        <v>549948226690.0</v>
+        <v>6394146850.0</v>
       </c>
       <c r="M24">
-        <v>569096976690.0</v>
+        <v>44149998.0</v>
       </c>
       <c r="N24">
-        <v>599841585840.0</v>
+        <v>6349996850.0</v>
       </c>
       <c r="O24">
-        <v>630382716590.0</v>
+        <v>-1365217575.0</v>
       </c>
       <c r="P24">
-        <v>661351466590.0</v>
+        <v>-5590655131.0</v>
       </c>
       <c r="Q24">
-        <v>691427216580.0</v>
+        <v>4853561440.0</v>
       </c>
       <c r="R24">
-        <v>716425437310.0</v>
+        <v>345141654.0</v>
       </c>
       <c r="S24">
-        <v>790544051830.0</v>
+        <v>-13203136142.0</v>
       </c>
       <c r="T24">
-        <v>790544051830.0</v>
+        <v>13203136142.0</v>
       </c>
       <c r="U24">
-        <v>790544051830.0</v>
+        <v>13203136142.0</v>
       </c>
       <c r="V24">
-        <v>866625169480.0</v>
+        <v>13203136142.0</v>
       </c>
       <c r="W24">
-        <v>830019737740.0</v>
+        <v>-2127973000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="B25">
-        <v>256289338580.0</v>
+        <v>401567000.0</v>
       </c>
       <c r="C25">
-        <v>290619338580.0</v>
+        <v>-9865109000.0</v>
       </c>
       <c r="D25">
-        <v>324949338580.0</v>
+        <v>-14125825000.0</v>
       </c>
       <c r="E25">
-        <v>359279338580.0</v>
+        <v>41479166000.0</v>
       </c>
       <c r="F25">
-        <v>390841098090.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>173760383000.0</v>
+      </c>
+      <c r="G25">
+        <v>-101250012000.0</v>
+      </c>
+      <c r="H25">
+        <v>-2138411000.0</v>
+      </c>
+      <c r="I25">
+        <v>12402209777.0</v>
+      </c>
       <c r="J25">
-        <v>508078226690.0</v>
+        <v>91767123322.0</v>
       </c>
       <c r="K25">
-        <v>529013226690.0</v>
+        <v>270486782642.0</v>
       </c>
       <c r="L25">
-        <v>549948226690.0</v>
+        <v>18624689810.0</v>
       </c>
       <c r="M25">
-        <v>569096976690.0</v>
+        <v>6393880759.0</v>
       </c>
       <c r="N25">
-        <v>599841585840.0</v>
+        <v>53200372927.0</v>
       </c>
       <c r="O25">
-        <v>630382716590.0</v>
+        <v>5443514687.0</v>
       </c>
       <c r="P25">
-        <v>661351466590.0</v>
+        <v>32645085308.0</v>
       </c>
       <c r="Q25">
-        <v>691427216580.0</v>
+        <v>13530983128.0</v>
       </c>
       <c r="R25">
-        <v>716425437310.0</v>
+        <v>39785421750.0</v>
       </c>
       <c r="S25">
-        <v>790544051830.0</v>
+        <v>-35792033101.0</v>
       </c>
       <c r="T25">
-        <v>790544051830.0</v>
+        <v>68117601562.0</v>
       </c>
       <c r="U25">
-        <v>790544051830.0</v>
+        <v>48747394722.0</v>
       </c>
       <c r="V25">
-        <v>866625169480.0</v>
+        <v>46810349784.0</v>
       </c>
       <c r="W25">
-        <v>830019737740.0</v>
-[...4 lines deleted...]
-    <row r="26" spans="1:25">
+        <v>-40387843590.0</v>
+      </c>
+      <c r="X25">
+        <v>22977806900.0</v>
+      </c>
+      <c r="Y25">
+        <v>-141849062825.0</v>
+      </c>
+      <c r="Z25">
+        <v>158381516955.0</v>
+      </c>
+      <c r="AA25">
+        <v>12131257125.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26"/>
-[...1 lines deleted...]
-      <c r="U26"/>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
       <c r="V26"/>
-      <c r="W26"/>
+      <c r="W26">
+        <v>103500000000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="B28">
-        <v>389825124000.0</v>
+        <v>-35216258000.0</v>
       </c>
       <c r="C28">
-        <v>314866075000.0</v>
+        <v>-44652218000.0</v>
       </c>
       <c r="D28">
-        <v>322775706000.0</v>
+        <v>-129393143000.0</v>
       </c>
       <c r="E28">
-        <v>474487053000.0</v>
+        <v>-33411023000.0</v>
       </c>
       <c r="F28">
-        <v>505771666000.0</v>
+        <v>-32121574000.0</v>
       </c>
       <c r="G28">
-        <v>514252225776.0</v>
+        <v>-16887013000.0</v>
       </c>
       <c r="H28">
-        <v>499889870561.0</v>
+        <v>-20913362000.0</v>
       </c>
       <c r="I28">
-        <v>494254215197.0</v>
+        <v>-26185000002.0</v>
       </c>
       <c r="J28">
-        <v>595049956855.0</v>
+        <v>-69346374230.0</v>
       </c>
       <c r="K28">
-        <v>629525014079.0</v>
+        <v>-31221421977.0</v>
       </c>
       <c r="L28">
-        <v>660115003677.0</v>
+        <v>-30518453796.0</v>
       </c>
       <c r="M28">
-        <v>656179668327.0</v>
+        <v>-31745391871.0</v>
       </c>
       <c r="N28">
-        <v>715418786143.0</v>
+        <v>122983791753.0</v>
       </c>
       <c r="O28">
-        <v>740080023742.0</v>
+        <v>-34962330771.0</v>
       </c>
       <c r="P28">
-        <v>766153538324.0</v>
+        <v>-23613374590.0</v>
       </c>
       <c r="Q28">
-        <v>783887575087.0</v>
+        <v>-25363579848.0</v>
       </c>
       <c r="R28">
-        <v>809465043077.0</v>
+        <v>-21660182693.0</v>
       </c>
       <c r="S28">
-        <v>809558380677.0</v>
+        <v>75427764978.0</v>
       </c>
       <c r="T28">
-        <v>833230231666.0</v>
+        <v>-19825000000.0</v>
       </c>
       <c r="U28">
-        <v>862773756005.0</v>
+        <v>-257435870.0</v>
       </c>
       <c r="V28">
-        <v>876405726922.0</v>
+        <v>-47520630342.0</v>
       </c>
       <c r="W28">
-        <v>888921970569.0</v>
+        <v>-5589819677.0</v>
       </c>
       <c r="X28">
-        <v>69789255936.0</v>
+        <v>104271999998.0</v>
       </c>
       <c r="Y28">
-        <v>910379933591.0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:25">
+        <v>79532307131.0</v>
+      </c>
+      <c r="Z28">
+        <v>-181857324992.0</v>
+      </c>
+      <c r="AA28">
+        <v>-391924482925.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>53559067000.0</v>
+      </c>
       <c r="C29">
-        <v>2287649662262.0</v>
+        <v>115894529000.0</v>
       </c>
       <c r="D29">
-        <v>2294124057461.0</v>
+        <v>35442061000.0</v>
       </c>
       <c r="E29">
-        <v>2281671089658.0</v>
+        <v>41479166000.0</v>
       </c>
       <c r="F29">
-        <v>2152461919329.0</v>
+        <v>173760383000.0</v>
       </c>
       <c r="G29">
-        <v>2165797301405.0</v>
+        <v>31267039000.0</v>
       </c>
       <c r="H29">
-        <v>2181085851350.0</v>
+        <v>26439936000.0</v>
       </c>
       <c r="I29">
-        <v>2195916248333.0</v>
+        <v>-2476461177.0</v>
       </c>
       <c r="J29">
-        <v>2137793983013.0</v>
+        <v>56203430088.0</v>
       </c>
       <c r="K29">
-        <v>2104951469832.0</v>
+        <v>142446458758.0</v>
       </c>
       <c r="L29">
-        <v>2099413693906.0</v>
+        <v>63369254330.0</v>
       </c>
       <c r="M29">
-        <v>2121245080400.0</v>
-[...14 lines deleted...]
-    <row r="30" spans="1:25">
+        <v>61577267271.0</v>
+      </c>
+      <c r="N29">
+        <v>87782796150.0</v>
+      </c>
+      <c r="O29">
+        <v>86726757910.0</v>
+      </c>
+      <c r="P29">
+        <v>70494914823.0</v>
+      </c>
+      <c r="Q29">
+        <v>30139656769.0</v>
+      </c>
+      <c r="R29">
+        <v>25713958277.0</v>
+      </c>
+      <c r="S29">
+        <v>-27962952845.0</v>
+      </c>
+      <c r="T29">
+        <v>-14195961516.0</v>
+      </c>
+      <c r="U29">
+        <v>6646479047.0</v>
+      </c>
+      <c r="V29">
+        <v>71747046286.0</v>
+      </c>
+      <c r="W29">
+        <v>28789792875.0</v>
+      </c>
+      <c r="X29">
+        <v>-74826274733.0</v>
+      </c>
+      <c r="Y29">
+        <v>-125331922032.0</v>
+      </c>
+      <c r="Z29">
+        <v>195468548993.0</v>
+      </c>
+      <c r="AA29">
+        <v>58230446084.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
       <c r="B30">
-        <v>56665725000.0</v>
+        <v>-7090682000.0</v>
       </c>
       <c r="C30">
-        <v>102374901000.0</v>
+        <v>-66597521000.0</v>
       </c>
       <c r="D30">
-        <v>64791422000.0</v>
+        <v>-13367967000.0</v>
       </c>
       <c r="E30">
-        <v>211136571000.0</v>
+        <v>-32518512000.0</v>
       </c>
       <c r="F30">
-        <v>20236360000.0</v>
+        <v>-22287462000.0</v>
       </c>
       <c r="G30">
-        <v>22810379842.0</v>
+        <v>-3198727000.0</v>
       </c>
       <c r="H30">
-        <v>38158647903.0</v>
+        <v>-17981014000.0</v>
       </c>
       <c r="I30">
-        <v>64422246872.0</v>
+        <v>-6635894039.0</v>
       </c>
       <c r="J30">
-        <v>58245003963.0</v>
+        <v>-11641461223.0</v>
       </c>
       <c r="K30">
-        <v>16605619423.0</v>
+        <v>-40653619243.0</v>
       </c>
       <c r="L30">
-        <v>65053258624.0</v>
+        <v>-29344493311.0</v>
       </c>
       <c r="M30">
-        <v>107303571030.0</v>
+        <v>-30210635802.0</v>
       </c>
       <c r="N30">
-        <v>77698771461.0</v>
+        <v>-244777673254.0</v>
       </c>
       <c r="O30">
-        <v>77964255589.0</v>
+        <v>-17451918475.0</v>
       </c>
       <c r="P30">
-        <v>43429032777.0</v>
+        <v>-46943433377.0</v>
       </c>
       <c r="Q30">
-        <v>55264011428.0</v>
+        <v>-3853312338.0</v>
       </c>
       <c r="R30">
-        <v>11177870776.0</v>
+        <v>-10577238820.0</v>
       </c>
       <c r="S30">
-        <v>26107113549.0</v>
+        <v>-41746696302.0</v>
       </c>
       <c r="T30">
-        <v>46946735674.0</v>
+        <v>14728684589.0</v>
       </c>
       <c r="U30">
-        <v>6885687391.0</v>
+        <v>-2542192186.0</v>
       </c>
       <c r="V30">
-        <v>11100060487.0</v>
+        <v>-11828391606.0</v>
       </c>
       <c r="W30">
-        <v>13471783704.0</v>
+        <v>-20756618946.0</v>
       </c>
       <c r="X30">
-        <v>13471783704.0</v>
+        <v>-29022550870.0</v>
       </c>
       <c r="Y30">
-        <v>42096602812.0</v>
-[...7070 lines deleted...]
-      <c r="W30">
         <v>-31048118453.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5028479404.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-166855675795.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>