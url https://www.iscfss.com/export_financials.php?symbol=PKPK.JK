--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -986,81 +992,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1077,2993 +1084,3173 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>26776596000.0</v>
+      </c>
+      <c r="C2">
         <v>85757140000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2">
         <v>4108463000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
+      <c r="H2"/>
       <c r="I2">
         <v>199141000.0</v>
       </c>
       <c r="J2">
         <v>199141000.0</v>
       </c>
       <c r="K2">
+        <v>199141000.0</v>
+      </c>
+      <c r="L2">
         <v>1121391000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3203123000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6258530000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12643995000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17001757000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16616156000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18936457000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24382229000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6480490000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4469386000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
         <v>1000000000.0</v>
       </c>
       <c r="C5">
         <v>1000000000.0</v>
       </c>
       <c r="D5">
         <v>1000000000.0</v>
       </c>
       <c r="E5">
+        <v>1000000000.0</v>
+      </c>
+      <c r="F5">
         <v>-1198820000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1697103000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1725021000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1963663000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2049229000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2077462000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2018208000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7915160000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12126300000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>26</v>
+      </c>
+      <c r="B7">
+        <v>318368000.0</v>
+      </c>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="E8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="E8">
+        <v>120000000000.0</v>
+      </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9">
         <v>108983186000.0</v>
       </c>
       <c r="C9">
+        <v>108983186000.0</v>
+      </c>
+      <c r="D9">
         <v>138712351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19972351000.0</v>
       </c>
       <c r="E9">
         <v>19972351000.0</v>
       </c>
       <c r="F9">
         <v>19972351000.0</v>
       </c>
       <c r="G9">
         <v>19972351000.0</v>
       </c>
       <c r="H9">
         <v>19972351000.0</v>
       </c>
       <c r="I9">
         <v>19972351000.0</v>
       </c>
       <c r="J9">
         <v>19972351000.0</v>
       </c>
       <c r="K9">
         <v>19972351000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>19972351000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>31702176000.0</v>
+      </c>
+      <c r="C10">
         <v>47496043000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>203189882000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1455184000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4290527000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>346861000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1831548000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3917015000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3025340000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4077482000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5008916000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2485629000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1853429000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20246939000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13459385000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16295938000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6906353000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26731780000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6975764000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14251837000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11">
+        <v>14000000000.0</v>
+      </c>
+      <c r="C11">
         <v>47496043000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>206085892000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1455184000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4290526000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>346861000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1093848000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1403521000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>816135000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1868277000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>31702176000.0</v>
+      </c>
+      <c r="C12">
         <v>47496043000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>203189882000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1455184000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4290527000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>346861000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1831548000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3917015000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3025340000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4077482000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5008916000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2485629000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1853429000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20246939000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>240000000000.0</v>
       </c>
       <c r="C13">
         <v>240000000000.0</v>
       </c>
       <c r="D13">
-        <v>120000000000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="E13">
         <v>120000000000.0</v>
       </c>
       <c r="F13">
         <v>120000000000.0</v>
       </c>
       <c r="G13">
         <v>120000000000.0</v>
       </c>
       <c r="H13">
         <v>120000000000.0</v>
       </c>
       <c r="I13">
         <v>120000000000.0</v>
       </c>
       <c r="J13">
         <v>120000000000.0</v>
       </c>
       <c r="K13">
         <v>120000000000.0</v>
       </c>
       <c r="L13">
-        <v>107873700000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="M13">
         <v>107873700000.0</v>
       </c>
       <c r="N13">
         <v>107873700000.0</v>
       </c>
       <c r="O13">
-        <v>120000000000.0</v>
+        <v>107873700000.0</v>
       </c>
       <c r="P13">
         <v>120000000000.0</v>
       </c>
       <c r="Q13">
         <v>120000000000.0</v>
       </c>
       <c r="R13">
         <v>120000000000.0</v>
       </c>
       <c r="S13">
         <v>120000000000.0</v>
       </c>
       <c r="T13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="U13">
         <v>81000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
         <v>1200000000.0</v>
       </c>
       <c r="C14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="D14">
         <v>879452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000000.0</v>
       </c>
       <c r="E14">
         <v>600000000.0</v>
       </c>
       <c r="F14">
         <v>600000000.0</v>
       </c>
       <c r="G14">
-        <v>539369000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="H14">
         <v>539369000.0</v>
       </c>
       <c r="I14">
         <v>539369000.0</v>
       </c>
       <c r="J14">
         <v>539369000.0</v>
       </c>
       <c r="K14">
         <v>539369000.0</v>
       </c>
       <c r="L14">
         <v>539369000.0</v>
       </c>
       <c r="M14">
         <v>539369000.0</v>
       </c>
       <c r="N14">
         <v>539369000.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>539369000.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16">
+        <v>3202830000.0</v>
+      </c>
+      <c r="C16">
         <v>3553246000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3917458000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14703467000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>1558333000.0</v>
       </c>
       <c r="C20">
         <v>1558333000.0</v>
       </c>
       <c r="D20">
         <v>1558333000.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>1558333000.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>222222000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>20998327000.0</v>
+      </c>
+      <c r="C22">
         <v>44377737000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
+        <v>0.0</v>
+      </c>
+      <c r="G22">
         <v>1000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>164243000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7969769000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10190693000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15150402000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18091691000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19374124000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21759999000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22697288000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22132462000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>77548796000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>96429474000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>69479317000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>41462486000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25002100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>627919100000.0</v>
+      </c>
+      <c r="C23">
         <v>604838545000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>251200338000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>71631767000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64597186000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>68655724000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>71655559000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>127894510000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>137363302000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>157702767000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>170598564000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>303836837000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>361548802000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>24119081000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>70699748000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>73907978000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>97546000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8558215000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18711269000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>51894449000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>86537830000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>111338678000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>91511376000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>44474775000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7941745000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25">
-        <v>0.0</v>
+        <v>187367000.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>24119081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>-31383808000.0</v>
+      </c>
+      <c r="C28">
         <v>-47496043000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-203189882000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22630565000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19828554000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26475053000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54191420000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66782733000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70882638000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>79541453000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>75860103000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>136130366000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>154232608000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20246939000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="E29"/>
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>258873384000.0</v>
+      </c>
+      <c r="C29">
+        <v>220459126000.0</v>
+      </c>
+      <c r="D29">
+        <v>405042486000.0</v>
+      </c>
+      <c r="E29">
+        <v>122943435000.0</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>12774482000.0</v>
+      </c>
+      <c r="C30">
         <v>53395826000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9005941000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21356596000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1756965000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5917977000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3458818000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13893558000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19790052999.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18614062000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26160611000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>127769792000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>189364284000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>175637202000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>198755402000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72827127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>46505307000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49824114000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>66321394000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40444902000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10651480000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>40012006000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>40391503000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>14328227000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>55578753000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>59323036000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>69785430000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>83514963000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="E32"/>
+        <v>51</v>
+      </c>
+      <c r="B32">
+        <v>-197003504000.0</v>
+      </c>
+      <c r="C32">
+        <v>-171298778000.0</v>
+      </c>
+      <c r="D32">
+        <v>159971705000.0</v>
+      </c>
+      <c r="E32">
+        <v>-37630778000.0</v>
+      </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>511506421000.0</v>
+      </c>
+      <c r="C33">
         <v>430427885000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>38087636000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>40066920000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>57979347000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>61902894000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>58872527000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>91161800000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>95377320000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>96269309000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>101034587000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>116647762000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>104859112000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>117178443000.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
+      <c r="U33"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>2777704000.0</v>
+      </c>
+      <c r="C35">
         <v>2968588000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1748323000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>22898976000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>24119081000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26513427000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>57239855000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>71985761000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>74973659000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1006928000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>819680000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3900704000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10036908000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>17793534000.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
+      <c r="U35"/>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>31268000.0</v>
+      </c>
+      <c r="C36">
         <v>35018000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-15819873000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>42518000.0</v>
       </c>
-      <c r="E36"/>
-[...3 lines deleted...]
-      </c>
+      <c r="F36">
+        <v>16257277000.0</v>
+      </c>
+      <c r="G36"/>
       <c r="H36">
         <v>-1.0</v>
       </c>
-      <c r="I36"/>
+      <c r="I36">
+        <v>-1.0</v>
+      </c>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>0.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>33584801000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>23294323000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-117178443000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
+      <c r="U36"/>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38">
+        <v>27611931000.0</v>
+      </c>
+      <c r="C38">
         <v>18536703000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>14339076000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1353084000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16257277000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>18069539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38">
         <v>54402112000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>45382746000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>33584801000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>23294323000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>16098262000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1261406000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>36545712000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>36566787000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9396914000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>12772229000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9819840000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>50937694000.0</v>
+      </c>
+      <c r="C39">
         <v>29141054000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>916879000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8753067000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>570347000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>487991000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7328423000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15579530000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17078427000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>40472529000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>34807395000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>51771167000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>61990005000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>44521713000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>24807496000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16652998000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14908285000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10624367000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>20030531000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8709669000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
-        <v>27968264000.0</v>
+        <v>283305756000.0</v>
       </c>
       <c r="C40">
+        <v>29111080000.0</v>
+      </c>
+      <c r="D40">
         <v>-43408153000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17269381000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>466098000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>82602000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>87477000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>130855000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2867466000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3092333000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4273512000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14094828000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>21037322000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>193362765000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>17832692000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>22726768000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>22856284000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>23091823000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13194278000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9118156000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>813227000.0</v>
       </c>
-      <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>1359704000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1216887000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1286013000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1065681000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1006928000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>819679000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>491999000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1478693000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1601946000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1390031000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2077230000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1782785000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1448147000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2142501000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>6098500000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
         <v>108983186000.0</v>
       </c>
       <c r="C42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="D42">
         <v>138712351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19972351000.0</v>
       </c>
       <c r="E42">
         <v>19972351000.0</v>
       </c>
       <c r="F42">
         <v>19972351000.0</v>
       </c>
       <c r="G42">
-        <v>-6037204000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="H42">
         <v>-6037204000.0</v>
       </c>
       <c r="I42">
         <v>-6037204000.0</v>
       </c>
       <c r="J42">
         <v>-6037204000.0</v>
       </c>
       <c r="K42">
         <v>-6037204000.0</v>
       </c>
       <c r="L42">
         <v>-6037204000.0</v>
       </c>
       <c r="M42">
         <v>-6037204000.0</v>
       </c>
       <c r="N42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="O42">
         <v>6089096000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
+      <c r="U42"/>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="E45"/>
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>508648861000.0</v>
+      </c>
+      <c r="C45">
+        <v>423767293000.0</v>
+      </c>
+      <c r="D45">
+        <v>247957788000.0</v>
+      </c>
+      <c r="E45">
+        <v>180561770000.0</v>
+      </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>482336157000.0</v>
+      </c>
+      <c r="C46">
         <v>410332849000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38048868000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>40024402000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>41722070000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>43833355000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40251891000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>40476891000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>40975208000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>50886563000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>64034468000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>83062961000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>81564789000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>117178443000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
+      <c r="U46"/>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47">
+        <v>482336157000.0</v>
+      </c>
+      <c r="C47">
         <v>410332849000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>230921695000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>40024402000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>41722069000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>43833355000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>40251891000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>40476891000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>40975208000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>50886563000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>64034468000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>83062961000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>81564789000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>117178443000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>211422133000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>247934088000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>284876031000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>340352112000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>180290269000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>113580935000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-91109802000.0</v>
+      </c>
+      <c r="C48">
         <v>-129524060000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-135350422000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-130320871000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-98761524000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-97883745000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-97909548000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-56420380000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-52590531000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-42099904000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-28429626000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>34283702000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>61203305000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>60866539000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>75744152000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>76982533000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>72987865000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>59380346000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>33272897000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>20408979000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>83590245000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>80777211000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>318368000.0</v>
+      </c>
+      <c r="C51">
         <v>228430788000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>49498239000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>24085749000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>24119081000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>26821914000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>56022968000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>70699748000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>73907978000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>83618935000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>80869019000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>138615995000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>156086037000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
+      <c r="U51"/>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>131001000.0</v>
+      </c>
+      <c r="C52">
         <v>228430788000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>49498239000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2000000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1668192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>83618935000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>80869019000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>138602824000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>149057661000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
+      <c r="U52"/>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
+      <c r="U53"/>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>627919100000.0</v>
+      </c>
+      <c r="C55">
         <v>604838545000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>251200338000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>71631767000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>64597186000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>68655724000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>71655559000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>127894510000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>137363302000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>157702767000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>170598564000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>303836837000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>361548802000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>396379847000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>471838283000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>467804659000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>486392238000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>506408605000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>327852674000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>211809283000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>116412679000.0</v>
+      </c>
+      <c r="C56">
         <v>174410660000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>213112702000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>31564847000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6617839000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6752830000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12783032000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>36732710000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>41985982000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>61433458000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>69563977000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>187189075000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>256689690000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>263103142000.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
+      <c r="U56"/>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>313416183000.0</v>
+      </c>
+      <c r="C57">
         <v>345709438000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6090086000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>38081311000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>466098000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1750794000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>87477000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>329996000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3066607000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>86910409000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>86263922000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>155900775000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>176353513000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>201241930000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>213417840000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>153604251000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>144968569000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>179073096000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>76675216000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59938017000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>316193887000.0</v>
+      </c>
+      <c r="C58">
         <v>348678026000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7838409000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>60980287000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>24585179000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>28264221000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>57327332000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>72315757000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>78040266000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>87917337000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>87083602000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>159801479000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>186390421000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>221555145000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>282151937000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>276859331000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>298294878000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>309906550000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>153431611000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>100196966000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>258873384000.0</v>
+      </c>
+      <c r="C60">
         <v>220459126000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>243361929000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10651480000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>40012007000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>40391503000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>14328227000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>55578753000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>59323036000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>69785430000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>83514962000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>144035358000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>175166101000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>174829335000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>189706948000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>190945329000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>188097360000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>196502055000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>174391983000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>111555714000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>-26009555000.0</v>
       </c>
       <c r="I61">
         <v>-26009555000.0</v>
       </c>
       <c r="J61">
         <v>-26009555000.0</v>
       </c>
       <c r="K61">
         <v>-26009555000.0</v>
       </c>
       <c r="L61">
         <v>-26009555000.0</v>
       </c>
       <c r="M61">
         <v>-26009555000.0</v>
       </c>
       <c r="N61">
         <v>-26009555000.0</v>
       </c>
       <c r="O61">
         <v>-26009555000.0</v>
       </c>
       <c r="P61">
         <v>-26009555000.0</v>
       </c>
       <c r="Q61">
         <v>-26009555000.0</v>
       </c>
       <c r="R61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="S61">
         <v>-3997377000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BV62"/>
+  <dimension ref="A1:BX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>18</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BT1" t="s">
-        <v>133</v>
+        <v>19</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
-        <v>19</v>
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:74">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>75659076000.0</v>
+      </c>
+      <c r="C2">
+        <v>26776596000.0</v>
+      </c>
+      <c r="D2">
         <v>157023296000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>172471442000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>146469129000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>85757140000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>123256000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14091395000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2093277000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="K2"/>
+      <c r="L2">
         <v>644566000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>693000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>693000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4108463000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3320510000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2874900000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5500000000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
-[...4 lines deleted...]
-      </c>
+      <c r="Z2"/>
+      <c r="AA2"/>
       <c r="AB2">
         <v>199141000.0</v>
       </c>
       <c r="AC2">
         <v>199141000.0</v>
       </c>
       <c r="AD2">
         <v>199141000.0</v>
       </c>
       <c r="AE2">
         <v>199141000.0</v>
       </c>
       <c r="AF2">
         <v>199141000.0</v>
       </c>
       <c r="AG2">
         <v>199141000.0</v>
       </c>
       <c r="AH2">
         <v>199141000.0</v>
       </c>
       <c r="AI2">
         <v>199141000.0</v>
       </c>
       <c r="AJ2">
         <v>199141000.0</v>
       </c>
       <c r="AK2">
         <v>199141000.0</v>
       </c>
       <c r="AL2">
+        <v>199141000.0</v>
+      </c>
+      <c r="AM2">
+        <v>199141000.0</v>
+      </c>
+      <c r="AN2">
         <v>617434000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1121391000.0</v>
       </c>
       <c r="AO2">
         <v>1121391000.0</v>
       </c>
       <c r="AP2">
+        <v>1121391000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1121391000.0</v>
+      </c>
+      <c r="AR2">
         <v>950157000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>968875000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2178988000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3203123000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4471679000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>10330212000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3019001000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6258530000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>13710033000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11298660000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>11275099000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>12643995000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11273089165.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>15718887400.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15114157800.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>17001756700.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14061801300.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>17874715800.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>25634439400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>16616155800.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>24607932500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>23085552800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>15970772100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>18936456600.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>13479386300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9868652900.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>24382229000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>9119274600.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>6480489700.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>21456857100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1761223800.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>4469386200.0</v>
       </c>
     </row>
-    <row r="3" spans="1:74">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4094,10395 +4281,56 @@
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
-    </row>
-[...10336 lines deleted...]
-      <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
-      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14515,430 +4363,337 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
-      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>24</v>
+      </c>
+      <c r="B5">
+        <v>1000000000.0</v>
+      </c>
       <c r="C5">
-        <v>18338300000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="D5">
-        <v>1551932000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="E5">
-        <v>31360803000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="F5">
-        <v>10056579000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="G5">
-        <v>1185093000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="H5">
-        <v>-3716489000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="I5">
-        <v>-1987404000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="J5">
-        <v>-3619771000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="K5">
-        <v>-513479000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="L5">
-        <v>-1836035000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="M5">
-        <v>-4322999000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="N5">
-        <v>-1741548000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="O5">
-        <v>-3645685000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="P5">
-        <v>3079235285.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="Q5">
-        <v>393473000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="R5">
-        <v>-902825000.0</v>
+        <v>-1198820436.0</v>
       </c>
       <c r="S5">
-        <v>-1255635935.0</v>
+        <v>-1198820000.0</v>
       </c>
       <c r="T5">
-        <v>-2044442065.0</v>
+        <v>-1697103000.0</v>
       </c>
       <c r="U5">
-        <v>336858000.0</v>
+        <v>-1697103000.0</v>
       </c>
       <c r="V5">
-        <v>-1354531000.0</v>
+        <v>-1697103000.0</v>
       </c>
       <c r="W5">
-        <v>3941081000.0</v>
+        <v>-2697103000.0</v>
       </c>
       <c r="X5">
-        <v>-718565000.0</v>
+        <v>-2725020000.0</v>
       </c>
       <c r="Y5">
-        <v>-2469024000.0</v>
+        <v>9401279000.0</v>
       </c>
       <c r="Z5">
-        <v>-443299000.0</v>
+        <v>9401279000.0</v>
       </c>
       <c r="AA5">
-        <v>80989000.0</v>
+        <v>9401279000.0</v>
       </c>
       <c r="AB5">
-        <v>-77877000.0</v>
+        <v>9162637000.0</v>
       </c>
       <c r="AC5">
-        <v>53422000.0</v>
+        <v>9162637000.0</v>
       </c>
       <c r="AD5">
-        <v>-546498000.0</v>
-[...1 lines deleted...]
-      <c r="AE5"/>
+        <v>9162637000.0</v>
+      </c>
+      <c r="AE5">
+        <v>9162637000.0</v>
+      </c>
       <c r="AF5">
-        <v>-684316000.0</v>
+        <v>9077071000.0</v>
       </c>
       <c r="AG5">
-        <v>-9797283000.0</v>
+        <v>9077071000.0</v>
       </c>
       <c r="AH5">
-        <v>-2455877000.0</v>
+        <v>9077071000.0</v>
       </c>
       <c r="AI5">
-        <v>-3512028000.0</v>
+        <v>9077071000.0</v>
       </c>
       <c r="AJ5">
-        <v>-2729895000.0</v>
+        <v>9048837000.0</v>
       </c>
       <c r="AK5">
-        <v>-3298225000.0</v>
+        <v>9048837000.0</v>
       </c>
       <c r="AL5">
-        <v>272899000.0</v>
+        <v>9049812000.0</v>
       </c>
       <c r="AM5">
-        <v>-6360317000.0</v>
+        <v>9108092000.0</v>
       </c>
       <c r="AN5">
-        <v>-5385370000.0</v>
+        <v>9108092000.0</v>
       </c>
       <c r="AO5">
-        <v>-16995894000.0</v>
+        <v>9108092000.0</v>
       </c>
       <c r="AP5">
-        <v>-5235077000.0</v>
+        <v>9108093000.0</v>
       </c>
       <c r="AQ5">
-        <v>-12294615000.0</v>
+        <v>9108092000.0</v>
       </c>
       <c r="AR5">
-        <v>-13470449000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="AS5">
-        <v>-18287327000.0</v>
-[...1 lines deleted...]
-      <c r="AT5"/>
+        <v>12126300000.0</v>
+      </c>
+      <c r="AT5">
+        <v>12126300000.0</v>
+      </c>
       <c r="AU5">
-        <v>-8776388000.0</v>
+        <v>7915160000.0</v>
       </c>
       <c r="AV5">
-        <v>-3694826000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="AW5">
-        <v>715677000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="AX5">
-        <v>3506280000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="AY5">
-        <v>8684116000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="AZ5">
-        <v>3063949000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="BA5">
-        <v>-6438246000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="BB5">
-        <v>16908248000.0</v>
+        <v>12126300000.0</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
-      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>139</v>
-[...159 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
-      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="E7"/>
+        <v>26</v>
+      </c>
+      <c r="B7">
+        <v>287069000.0</v>
+      </c>
+      <c r="C7">
+        <v>318368000.0</v>
+      </c>
+      <c r="D7">
+        <v>348745000.0</v>
+      </c>
+      <c r="E7">
+        <v>374929000.0</v>
+      </c>
       <c r="F7"/>
-      <c r="G7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
@@ -14964,62 +4719,73 @@
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
-      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      <c r="G8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="E8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="F8">
+        <v>240000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>240000000000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
@@ -15045,1558 +4811,1358 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
-      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>65468686000.0</v>
+        <v>108983186000.0</v>
       </c>
       <c r="D9">
-        <v>14044402000.0</v>
+        <v>108983186000.0</v>
       </c>
       <c r="E9">
-        <v>63305597000.0</v>
+        <v>108983186000.0</v>
       </c>
       <c r="F9">
-        <v>25257021000.0</v>
+        <v>108983186000.0</v>
       </c>
       <c r="G9">
-        <v>2723582000.0</v>
+        <v>108983186000.0</v>
       </c>
       <c r="H9">
-        <v>1208258000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>108983187000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
-        <v>1000412000.0</v>
+        <v>138712351000.0</v>
       </c>
       <c r="M9">
-        <v>103430000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="N9">
-        <v>390005000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="O9">
-        <v>-660177006.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="P9">
-        <v>259293006.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="Q9">
-        <v>202374000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="R9">
-        <v>271834000.0</v>
+        <v>19972351350.0</v>
       </c>
       <c r="S9">
-        <v>-871341000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="T9">
-        <v>-1058241000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="U9">
-        <v>285742000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="V9">
-        <v>-289907000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="W9">
-        <v>4677631000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="X9">
-        <v>-33081000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="Y9">
-        <v>3938894000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="Z9">
-        <v>-227102000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="AA9">
-        <v>788495000.0</v>
+        <v>19972351000.0</v>
       </c>
       <c r="AB9">
-        <v>376207000.0</v>
-[...147 lines deleted...]
-      </c>
+        <v>19972351000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>-1085502000.0</v>
+        <v>53867267000.0</v>
       </c>
       <c r="C10">
-        <v>19358757000.0</v>
+        <v>31702176000.0</v>
       </c>
       <c r="D10">
-        <v>2534055000.0</v>
+        <v>41845090000.0</v>
       </c>
       <c r="E10">
-        <v>31360257000.0</v>
+        <v>55119396000.0</v>
       </c>
       <c r="F10">
-        <v>10056104000.0</v>
+        <v>37665049000.0</v>
       </c>
       <c r="G10">
-        <v>-13956551000.0</v>
+        <v>47496043000.0</v>
       </c>
       <c r="H10">
-        <v>-3717052000.0</v>
+        <v>31458239000.0</v>
       </c>
       <c r="I10">
-        <v>88190000.0</v>
+        <v>30861807000.0</v>
       </c>
       <c r="J10">
-        <v>-3620790000.0</v>
+        <v>31253069000.0</v>
       </c>
       <c r="K10">
-        <v>-514108000.0</v>
+        <v>203189882000.0</v>
       </c>
       <c r="L10">
-        <v>-1836327000.0</v>
+        <v>207737050000.0</v>
       </c>
       <c r="M10">
-        <v>-4403050000.0</v>
+        <v>267690000.0</v>
       </c>
       <c r="N10">
-        <v>-2147353000.0</v>
+        <v>551495000.0</v>
       </c>
       <c r="O10">
-        <v>-9355634041.0</v>
+        <v>1455184000.0</v>
       </c>
       <c r="P10">
-        <v>3075883041.0</v>
+        <v>132309000.0</v>
       </c>
       <c r="Q10">
-        <v>2152349000.0</v>
+        <v>222416000.0</v>
       </c>
       <c r="R10">
-        <v>-605947000.0</v>
+        <v>859529605.0</v>
       </c>
       <c r="S10">
-        <v>-1443148000.0</v>
+        <v>4290527000.0</v>
       </c>
       <c r="T10">
-        <v>-1642130000.0</v>
+        <v>59969000.0</v>
       </c>
       <c r="U10">
-        <v>-1959810000.0</v>
+        <v>286452000.0</v>
       </c>
       <c r="V10">
-        <v>-1590398000.0</v>
+        <v>456327000.0</v>
       </c>
       <c r="W10">
-        <v>4238520000.0</v>
+        <v>346861000.0</v>
       </c>
       <c r="X10">
-        <v>-516145000.0</v>
+        <v>843136000.0</v>
       </c>
       <c r="Y10">
-        <v>-2769595000.0</v>
+        <v>832174000.0</v>
       </c>
       <c r="Z10">
-        <v>-6954345000.0</v>
+        <v>4195914000.0</v>
       </c>
       <c r="AA10">
-        <v>235519000.0</v>
+        <v>1093848000.0</v>
       </c>
       <c r="AB10">
-        <v>-4473000.0</v>
+        <v>1267508000.0</v>
       </c>
       <c r="AC10">
-        <v>-71430000.0</v>
+        <v>1547954000.0</v>
       </c>
       <c r="AD10">
-        <v>-144389000.0</v>
+        <v>1137001000.0</v>
       </c>
       <c r="AE10">
-        <v>881133000.0</v>
+        <v>1403521000.0</v>
       </c>
       <c r="AF10">
-        <v>-834961000.0</v>
+        <v>641949000.0</v>
       </c>
       <c r="AG10">
-        <v>-10707474000.0</v>
+        <v>2285975000.0</v>
       </c>
       <c r="AH10">
-        <v>-607797000.0</v>
+        <v>2619126000.0</v>
       </c>
       <c r="AI10">
-        <v>-4527956000.0</v>
+        <v>816135000.0</v>
       </c>
       <c r="AJ10">
-        <v>-3674731000.0</v>
+        <v>584357000.0</v>
       </c>
       <c r="AK10">
-        <v>-6110459000.0</v>
+        <v>496362000.0</v>
       </c>
       <c r="AL10">
-        <v>-699270000.0</v>
+        <v>1774107000.0</v>
       </c>
       <c r="AM10">
-        <v>-7522282000.0</v>
+        <v>1868277000.0</v>
       </c>
       <c r="AN10">
-        <v>-7720894000.0</v>
+        <v>2280073000.0</v>
       </c>
       <c r="AO10">
-        <v>-24702496000.0</v>
+        <v>2143663000.0</v>
       </c>
       <c r="AP10">
-        <v>-6313658000.0</v>
+        <v>431512000.0</v>
       </c>
       <c r="AQ10">
-        <v>-16810878000.0</v>
+        <v>2441452000.0</v>
       </c>
       <c r="AR10">
-        <v>-17105293000.0</v>
+        <v>2241727000.0</v>
       </c>
       <c r="AS10">
-        <v>-17148855000.0</v>
+        <v>3547897000.0</v>
       </c>
       <c r="AT10">
-        <v>1063700000.0</v>
+        <v>2924104000.0</v>
       </c>
       <c r="AU10">
-        <v>-16500358000.0</v>
+        <v>2485629000.0</v>
       </c>
       <c r="AV10">
-        <v>-3210379000.0</v>
+        <v>2410640000.0</v>
       </c>
       <c r="AW10">
-        <v>-2878372000.0</v>
+        <v>1310981000.0</v>
       </c>
       <c r="AX10">
-        <v>-5501687000.0</v>
+        <v>6340638000.0</v>
       </c>
       <c r="AY10">
-        <v>5907419000.0</v>
+        <v>1853429000.0</v>
       </c>
       <c r="AZ10">
-        <v>-4231860000.0</v>
+        <v>5944489000.0</v>
       </c>
       <c r="BA10">
-        <v>-6827994000.0</v>
+        <v>17559784000.0</v>
       </c>
       <c r="BB10">
-        <v>-18252556000.0</v>
-[...1 lines deleted...]
-      <c r="BC10"/>
+        <v>17327955000.0</v>
+      </c>
+      <c r="BC10">
+        <v>20246939000.0</v>
+      </c>
       <c r="BD10">
-        <v>999387700.0</v>
+        <v>16625429139.0</v>
       </c>
       <c r="BE10"/>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
+      <c r="BF10"/>
       <c r="BG10"/>
-      <c r="BH10">
-[...4 lines deleted...]
-      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
-[...7 lines deleted...]
-      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
-[...31 lines deleted...]
-      </c>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
-        <v>4785207000.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="D11">
-        <v>1233717000.0</v>
+        <v>15000000000.0</v>
       </c>
       <c r="E11">
-        <v>7855618000.0</v>
+        <v>24000000000.0</v>
       </c>
       <c r="F11">
-        <v>329819000.0</v>
+        <v>16000000000.0</v>
       </c>
       <c r="G11">
-        <v>254881000.0</v>
+        <v>47496043000.0</v>
       </c>
       <c r="H11">
-        <v>103411000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>31458239000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
-        <v>396823000.0</v>
+        <v>207737050000.0</v>
       </c>
       <c r="M11">
-        <v>23858000.0</v>
+        <v>267690000.0</v>
       </c>
       <c r="N11">
-        <v>300124000.0</v>
+        <v>551495000.0</v>
       </c>
       <c r="O11">
-        <v>16076693124.0</v>
+        <v>1455184000.0</v>
       </c>
       <c r="P11">
-        <v>180583876.0</v>
+        <v>132309000.0</v>
       </c>
       <c r="Q11">
-        <v>494099000.0</v>
+        <v>222416000.0</v>
       </c>
       <c r="R11">
-        <v>1594781000.0</v>
+        <v>859529610.0</v>
       </c>
       <c r="S11">
-        <v>25873000.0</v>
+        <v>4290526000.0</v>
       </c>
       <c r="T11">
-        <v>-2775850000.0</v>
+        <v>59969000.0</v>
       </c>
       <c r="U11">
-        <v>-226638000.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>286452000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
-[...1 lines deleted...]
-      </c>
+      <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
-[...1 lines deleted...]
-      </c>
+      <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
-[...4 lines deleted...]
-      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
-[...4 lines deleted...]
-      </c>
+      <c r="BL11"/>
+      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
-[...25 lines deleted...]
-      </c>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>11059000.0</v>
-[...1 lines deleted...]
-      <c r="C12"/>
+        <v>53867267000.0</v>
+      </c>
+      <c r="C12">
+        <v>31702176000.0</v>
+      </c>
       <c r="D12">
-        <v>526669999.0</v>
+        <v>41845090000.0</v>
       </c>
       <c r="E12">
-        <v>546000.0</v>
+        <v>55119396000.0</v>
       </c>
       <c r="F12">
-        <v>475000.0</v>
+        <v>37665049000.0</v>
       </c>
       <c r="G12">
-        <v>621000.0</v>
+        <v>47496043000.0</v>
       </c>
       <c r="H12">
-        <v>563000.0</v>
+        <v>31458239000.0</v>
       </c>
       <c r="I12">
-        <v>630000.0</v>
+        <v>30861807000.0</v>
       </c>
       <c r="J12">
-        <v>1019000.0</v>
+        <v>31253069000.0</v>
       </c>
       <c r="K12">
-        <v>629000.0</v>
+        <v>203189882000.0</v>
       </c>
       <c r="L12">
-        <v>292000.0</v>
+        <v>207737050000.0</v>
       </c>
       <c r="M12">
-        <v>506000.0</v>
+        <v>267690000.0</v>
       </c>
       <c r="N12">
-        <v>405000.0</v>
-[...1 lines deleted...]
-      <c r="O12"/>
+        <v>551495000.0</v>
+      </c>
+      <c r="O12">
+        <v>1455184000.0</v>
+      </c>
       <c r="P12">
-        <v>3352245.0</v>
+        <v>132309000.0</v>
       </c>
       <c r="Q12">
-        <v>2120000.0</v>
+        <v>222416000.0</v>
       </c>
       <c r="R12">
-        <v>1506000.0</v>
+        <v>859529605.0</v>
       </c>
       <c r="S12">
-        <v>12381000.0</v>
+        <v>4290527000.0</v>
       </c>
       <c r="T12">
-        <v>1652000.0</v>
-[...5 lines deleted...]
-      <c r="Y12"/>
+        <v>59969000.0</v>
+      </c>
+      <c r="U12">
+        <v>286452000.0</v>
+      </c>
+      <c r="V12">
+        <v>456327000.0</v>
+      </c>
+      <c r="W12">
+        <v>346861000.0</v>
+      </c>
+      <c r="X12">
+        <v>843136000.0</v>
+      </c>
+      <c r="Y12">
+        <v>832174000.0</v>
+      </c>
       <c r="Z12">
-        <v>4982000.0</v>
+        <v>4195914000.0</v>
       </c>
       <c r="AA12">
-        <v>1004000.0</v>
+        <v>1093848000.0</v>
       </c>
       <c r="AB12">
-        <v>1004000.0</v>
+        <v>1267508000.0</v>
       </c>
       <c r="AC12">
-        <v>55000000.0</v>
+        <v>1547954000.0</v>
       </c>
       <c r="AD12">
-        <v>30000000.0</v>
+        <v>1137001000.0</v>
       </c>
       <c r="AE12">
-        <v>118215000.0</v>
+        <v>1403521000.0</v>
       </c>
       <c r="AF12">
-        <v>430000000.0</v>
+        <v>641949000.0</v>
       </c>
       <c r="AG12">
-        <v>1080001000.0</v>
+        <v>2285975000.0</v>
       </c>
       <c r="AH12">
-        <v>1067599000.0</v>
+        <v>2619126000.0</v>
       </c>
       <c r="AI12">
-        <v>1145658000.0</v>
+        <v>816135000.0</v>
       </c>
       <c r="AJ12">
-        <v>1127172000.0</v>
+        <v>584357000.0</v>
       </c>
       <c r="AK12">
-        <v>4575484000.0</v>
+        <v>496362000.0</v>
       </c>
       <c r="AL12">
-        <v>1152684000.0</v>
+        <v>1774107000.0</v>
       </c>
       <c r="AM12">
-        <v>1153476000.0</v>
+        <v>1868277000.0</v>
       </c>
       <c r="AN12">
-        <v>2327068000.0</v>
+        <v>2280073000.0</v>
       </c>
       <c r="AO12">
-        <v>2327068000.0</v>
+        <v>2143663000.0</v>
       </c>
       <c r="AP12">
-        <v>1559281000.0</v>
+        <v>431512000.0</v>
       </c>
       <c r="AQ12">
-        <v>4273133000.0</v>
+        <v>2441452000.0</v>
       </c>
       <c r="AR12">
-        <v>3985512000.0</v>
+        <v>2241727000.0</v>
       </c>
       <c r="AS12">
-        <v>1431023000.0</v>
+        <v>3547897000.0</v>
       </c>
       <c r="AT12">
-        <v>6512818000.0</v>
+        <v>2924104000.0</v>
       </c>
       <c r="AU12">
-        <v>2330822000.0</v>
+        <v>2485629000.0</v>
       </c>
       <c r="AV12">
-        <v>5751588000.0</v>
+        <v>2410640000.0</v>
       </c>
       <c r="AW12">
-        <v>3427395000.0</v>
+        <v>1310981000.0</v>
       </c>
       <c r="AX12">
-        <v>10129305000.0</v>
+        <v>6340638000.0</v>
       </c>
       <c r="AY12">
-        <v>1899226000.0</v>
+        <v>1853429000.0</v>
       </c>
       <c r="AZ12">
-        <v>7502976000.0</v>
+        <v>5944489000.0</v>
       </c>
       <c r="BA12">
-        <v>847067100.0</v>
+        <v>17559784000.0</v>
       </c>
       <c r="BB12">
-        <v>15207364000.0</v>
+        <v>17327955000.0</v>
       </c>
       <c r="BC12">
-        <v>8093596700.0</v>
+        <v>20246939000.0</v>
       </c>
       <c r="BD12">
-        <v>5624671100.0</v>
-[...63 lines deleted...]
-      </c>
+        <v>16625429139.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>1328008000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="C13">
-        <v>328909000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="D13">
-        <v>244671000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="E13">
-        <v>1067093000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="F13">
-        <v>431048000.0</v>
-[...3 lines deleted...]
-      <c r="I13"/>
+        <v>240000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>240000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>240000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>240000000000.0</v>
+      </c>
       <c r="J13">
-        <v>539910000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="K13">
-        <v>1175000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="L13">
-        <v>2313000.0</v>
+        <v>240000000000.0</v>
       </c>
       <c r="M13">
-        <v>1854000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="N13">
-        <v>7366000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="O13">
-        <v>10509000.0</v>
-[...1 lines deleted...]
-      <c r="P13"/>
+        <v>120000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>120000000000.0</v>
+      </c>
       <c r="Q13">
-        <v>9000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="R13">
-        <v>295000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="S13">
-        <v>10596000.0</v>
-[...1 lines deleted...]
-      <c r="T13"/>
+        <v>120000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>120000000000.0</v>
+      </c>
       <c r="U13">
-        <v>101388000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="V13">
-        <v>545516000.0</v>
+        <v>120000000000.0</v>
       </c>
       <c r="W13">
-        <v>66750000.0</v>
-[...51 lines deleted...]
-      <c r="BV13"/>
+        <v>120000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="Z13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AA13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AB13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AC13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AD13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AE13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AF13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AG13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AH13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AI13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AK13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AL13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AM13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AN13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AO13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AP13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AR13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AS13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AT13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AU13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AV13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AW13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AX13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AY13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="BA13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="BB13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="BC13">
+        <v>107873700000.0</v>
+      </c>
+      <c r="BD13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>120000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>95000000000.0</v>
+      </c>
       <c r="BW13"/>
-      <c r="BX13"/>
-      <c r="BY13"/>
+      <c r="BX13">
+        <v>81000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>147</v>
-[...44 lines deleted...]
-      <c r="AS14"/>
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="E14">
+        <v>1199123000.0</v>
+      </c>
+      <c r="F14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="H14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="I14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="J14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="K14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="L14">
+        <v>947085879.0</v>
+      </c>
+      <c r="M14">
+        <v>600000000.0</v>
+      </c>
+      <c r="N14">
+        <v>600000000.0</v>
+      </c>
+      <c r="O14">
+        <v>600000000.0</v>
+      </c>
+      <c r="P14">
+        <v>600000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>600000000.0</v>
+      </c>
+      <c r="R14">
+        <v>600000000.0</v>
+      </c>
+      <c r="S14">
+        <v>600000000.0</v>
+      </c>
+      <c r="T14">
+        <v>600000000.0</v>
+      </c>
+      <c r="U14">
+        <v>600000000.0</v>
+      </c>
+      <c r="V14">
+        <v>600000000.0</v>
+      </c>
+      <c r="W14">
+        <v>600000000.0</v>
+      </c>
+      <c r="X14">
+        <v>721262000.0</v>
+      </c>
+      <c r="Y14">
+        <v>539369000.0</v>
+      </c>
+      <c r="Z14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AA14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AB14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AC14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AD14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AE14">
+        <v>570378140.0</v>
+      </c>
+      <c r="AF14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AG14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AH14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AI14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AK14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AL14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AM14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AN14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AO14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AP14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AR14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AS14">
+        <v>539369000.0</v>
+      </c>
       <c r="AT14">
-        <v>11581000.0</v>
-[...10 lines deleted...]
-      <c r="BD14"/>
+        <v>539369000.0</v>
+      </c>
+      <c r="AU14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AV14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AW14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AX14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AY14">
+        <v>539369000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>539369000.0</v>
+      </c>
+      <c r="BA14">
+        <v>539369000.0</v>
+      </c>
+      <c r="BB14">
+        <v>539369000.0</v>
+      </c>
+      <c r="BC14">
+        <v>539369000.0</v>
+      </c>
+      <c r="BD14">
+        <v>539369000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>148</v>
-[...159 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>35</v>
       </c>
       <c r="B16">
-        <v>-882265000.0</v>
+        <v>3202830000.0</v>
       </c>
       <c r="C16">
-        <v>9417866000.0</v>
+        <v>3202830000.0</v>
       </c>
       <c r="D16">
-        <v>94658000.0</v>
-[...9 lines deleted...]
-      <c r="I16"/>
+        <v>4102830000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>3553246000.0</v>
+      </c>
+      <c r="H16">
+        <v>3202830000.0</v>
+      </c>
+      <c r="I16">
+        <v>6736605000.0</v>
+      </c>
       <c r="J16">
-        <v>-3620790000.0</v>
+        <v>3336690000.0</v>
       </c>
       <c r="K16">
-        <v>-514108000.0</v>
+        <v>3917458000.0</v>
       </c>
       <c r="L16">
-        <v>-1836327000.0</v>
+        <v>5129473000.0</v>
       </c>
       <c r="M16">
-        <v>-4426908000.0</v>
+        <v>14703467000.0</v>
       </c>
       <c r="N16">
-        <v>-2447477000.0</v>
+        <v>14703467000.0</v>
       </c>
       <c r="O16">
-        <v>-25432327165.0</v>
+        <v>14703467000.0</v>
       </c>
       <c r="P16">
-        <v>2895299165.0</v>
+        <v>17975000000.0</v>
       </c>
       <c r="Q16">
-        <v>1658250000.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>10125000000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
-      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...13 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
-      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -16629,55 +6195,54 @@
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
-      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16710,66 +6275,85 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
-      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>153</v>
-[...10 lines deleted...]
-      <c r="K20"/>
+        <v>39</v>
+      </c>
+      <c r="B20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="C20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="D20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="E20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="F20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="G20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="H20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="I20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="J20">
+        <v>1558333000.0</v>
+      </c>
+      <c r="K20">
+        <v>1558333000.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
@@ -16791,652 +6375,771 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
-      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>154</v>
-[...30 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
-        <v>-1838348000.0</v>
+        <v>55556000.0</v>
       </c>
       <c r="M21">
-        <v>-4322999000.0</v>
+        <v>111111000.0</v>
       </c>
       <c r="N21">
-        <v>-1741548000.0</v>
+        <v>166667000.0</v>
       </c>
       <c r="O21">
-        <v>-3529684370.0</v>
+        <v>222222000.0</v>
       </c>
       <c r="P21">
-        <v>-2754393630.0</v>
+        <v>277778000.0</v>
       </c>
       <c r="Q21">
-        <v>-1646524000.0</v>
-[...117 lines deleted...]
-      </c>
+        <v>333333000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
-[...10 lines deleted...]
-      </c>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
-[...7 lines deleted...]
-      </c>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
-[...31 lines deleted...]
-      </c>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="H22"/>
+        <v>41</v>
+      </c>
+      <c r="B22">
+        <v>33624684000.0</v>
+      </c>
+      <c r="C22">
+        <v>20998327000.0</v>
+      </c>
+      <c r="D22">
+        <v>83213714000.0</v>
+      </c>
+      <c r="E22">
+        <v>120511863000.0</v>
+      </c>
+      <c r="F22">
+        <v>108817524000.0</v>
+      </c>
+      <c r="G22">
+        <v>44377737000.0</v>
+      </c>
+      <c r="H22">
+        <v>60864075000.0</v>
+      </c>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22"/>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
       <c r="L22"/>
-      <c r="M22"/>
-[...2 lines deleted...]
-      <c r="P22"/>
+      <c r="M22">
+        <v>1.0</v>
+      </c>
+      <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
+        <v>0.0</v>
+      </c>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22"/>
-[...2 lines deleted...]
-      <c r="V22"/>
+      <c r="S22">
+        <v>0.0</v>
+      </c>
+      <c r="T22">
+        <v>0.0</v>
+      </c>
+      <c r="U22">
+        <v>-416561000.0</v>
+      </c>
+      <c r="V22">
+        <v>1.0</v>
+      </c>
       <c r="W22"/>
-      <c r="X22"/>
-[...49 lines deleted...]
-      <c r="BV22"/>
+      <c r="X22">
+        <v>164243000.0</v>
+      </c>
+      <c r="Y22">
+        <v>164243000.0</v>
+      </c>
+      <c r="Z22">
+        <v>164243000.0</v>
+      </c>
+      <c r="AA22">
+        <v>164243000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3547373000.0</v>
+      </c>
+      <c r="AC22">
+        <v>7699054000.0</v>
+      </c>
+      <c r="AD22">
+        <v>6603277000.0</v>
+      </c>
+      <c r="AE22">
+        <v>7969769000.0</v>
+      </c>
+      <c r="AF22">
+        <v>12733647000.0</v>
+      </c>
+      <c r="AG22">
+        <v>12946733000.0</v>
+      </c>
+      <c r="AH22">
+        <v>10197209000.0</v>
+      </c>
+      <c r="AI22">
+        <v>10190693000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>11881413000.0</v>
+      </c>
+      <c r="AK22">
+        <v>13397773000.0</v>
+      </c>
+      <c r="AL22">
+        <v>13704888000.0</v>
+      </c>
+      <c r="AM22">
+        <v>15150402000.0</v>
+      </c>
+      <c r="AN22">
+        <v>16223247000.0</v>
+      </c>
+      <c r="AO22">
+        <v>17201492000.0</v>
+      </c>
+      <c r="AP22">
+        <v>18091691000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>18028048000.0</v>
+      </c>
+      <c r="AR22">
+        <v>6385838000.0</v>
+      </c>
+      <c r="AS22">
+        <v>6924381000.0</v>
+      </c>
+      <c r="AT22">
+        <v>20503694000.0</v>
+      </c>
+      <c r="AU22">
+        <v>19374124000.0</v>
+      </c>
+      <c r="AV22">
+        <v>20197426000.0</v>
+      </c>
+      <c r="AW22">
+        <v>22187623000.0</v>
+      </c>
+      <c r="AX22">
+        <v>16499827000.0</v>
+      </c>
+      <c r="AY22">
+        <v>21759999000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>15175852000.0</v>
+      </c>
+      <c r="BA22">
+        <v>21420638000.0</v>
+      </c>
+      <c r="BB22">
+        <v>30151904000.0</v>
+      </c>
+      <c r="BC22">
+        <v>22697288000.0</v>
+      </c>
+      <c r="BD22">
+        <v>19750357189.0</v>
+      </c>
+      <c r="BE22">
+        <v>19725436700.0</v>
+      </c>
+      <c r="BF22">
+        <v>29551772600.0</v>
+      </c>
+      <c r="BG22">
+        <v>22132461900.0</v>
+      </c>
+      <c r="BH22">
+        <v>123609977900.0</v>
+      </c>
+      <c r="BI22">
+        <v>63879571800.0</v>
+      </c>
+      <c r="BJ22">
+        <v>91039069800.0</v>
+      </c>
+      <c r="BK22">
+        <v>77548796300.0</v>
+      </c>
+      <c r="BL22">
+        <v>99884970700.0</v>
+      </c>
+      <c r="BM22">
+        <v>81672493800.0</v>
+      </c>
+      <c r="BN22">
+        <v>64402132300.0</v>
+      </c>
+      <c r="BO22">
+        <v>96429473900.0</v>
+      </c>
+      <c r="BP22">
+        <v>28545982300.0</v>
+      </c>
+      <c r="BQ22">
+        <v>80811432300.0</v>
+      </c>
+      <c r="BR22">
+        <v>69479317400.0</v>
+      </c>
+      <c r="BS22">
+        <v>53497078600.0</v>
+      </c>
+      <c r="BT22">
+        <v>41462486100.0</v>
+      </c>
+      <c r="BU22">
+        <v>30892982500.0</v>
+      </c>
+      <c r="BV22">
+        <v>16014293900.0</v>
+      </c>
       <c r="BW22"/>
-      <c r="BX22"/>
-      <c r="BY22"/>
+      <c r="BX22">
+        <v>25002099700.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>42</v>
       </c>
       <c r="B23">
-        <v>333405769000.0</v>
+        <v>702981212000.0</v>
       </c>
       <c r="C23">
-        <v>182150380000.0</v>
+        <v>627919100000.0</v>
       </c>
       <c r="D23">
-        <v>55692107000.0</v>
+        <v>716289086000.0</v>
       </c>
       <c r="E23">
-        <v>132203061000.0</v>
+        <v>758183165000.0</v>
       </c>
       <c r="F23">
-        <v>56118450000.0</v>
+        <v>722187096000.0</v>
       </c>
       <c r="G23">
-        <v>10511288000.0</v>
+        <v>604838545000.0</v>
       </c>
       <c r="H23">
-        <v>9983144000.0</v>
+        <v>564652224000.0</v>
       </c>
       <c r="I23">
-        <v>14355165000.0</v>
+        <v>326998776000.0</v>
       </c>
       <c r="J23">
-        <v>20675213000.0</v>
+        <v>295461688000.0</v>
       </c>
       <c r="K23">
-        <v>6769099000.0</v>
+        <v>251200338000.0</v>
       </c>
       <c r="L23">
-        <v>24513956000.0</v>
+        <v>252073287000.0</v>
       </c>
       <c r="M23">
-        <v>8563351000.0</v>
+        <v>76706042000.0</v>
       </c>
       <c r="N23">
-        <v>13066974000.0</v>
+        <v>79402580000.0</v>
       </c>
       <c r="O23">
-        <v>3529684373.0</v>
+        <v>71631767000.0</v>
       </c>
       <c r="P23">
-        <v>13754393627.0</v>
+        <v>60611010000.0</v>
       </c>
       <c r="Q23">
-        <v>2643934000.0</v>
+        <v>55716888000.0</v>
       </c>
       <c r="R23">
-        <v>2262389000.0</v>
+        <v>54799054967.0</v>
       </c>
       <c r="S23">
-        <v>1875409000.0</v>
+        <v>64597186000.0</v>
       </c>
       <c r="T23">
-        <v>2140577000.0</v>
+        <v>66964743000.0</v>
       </c>
       <c r="U23">
-        <v>4395515000.0</v>
+        <v>66553942000.0</v>
       </c>
       <c r="V23">
-        <v>4740615000.0</v>
+        <v>68460982000.0</v>
       </c>
       <c r="W23">
-        <v>4369106000.0</v>
+        <v>68655724000.0</v>
       </c>
       <c r="X23">
-        <v>1426225000.0</v>
+        <v>82620599000.0</v>
       </c>
       <c r="Y23">
-        <v>10905102000.0</v>
+        <v>76964386000.0</v>
       </c>
       <c r="Z23">
-        <v>7667982000.0</v>
+        <v>75679514000.0</v>
       </c>
       <c r="AA23">
-        <v>626574000.0</v>
+        <v>71655559000.0</v>
       </c>
       <c r="AB23">
-        <v>3427500000.0</v>
+        <v>124725189000.0</v>
       </c>
       <c r="AC23">
-        <v>1462595000.0</v>
+        <v>128175677000.0</v>
       </c>
       <c r="AD23">
-        <v>1129194000.0</v>
+        <v>127905292000.0</v>
       </c>
       <c r="AE23">
-        <v>1230541000.0</v>
+        <v>127894510000.0</v>
       </c>
       <c r="AF23">
-        <v>3745278000.0</v>
+        <v>134644219000.0</v>
       </c>
       <c r="AG23">
-        <v>12926378000.0</v>
+        <v>134725452000.0</v>
       </c>
       <c r="AH23">
-        <v>3612955000.0</v>
+        <v>136791175000.0</v>
       </c>
       <c r="AI23">
-        <v>6272858000.0</v>
+        <v>137363302000.0</v>
       </c>
       <c r="AJ23">
-        <v>4539914000.0</v>
+        <v>143770854000.0</v>
       </c>
       <c r="AK23">
-        <v>4438595000.0</v>
+        <v>148416933000.0</v>
       </c>
       <c r="AL23">
-        <v>4493665000.0</v>
+        <v>155916681000.0</v>
       </c>
       <c r="AM23">
-        <v>6371571000.0</v>
+        <v>157702767000.0</v>
       </c>
       <c r="AN23">
-        <v>5953183000.0</v>
+        <v>164987483000.0</v>
       </c>
       <c r="AO23">
-        <v>22266975000.0</v>
+        <v>164680358000.0</v>
       </c>
       <c r="AP23">
-        <v>5976259000.0</v>
+        <v>166383258000.0</v>
       </c>
       <c r="AQ23">
-        <v>18973558000.0</v>
+        <v>170598564000.0</v>
       </c>
       <c r="AR23">
-        <v>25394013000.0</v>
+        <v>201417411000.0</v>
       </c>
       <c r="AS23">
-        <v>44156745000.0</v>
+        <v>212868995000.0</v>
       </c>
       <c r="AT23">
-        <v>9470670000.0</v>
+        <v>284169118000.0</v>
       </c>
       <c r="AU23">
-        <v>21821881000.0</v>
+        <v>303836837000.0</v>
       </c>
       <c r="AV23">
-        <v>30537330000.0</v>
+        <v>317665505000.0</v>
       </c>
       <c r="AW23">
-        <v>17550879000.0</v>
+        <v>320921215000.0</v>
       </c>
       <c r="AX23">
-        <v>29310338000.0</v>
+        <v>345068715000.0</v>
       </c>
       <c r="AY23">
-        <v>93221595000.0</v>
+        <v>361548802000.0</v>
       </c>
       <c r="AZ23">
-        <v>46624903000.0</v>
+        <v>383519698000.0</v>
       </c>
       <c r="BA23">
-        <v>73159529000.0</v>
+        <v>384639941000.0</v>
       </c>
       <c r="BB23">
-        <v>78509529000.0</v>
+        <v>384347826000.0</v>
       </c>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24"/>
-[...1 lines deleted...]
-      <c r="S24"/>
+      <c r="Q24">
+        <v>22437222000.0</v>
+      </c>
+      <c r="R24">
+        <v>4562222250.0</v>
+      </c>
+      <c r="S24">
+        <v>24119081000.0</v>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24"/>
-[...7 lines deleted...]
-      <c r="AJ24"/>
+      <c r="AB24">
+        <v>70659748000.0</v>
+      </c>
+      <c r="AC24">
+        <v>70669748000.0</v>
+      </c>
+      <c r="AD24">
+        <v>70689748000.0</v>
+      </c>
+      <c r="AE24">
+        <v>70699748000.0</v>
+      </c>
+      <c r="AF24">
+        <v>73719748000.0</v>
+      </c>
+      <c r="AG24">
+        <v>73814748000.0</v>
+      </c>
+      <c r="AH24">
+        <v>73840074000.0</v>
+      </c>
+      <c r="AI24">
+        <v>73907978000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>74154476000.0</v>
+      </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24"/>
-[...1 lines deleted...]
-      <c r="AP24"/>
+      <c r="AN24">
+        <v>80154476000.0</v>
+      </c>
+      <c r="AO24">
+        <v>80201891000.0</v>
+      </c>
+      <c r="AP24">
+        <v>80248546000.0</v>
+      </c>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24"/>
-      <c r="AU24"/>
+      <c r="AT24">
+        <v>74594000.0</v>
+      </c>
+      <c r="AU24">
+        <v>97546000.0</v>
+      </c>
       <c r="AV24"/>
-      <c r="AW24"/>
-[...24 lines deleted...]
-      <c r="BV24"/>
+      <c r="AW24">
+        <v>131974000.0</v>
+      </c>
+      <c r="AX24">
+        <v>8611578000.0</v>
+      </c>
+      <c r="AY24">
+        <v>8558215000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>8626570000.0</v>
+      </c>
+      <c r="BA24">
+        <v>14305297000.0</v>
+      </c>
+      <c r="BB24">
+        <v>14764096000.0</v>
+      </c>
+      <c r="BC24">
+        <v>18711269000.0</v>
+      </c>
+      <c r="BD24">
+        <v>25414912200.0</v>
+      </c>
+      <c r="BE24">
+        <v>48394898000.0</v>
+      </c>
+      <c r="BF24">
+        <v>41718308300.0</v>
+      </c>
+      <c r="BG24">
+        <v>51894449100.0</v>
+      </c>
+      <c r="BH24">
+        <v>67025211500.0</v>
+      </c>
+      <c r="BI24">
+        <v>70440611000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>71582217000.0</v>
+      </c>
+      <c r="BK24">
+        <v>86537830300.0</v>
+      </c>
+      <c r="BL24">
+        <v>99402575200.0</v>
+      </c>
+      <c r="BM24">
+        <v>63059247900.0</v>
+      </c>
+      <c r="BN24">
+        <v>76141589900.0</v>
+      </c>
+      <c r="BO24">
+        <v>111338678300.0</v>
+      </c>
+      <c r="BP24">
+        <v>57146348800.0</v>
+      </c>
+      <c r="BQ24">
+        <v>76943738600.0</v>
+      </c>
+      <c r="BR24">
+        <v>91511376400.0</v>
+      </c>
+      <c r="BS24">
+        <v>43231101000.0</v>
+      </c>
+      <c r="BT24">
+        <v>44474775000.0</v>
+      </c>
+      <c r="BU24">
+        <v>55642372200.0</v>
+      </c>
+      <c r="BV24">
+        <v>50903851200.0</v>
+      </c>
       <c r="BW24"/>
-      <c r="BX24"/>
-      <c r="BY24"/>
+      <c r="BX24">
+        <v>7941745200.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25"/>
-[...4 lines deleted...]
-      <c r="H25"/>
+      <c r="C25">
+        <v>187367000.0</v>
+      </c>
+      <c r="D25">
+        <v>221598000.0</v>
+      </c>
+      <c r="E25">
+        <v>254823000.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25"/>
-[...8 lines deleted...]
-      <c r="U25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>22437222000.0</v>
+      </c>
+      <c r="R25">
+        <v>4562222250.0</v>
+      </c>
+      <c r="S25">
+        <v>24119081000.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
@@ -17448,55 +7151,54 @@
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
-      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17529,1250 +7231,5680 @@
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
-[...154 lines deleted...]
-      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="B28">
-        <v>64290925000.0</v>
+        <v>-53580198000.0</v>
       </c>
       <c r="C28">
-        <v>682807000.0</v>
+        <v>-31383808000.0</v>
       </c>
       <c r="D28">
-        <v>682807000.0</v>
+        <v>-41496345000.0</v>
       </c>
       <c r="E28">
-        <v>3285843000.0</v>
+        <v>-54744467000.0</v>
       </c>
       <c r="F28">
-        <v>2874277000.0</v>
+        <v>230765739000.0</v>
       </c>
       <c r="G28">
-        <v>53672000.0</v>
+        <v>-47496043000.0</v>
       </c>
       <c r="H28">
-        <v>465238000.0</v>
+        <v>149237549000.0</v>
       </c>
       <c r="I28">
-        <v>173500000.0</v>
+        <v>40636432000.0</v>
       </c>
       <c r="J28">
-        <v>1160834000.0</v>
+        <v>20245170000.0</v>
       </c>
       <c r="K28">
-        <v>121002000.0</v>
+        <v>-203189882000.0</v>
       </c>
       <c r="L28">
-        <v>249252000.0</v>
+        <v>-207737050000.0</v>
       </c>
       <c r="M28">
-        <v>932214000.0</v>
+        <v>21818059000.0</v>
       </c>
       <c r="N28">
-        <v>19400000.0</v>
+        <v>23534254000.0</v>
       </c>
       <c r="O28">
-        <v>76250000.0</v>
+        <v>22630565000.0</v>
       </c>
       <c r="P28">
-        <v>140530000.0</v>
+        <v>22901412000.0</v>
       </c>
       <c r="Q28">
-        <v>3577338000.0</v>
+        <v>22964806000.0</v>
       </c>
       <c r="R28">
-        <v>3902599000.0</v>
+        <v>3702692646.0</v>
       </c>
       <c r="S28">
-        <v>996418086.0</v>
+        <v>19828554000.0</v>
       </c>
       <c r="T28">
-        <v>1135514086.0</v>
+        <v>26689762000.0</v>
       </c>
       <c r="U28">
-        <v>155802000.0</v>
+        <v>24673111000.0</v>
       </c>
       <c r="V28">
-        <v>2210319000.0</v>
+        <v>24996463000.0</v>
       </c>
       <c r="W28">
-        <v>111587000.0</v>
+        <v>26475054000.0</v>
       </c>
       <c r="X28">
-        <v>114245000.0</v>
+        <v>38243182000.0</v>
       </c>
       <c r="Y28">
-        <v>1503440000.0</v>
+        <v>57525738000.0</v>
       </c>
       <c r="Z28">
-        <v>54575000.0</v>
+        <v>53827054000.0</v>
       </c>
       <c r="AA28">
-        <v>236401000.0</v>
+        <v>54929120000.0</v>
       </c>
       <c r="AB28">
-        <v>182456000.0</v>
+        <v>69392240000.0</v>
       </c>
       <c r="AC28">
-        <v>1593747000.0</v>
+        <v>69121794000.0</v>
       </c>
       <c r="AD28">
-        <v>47645000.0</v>
+        <v>69552747000.0</v>
       </c>
       <c r="AE28">
-        <v>148991000.0</v>
+        <v>69296227000.0</v>
       </c>
       <c r="AF28">
-        <v>73577000.0</v>
+        <v>73077799000.0</v>
       </c>
       <c r="AG28">
-        <v>16756124000.0</v>
+        <v>71528773000.0</v>
       </c>
       <c r="AH28">
-        <v>255857000.0</v>
+        <v>71220948000.0</v>
       </c>
       <c r="AI28">
-        <v>346001000.0</v>
+        <v>73091843000.0</v>
       </c>
       <c r="AJ28">
-        <v>168272000.0</v>
+        <v>73570119000.0</v>
       </c>
       <c r="AK28">
-        <v>10388055000.0</v>
+        <v>78192371000.0</v>
       </c>
       <c r="AL28">
-        <v>1088874000.0</v>
+        <v>82979884000.0</v>
       </c>
       <c r="AM28">
-        <v>856634000.0</v>
+        <v>81721968000.0</v>
       </c>
       <c r="AN28">
-        <v>1219361000.0</v>
+        <v>77874403000.0</v>
       </c>
       <c r="AO28">
-        <v>5802710000.0</v>
+        <v>78058228000.0</v>
       </c>
       <c r="AP28">
-        <v>58453000.0</v>
+        <v>79817034000.0</v>
       </c>
       <c r="AQ28">
-        <v>3926233000.0</v>
+        <v>78335759000.0</v>
       </c>
       <c r="AR28">
-        <v>520332000.0</v>
+        <v>78006819000.0</v>
       </c>
       <c r="AS28">
-        <v>13240665000.0</v>
+        <v>77229314000.0</v>
       </c>
       <c r="AT28">
-        <v>358211000.0</v>
+        <v>134468939000.0</v>
       </c>
       <c r="AU28">
-        <v>1289524000.0</v>
+        <v>136130366000.0</v>
       </c>
       <c r="AV28">
-        <v>360588000.0</v>
+        <v>132667123000.0</v>
       </c>
       <c r="AW28">
-        <v>507489000.0</v>
+        <v>135068756000.0</v>
       </c>
       <c r="AX28">
-        <v>1357317000.0</v>
+        <v>141676602000.0</v>
       </c>
       <c r="AY28">
-        <v>825462000.0</v>
+        <v>155762447000.0</v>
       </c>
       <c r="AZ28">
-        <v>2752224000.0</v>
+        <v>162739342000.0</v>
       </c>
       <c r="BA28">
-        <v>1038507000.0</v>
+        <v>154343725000.0</v>
       </c>
       <c r="BB28">
-        <v>1222577000.0</v>
+        <v>167897084000.0</v>
       </c>
       <c r="BC28">
-        <v>7065324500.0</v>
+        <v>-20246939000.0</v>
       </c>
       <c r="BD28">
-        <v>2815146100.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>-16625429139.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
       <c r="BW28"/>
-      <c r="BX28">
-[...4 lines deleted...]
-      </c>
+      <c r="BX28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>48</v>
       </c>
       <c r="B29">
-        <v>-149715000.0</v>
+        <v>276157445000.0</v>
       </c>
       <c r="C29">
-        <v>4732707000.0</v>
+        <v>258873384000.0</v>
       </c>
       <c r="D29">
-        <v>1127667000.0</v>
+        <v>229089387000.0</v>
       </c>
       <c r="E29">
-        <v>7855618000.0</v>
+        <v>229971652000.0</v>
       </c>
       <c r="F29">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="G29"/>
+        <v>220553786000.0</v>
+      </c>
+      <c r="G29">
+        <v>220459126000.0</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
-[...49 lines deleted...]
-      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>49</v>
       </c>
       <c r="B30">
-        <v>64658107000.0</v>
+        <v>13127149000.0</v>
       </c>
       <c r="C30">
-        <v>47705955000.0</v>
+        <v>12774482000.0</v>
       </c>
       <c r="D30">
-        <v>11916901000.0</v>
+        <v>78231001000.0</v>
       </c>
       <c r="E30">
-        <v>34704942000.0</v>
+        <v>43368873000.0</v>
       </c>
       <c r="F30">
-        <v>14704466000.0</v>
+        <v>41226151000.0</v>
       </c>
       <c r="G30">
-        <v>854951000.0</v>
+        <v>53395826000.0</v>
       </c>
       <c r="H30">
-        <v>5285602000.0</v>
+        <v>62880719000.0</v>
       </c>
       <c r="I30">
-        <v>3935709000.0</v>
+        <v>23555194000.0</v>
       </c>
       <c r="J30">
-        <v>4138404000.0</v>
+        <v>5541759000.0</v>
       </c>
       <c r="K30">
-        <v>2663541000.0</v>
+        <v>9271009000.0</v>
       </c>
       <c r="L30">
-        <v>2838760000.0</v>
+        <v>5453473000.0</v>
       </c>
       <c r="M30">
-        <v>4426429000.0</v>
+        <v>30715526000.0</v>
       </c>
       <c r="N30">
-        <v>2131553000.0</v>
+        <v>32263613000.0</v>
       </c>
       <c r="O30">
-        <v>2869507367.0</v>
+        <v>21356596000.0</v>
       </c>
       <c r="P30">
-        <v>3013686633.0</v>
+        <v>2960398000.0</v>
       </c>
       <c r="Q30">
-        <v>1848898000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R30">
-        <v>1169421000.0</v>
+        <v>6223349000.0</v>
       </c>
       <c r="S30">
-        <v>385948000.0</v>
+        <v>1756965000.0</v>
       </c>
       <c r="T30">
-        <v>984548000.0</v>
+        <v>3292844000.0</v>
       </c>
       <c r="U30">
-        <v>616792000.0</v>
+        <v>2652078000.0</v>
       </c>
       <c r="V30">
-        <v>757098000.0</v>
+        <v>2696856000.0</v>
       </c>
       <c r="W30">
-        <v>375985000.0</v>
+        <v>5917977000.0</v>
       </c>
       <c r="X30">
-        <v>487227000.0</v>
+        <v>15125782000.0</v>
       </c>
       <c r="Y30">
-        <v>6580642000.0</v>
+        <v>10311967000.0</v>
       </c>
       <c r="Z30">
-        <v>6730425000.0</v>
+        <v>3899633000.0</v>
       </c>
       <c r="AA30">
-        <v>556954000.0</v>
+        <v>3458818000.0</v>
       </c>
       <c r="AB30">
-        <v>381684000.0</v>
+        <v>10087424000.0</v>
       </c>
       <c r="AC30">
-        <v>830292000.0</v>
+        <v>16043194000.0</v>
       </c>
       <c r="AD30">
-        <v>214641000.0</v>
+        <v>15275332000.0</v>
       </c>
       <c r="AE30">
-        <v>386060000.0</v>
+        <v>13893558000.0</v>
       </c>
       <c r="AF30">
-        <v>546521000.0</v>
+        <v>14706302000.0</v>
       </c>
       <c r="AG30">
-        <v>10540968000.0</v>
+        <v>15051610000.0</v>
       </c>
       <c r="AH30">
-        <v>548037000.0</v>
+        <v>18086645000.0</v>
       </c>
       <c r="AI30">
-        <v>2264902000.0</v>
+        <v>19790053000.0</v>
       </c>
       <c r="AJ30">
-        <v>1909589000.0</v>
+        <v>17273515000.0</v>
       </c>
       <c r="AK30">
-        <v>1149901000.0</v>
+        <v>17448568000.0</v>
       </c>
       <c r="AL30">
-        <v>1272096000.0</v>
+        <v>16724245000.0</v>
       </c>
       <c r="AM30">
-        <v>6272561000.0</v>
+        <v>18614062000.0</v>
       </c>
       <c r="AN30">
-        <v>1243492000.0</v>
+        <v>20632749000.0</v>
       </c>
       <c r="AO30">
-        <v>8451746000.0</v>
+        <v>16742890000.0</v>
       </c>
       <c r="AP30">
-        <v>303524000.0</v>
+        <v>25482550000.0</v>
       </c>
       <c r="AQ30">
-        <v>3523037000.0</v>
+        <v>26160611000.0</v>
       </c>
       <c r="AR30">
-        <v>2887178000.0</v>
+        <v>56081358000.0</v>
       </c>
       <c r="AS30">
-        <v>11772402000.0</v>
+        <v>56349084000.0</v>
       </c>
       <c r="AT30">
-        <v>1678200000.0</v>
+        <v>107321103000.0</v>
       </c>
       <c r="AU30">
-        <v>7604509000.0</v>
+        <v>125733526000.0</v>
       </c>
       <c r="AV30">
-        <v>3201321000.0</v>
+        <v>126900004000.0</v>
       </c>
       <c r="AW30">
-        <v>5357425000.0</v>
+        <v>125441645000.0</v>
       </c>
       <c r="AX30">
-        <v>3697695000.0</v>
+        <v>159625942000.0</v>
       </c>
       <c r="AY30">
-        <v>4855870000.0</v>
+        <v>187259142000.0</v>
       </c>
       <c r="AZ30">
-        <v>6769549000.0</v>
+        <v>200867495000.0</v>
       </c>
       <c r="BA30">
-        <v>2166740000.0</v>
+        <v>190063116000.0</v>
       </c>
       <c r="BB30">
-        <v>25149307000.0</v>
-[...20 lines deleted...]
-      <c r="BV30"/>
+        <v>164342335000.0</v>
+      </c>
+      <c r="BC30">
+        <v>173505795000.0</v>
+      </c>
+      <c r="BD30">
+        <v>175488140836.0</v>
+      </c>
+      <c r="BE30">
+        <v>197813622600.0</v>
+      </c>
+      <c r="BF30">
+        <v>194784724900.0</v>
+      </c>
+      <c r="BG30">
+        <v>198755402300.0</v>
+      </c>
+      <c r="BH30">
+        <v>81686969000.0</v>
+      </c>
+      <c r="BI30">
+        <v>90058269000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>51720732900.0</v>
+      </c>
+      <c r="BK30">
+        <v>72827127200.0</v>
+      </c>
+      <c r="BL30">
+        <v>49207056300.0</v>
+      </c>
+      <c r="BM30">
+        <v>48758761800.0</v>
+      </c>
+      <c r="BN30">
+        <v>48115267800.0</v>
+      </c>
+      <c r="BO30">
+        <v>46505307400.0</v>
+      </c>
+      <c r="BP30">
+        <v>29859604700.0</v>
+      </c>
+      <c r="BQ30">
+        <v>33126939200.0</v>
+      </c>
+      <c r="BR30">
+        <v>49824114500.0</v>
+      </c>
+      <c r="BS30">
+        <v>45283906200.0</v>
+      </c>
+      <c r="BT30">
+        <v>66321394600.0</v>
+      </c>
+      <c r="BU30">
+        <v>47039564600.0</v>
+      </c>
+      <c r="BV30">
+        <v>44091207900.0</v>
+      </c>
       <c r="BW30"/>
-      <c r="BX30"/>
-      <c r="BY30"/>
+      <c r="BX30">
+        <v>40444902300.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:76">
       <c r="A31" t="s">
-        <v>164</v>
-[...33 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
       <c r="M31">
-        <v>-80051000.0</v>
+        <v>8301045000.0</v>
       </c>
       <c r="N31">
-        <v>-405805000.0</v>
+        <v>8815153000.0</v>
       </c>
       <c r="O31">
-        <v>-5825949668.0</v>
+        <v>10651480000.0</v>
       </c>
       <c r="P31">
-        <v>5189571041.0</v>
+        <v>15073200000.0</v>
       </c>
       <c r="Q31">
-        <v>3798873000.0</v>
+        <v>17520677000.0</v>
       </c>
       <c r="R31">
-        <v>291640000.0</v>
+        <v>42907307617.0</v>
       </c>
       <c r="S31">
-        <v>-185859000.0</v>
+        <v>40012007000.0</v>
       </c>
       <c r="T31">
-        <v>400659000.0</v>
+        <v>37855474000.0</v>
       </c>
       <c r="U31">
-        <v>-2245552000.0</v>
+        <v>40056202000.0</v>
       </c>
       <c r="V31">
-        <v>-235868000.0</v>
+        <v>41525223000.0</v>
       </c>
       <c r="W31">
-        <v>297440000.0</v>
+        <v>40391503000.0</v>
       </c>
       <c r="X31">
-        <v>202420000.0</v>
+        <v>42096758000.0</v>
       </c>
       <c r="Y31">
-        <v>-3209782000.0</v>
+        <v>17222220000.0</v>
       </c>
       <c r="Z31">
-        <v>-6511046000.0</v>
+        <v>16310300000.0</v>
       </c>
       <c r="AA31">
-        <v>154530000.0</v>
+        <v>14328227000.0</v>
       </c>
       <c r="AB31">
-        <v>73404000.0</v>
+        <v>52392019000.0</v>
       </c>
       <c r="AC31">
-        <v>-124852000.0</v>
+        <v>55824030000.0</v>
       </c>
       <c r="AD31">
-        <v>402109000.0</v>
+        <v>55589426000.0</v>
       </c>
       <c r="AE31">
-        <v>385057000.0</v>
+        <v>55578753000.0</v>
       </c>
       <c r="AF31">
-        <v>-150646000.0</v>
-[...66 lines deleted...]
-      </c>
+        <v>59347737000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
-      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:76">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="B32">
-        <v>331481471000.0</v>
+        <v>-181361955000.0</v>
       </c>
       <c r="C32">
-        <v>199913111000.0</v>
+        <v>-197003504000.0</v>
       </c>
       <c r="D32">
-        <v>57819608000.0</v>
+        <v>-195958401000.0</v>
       </c>
       <c r="E32">
-        <v>160803716000.0</v>
+        <v>-221190437000.0</v>
       </c>
       <c r="F32">
-        <v>66671005000.0</v>
+        <v>-204142321000.0</v>
       </c>
       <c r="G32">
-        <v>11441500000.0</v>
-[...22 lines deleted...]
-      <c r="O32">
+        <v>-171298778000.0</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+    </row>
+    <row r="33" spans="1:76">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>522226035000.0</v>
+      </c>
+      <c r="C33">
+        <v>511506421000.0</v>
+      </c>
+      <c r="D33">
+        <v>471009741000.0</v>
+      </c>
+      <c r="E33">
+        <v>497110820000.0</v>
+      </c>
+      <c r="F33">
+        <v>464804703000.0</v>
+      </c>
+      <c r="G33">
+        <v>430427885000.0</v>
+      </c>
+      <c r="H33">
+        <v>346915735000.0</v>
+      </c>
+      <c r="I33">
+        <v>265438950000.0</v>
+      </c>
+      <c r="J33">
+        <v>257413142000.0</v>
+      </c>
+      <c r="K33">
+        <v>38087636000.0</v>
+      </c>
+      <c r="L33">
+        <v>38250637000.0</v>
+      </c>
+      <c r="M33">
+        <v>38858083000.0</v>
+      </c>
+      <c r="N33">
+        <v>39459813000.0</v>
+      </c>
+      <c r="O33">
+        <v>40066920000.0</v>
+      </c>
+      <c r="P33">
+        <v>42135029000.0</v>
+      </c>
+      <c r="Q33">
+        <v>42642138000.0</v>
+      </c>
+      <c r="R33">
+        <v>47222287462.0</v>
+      </c>
+      <c r="S33">
+        <v>57979347000.0</v>
+      </c>
+      <c r="T33">
+        <v>63611931000.0</v>
+      </c>
+      <c r="U33">
+        <v>63615412000.0</v>
+      </c>
+      <c r="V33">
+        <v>64444745000.0</v>
+      </c>
+      <c r="W33">
+        <v>61902894000.0</v>
+      </c>
+      <c r="X33">
+        <v>60049469000.0</v>
+      </c>
+      <c r="Y33">
+        <v>59670422000.0</v>
+      </c>
+      <c r="Z33">
+        <v>60900579000.0</v>
+      </c>
+      <c r="AA33">
+        <v>58872527000.0</v>
+      </c>
+      <c r="AB33">
+        <v>96181035000.0</v>
+      </c>
+      <c r="AC33">
+        <v>91100000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>91176946000.0</v>
+      </c>
+      <c r="AE33">
+        <v>91161800000.0</v>
+      </c>
+      <c r="AF33">
+        <v>91220411000.0</v>
+      </c>
+      <c r="AG33">
+        <v>91137769000.0</v>
+      </c>
+      <c r="AH33">
+        <v>91352861000.0</v>
+      </c>
+      <c r="AI33">
+        <v>95377320000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>92536164000.0</v>
+      </c>
+      <c r="AK33">
+        <v>95730124000.0</v>
+      </c>
+      <c r="AL33">
+        <v>94926027000.0</v>
+      </c>
+      <c r="AM33">
+        <v>96269309000.0</v>
+      </c>
+      <c r="AN33">
+        <v>103181258000.0</v>
+      </c>
+      <c r="AO33">
+        <v>101297005000.0</v>
+      </c>
+      <c r="AP33">
+        <v>100195517000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>101034587000.0</v>
+      </c>
+      <c r="AR33">
+        <v>106359084000.0</v>
+      </c>
+      <c r="AS33">
+        <v>114507837000.0</v>
+      </c>
+      <c r="AT33">
+        <v>115732977000.0</v>
+      </c>
+      <c r="AU33">
+        <v>116647762000.0</v>
+      </c>
+      <c r="AV33">
+        <v>118949398000.0</v>
+      </c>
+      <c r="AW33">
+        <v>116053048000.0</v>
+      </c>
+      <c r="AX33">
+        <v>94387308000.0</v>
+      </c>
+      <c r="AY33">
+        <v>104859112000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>122158730000.0</v>
+      </c>
+      <c r="BA33">
+        <v>121848541000.0</v>
+      </c>
+      <c r="BB33">
+        <v>136894418000.0</v>
+      </c>
+      <c r="BC33">
+        <v>117178443000.0</v>
+      </c>
+      <c r="BD33">
+        <v>149649797872.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+    </row>
+    <row r="34" spans="1:76">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+    </row>
+    <row r="35" spans="1:76">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>3082110000.0</v>
+      </c>
+      <c r="C35">
+        <v>2777704000.0</v>
+      </c>
+      <c r="D35">
+        <v>3952718000.0</v>
+      </c>
+      <c r="E35">
+        <v>3885974000.0</v>
+      </c>
+      <c r="F35">
+        <v>3201523000.0</v>
+      </c>
+      <c r="G35">
+        <v>2968588000.0</v>
+      </c>
+      <c r="H35">
+        <v>2523623000.0</v>
+      </c>
+      <c r="I35">
+        <v>1748323000.0</v>
+      </c>
+      <c r="J35">
+        <v>1748323000.0</v>
+      </c>
+      <c r="K35">
+        <v>1748323000.0</v>
+      </c>
+      <c r="L35">
+        <v>1654887000.0</v>
+      </c>
+      <c r="M35">
+        <v>23063407000.0</v>
+      </c>
+      <c r="N35">
+        <v>22898976000.0</v>
+      </c>
+      <c r="O35">
+        <v>22898976000.0</v>
+      </c>
+      <c r="P35">
+        <v>22749747000.0</v>
+      </c>
+      <c r="Q35">
+        <v>22903248000.0</v>
+      </c>
+      <c r="R35">
+        <v>4562222250.0</v>
+      </c>
+      <c r="S35">
+        <v>24119081000.0</v>
+      </c>
+      <c r="T35">
+        <v>28237488000.0</v>
+      </c>
+      <c r="U35">
+        <v>26404636000.0</v>
+      </c>
+      <c r="V35">
+        <v>26541112000.0</v>
+      </c>
+      <c r="W35">
+        <v>26513427000.0</v>
+      </c>
+      <c r="X35">
+        <v>33975548000.0</v>
+      </c>
+      <c r="Y35">
+        <v>59659557000.0</v>
+      </c>
+      <c r="Z35">
+        <v>57282234000.0</v>
+      </c>
+      <c r="AA35">
+        <v>57239855000.0</v>
+      </c>
+      <c r="AB35">
+        <v>72111085000.0</v>
+      </c>
+      <c r="AC35">
+        <v>72065977000.0</v>
+      </c>
+      <c r="AD35">
+        <v>72030869000.0</v>
+      </c>
+      <c r="AE35">
+        <v>71985761000.0</v>
+      </c>
+      <c r="AF35">
+        <v>75011296000.0</v>
+      </c>
+      <c r="AG35">
+        <v>75030974000.0</v>
+      </c>
+      <c r="AH35">
+        <v>74980977000.0</v>
+      </c>
+      <c r="AI35">
+        <v>74973659000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>75273540000.0</v>
+      </c>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35">
+        <v>81108977000.0</v>
+      </c>
+      <c r="AO35">
+        <v>81122687000.0</v>
+      </c>
+      <c r="AP35">
+        <v>81169341000.0</v>
+      </c>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35">
+        <v>455969000.0</v>
+      </c>
+      <c r="AU35">
+        <v>3900704000.0</v>
+      </c>
+      <c r="AV35"/>
+      <c r="AW35">
+        <v>805435000.0</v>
+      </c>
+      <c r="AX35">
+        <v>9592488000.0</v>
+      </c>
+      <c r="AY35">
+        <v>10036908000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>10053047000.0</v>
+      </c>
+      <c r="BA35">
+        <v>15679558000.0</v>
+      </c>
+      <c r="BB35">
+        <v>16092562000.0</v>
+      </c>
+      <c r="BC35">
+        <v>17793534000.0</v>
+      </c>
+      <c r="BD35">
+        <v>21960181584.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+    </row>
+    <row r="36" spans="1:76">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>30956000.0</v>
+      </c>
+      <c r="C36">
+        <v>31268000.0</v>
+      </c>
+      <c r="D36">
+        <v>32206000.0</v>
+      </c>
+      <c r="E36">
+        <v>428112000.0</v>
+      </c>
+      <c r="F36">
+        <v>321832000.0</v>
+      </c>
+      <c r="G36">
+        <v>35018000.0</v>
+      </c>
+      <c r="H36">
+        <v>35956000.0</v>
+      </c>
+      <c r="I36">
+        <v>18088755000.0</v>
+      </c>
+      <c r="J36">
+        <v>37831000.0</v>
+      </c>
+      <c r="K36">
+        <v>-15819873000.0</v>
+      </c>
+      <c r="L36">
+        <v>39706000.0</v>
+      </c>
+      <c r="M36">
+        <v>40644000.0</v>
+      </c>
+      <c r="N36">
+        <v>41581000.0</v>
+      </c>
+      <c r="O36">
+        <v>42518000.0</v>
+      </c>
+      <c r="P36">
+        <v>1504456000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1405394000.0</v>
+      </c>
+      <c r="R36">
+        <v>45831000.0</v>
+      </c>
+      <c r="S36">
+        <v>16257277000.0</v>
+      </c>
+      <c r="T36">
+        <v>21376080000.0</v>
+      </c>
+      <c r="U36">
+        <v>20847059999.0</v>
+      </c>
+      <c r="V36">
+        <v>20836390000.0</v>
+      </c>
+      <c r="W36">
+        <v>18069539000.0</v>
+      </c>
+      <c r="X36">
+        <v>20472578000.0</v>
+      </c>
+      <c r="Y36">
+        <v>20093531000.0</v>
+      </c>
+      <c r="Z36">
+        <v>21098688000.0</v>
+      </c>
+      <c r="AA36">
+        <v>18620636000.0</v>
+      </c>
+      <c r="AB36">
+        <v>54153475000.0</v>
+      </c>
+      <c r="AC36">
+        <v>50623110000.0</v>
+      </c>
+      <c r="AD36">
+        <v>50700056000.0</v>
+      </c>
+      <c r="AE36">
+        <v>50684909000.0</v>
+      </c>
+      <c r="AF36">
+        <v>50743521000.0</v>
+      </c>
+      <c r="AG36">
+        <v>50660879000.0</v>
+      </c>
+      <c r="AH36">
+        <v>50875971000.0</v>
+      </c>
+      <c r="AI36">
+        <v>54402112000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>49612429000.0</v>
+      </c>
+      <c r="AK36">
+        <v>49211594000.0</v>
+      </c>
+      <c r="AL36">
+        <v>46223482000.0</v>
+      </c>
+      <c r="AM36">
+        <v>45382746000.0</v>
+      </c>
+      <c r="AN36">
+        <v>49003135000.0</v>
+      </c>
+      <c r="AO36">
+        <v>47250382000.0</v>
+      </c>
+      <c r="AP36">
+        <v>41154973000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>37000119000.0</v>
+      </c>
+      <c r="AR36">
+        <v>37636567000.0</v>
+      </c>
+      <c r="AS36">
+        <v>41005172000.0</v>
+      </c>
+      <c r="AT36">
+        <v>37712368000.0</v>
+      </c>
+      <c r="AU36">
+        <v>33584801000.0</v>
+      </c>
+      <c r="AV36">
+        <v>27622316000.0</v>
+      </c>
+      <c r="AW36">
+        <v>24725966000.0</v>
+      </c>
+      <c r="AX36">
+        <v>24574223000.0</v>
+      </c>
+      <c r="AY36">
+        <v>23294323000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>20811901000.0</v>
+      </c>
+      <c r="BA36">
+        <v>15224508000.0</v>
+      </c>
+      <c r="BB36">
+        <v>24993180000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-117178443000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-149649797872.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+    </row>
+    <row r="37" spans="1:76">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+    </row>
+    <row r="38" spans="1:76">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>27611931000.0</v>
+      </c>
+      <c r="D38">
+        <v>27451046000.0</v>
+      </c>
+      <c r="E38">
+        <v>27314907000.0</v>
+      </c>
+      <c r="F38">
+        <v>27074956000.0</v>
+      </c>
+      <c r="G38">
+        <v>18536703000.0</v>
+      </c>
+      <c r="H38">
+        <v>18148791000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>39706000.0</v>
+      </c>
+      <c r="M38">
+        <v>40644000.0</v>
+      </c>
+      <c r="N38">
+        <v>41581000.0</v>
+      </c>
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="P32">
-[...182 lines deleted...]
-      </c>
+      <c r="P38">
+        <v>43456000.0</v>
+      </c>
+      <c r="Q38">
+        <v>44394000.0</v>
+      </c>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
+        <v>16257277000.0</v>
+      </c>
+      <c r="T38">
+        <v>21376080000.0</v>
+      </c>
+      <c r="U38">
+        <v>0.0</v>
+      </c>
+      <c r="V38">
+        <v>20836390000.0</v>
+      </c>
+      <c r="W38">
+        <v>18069539000.0</v>
+      </c>
+      <c r="X38">
+        <v>20472578000.0</v>
+      </c>
+      <c r="Y38">
+        <v>20093531000.0</v>
+      </c>
+      <c r="Z38">
+        <v>21098688000.0</v>
+      </c>
+      <c r="AA38">
+        <v>18620636000.0</v>
+      </c>
+      <c r="AB38">
+        <v>54153475000.0</v>
+      </c>
+      <c r="AC38">
+        <v>50623110000.0</v>
+      </c>
+      <c r="AD38">
+        <v>50700056000.0</v>
+      </c>
+      <c r="AE38">
+        <v>50684909000.0</v>
+      </c>
+      <c r="AF38">
+        <v>50743521000.0</v>
+      </c>
+      <c r="AG38">
+        <v>50660878999.0</v>
+      </c>
+      <c r="AH38">
+        <v>50875970999.0</v>
+      </c>
+      <c r="AI38">
+        <v>54402112000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>49612429000.0</v>
+      </c>
+      <c r="AK38">
+        <v>49211594000.0</v>
+      </c>
+      <c r="AL38">
+        <v>46223482000.0</v>
+      </c>
+      <c r="AM38">
+        <v>45382746000.0</v>
+      </c>
+      <c r="AN38">
+        <v>49003135000.0</v>
+      </c>
+      <c r="AO38">
+        <v>47250382000.0</v>
+      </c>
+      <c r="AP38">
+        <v>41154973001.0</v>
+      </c>
+      <c r="AQ38">
+        <v>37000119000.0</v>
+      </c>
+      <c r="AR38">
+        <v>37636567000.0</v>
+      </c>
+      <c r="AS38">
+        <v>41005172000.0</v>
+      </c>
+      <c r="AT38">
+        <v>37712368000.0</v>
+      </c>
+      <c r="AU38">
+        <v>33584801000.0</v>
+      </c>
+      <c r="AV38">
+        <v>27622316000.0</v>
+      </c>
+      <c r="AW38">
+        <v>24725966000.0</v>
+      </c>
+      <c r="AX38">
+        <v>24574223000.0</v>
+      </c>
+      <c r="AY38">
+        <v>23294323000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>20811901000.0</v>
+      </c>
+      <c r="BA38">
+        <v>15224508000.0</v>
+      </c>
+      <c r="BB38">
+        <v>24993180000.0</v>
+      </c>
+      <c r="BC38">
+        <v>16098262000.0</v>
+      </c>
+      <c r="BD38">
+        <v>9463618768.0</v>
+      </c>
+      <c r="BE38">
+        <v>1156367200.0</v>
+      </c>
+      <c r="BF38">
+        <v>2625454500.0</v>
+      </c>
+      <c r="BG38">
+        <v>1261405900.0</v>
+      </c>
+      <c r="BH38">
+        <v>23088804100.0</v>
+      </c>
+      <c r="BI38">
+        <v>35055224600.0</v>
+      </c>
+      <c r="BJ38">
+        <v>41957026500.0</v>
+      </c>
+      <c r="BK38">
+        <v>36545712200.0</v>
+      </c>
+      <c r="BL38">
+        <v>60504141000.0</v>
+      </c>
+      <c r="BM38">
+        <v>36322338400.0</v>
+      </c>
+      <c r="BN38">
+        <v>33711387900.0</v>
+      </c>
+      <c r="BO38">
+        <v>36766787500.0</v>
+      </c>
+      <c r="BP38">
+        <v>8704892600.0</v>
+      </c>
+      <c r="BQ38">
+        <v>4986626400.0</v>
+      </c>
+      <c r="BR38">
+        <v>9396914300.0</v>
+      </c>
+      <c r="BS38">
+        <v>13087392400.0</v>
+      </c>
+      <c r="BT38">
+        <v>12772229300.0</v>
+      </c>
+      <c r="BU38">
+        <v>24274084900.0</v>
+      </c>
+      <c r="BV38">
+        <v>17960452900.0</v>
+      </c>
+      <c r="BW38"/>
+      <c r="BX38">
+        <v>9819839800.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:76">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>80136077000.0</v>
+      </c>
+      <c r="C39">
+        <v>50937694000.0</v>
+      </c>
+      <c r="D39">
+        <v>41989540000.0</v>
+      </c>
+      <c r="E39">
+        <v>42072213000.0</v>
+      </c>
+      <c r="F39">
+        <v>69673669000.0</v>
+      </c>
+      <c r="G39">
+        <v>29141054000.0</v>
+      </c>
+      <c r="H39">
+        <v>62533456000.0</v>
+      </c>
+      <c r="I39">
+        <v>7142825000.0</v>
+      </c>
+      <c r="J39">
+        <v>1253718000.0</v>
+      </c>
+      <c r="K39">
+        <v>651811000.0</v>
+      </c>
+      <c r="L39">
+        <v>1264254000.0</v>
+      </c>
+      <c r="M39">
+        <v>6864743000.0</v>
+      </c>
+      <c r="N39">
+        <v>7127659000.0</v>
+      </c>
+      <c r="O39">
+        <v>8753067000.0</v>
+      </c>
+      <c r="P39">
+        <v>15383274000.0</v>
+      </c>
+      <c r="Q39">
+        <v>12852334000.0</v>
+      </c>
+      <c r="R39">
+        <v>493888899.0</v>
+      </c>
+      <c r="S39">
+        <v>570347000.0</v>
+      </c>
+      <c r="T39">
+        <v>0.0</v>
+      </c>
+      <c r="U39">
+        <v>416561000.0</v>
+      </c>
+      <c r="V39">
+        <v>863054000.0</v>
+      </c>
+      <c r="W39">
+        <v>1505049000.0</v>
+      </c>
+      <c r="X39">
+        <v>8490128000.0</v>
+      </c>
+      <c r="Y39">
+        <v>7585350000.0</v>
+      </c>
+      <c r="Z39">
+        <v>6519145000.0</v>
+      </c>
+      <c r="AA39">
+        <v>8066123000.0</v>
+      </c>
+      <c r="AB39">
+        <v>13641849000.0</v>
+      </c>
+      <c r="AC39">
+        <v>17786887000.0</v>
+      </c>
+      <c r="AD39">
+        <v>13712736000.0</v>
+      </c>
+      <c r="AE39">
+        <v>13465862000.0</v>
+      </c>
+      <c r="AF39">
+        <v>15341910000.0</v>
+      </c>
+      <c r="AG39">
+        <v>21171955000.0</v>
+      </c>
+      <c r="AH39">
+        <v>14535334000.0</v>
+      </c>
+      <c r="AI39">
+        <v>17078427000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>37691036000.0</v>
+      </c>
+      <c r="AK39">
+        <v>38849107000.0</v>
+      </c>
+      <c r="AL39">
+        <v>28787414000.0</v>
+      </c>
+      <c r="AM39">
+        <v>25800717000.0</v>
+      </c>
+      <c r="AN39">
+        <v>36566027000.0</v>
+      </c>
+      <c r="AO39">
+        <v>27295308000.0</v>
+      </c>
+      <c r="AP39">
+        <v>22181988000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>22933866000.0</v>
+      </c>
+      <c r="AR39">
+        <v>30667549000.0</v>
+      </c>
+      <c r="AS39">
+        <v>31539796000.0</v>
+      </c>
+      <c r="AT39">
+        <v>37687240000.0</v>
+      </c>
+      <c r="AU39">
+        <v>39595796000.0</v>
+      </c>
+      <c r="AV39">
+        <v>49208037000.0</v>
+      </c>
+      <c r="AW39">
+        <v>55927918000.0</v>
+      </c>
+      <c r="AX39">
+        <v>68215000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>45817120000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>39373132000.0</v>
+      </c>
+      <c r="BA39">
+        <v>33747862000.0</v>
+      </c>
+      <c r="BB39">
+        <v>35631214000.0</v>
+      </c>
+      <c r="BC39">
+        <v>46653120000.0</v>
+      </c>
+      <c r="BD39">
+        <v>38412439457.0</v>
+      </c>
+      <c r="BE39">
+        <v>65192976600.0</v>
+      </c>
+      <c r="BF39">
+        <v>31780776300.0</v>
+      </c>
+      <c r="BG39">
+        <v>24807495900.0</v>
+      </c>
+      <c r="BH39">
+        <v>34568657700.0</v>
+      </c>
+      <c r="BI39">
+        <v>20549185800.0</v>
+      </c>
+      <c r="BJ39">
+        <v>19665736100.0</v>
+      </c>
+      <c r="BK39">
+        <v>16652998000.0</v>
+      </c>
+      <c r="BL39">
+        <v>24184715100.0</v>
+      </c>
+      <c r="BM39">
+        <v>29970945300.0</v>
+      </c>
+      <c r="BN39">
+        <v>19827065800.0</v>
+      </c>
+      <c r="BO39">
+        <v>14908285500.0</v>
+      </c>
+      <c r="BP39">
+        <v>69388357100.0</v>
+      </c>
+      <c r="BQ39">
+        <v>15366249900.0</v>
+      </c>
+      <c r="BR39">
+        <v>10624366800.0</v>
+      </c>
+      <c r="BS39">
+        <v>32194128500.0</v>
+      </c>
+      <c r="BT39">
+        <v>20030530500.0</v>
+      </c>
+      <c r="BU39">
+        <v>23673036100.0</v>
+      </c>
+      <c r="BV39">
+        <v>17974924400.0</v>
+      </c>
+      <c r="BW39"/>
+      <c r="BX39">
+        <v>8709669200.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:76">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>283120254000.0</v>
+      </c>
+      <c r="C40">
+        <v>283305756000.0</v>
+      </c>
+      <c r="D40">
+        <v>279984473000.0</v>
+      </c>
+      <c r="E40">
+        <v>309551128000.0</v>
+      </c>
+      <c r="F40">
+        <v>46624797000.0</v>
+      </c>
+      <c r="G40">
+        <v>29111080000.0</v>
+      </c>
+      <c r="H40">
+        <v>22555896000.0</v>
+      </c>
+      <c r="I40">
+        <v>10555331000.0</v>
+      </c>
+      <c r="J40">
+        <v>459725000.0</v>
+      </c>
+      <c r="K40">
+        <v>-47325611000.0</v>
+      </c>
+      <c r="L40">
+        <v>1244292000.0</v>
+      </c>
+      <c r="M40">
+        <v>29945123000.0</v>
+      </c>
+      <c r="N40">
+        <v>30291984000.0</v>
+      </c>
+      <c r="O40">
+        <v>17269381000.0</v>
+      </c>
+      <c r="P40">
+        <v>742553000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1543063000.0</v>
+      </c>
+      <c r="R40">
+        <v>1829525099.0</v>
+      </c>
+      <c r="S40">
+        <v>466098000.0</v>
+      </c>
+      <c r="T40">
+        <v>871781000.0</v>
+      </c>
+      <c r="U40">
+        <v>93104000.0</v>
+      </c>
+      <c r="V40">
+        <v>80580000.0</v>
+      </c>
+      <c r="W40">
+        <v>82602000.0</v>
+      </c>
+      <c r="X40">
+        <v>93500000.0</v>
+      </c>
+      <c r="Y40">
+        <v>82609000.0</v>
+      </c>
+      <c r="Z40">
+        <v>86980000.0</v>
+      </c>
+      <c r="AA40">
+        <v>87477000.0</v>
+      </c>
+      <c r="AB40">
+        <v>22944000.0</v>
+      </c>
+      <c r="AC40">
+        <v>86529000.0</v>
+      </c>
+      <c r="AD40">
+        <v>85856000.0</v>
+      </c>
+      <c r="AE40">
+        <v>130855000.0</v>
+      </c>
+      <c r="AF40">
+        <v>86045000.0</v>
+      </c>
+      <c r="AG40">
+        <v>85853000.0</v>
+      </c>
+      <c r="AH40">
+        <v>2867612000.0</v>
+      </c>
+      <c r="AI40">
+        <v>2867466000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>2991044000.0</v>
+      </c>
+      <c r="AK40">
+        <v>2980044000.0</v>
+      </c>
+      <c r="AL40">
+        <v>2946333000.0</v>
+      </c>
+      <c r="AM40">
+        <v>3092333000.0</v>
+      </c>
+      <c r="AN40">
+        <v>3651111000.0</v>
+      </c>
+      <c r="AO40">
+        <v>3851111000.0</v>
+      </c>
+      <c r="AP40">
+        <v>4051794000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>4273512000.0</v>
+      </c>
+      <c r="AR40">
+        <v>8565549000.0</v>
+      </c>
+      <c r="AS40">
+        <v>9501855000.0</v>
+      </c>
+      <c r="AT40">
+        <v>9973798000.0</v>
+      </c>
+      <c r="AU40">
+        <v>14094828000.0</v>
+      </c>
+      <c r="AV40">
+        <v>16475968000.0</v>
+      </c>
+      <c r="AW40">
+        <v>16138587000.0</v>
+      </c>
+      <c r="AX40">
+        <v>19645182000.0</v>
+      </c>
+      <c r="AY40">
+        <v>21037322000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>24121026000.0</v>
+      </c>
+      <c r="BA40">
+        <v>24570886000.0</v>
+      </c>
+      <c r="BB40">
+        <v>15593300000.0</v>
+      </c>
+      <c r="BC40">
+        <v>188597935000.0</v>
+      </c>
+      <c r="BD40">
+        <v>179862830150.0</v>
+      </c>
+      <c r="BE40">
+        <v>18863595000.0</v>
+      </c>
+      <c r="BF40">
+        <v>20719251000.0</v>
+      </c>
+      <c r="BG40">
+        <v>17832692000.0</v>
+      </c>
+      <c r="BH40">
+        <v>18087585000.0</v>
+      </c>
+      <c r="BI40">
+        <v>19645572000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>21634943000.0</v>
+      </c>
+      <c r="BK40">
+        <v>22726767000.0</v>
+      </c>
+      <c r="BL40">
+        <v>28269434000.0</v>
+      </c>
+      <c r="BM40">
+        <v>41952796000.0</v>
+      </c>
+      <c r="BN40">
+        <v>22921337000.0</v>
+      </c>
+      <c r="BO40">
+        <v>22856284000.0</v>
+      </c>
+      <c r="BP40">
+        <v>32498540000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>23393017000.0</v>
+      </c>
+      <c r="BR40">
+        <v>23091823000.0</v>
+      </c>
+      <c r="BS40">
+        <v>18851437000.0</v>
+      </c>
+      <c r="BT40">
+        <v>13194278000.0</v>
+      </c>
+      <c r="BU40">
+        <v>17003217000.0</v>
+      </c>
+      <c r="BV40">
+        <v>23926481000.0</v>
+      </c>
+      <c r="BW40"/>
+      <c r="BX40">
+        <v>9118157000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:76">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>977658000.0</v>
+      </c>
+      <c r="N41">
+        <v>22898976000.0</v>
+      </c>
+      <c r="O41">
+        <v>813227000.0</v>
+      </c>
+      <c r="P41">
+        <v>466026000.0</v>
+      </c>
+      <c r="Q41">
+        <v>466026000.0</v>
+      </c>
+      <c r="R41">
+        <v>4562222251.0</v>
+      </c>
+      <c r="S41"/>
+      <c r="T41">
+        <v>1487758000.0</v>
+      </c>
+      <c r="U41">
+        <v>1445073000.0</v>
+      </c>
+      <c r="V41">
+        <v>1402389000.0</v>
+      </c>
+      <c r="W41">
+        <v>1359704000.0</v>
+      </c>
+      <c r="X41">
+        <v>1344023000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1301645000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1259266000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1216887000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1451337000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1396229000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1341121000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1286013000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1291548000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1216226000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1140903000.0</v>
+      </c>
+      <c r="AI41">
+        <v>1065681000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1119064000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1131685000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1053331000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1006928000.0</v>
+      </c>
+      <c r="AN41">
+        <v>954501000.0</v>
+      </c>
+      <c r="AO41">
+        <v>920796000.0</v>
+      </c>
+      <c r="AP41">
+        <v>920795000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>819680000.0</v>
+      </c>
+      <c r="AR41">
+        <v>318145000.0</v>
+      </c>
+      <c r="AS41">
+        <v>292719000.0</v>
+      </c>
+      <c r="AT41">
+        <v>381375000.0</v>
+      </c>
+      <c r="AU41">
+        <v>491999000.0</v>
+      </c>
+      <c r="AV41">
+        <v>673460000.0</v>
+      </c>
+      <c r="AW41">
+        <v>673461000.0</v>
+      </c>
+      <c r="AX41">
+        <v>980910000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1478693000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1426477000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1374261000.0</v>
+      </c>
+      <c r="BB41">
+        <v>1328466000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1601946000.0</v>
+      </c>
+      <c r="BD41">
+        <v>1576196100.0</v>
+      </c>
+      <c r="BE41">
+        <v>1529654900.0</v>
+      </c>
+      <c r="BF41">
+        <v>1459843100.0</v>
+      </c>
+      <c r="BG41">
+        <v>1390031400.0</v>
+      </c>
+      <c r="BH41">
+        <v>1350702900.0</v>
+      </c>
+      <c r="BI41">
+        <v>1335392900.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1694741400.0</v>
+      </c>
+      <c r="BK41">
+        <v>2077230400.0</v>
+      </c>
+      <c r="BL41">
+        <v>1649542400.0</v>
+      </c>
+      <c r="BM41">
+        <v>1540029600.0</v>
+      </c>
+      <c r="BN41">
+        <v>1893867400.0</v>
+      </c>
+      <c r="BO41">
+        <v>1782785200.0</v>
+      </c>
+      <c r="BP41">
+        <v>10578792800.0</v>
+      </c>
+      <c r="BQ41">
+        <v>10613440100.0</v>
+      </c>
+      <c r="BR41">
+        <v>1448147500.0</v>
+      </c>
+      <c r="BS41">
+        <v>2142501100.0</v>
+      </c>
+      <c r="BT41">
+        <v>2142501100.0</v>
+      </c>
+      <c r="BU41">
+        <v>616964500.0</v>
+      </c>
+      <c r="BV41">
+        <v>616964500.0</v>
+      </c>
+      <c r="BW41"/>
+      <c r="BX41">
+        <v>6098500000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:76">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="C42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="D42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="E42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="F42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="G42">
+        <v>108983186000.0</v>
+      </c>
+      <c r="H42">
+        <v>108983187000.0</v>
+      </c>
+      <c r="I42">
+        <v>108983187000.0</v>
+      </c>
+      <c r="J42">
+        <v>108983187000.0</v>
+      </c>
+      <c r="K42">
+        <v>138712351000.0</v>
+      </c>
+      <c r="L42">
+        <v>138712351000.0</v>
+      </c>
+      <c r="M42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="N42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="O42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="P42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="Q42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="R42">
+        <v>19972351354.0</v>
+      </c>
+      <c r="S42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="T42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="U42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="V42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="W42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="X42">
+        <v>19972351000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="Z42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AA42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AB42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AC42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AO42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AP42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AR42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AS42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AT42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AU42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AV42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AW42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="BB42">
+        <v>-6037204000.0</v>
+      </c>
+      <c r="BC42">
+        <v>6089096000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-6037203896.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+    </row>
+    <row r="43" spans="1:76">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+    </row>
+    <row r="44" spans="1:76">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+    </row>
+    <row r="45" spans="1:76">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>523347250000.0</v>
+      </c>
+      <c r="C45">
+        <v>508648861000.0</v>
+      </c>
+      <c r="D45">
+        <v>466739099000.0</v>
+      </c>
+      <c r="E45">
+        <v>487295957000.0</v>
+      </c>
+      <c r="F45">
+        <v>452917283000.0</v>
+      </c>
+      <c r="G45">
+        <v>423767293000.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+    </row>
+    <row r="46" spans="1:76">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>492576891000.0</v>
+      </c>
+      <c r="C46">
+        <v>482336157000.0</v>
+      </c>
+      <c r="D46">
+        <v>442000362000.0</v>
+      </c>
+      <c r="E46">
+        <v>468237580000.0</v>
+      </c>
+      <c r="F46">
+        <v>436171414000.0</v>
+      </c>
+      <c r="G46">
+        <v>410332849000.0</v>
+      </c>
+      <c r="H46">
+        <v>327208611000.0</v>
+      </c>
+      <c r="I46">
+        <v>245791862000.0</v>
+      </c>
+      <c r="J46">
+        <v>237846045000.0</v>
+      </c>
+      <c r="K46">
+        <v>38048868000.0</v>
+      </c>
+      <c r="L46">
+        <v>38210931000.0</v>
+      </c>
+      <c r="M46">
+        <v>38817439000.0</v>
+      </c>
+      <c r="N46">
+        <v>39418232000.0</v>
+      </c>
+      <c r="O46">
+        <v>40024402000.0</v>
+      </c>
+      <c r="P46">
+        <v>40630573000.0</v>
+      </c>
+      <c r="Q46">
+        <v>41236744000.0</v>
+      </c>
+      <c r="R46">
+        <v>30954013663.0</v>
+      </c>
+      <c r="S46">
+        <v>41722070000.0</v>
+      </c>
+      <c r="T46">
+        <v>42235851000.0</v>
+      </c>
+      <c r="U46">
+        <v>42768352000.0</v>
+      </c>
+      <c r="V46">
+        <v>43608355000.0</v>
+      </c>
+      <c r="W46">
+        <v>43833355000.0</v>
+      </c>
+      <c r="X46">
+        <v>39576891000.0</v>
+      </c>
+      <c r="Y46">
+        <v>39576891000.0</v>
+      </c>
+      <c r="Z46">
+        <v>39801891000.0</v>
+      </c>
+      <c r="AA46">
+        <v>40251891000.0</v>
+      </c>
+      <c r="AB46">
+        <v>42027560000.0</v>
+      </c>
+      <c r="AC46">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AD46">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AE46">
+        <v>40476891000.0</v>
+      </c>
+      <c r="AF46">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AG46">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AH46">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AI46">
+        <v>40975208000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>42923735000.0</v>
+      </c>
+      <c r="AK46">
+        <v>46518530000.0</v>
+      </c>
+      <c r="AL46">
+        <v>48702545000.0</v>
+      </c>
+      <c r="AM46">
+        <v>50886563000.0</v>
+      </c>
+      <c r="AN46">
+        <v>54178123000.0</v>
+      </c>
+      <c r="AO46">
+        <v>54046623000.0</v>
+      </c>
+      <c r="AP46">
+        <v>59040544000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>64034468000.0</v>
+      </c>
+      <c r="AR46">
+        <v>68722517000.0</v>
+      </c>
+      <c r="AS46">
+        <v>73502665000.0</v>
+      </c>
+      <c r="AT46">
+        <v>78020609000.0</v>
+      </c>
+      <c r="AU46">
+        <v>83062961000.0</v>
+      </c>
+      <c r="AV46">
+        <v>91327082000.0</v>
+      </c>
+      <c r="AW46">
+        <v>91327082000.0</v>
+      </c>
+      <c r="AX46">
+        <v>69813085000.0</v>
+      </c>
+      <c r="AY46">
+        <v>81564789000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>101346829000.0</v>
+      </c>
+      <c r="BA46">
+        <v>106624033000.0</v>
+      </c>
+      <c r="BB46">
+        <v>111901238000.0</v>
+      </c>
+      <c r="BC46">
+        <v>117178443000.0</v>
+      </c>
+      <c r="BD46">
+        <v>149649797872.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+    </row>
+    <row r="47" spans="1:76">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>482336157000.0</v>
+      </c>
+      <c r="D47">
+        <v>442000362000.0</v>
+      </c>
+      <c r="E47">
+        <v>468237580000.0</v>
+      </c>
+      <c r="F47">
+        <v>436171414000.0</v>
+      </c>
+      <c r="G47">
+        <v>410332849000.0</v>
+      </c>
+      <c r="H47">
+        <v>327208611000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>38155375000.0</v>
+      </c>
+      <c r="M47">
+        <v>38817439000.0</v>
+      </c>
+      <c r="N47">
+        <v>39418232000.0</v>
+      </c>
+      <c r="O47">
+        <v>40024402000.0</v>
+      </c>
+      <c r="P47">
+        <v>40630573000.0</v>
+      </c>
+      <c r="Q47">
+        <v>41236744000.0</v>
+      </c>
+      <c r="R47">
+        <v>30954013663.0</v>
+      </c>
+      <c r="S47">
+        <v>41722070000.0</v>
+      </c>
+      <c r="T47">
+        <v>42235851000.0</v>
+      </c>
+      <c r="U47">
+        <v>42768352000.0</v>
+      </c>
+      <c r="V47">
+        <v>43608355000.0</v>
+      </c>
+      <c r="W47">
+        <v>43833355000.0</v>
+      </c>
+      <c r="X47">
+        <v>39576891000.0</v>
+      </c>
+      <c r="Y47">
+        <v>39576891000.0</v>
+      </c>
+      <c r="Z47">
+        <v>39801891000.0</v>
+      </c>
+      <c r="AA47">
+        <v>40251891000.0</v>
+      </c>
+      <c r="AB47">
+        <v>42027560000.0</v>
+      </c>
+      <c r="AC47">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AD47">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AE47">
+        <v>40476891000.0</v>
+      </c>
+      <c r="AF47">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AG47">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AH47">
+        <v>40476890000.0</v>
+      </c>
+      <c r="AI47">
+        <v>40975208000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>42923735000.0</v>
+      </c>
+      <c r="AK47">
+        <v>46518530000.0</v>
+      </c>
+      <c r="AL47">
+        <v>48702545000.0</v>
+      </c>
+      <c r="AM47">
+        <v>50886563000.0</v>
+      </c>
+      <c r="AN47">
+        <v>54178123000.0</v>
+      </c>
+      <c r="AO47">
+        <v>54046623000.0</v>
+      </c>
+      <c r="AP47">
+        <v>59040544000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>64034468000.0</v>
+      </c>
+      <c r="AR47">
+        <v>68722517000.0</v>
+      </c>
+      <c r="AS47">
+        <v>73502665000.0</v>
+      </c>
+      <c r="AT47">
+        <v>78020609000.0</v>
+      </c>
+      <c r="AU47">
+        <v>83062961000.0</v>
+      </c>
+      <c r="AV47">
+        <v>91327082000.0</v>
+      </c>
+      <c r="AW47">
+        <v>91327082000.0</v>
+      </c>
+      <c r="AX47">
+        <v>69813085000.0</v>
+      </c>
+      <c r="AY47">
+        <v>81564789000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>101346829000.0</v>
+      </c>
+      <c r="BA47">
+        <v>106624033000.0</v>
+      </c>
+      <c r="BB47">
+        <v>111901238000.0</v>
+      </c>
+      <c r="BC47">
+        <v>117178443000.0</v>
+      </c>
+      <c r="BD47">
+        <v>149649797900.0</v>
+      </c>
+      <c r="BE47">
+        <v>153545464400.0</v>
+      </c>
+      <c r="BF47">
+        <v>200657169500.0</v>
+      </c>
+      <c r="BG47">
+        <v>211422132700.0</v>
+      </c>
+      <c r="BH47">
+        <v>224133565500.0</v>
+      </c>
+      <c r="BI47">
+        <v>240407135700.0</v>
+      </c>
+      <c r="BJ47">
+        <v>252713784500.0</v>
+      </c>
+      <c r="BK47">
+        <v>247934087600.0</v>
+      </c>
+      <c r="BL47">
+        <v>208366935100.0</v>
+      </c>
+      <c r="BM47">
+        <v>251555867000.0</v>
+      </c>
+      <c r="BN47">
+        <v>263005434600.0</v>
+      </c>
+      <c r="BO47">
+        <v>284876031400.0</v>
+      </c>
+      <c r="BP47">
+        <v>310006605300.0</v>
+      </c>
+      <c r="BQ47">
+        <v>326404436900.0</v>
+      </c>
+      <c r="BR47">
+        <v>340352111700.0</v>
+      </c>
+      <c r="BS47">
+        <v>189344431000.0</v>
+      </c>
+      <c r="BT47">
+        <v>180290269200.0</v>
+      </c>
+      <c r="BU47">
+        <v>150551790700.0</v>
+      </c>
+      <c r="BV47">
+        <v>112799307400.0</v>
+      </c>
+      <c r="BW47"/>
+      <c r="BX47">
+        <v>113580934800.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:76">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>-73825741000.0</v>
+      </c>
+      <c r="C48">
+        <v>-91109802000.0</v>
+      </c>
+      <c r="D48">
+        <v>-120893799000.0</v>
+      </c>
+      <c r="E48">
+        <v>-119011534000.0</v>
+      </c>
+      <c r="F48">
+        <v>-128429400000.0</v>
+      </c>
+      <c r="G48">
+        <v>-129524060000.0</v>
+      </c>
+      <c r="H48">
+        <v>-145521617000.0</v>
+      </c>
+      <c r="I48">
+        <v>-153827326000.0</v>
+      </c>
+      <c r="J48">
+        <v>-139412555000.0</v>
+      </c>
+      <c r="K48">
+        <v>-136350422000.0</v>
+      </c>
+      <c r="L48">
+        <v>-136312282000.0</v>
+      </c>
+      <c r="M48">
+        <v>-132671306000.0</v>
+      </c>
+      <c r="N48">
+        <v>-132157198000.0</v>
+      </c>
+      <c r="O48">
+        <v>-130320871000.0</v>
+      </c>
+      <c r="P48">
+        <v>-125899151000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-123451674000.0</v>
+      </c>
+      <c r="R48">
+        <v>-95866223300.0</v>
+      </c>
+      <c r="S48">
+        <v>-98761524000.0</v>
+      </c>
+      <c r="T48">
+        <v>-100419774000.0</v>
+      </c>
+      <c r="U48">
+        <v>-98219046000.0</v>
+      </c>
+      <c r="V48">
+        <v>-96750025000.0</v>
+      </c>
+      <c r="W48">
+        <v>-96883745000.0</v>
+      </c>
+      <c r="X48">
+        <v>-95150573000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-94015555000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-94927475000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-96909548000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-58607114000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-55175103000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-55409707000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-55420380000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-51565830000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-51504083000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-52170122000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-51590531000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-45578204000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-45473741000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-43933899000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-41159158000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-31369055000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-32422537000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-30995665000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-27429625000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-2412921000.0</v>
+      </c>
+      <c r="AS48">
+        <v>7245041000.0</v>
+      </c>
+      <c r="AT48">
+        <v>20210262000.0</v>
+      </c>
+      <c r="AU48">
+        <v>34283702000.0</v>
+      </c>
+      <c r="AV48">
+        <v>46779137000.0</v>
+      </c>
+      <c r="AW48">
+        <v>43346922000.0</v>
+      </c>
+      <c r="AX48">
+        <v>59452589000.0</v>
+      </c>
+      <c r="AY48">
+        <v>61203305000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>61623255000.0</v>
+      </c>
+      <c r="BA48">
+        <v>61536283000.0</v>
+      </c>
+      <c r="BB48">
+        <v>56988884000.0</v>
+      </c>
+      <c r="BC48">
+        <v>60866539000.0</v>
+      </c>
+      <c r="BD48">
+        <v>76671401357.0</v>
+      </c>
+      <c r="BE48">
+        <v>75495291800.0</v>
+      </c>
+      <c r="BF48">
+        <v>75406108800.0</v>
+      </c>
+      <c r="BG48">
+        <v>75744151800.0</v>
+      </c>
+      <c r="BH48">
+        <v>79205787200.0</v>
+      </c>
+      <c r="BI48">
+        <v>79205787200.0</v>
+      </c>
+      <c r="BJ48">
+        <v>77685612000.0</v>
+      </c>
+      <c r="BK48">
+        <v>76982532600.0</v>
+      </c>
+      <c r="BL48">
+        <v>77287010000.0</v>
+      </c>
+      <c r="BM48">
+        <v>75465597700.0</v>
+      </c>
+      <c r="BN48">
+        <v>78611175100.0</v>
+      </c>
+      <c r="BO48">
+        <v>72987865300.0</v>
+      </c>
+      <c r="BP48">
+        <v>68357386700.0</v>
+      </c>
+      <c r="BQ48">
+        <v>71125615500.0</v>
+      </c>
+      <c r="BR48">
+        <v>59380345900.0</v>
+      </c>
+      <c r="BS48">
+        <v>40145599300.0</v>
+      </c>
+      <c r="BT48">
+        <v>33272896900.0</v>
+      </c>
+      <c r="BU48">
+        <v>38719879000.0</v>
+      </c>
+      <c r="BV48">
+        <v>28634089200.0</v>
+      </c>
+      <c r="BW48"/>
+      <c r="BX48">
+        <v>20408979100.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:76">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+    </row>
+    <row r="50" spans="1:76">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+    </row>
+    <row r="51" spans="1:76">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>287069000.0</v>
+      </c>
+      <c r="C51">
+        <v>318368000.0</v>
+      </c>
+      <c r="D51">
+        <v>348745000.0</v>
+      </c>
+      <c r="E51">
+        <v>374929000.0</v>
+      </c>
+      <c r="F51">
+        <v>268430788000.0</v>
+      </c>
+      <c r="G51">
+        <v>228430788000.0</v>
+      </c>
+      <c r="H51">
+        <v>180695788000.0</v>
+      </c>
+      <c r="I51">
+        <v>71498239000.0</v>
+      </c>
+      <c r="J51">
+        <v>51498239000.0</v>
+      </c>
+      <c r="K51">
+        <v>49498239000.0</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51">
+        <v>22085749000.0</v>
+      </c>
+      <c r="N51">
+        <v>24085749000.0</v>
+      </c>
+      <c r="O51">
+        <v>24085749000.0</v>
+      </c>
+      <c r="P51">
+        <v>23033721000.0</v>
+      </c>
+      <c r="Q51">
+        <v>23187222000.0</v>
+      </c>
+      <c r="R51">
+        <v>4562222251.0</v>
+      </c>
+      <c r="S51">
+        <v>24119081000.0</v>
+      </c>
+      <c r="T51">
+        <v>26749731000.0</v>
+      </c>
+      <c r="U51">
+        <v>24959563000.0</v>
+      </c>
+      <c r="V51">
+        <v>25452790000.0</v>
+      </c>
+      <c r="W51">
+        <v>26821915000.0</v>
+      </c>
+      <c r="X51">
+        <v>39086318000.0</v>
+      </c>
+      <c r="Y51">
+        <v>58357912000.0</v>
+      </c>
+      <c r="Z51">
+        <v>58022968000.0</v>
+      </c>
+      <c r="AA51">
+        <v>56022968000.0</v>
+      </c>
+      <c r="AB51">
+        <v>70659748000.0</v>
+      </c>
+      <c r="AC51">
+        <v>70669748000.0</v>
+      </c>
+      <c r="AD51">
+        <v>70689748000.0</v>
+      </c>
+      <c r="AE51">
+        <v>70699748000.0</v>
+      </c>
+      <c r="AF51">
+        <v>73719748000.0</v>
+      </c>
+      <c r="AG51">
+        <v>73814748000.0</v>
+      </c>
+      <c r="AH51">
+        <v>73840074000.0</v>
+      </c>
+      <c r="AI51">
+        <v>73907978000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>74154476000.0</v>
+      </c>
+      <c r="AK51">
+        <v>78688733000.0</v>
+      </c>
+      <c r="AL51">
+        <v>84753991000.0</v>
+      </c>
+      <c r="AM51">
+        <v>83590245000.0</v>
+      </c>
+      <c r="AN51">
+        <v>80154476000.0</v>
+      </c>
+      <c r="AO51">
+        <v>80201891000.0</v>
+      </c>
+      <c r="AP51">
+        <v>80248546000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>80777211000.0</v>
+      </c>
+      <c r="AR51">
+        <v>80248546000.0</v>
+      </c>
+      <c r="AS51">
+        <v>80777211000.0</v>
+      </c>
+      <c r="AT51">
+        <v>137393043000.0</v>
+      </c>
+      <c r="AU51">
+        <v>138615995000.0</v>
+      </c>
+      <c r="AV51">
+        <v>135077763000.0</v>
+      </c>
+      <c r="AW51">
+        <v>136379737000.0</v>
+      </c>
+      <c r="AX51">
+        <v>148017240000.0</v>
+      </c>
+      <c r="AY51">
+        <v>157615876000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>168683831000.0</v>
+      </c>
+      <c r="BA51">
+        <v>171903509000.0</v>
+      </c>
+      <c r="BB51">
+        <v>185225039000.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+    </row>
+    <row r="52" spans="1:76">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>134972000.0</v>
+      </c>
+      <c r="C52">
+        <v>131001000.0</v>
+      </c>
+      <c r="D52">
+        <v>127147000.0</v>
+      </c>
+      <c r="E52">
+        <v>240212000.0</v>
+      </c>
+      <c r="F52">
+        <v>268430788000.0</v>
+      </c>
+      <c r="G52">
+        <v>228430788000.0</v>
+      </c>
+      <c r="H52">
+        <v>180695788000.0</v>
+      </c>
+      <c r="I52">
+        <v>71498239000.0</v>
+      </c>
+      <c r="J52">
+        <v>51498239000.0</v>
+      </c>
+      <c r="K52">
+        <v>49498239000.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
+        <v>1.0</v>
+      </c>
+      <c r="N52">
+        <v>-13396467000.0</v>
+      </c>
+      <c r="O52">
+        <v>-12703467000.0</v>
+      </c>
+      <c r="P52">
+        <v>-17225000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>-9375000000.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>314067000.0</v>
+      </c>
+      <c r="W52">
+        <v>1668192000.0</v>
+      </c>
+      <c r="X52">
+        <v>6454793000.0</v>
+      </c>
+      <c r="Y52"/>
+      <c r="Z52">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52">
+        <v>78694471000.0</v>
+      </c>
+      <c r="AL52">
+        <v>84765467000.0</v>
+      </c>
+      <c r="AM52">
+        <v>83618935000.0</v>
+      </c>
+      <c r="AN52">
+        <v>34428000.0</v>
+      </c>
+      <c r="AO52">
+        <v>63118000.0</v>
+      </c>
+      <c r="AP52">
+        <v>91808000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>80869019000.0</v>
+      </c>
+      <c r="AR52">
+        <v>80351830000.0</v>
+      </c>
+      <c r="AS52">
+        <v>80897709000.0</v>
+      </c>
+      <c r="AT52">
+        <v>137387305000.0</v>
+      </c>
+      <c r="AU52">
+        <v>138602824000.0</v>
+      </c>
+      <c r="AV52">
+        <v>135302465000.0</v>
+      </c>
+      <c r="AW52">
+        <v>136348844000.0</v>
+      </c>
+      <c r="AX52">
+        <v>139405662000.0</v>
+      </c>
+      <c r="AY52">
+        <v>149057661000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>160057261000.0</v>
+      </c>
+      <c r="BA52">
+        <v>157598212000.0</v>
+      </c>
+      <c r="BB52">
+        <v>170460943000.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+    </row>
+    <row r="53" spans="1:76">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+    </row>
+    <row r="54" spans="1:76">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+    </row>
+    <row r="55" spans="1:76">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>702981212000.0</v>
+      </c>
+      <c r="C55">
+        <v>627919100000.0</v>
+      </c>
+      <c r="D55">
+        <v>716289086000.0</v>
+      </c>
+      <c r="E55">
+        <v>758183165000.0</v>
+      </c>
+      <c r="F55">
+        <v>722187096000.0</v>
+      </c>
+      <c r="G55">
+        <v>604838545000.0</v>
+      </c>
+      <c r="H55">
+        <v>564652224000.0</v>
+      </c>
+      <c r="I55">
+        <v>326998776000.0</v>
+      </c>
+      <c r="J55">
+        <v>295461688000.0</v>
+      </c>
+      <c r="K55">
+        <v>251200338000.0</v>
+      </c>
+      <c r="L55">
+        <v>252073287000.0</v>
+      </c>
+      <c r="M55">
+        <v>76706042000.0</v>
+      </c>
+      <c r="N55">
+        <v>79402580000.0</v>
+      </c>
+      <c r="O55">
+        <v>71631767000.0</v>
+      </c>
+      <c r="P55">
+        <v>60611010000.0</v>
+      </c>
+      <c r="Q55">
+        <v>55716888000.0</v>
+      </c>
+      <c r="R55">
+        <v>54799054967.0</v>
+      </c>
+      <c r="S55">
+        <v>64597186000.0</v>
+      </c>
+      <c r="T55">
+        <v>66964744000.0</v>
+      </c>
+      <c r="U55">
+        <v>66553942000.0</v>
+      </c>
+      <c r="V55">
+        <v>68460982000.0</v>
+      </c>
+      <c r="W55">
+        <v>68655724000.0</v>
+      </c>
+      <c r="X55">
+        <v>82620599000.0</v>
+      </c>
+      <c r="Y55">
+        <v>76964386000.0</v>
+      </c>
+      <c r="Z55">
+        <v>75679514000.0</v>
+      </c>
+      <c r="AA55">
+        <v>71655559000.0</v>
+      </c>
+      <c r="AB55">
+        <v>124725189000.0</v>
+      </c>
+      <c r="AC55">
+        <v>128175677000.0</v>
+      </c>
+      <c r="AD55">
+        <v>127905292000.0</v>
+      </c>
+      <c r="AE55">
+        <v>127894510000.0</v>
+      </c>
+      <c r="AF55">
+        <v>134644219000.0</v>
+      </c>
+      <c r="AG55">
+        <v>134725452000.0</v>
+      </c>
+      <c r="AH55">
+        <v>136791175000.0</v>
+      </c>
+      <c r="AI55">
+        <v>137363302000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>143770854000.0</v>
+      </c>
+      <c r="AK55">
+        <v>148416933000.0</v>
+      </c>
+      <c r="AL55">
+        <v>155916681000.0</v>
+      </c>
+      <c r="AM55">
+        <v>157702767000.0</v>
+      </c>
+      <c r="AN55">
+        <v>164987483000.0</v>
+      </c>
+      <c r="AO55">
+        <v>164680358000.0</v>
+      </c>
+      <c r="AP55">
+        <v>166383258000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>170598564000.0</v>
+      </c>
+      <c r="AR55">
+        <v>201735556000.0</v>
+      </c>
+      <c r="AS55">
+        <v>212868995000.0</v>
+      </c>
+      <c r="AT55">
+        <v>284169118000.0</v>
+      </c>
+      <c r="AU55">
+        <v>303836837000.0</v>
+      </c>
+      <c r="AV55">
+        <v>317665505000.0</v>
+      </c>
+      <c r="AW55">
+        <v>320921215000.0</v>
+      </c>
+      <c r="AX55">
+        <v>345068715000.0</v>
+      </c>
+      <c r="AY55">
+        <v>361548802000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>383519698000.0</v>
+      </c>
+      <c r="BA55">
+        <v>384639941000.0</v>
+      </c>
+      <c r="BB55">
+        <v>384347826000.0</v>
+      </c>
+      <c r="BC55">
+        <v>396379847000.0</v>
+      </c>
+      <c r="BD55">
+        <v>409389783262.0</v>
+      </c>
+      <c r="BE55">
+        <v>449661964400.0</v>
+      </c>
+      <c r="BF55">
+        <v>473662079100.0</v>
+      </c>
+      <c r="BG55">
+        <v>471838283200.0</v>
+      </c>
+      <c r="BH55">
+        <v>494656596800.0</v>
+      </c>
+      <c r="BI55">
+        <v>464421638900.0</v>
+      </c>
+      <c r="BJ55">
+        <v>470383825300.0</v>
+      </c>
+      <c r="BK55">
+        <v>467804659400.0</v>
+      </c>
+      <c r="BL55">
+        <v>452946870300.0</v>
+      </c>
+      <c r="BM55">
+        <v>462101032800.0</v>
+      </c>
+      <c r="BN55">
+        <v>445017964600.0</v>
+      </c>
+      <c r="BO55">
+        <v>486392238400.0</v>
+      </c>
+      <c r="BP55">
+        <v>457264191400.0</v>
+      </c>
+      <c r="BQ55">
+        <v>491746387500.0</v>
+      </c>
+      <c r="BR55">
+        <v>506408604800.0</v>
+      </c>
+      <c r="BS55">
+        <v>337095478600.0</v>
+      </c>
+      <c r="BT55">
+        <v>327852674100.0</v>
+      </c>
+      <c r="BU55">
+        <v>307181794100.0</v>
+      </c>
+      <c r="BV55">
+        <v>226125110300.0</v>
+      </c>
+      <c r="BW55"/>
+      <c r="BX55">
+        <v>211809283100.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:76">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>180755177000.0</v>
+      </c>
+      <c r="C56">
+        <v>116412679000.0</v>
+      </c>
+      <c r="D56">
+        <v>245279345000.0</v>
+      </c>
+      <c r="E56">
+        <v>261072345000.0</v>
+      </c>
+      <c r="F56">
+        <v>257382393000.0</v>
+      </c>
+      <c r="G56">
+        <v>174410660000.0</v>
+      </c>
+      <c r="H56">
+        <v>217736489000.0</v>
+      </c>
+      <c r="I56">
+        <v>61559826000.0</v>
+      </c>
+      <c r="J56">
+        <v>38048546000.0</v>
+      </c>
+      <c r="K56">
+        <v>213112702000.0</v>
+      </c>
+      <c r="L56">
+        <v>213822650000.0</v>
+      </c>
+      <c r="M56">
+        <v>37847959000.0</v>
+      </c>
+      <c r="N56">
+        <v>39942767000.0</v>
+      </c>
+      <c r="O56">
+        <v>31564847000.0</v>
+      </c>
+      <c r="P56">
+        <v>18475981000.0</v>
+      </c>
+      <c r="Q56">
+        <v>13074750000.0</v>
+      </c>
+      <c r="R56">
+        <v>7576767504.0</v>
+      </c>
+      <c r="S56">
+        <v>6617839000.0</v>
+      </c>
+      <c r="T56">
+        <v>3352813000.0</v>
+      </c>
+      <c r="U56">
+        <v>2938530000.0</v>
+      </c>
+      <c r="V56">
+        <v>4016237000.0</v>
+      </c>
+      <c r="W56">
+        <v>6752830000.0</v>
+      </c>
+      <c r="X56">
+        <v>22571130000.0</v>
+      </c>
+      <c r="Y56">
+        <v>17293964000.0</v>
+      </c>
+      <c r="Z56">
+        <v>14778935000.0</v>
+      </c>
+      <c r="AA56">
+        <v>12783032000.0</v>
+      </c>
+      <c r="AB56">
+        <v>28544154000.0</v>
+      </c>
+      <c r="AC56">
+        <v>37075677000.0</v>
+      </c>
+      <c r="AD56">
+        <v>36728346000.0</v>
+      </c>
+      <c r="AE56">
+        <v>36732710000.0</v>
+      </c>
+      <c r="AF56">
+        <v>43423808000.0</v>
+      </c>
+      <c r="AG56">
+        <v>43587683000.0</v>
+      </c>
+      <c r="AH56">
+        <v>45438314000.0</v>
+      </c>
+      <c r="AI56">
+        <v>41985982000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>51234690000.0</v>
+      </c>
+      <c r="AK56">
+        <v>52686809000.0</v>
+      </c>
+      <c r="AL56">
+        <v>60990654000.0</v>
+      </c>
+      <c r="AM56">
+        <v>61433458000.0</v>
+      </c>
+      <c r="AN56">
+        <v>61806225000.0</v>
+      </c>
+      <c r="AO56">
+        <v>63383353000.0</v>
+      </c>
+      <c r="AP56">
+        <v>66187741000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>69563977000.0</v>
+      </c>
+      <c r="AR56">
+        <v>95376472000.0</v>
+      </c>
+      <c r="AS56">
+        <v>98361158000.0</v>
+      </c>
+      <c r="AT56">
+        <v>168436141000.0</v>
+      </c>
+      <c r="AU56">
+        <v>187189075000.0</v>
+      </c>
+      <c r="AV56">
+        <v>198716107000.0</v>
+      </c>
+      <c r="AW56">
+        <v>204868167000.0</v>
+      </c>
+      <c r="AX56">
+        <v>250681407000.0</v>
+      </c>
+      <c r="AY56">
+        <v>256689690000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>261360968000.0</v>
+      </c>
+      <c r="BA56">
+        <v>262791400000.0</v>
+      </c>
+      <c r="BB56">
+        <v>247453408000.0</v>
+      </c>
+      <c r="BC56">
+        <v>263103142000.0</v>
+      </c>
+      <c r="BD56">
+        <v>250276366622.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+    </row>
+    <row r="57" spans="1:76">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>362117132000.0</v>
+      </c>
+      <c r="C57">
+        <v>313416183000.0</v>
+      </c>
+      <c r="D57">
+        <v>441237746000.0</v>
+      </c>
+      <c r="E57">
+        <v>482262782000.0</v>
+      </c>
+      <c r="F57">
+        <v>461524714000.0</v>
+      </c>
+      <c r="G57">
+        <v>345709438000.0</v>
+      </c>
+      <c r="H57">
+        <v>329703614000.0</v>
+      </c>
+      <c r="I57">
+        <v>102881570000.0</v>
+      </c>
+      <c r="J57">
+        <v>57387931000.0</v>
+      </c>
+      <c r="K57">
+        <v>6090086000.0</v>
+      </c>
+      <c r="L57">
+        <v>7018331000.0</v>
+      </c>
+      <c r="M57">
+        <v>45341590000.0</v>
+      </c>
+      <c r="N57">
+        <v>47688451000.0</v>
+      </c>
+      <c r="O57">
+        <v>38081311000.0</v>
+      </c>
+      <c r="P57">
+        <v>22788063000.0</v>
+      </c>
+      <c r="Q57">
+        <v>15292963000.0</v>
+      </c>
+      <c r="R57">
+        <v>7329525099.0</v>
+      </c>
+      <c r="S57">
+        <v>466098000.0</v>
+      </c>
+      <c r="T57">
+        <v>871781000.0</v>
+      </c>
+      <c r="U57">
+        <v>93104000.0</v>
+      </c>
+      <c r="V57">
+        <v>394647000.0</v>
+      </c>
+      <c r="W57">
+        <v>1750794000.0</v>
+      </c>
+      <c r="X57">
+        <v>6548293000.0</v>
+      </c>
+      <c r="Y57">
+        <v>82609000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2086980000.0</v>
+      </c>
+      <c r="AA57">
+        <v>87477000.0</v>
+      </c>
+      <c r="AB57">
+        <v>222085000.0</v>
+      </c>
+      <c r="AC57">
+        <v>285670000.0</v>
+      </c>
+      <c r="AD57">
+        <v>284997000.0</v>
+      </c>
+      <c r="AE57">
+        <v>329996000.0</v>
+      </c>
+      <c r="AF57">
+        <v>285186000.0</v>
+      </c>
+      <c r="AG57">
+        <v>284994000.0</v>
+      </c>
+      <c r="AH57">
+        <v>3066753000.0</v>
+      </c>
+      <c r="AI57">
+        <v>3066607000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3190185000.0</v>
+      </c>
+      <c r="AK57">
+        <v>81873656000.0</v>
+      </c>
+      <c r="AL57">
+        <v>87910941000.0</v>
+      </c>
+      <c r="AM57">
+        <v>86910409000.0</v>
+      </c>
+      <c r="AN57">
+        <v>4302973000.0</v>
+      </c>
+      <c r="AO57">
+        <v>5035620000.0</v>
+      </c>
+      <c r="AP57">
+        <v>5264993000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>86263922000.0</v>
+      </c>
+      <c r="AR57">
+        <v>89867536000.0</v>
+      </c>
+      <c r="AS57">
+        <v>91368439000.0</v>
+      </c>
+      <c r="AT57">
+        <v>149540091000.0</v>
+      </c>
+      <c r="AU57">
+        <v>155900775000.0</v>
+      </c>
+      <c r="AV57">
+        <v>156250112000.0</v>
+      </c>
+      <c r="AW57">
+        <v>162817643000.0</v>
+      </c>
+      <c r="AX57">
+        <v>162069845000.0</v>
+      </c>
+      <c r="AY57">
+        <v>176353513000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>197888320000.0</v>
+      </c>
+      <c r="BA57">
+        <v>193467758000.0</v>
+      </c>
+      <c r="BB57">
+        <v>197329342000.0</v>
+      </c>
+      <c r="BC57">
+        <v>201241930000.0</v>
+      </c>
+      <c r="BD57">
+        <v>191135919315.0</v>
+      </c>
+      <c r="BE57">
+        <v>195036065600.0</v>
+      </c>
+      <c r="BF57">
+        <v>224932834500.0</v>
+      </c>
+      <c r="BG57">
+        <v>213417839900.0</v>
+      </c>
+      <c r="BH57">
+        <v>197534377400.0</v>
+      </c>
+      <c r="BI57">
+        <v>163857654500.0</v>
+      </c>
+      <c r="BJ57">
+        <v>170254028000.0</v>
+      </c>
+      <c r="BK57">
+        <v>153604250700.0</v>
+      </c>
+      <c r="BL57">
+        <v>122339298500.0</v>
+      </c>
+      <c r="BM57">
+        <v>167982892400.0</v>
+      </c>
+      <c r="BN57">
+        <v>131953552200.0</v>
+      </c>
+      <c r="BO57">
+        <v>144968569200.0</v>
+      </c>
+      <c r="BP57">
+        <v>172341718300.0</v>
+      </c>
+      <c r="BQ57">
+        <v>178841433700.0</v>
+      </c>
+      <c r="BR57">
+        <v>179073096000.0</v>
+      </c>
+      <c r="BS57">
+        <v>80593789300.0</v>
+      </c>
+      <c r="BT57">
+        <v>76675215700.0</v>
+      </c>
+      <c r="BU57">
+        <v>46969754900.0</v>
+      </c>
+      <c r="BV57">
+        <v>25687704600.0</v>
+      </c>
+      <c r="BW57"/>
+      <c r="BX57">
+        <v>59938016900.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:76">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>365199242000.0</v>
+      </c>
+      <c r="C58">
+        <v>316193887000.0</v>
+      </c>
+      <c r="D58">
+        <v>445190464000.0</v>
+      </c>
+      <c r="E58">
+        <v>486148756000.0</v>
+      </c>
+      <c r="F58">
+        <v>464726237000.0</v>
+      </c>
+      <c r="G58">
+        <v>348678026000.0</v>
+      </c>
+      <c r="H58">
+        <v>332227237000.0</v>
+      </c>
+      <c r="I58">
+        <v>104629893000.0</v>
+      </c>
+      <c r="J58">
+        <v>59136254000.0</v>
+      </c>
+      <c r="K58">
+        <v>7838409000.0</v>
+      </c>
+      <c r="L58">
+        <v>8673218000.0</v>
+      </c>
+      <c r="M58">
+        <v>68404997000.0</v>
+      </c>
+      <c r="N58">
+        <v>70587427000.0</v>
+      </c>
+      <c r="O58">
+        <v>60980287000.0</v>
+      </c>
+      <c r="P58">
+        <v>45537810000.0</v>
+      </c>
+      <c r="Q58">
+        <v>38196211000.0</v>
+      </c>
+      <c r="R58">
+        <v>11891747350.0</v>
+      </c>
+      <c r="S58">
+        <v>24585179000.0</v>
+      </c>
+      <c r="T58">
+        <v>29109269000.0</v>
+      </c>
+      <c r="U58">
+        <v>26497740000.0</v>
+      </c>
+      <c r="V58">
+        <v>26935759000.0</v>
+      </c>
+      <c r="W58">
+        <v>28264221000.0</v>
+      </c>
+      <c r="X58">
+        <v>40523841000.0</v>
+      </c>
+      <c r="Y58">
+        <v>59742166000.0</v>
+      </c>
+      <c r="Z58">
+        <v>59369214000.0</v>
+      </c>
+      <c r="AA58">
+        <v>57327332000.0</v>
+      </c>
+      <c r="AB58">
+        <v>72333170000.0</v>
+      </c>
+      <c r="AC58">
+        <v>72351647000.0</v>
+      </c>
+      <c r="AD58">
+        <v>72315866000.0</v>
+      </c>
+      <c r="AE58">
+        <v>72315757000.0</v>
+      </c>
+      <c r="AF58">
+        <v>75296482000.0</v>
+      </c>
+      <c r="AG58">
+        <v>75315968000.0</v>
+      </c>
+      <c r="AH58">
+        <v>78047730000.0</v>
+      </c>
+      <c r="AI58">
+        <v>78040266000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>78463725000.0</v>
+      </c>
+      <c r="AK58">
+        <v>81873656000.0</v>
+      </c>
+      <c r="AL58">
+        <v>87910941000.0</v>
+      </c>
+      <c r="AM58">
+        <v>86910409000.0</v>
+      </c>
+      <c r="AN58">
+        <v>85411950000.0</v>
+      </c>
+      <c r="AO58">
+        <v>86158307000.0</v>
+      </c>
+      <c r="AP58">
+        <v>86434334000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>86263922000.0</v>
+      </c>
+      <c r="AR58">
+        <v>89867536000.0</v>
+      </c>
+      <c r="AS58">
+        <v>91368439000.0</v>
+      </c>
+      <c r="AT58">
+        <v>149996060000.0</v>
+      </c>
+      <c r="AU58">
+        <v>159801479000.0</v>
+      </c>
+      <c r="AV58">
+        <v>156250112000.0</v>
+      </c>
+      <c r="AW58">
+        <v>163623078000.0</v>
+      </c>
+      <c r="AX58">
+        <v>171662333000.0</v>
+      </c>
+      <c r="AY58">
+        <v>186390421000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>207941367000.0</v>
+      </c>
+      <c r="BA58">
+        <v>209147316000.0</v>
+      </c>
+      <c r="BB58">
+        <v>213421904000.0</v>
+      </c>
+      <c r="BC58">
+        <v>221555145000.0</v>
+      </c>
+      <c r="BD58">
+        <v>218780699560.0</v>
+      </c>
+      <c r="BE58">
+        <v>260228548000.0</v>
+      </c>
+      <c r="BF58">
+        <v>284313776000.0</v>
+      </c>
+      <c r="BG58">
+        <v>282151937000.0</v>
+      </c>
+      <c r="BH58">
+        <v>301506960000.0</v>
+      </c>
+      <c r="BI58">
+        <v>271272002000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>278750719000.0</v>
+      </c>
+      <c r="BK58">
+        <v>276859331000.0</v>
+      </c>
+      <c r="BL58">
+        <v>261697064000.0</v>
+      </c>
+      <c r="BM58">
+        <v>271525940000.0</v>
+      </c>
+      <c r="BN58">
+        <v>251297258000.0</v>
+      </c>
+      <c r="BO58">
+        <v>298294878000.0</v>
+      </c>
+      <c r="BP58">
+        <v>273797274000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>305511241000.0</v>
+      </c>
+      <c r="BR58">
+        <v>309906550000.0</v>
+      </c>
+      <c r="BS58">
+        <v>155824046000.0</v>
+      </c>
+      <c r="BT58">
+        <v>153431611000.0</v>
+      </c>
+      <c r="BU58">
+        <v>127286226000.0</v>
+      </c>
+      <c r="BV58">
+        <v>101287683000.0</v>
+      </c>
+      <c r="BW58"/>
+      <c r="BX58">
+        <v>100196966000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:76">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+    </row>
+    <row r="60" spans="1:76">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>276157445000.0</v>
+      </c>
+      <c r="C60">
+        <v>258873384000.0</v>
+      </c>
+      <c r="D60">
+        <v>229089387000.0</v>
+      </c>
+      <c r="E60">
+        <v>229971652000.0</v>
+      </c>
+      <c r="F60">
+        <v>220553786000.0</v>
+      </c>
+      <c r="G60">
+        <v>220459126000.0</v>
+      </c>
+      <c r="H60">
+        <v>204461570000.0</v>
+      </c>
+      <c r="I60">
+        <v>196155861000.0</v>
+      </c>
+      <c r="J60">
+        <v>210570632000.0</v>
+      </c>
+      <c r="K60">
+        <v>243361929000.0</v>
+      </c>
+      <c r="L60">
+        <v>243400069000.0</v>
+      </c>
+      <c r="M60">
+        <v>8301045000.0</v>
+      </c>
+      <c r="N60">
+        <v>8815153000.0</v>
+      </c>
+      <c r="O60">
+        <v>10651480000.0</v>
+      </c>
+      <c r="P60">
+        <v>15073200000.0</v>
+      </c>
+      <c r="Q60">
+        <v>17520677000.0</v>
+      </c>
+      <c r="R60">
+        <v>42907307617.0</v>
+      </c>
+      <c r="S60">
+        <v>40012007000.0</v>
+      </c>
+      <c r="T60">
+        <v>37855474000.0</v>
+      </c>
+      <c r="U60">
+        <v>40056202000.0</v>
+      </c>
+      <c r="V60">
+        <v>41525223000.0</v>
+      </c>
+      <c r="W60">
+        <v>40391503000.0</v>
+      </c>
+      <c r="X60">
+        <v>42096758000.0</v>
+      </c>
+      <c r="Y60">
+        <v>17222220000.0</v>
+      </c>
+      <c r="Z60">
+        <v>16310300000.0</v>
+      </c>
+      <c r="AA60">
+        <v>14328227000.0</v>
+      </c>
+      <c r="AB60">
+        <v>52392019000.0</v>
+      </c>
+      <c r="AC60">
+        <v>55824030000.0</v>
+      </c>
+      <c r="AD60">
+        <v>55589426000.0</v>
+      </c>
+      <c r="AE60">
+        <v>55578753000.0</v>
+      </c>
+      <c r="AF60">
+        <v>59347737000.0</v>
+      </c>
+      <c r="AG60">
+        <v>59409484000.0</v>
+      </c>
+      <c r="AH60">
+        <v>58743445000.0</v>
+      </c>
+      <c r="AI60">
+        <v>59323036000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>65307129000.0</v>
+      </c>
+      <c r="AK60">
+        <v>65411592000.0</v>
+      </c>
+      <c r="AL60">
+        <v>66952409000.0</v>
+      </c>
+      <c r="AM60">
+        <v>69785430000.0</v>
+      </c>
+      <c r="AN60">
+        <v>79575533000.0</v>
+      </c>
+      <c r="AO60">
+        <v>78522051000.0</v>
+      </c>
+      <c r="AP60">
+        <v>79948924000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>83514963000.0</v>
+      </c>
+      <c r="AR60">
+        <v>111549875000.0</v>
+      </c>
+      <c r="AS60">
+        <v>121207837000.0</v>
+      </c>
+      <c r="AT60">
+        <v>134173058000.0</v>
+      </c>
+      <c r="AU60">
+        <v>144035358000.0</v>
+      </c>
+      <c r="AV60">
+        <v>160741933000.0</v>
+      </c>
+      <c r="AW60">
+        <v>157309718000.0</v>
+      </c>
+      <c r="AX60">
+        <v>173415385000.0</v>
+      </c>
+      <c r="AY60">
+        <v>175166101000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>175586051000.0</v>
+      </c>
+      <c r="BA60">
+        <v>175499079000.0</v>
+      </c>
+      <c r="BB60">
+        <v>170951680000.0</v>
+      </c>
+      <c r="BC60">
+        <v>174829335000.0</v>
+      </c>
+      <c r="BD60">
+        <v>190634197461.0</v>
+      </c>
+      <c r="BE60">
+        <v>189458087900.0</v>
+      </c>
+      <c r="BF60">
+        <v>189368904900.0</v>
+      </c>
+      <c r="BG60">
+        <v>189706947900.0</v>
+      </c>
+      <c r="BH60">
+        <v>193168583300.0</v>
+      </c>
+      <c r="BI60">
+        <v>193168583300.0</v>
+      </c>
+      <c r="BJ60">
+        <v>191648408100.0</v>
+      </c>
+      <c r="BK60">
+        <v>190945328700.0</v>
+      </c>
+      <c r="BL60">
+        <v>191249806100.0</v>
+      </c>
+      <c r="BM60">
+        <v>190575092800.0</v>
+      </c>
+      <c r="BN60">
+        <v>193720706200.0</v>
+      </c>
+      <c r="BO60">
+        <v>188097360500.0</v>
+      </c>
+      <c r="BP60">
+        <v>183466917800.0</v>
+      </c>
+      <c r="BQ60">
+        <v>186235146600.0</v>
+      </c>
+      <c r="BR60">
+        <v>196502055300.0</v>
+      </c>
+      <c r="BS60">
+        <v>181264685600.0</v>
+      </c>
+      <c r="BT60">
+        <v>174391983200.0</v>
+      </c>
+      <c r="BU60">
+        <v>179838965400.0</v>
+      </c>
+      <c r="BV60">
+        <v>124780824200.0</v>
+      </c>
+      <c r="BW60">
+        <v>111612316600.0</v>
+      </c>
+      <c r="BX60">
+        <v>111555714100.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:76">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-26009555000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BE61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BF61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BG61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BH61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BI61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BK61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BL61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BM61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BN61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BO61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BP61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-26009555300.0</v>
+      </c>
+      <c r="BR61">
+        <v>-3997377000.0</v>
+      </c>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+    </row>
+    <row r="62" spans="1:76">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18789,1903 +12921,2175 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="B2">
-        <v>206085892000.0</v>
+        <v>534287545000.0</v>
       </c>
       <c r="C2">
-        <v>1455184000.0</v>
+        <v>152453673000.0</v>
       </c>
       <c r="D2">
-        <v>4290527000.0</v>
+        <v>51541667000.0</v>
       </c>
       <c r="E2">
-        <v>346861000.0</v>
+        <v>26473227000.0</v>
       </c>
       <c r="F2">
-        <v>1831548000.0</v>
+        <v>5065995000.0</v>
       </c>
       <c r="G2">
-        <v>3917015000.0</v>
+        <v>13594359000.0</v>
       </c>
       <c r="H2">
-        <v>3025340000.0</v>
+        <v>8374143000.0</v>
       </c>
       <c r="I2">
-        <v>4077482000.0</v>
+        <v>5581947000.0</v>
       </c>
       <c r="J2">
-        <v>2441452000.0</v>
+        <v>18519532000.0</v>
       </c>
       <c r="K2">
-        <v>2485629000.0</v>
+        <v>18210330000.0</v>
       </c>
       <c r="L2">
-        <v>1853429000.0</v>
+        <v>57725558000.0</v>
       </c>
       <c r="M2">
-        <v>20246939000.0</v>
-[...7 lines deleted...]
-      <c r="T2"/>
+        <v>81730194000.0</v>
+      </c>
+      <c r="N2">
+        <v>166027176000.0</v>
+      </c>
+      <c r="O2">
+        <v>255508661000.0</v>
+      </c>
+      <c r="P2">
+        <v>305870372000.0</v>
+      </c>
+      <c r="Q2">
+        <v>179791956000.0</v>
+      </c>
+      <c r="R2">
+        <v>252732555000.0</v>
+      </c>
+      <c r="S2">
+        <v>278048394000.0</v>
+      </c>
+      <c r="T2">
+        <v>158506622000.0</v>
+      </c>
+      <c r="U2">
+        <v>150106856000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="B3">
-        <v>186301727000</v>
+        <v>13100482000.0</v>
       </c>
       <c r="C3">
-        <v>5380000</v>
+        <v>4069200000.0</v>
       </c>
       <c r="D3">
-        <v>271116000</v>
+        <v>2528828000.0</v>
       </c>
       <c r="E3">
-        <v>18720000</v>
+        <v>2413227000.0</v>
       </c>
       <c r="F3">
-        <v>18720000</v>
+        <v>2130006000.0</v>
       </c>
       <c r="G3">
-        <v>18720000</v>
+        <v>900000000.0</v>
       </c>
       <c r="H3">
-        <v>18720000</v>
+        <v>225000000.0</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>498318000.0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>8488355000.0</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>13147905000.0</v>
       </c>
       <c r="L3">
-        <v>30000000000</v>
+        <v>19975690000.0</v>
       </c>
       <c r="M3">
-        <v>75000000</v>
+        <v>28501828000.0</v>
       </c>
       <c r="N3">
-        <v>316298000</v>
+        <v>22899625000.0</v>
       </c>
       <c r="O3">
-        <v>56534539000</v>
-[...15 lines deleted...]
-      </c>
+        <v>33424770000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>173</v>
-[...14 lines deleted...]
-      <c r="O5"/>
+        <v>140</v>
+      </c>
+      <c r="B5">
+        <v>63558378000.0</v>
+      </c>
+      <c r="C5">
+        <v>23744963000.0</v>
+      </c>
+      <c r="D5">
+        <v>-6721520000.0</v>
+      </c>
+      <c r="E5">
+        <v>-12536083000.0</v>
+      </c>
+      <c r="F5">
+        <v>-3809430000.0</v>
+      </c>
+      <c r="G5">
+        <v>2204843000.0</v>
+      </c>
+      <c r="H5">
+        <v>-9355943000.0</v>
+      </c>
+      <c r="I5">
+        <v>-681315000.0</v>
+      </c>
+      <c r="J5">
+        <v>-15090837000.0</v>
+      </c>
+      <c r="K5">
+        <v>-14771013000.0</v>
+      </c>
+      <c r="L5">
+        <v>-47996035000.0</v>
+      </c>
+      <c r="M5">
+        <v>-27221795000.0</v>
+      </c>
+      <c r="N5">
+        <v>15970022000.0</v>
+      </c>
+      <c r="O5">
+        <v>9990741000.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="B6">
-        <v>-158589849000.0</v>
+        <v>76658860000.0</v>
       </c>
       <c r="C6">
-        <v>201734698000.0</v>
+        <v>27814163000.0</v>
       </c>
       <c r="D6">
-        <v>-2835343000.0</v>
+        <v>-4192692000.0</v>
       </c>
       <c r="E6">
-        <v>3943666000.0</v>
+        <v>-10122856000.0</v>
       </c>
       <c r="F6">
-        <v>-746987000.0</v>
+        <v>-1679424000.0</v>
       </c>
       <c r="G6">
-        <v>-2085467000.0</v>
+        <v>3104843000.0</v>
       </c>
       <c r="H6">
-        <v>891675000.0</v>
+        <v>-9130943000.0</v>
       </c>
       <c r="I6">
-        <v>-1052142000.0</v>
+        <v>-182997000.0</v>
       </c>
       <c r="J6">
-        <v>1636030000.0</v>
+        <v>-6602482000.0</v>
       </c>
       <c r="K6">
-        <v>2523287000.0</v>
+        <v>-1623108000.0</v>
       </c>
       <c r="L6">
-        <v>632200000.0</v>
+        <v>-28020345000.0</v>
       </c>
       <c r="M6">
-        <v>-18393510000.0</v>
+        <v>1280033000.0</v>
       </c>
       <c r="N6">
-        <v>20246939000.0</v>
-[...1 lines deleted...]
-      <c r="O6"/>
+        <v>38869647000.0</v>
+      </c>
+      <c r="O6">
+        <v>43415511000.0</v>
+      </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>175</v>
-[...30 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>177</v>
-[...14 lines deleted...]
-      <c r="O9"/>
+        <v>144</v>
+      </c>
+      <c r="B9">
+        <v>215086984000.0</v>
+      </c>
+      <c r="C9">
+        <v>92368348000.0</v>
+      </c>
+      <c r="D9">
+        <v>6271423000.0</v>
+      </c>
+      <c r="E9">
+        <v>92551000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1987875000.0</v>
+      </c>
+      <c r="G9">
+        <v>3740385000.0</v>
+      </c>
+      <c r="H9">
+        <v>4879804000.0</v>
+      </c>
+      <c r="I9">
+        <v>1243467000.0</v>
+      </c>
+      <c r="J9">
+        <v>-7371002000.0</v>
+      </c>
+      <c r="K9">
+        <v>-9807956000.0</v>
+      </c>
+      <c r="L9">
+        <v>-37926741000.0</v>
+      </c>
+      <c r="M9">
+        <v>-5324818000.0</v>
+      </c>
+      <c r="N9">
+        <v>36598422000.0</v>
+      </c>
+      <c r="O9">
+        <v>38979761000.0</v>
+      </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>178</v>
-[...14 lines deleted...]
-      <c r="O10"/>
+        <v>145</v>
+      </c>
+      <c r="B10">
+        <v>70774220000.0</v>
+      </c>
+      <c r="C10">
+        <v>23742758000.0</v>
+      </c>
+      <c r="D10">
+        <v>-6724090000.0</v>
+      </c>
+      <c r="E10">
+        <v>-12538654000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1538876000.0</v>
+      </c>
+      <c r="G10">
+        <v>172167000.0</v>
+      </c>
+      <c r="H10">
+        <v>-9492894000.0</v>
+      </c>
+      <c r="I10">
+        <v>-169647000.0</v>
+      </c>
+      <c r="J10">
+        <v>-19517958000.0</v>
+      </c>
+      <c r="K10">
+        <v>-22052905000.0</v>
+      </c>
+      <c r="L10">
+        <v>-64932325000.0</v>
+      </c>
+      <c r="M10">
+        <v>-35795892000.0</v>
+      </c>
+      <c r="N10">
+        <v>-6704500000.0</v>
+      </c>
+      <c r="O10">
+        <v>-19781958000.0</v>
+      </c>
       <c r="P10"/>
-      <c r="Q10"/>
-[...2 lines deleted...]
-      <c r="T10"/>
+      <c r="Q10">
+        <v>7863122000.0</v>
+      </c>
+      <c r="R10">
+        <v>26640414000.0</v>
+      </c>
+      <c r="S10">
+        <v>47394447000.0</v>
+      </c>
+      <c r="T10">
+        <v>33250217000.0</v>
+      </c>
+      <c r="U10">
+        <v>27036924000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="C11"/>
+        <v>146</v>
+      </c>
+      <c r="B11">
+        <v>15028865000.0</v>
+      </c>
+      <c r="C11">
+        <v>7855618000.0</v>
+      </c>
       <c r="D11">
+        <v>1086502000.0</v>
+      </c>
+      <c r="E11">
+        <v>16872759000.0</v>
+      </c>
+      <c r="F11">
+        <v>-661097000.0</v>
+      </c>
+      <c r="G11">
+        <v>146364000.0</v>
+      </c>
+      <c r="H11">
+        <v>31996274000.0</v>
+      </c>
+      <c r="I11">
+        <v>3660202000.0</v>
+      </c>
+      <c r="J11">
+        <v>-9077866000.0</v>
+      </c>
+      <c r="K11">
+        <v>-8382627000.0</v>
+      </c>
+      <c r="L11">
+        <v>-3218998000.0</v>
+      </c>
+      <c r="M11">
+        <v>-8876289000.0</v>
+      </c>
+      <c r="N11">
+        <v>-7038179000.0</v>
+      </c>
+      <c r="O11">
+        <v>-10717865000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11">
+        <v>1420391000.0</v>
+      </c>
+      <c r="R11">
+        <v>7154782000.0</v>
+      </c>
+      <c r="S11">
+        <v>14456902000.0</v>
+      </c>
+      <c r="T11">
+        <v>10413821000.0</v>
+      </c>
+      <c r="U11">
+        <v>5877088000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B12">
+        <v>145875000.0</v>
+      </c>
+      <c r="C12">
+        <v>2205000.0</v>
+      </c>
+      <c r="D12">
+        <v>2570000.0</v>
+      </c>
+      <c r="E12">
+        <v>2571000.0</v>
+      </c>
+      <c r="F12">
+        <v>17659000.0</v>
+      </c>
+      <c r="G12">
+        <v>2766989000.0</v>
+      </c>
+      <c r="H12">
+        <v>136951000.0</v>
+      </c>
+      <c r="I12">
+        <v>638257000.0</v>
+      </c>
+      <c r="J12">
+        <v>4427121000.0</v>
+      </c>
+      <c r="K12">
+        <v>9636555000.0</v>
+      </c>
+      <c r="L12">
+        <v>12507010000.0</v>
+      </c>
+      <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="N12">
         <v>0.0</v>
       </c>
-      <c r="F11">
+      <c r="O12">
         <v>0.0</v>
       </c>
-      <c r="G11">
+      <c r="P12">
         <v>0.0</v>
       </c>
-      <c r="H11">
+      <c r="Q12">
         <v>0.0</v>
       </c>
-      <c r="I11">
+      <c r="R12">
         <v>0.0</v>
       </c>
-      <c r="J11">
+      <c r="S12">
         <v>0.0</v>
       </c>
-      <c r="K11">
+      <c r="T12">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
-[...7 lines deleted...]
-      <c r="T11"/>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:20">
-[...39 lines deleted...]
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>181</v>
-[...11 lines deleted...]
-      <c r="L13"/>
+        <v>148</v>
+      </c>
+      <c r="B13">
+        <v>1323908000.0</v>
+      </c>
+      <c r="C13">
+        <v>1277630000.0</v>
+      </c>
+      <c r="D13">
+        <v>2411049000.0</v>
+      </c>
+      <c r="E13">
+        <v>16021000.0</v>
+      </c>
+      <c r="F13">
+        <v>10310000.0</v>
+      </c>
+      <c r="G13">
+        <v>2347121000.0</v>
+      </c>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
+      <c r="I13">
+        <v>203215000.0</v>
+      </c>
+      <c r="J13">
+        <v>2620430000.0</v>
+      </c>
+      <c r="K13">
+        <v>9163712000.0</v>
+      </c>
+      <c r="L13">
+        <v>11894537000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="B14">
-        <v>4069200000.0</v>
+        <v>-17150328000.0</v>
       </c>
       <c r="C14">
-        <v>2425358000.0</v>
+        <v>-9291811000.0</v>
       </c>
       <c r="D14">
-        <v>2413227000.0</v>
-[...30 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>183</v>
-[...17 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B15">
+        <v>38595027000.0</v>
+      </c>
+      <c r="C15">
+        <v>6595329000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6112692000.0</v>
+      </c>
+      <c r="E15">
+        <v>-29411413000.0</v>
+      </c>
+      <c r="F15">
+        <v>-877779000.0</v>
+      </c>
+      <c r="G15">
+        <v>25803000.0</v>
+      </c>
+      <c r="H15">
+        <v>-41489168000.0</v>
+      </c>
+      <c r="I15">
+        <v>-3829849000.0</v>
+      </c>
+      <c r="J15">
+        <v>-10440092000.0</v>
+      </c>
+      <c r="K15">
+        <v>-13670278000.0</v>
+      </c>
+      <c r="L15">
+        <v>-61713327000.0</v>
+      </c>
+      <c r="M15">
+        <v>-26919603000.0</v>
+      </c>
+      <c r="N15">
+        <v>336766000.0</v>
+      </c>
+      <c r="O15">
+        <v>-9060711000.0</v>
+      </c>
+      <c r="P15"/>
       <c r="Q15">
-        <v>8629896000.0</v>
+        <v>8109173000.0</v>
       </c>
       <c r="R15">
-        <v>6859175000.0</v>
+        <v>21743585000.0</v>
       </c>
       <c r="S15">
-        <v>5000000000.0</v>
-[...1 lines deleted...]
-      <c r="T15"/>
+        <v>32966624000.0</v>
+      </c>
+      <c r="T15">
+        <v>22863918000.0</v>
+      </c>
+      <c r="U15">
+        <v>21183233000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="B16">
-        <v>47496043000.0</v>
+        <v>38595027000.0</v>
       </c>
       <c r="C16">
-        <v>203189882000.0</v>
+        <v>6595329000.0</v>
       </c>
       <c r="D16">
-        <v>1455184000.0</v>
+        <v>-6112692000.0</v>
       </c>
       <c r="E16">
-        <v>4290527000.0</v>
+        <v>-29411413000.0</v>
       </c>
       <c r="F16">
-        <v>346861000.0</v>
+        <v>-877780000.0</v>
       </c>
       <c r="G16">
-        <v>1831548000.0</v>
+        <v>25803000.0</v>
       </c>
       <c r="H16">
-        <v>3917015000.0</v>
+        <v>-41489168000.0</v>
       </c>
       <c r="I16">
-        <v>3025340000.0</v>
+        <v>-3829849000.0</v>
       </c>
       <c r="J16">
-        <v>4077482000.0</v>
+        <v>-10440092000.0</v>
       </c>
       <c r="K16">
-        <v>5008916000.0</v>
+        <v>-13670278000.0</v>
       </c>
       <c r="L16">
-        <v>2485629000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-61713327000.0</v>
+      </c>
+      <c r="M16"/>
       <c r="N16">
-        <v>20246939000.0</v>
+        <v>336766000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16"/>
-[...2 lines deleted...]
-      <c r="T16"/>
+      <c r="Q16">
+        <v>8109173000.0</v>
+      </c>
+      <c r="R16">
+        <v>21743585000.0</v>
+      </c>
+      <c r="S16">
+        <v>32966624000.0</v>
+      </c>
+      <c r="T16">
+        <v>22863918000.0</v>
+      </c>
+      <c r="U16">
+        <v>21183233000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-      <c r="E17"/>
+        <v>152</v>
+      </c>
+      <c r="B17">
+        <v>55745355000.0</v>
+      </c>
+      <c r="C17">
+        <v>15887140000.0</v>
+      </c>
+      <c r="D17">
+        <v>-6724090000.0</v>
+      </c>
+      <c r="E17">
+        <v>-29411413000.0</v>
+      </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17"/>
-[...2 lines deleted...]
-      <c r="L17"/>
+      <c r="I17">
+        <v>-3829849000.0</v>
+      </c>
+      <c r="J17">
+        <v>-10440092000.0</v>
+      </c>
+      <c r="K17">
+        <v>-13670278000.0</v>
+      </c>
+      <c r="L17">
+        <v>-61713327000.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>153</v>
       </c>
       <c r="B18">
-        <v>-190708772000.0</v>
+        <v>1178033000.0</v>
       </c>
       <c r="C18">
-        <v>-14179553000.0</v>
+        <v>1151370000.0</v>
       </c>
       <c r="D18">
-        <v>-4456386000.0</v>
+        <v>2585398000.0</v>
       </c>
       <c r="E18">
-        <v>6646500000.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>13450000.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>156</v>
+      </c>
+      <c r="B21">
+        <v>63558378000.0</v>
+      </c>
+      <c r="C21">
+        <v>36006078000.0</v>
+      </c>
       <c r="D21">
-        <v>1621044000.0</v>
+        <v>-9029360000.0</v>
       </c>
       <c r="E21">
-        <v>-2702835000.0</v>
+        <v>-12057125000.0</v>
       </c>
       <c r="F21">
-        <v>-3190140000.0</v>
+        <v>-5658327000.0</v>
       </c>
       <c r="G21">
-        <v>-14676780000.0</v>
+        <v>2204843000.0</v>
       </c>
       <c r="H21">
-        <v>-3208230000.0</v>
+        <v>-2313139000.0</v>
       </c>
       <c r="I21">
-        <v>-9710957000.0</v>
+        <v>-595749000.0</v>
       </c>
       <c r="J21">
-        <v>2749915000.0</v>
+        <v>-18495083000.0</v>
       </c>
       <c r="K21">
-        <v>-57831351000.0</v>
-[...4 lines deleted...]
-      <c r="O21"/>
+        <v>-14771014000.0</v>
+      </c>
+      <c r="L21">
+        <v>-54425951000.0</v>
+      </c>
+      <c r="M21">
+        <v>-29069901000.0</v>
+      </c>
+      <c r="N21">
+        <v>15970022000.0</v>
+      </c>
+      <c r="O21">
+        <v>18976451000.0</v>
+      </c>
       <c r="P21"/>
-      <c r="Q21"/>
-[...2 lines deleted...]
-      <c r="T21"/>
+      <c r="Q21">
+        <v>27772794000.0</v>
+      </c>
+      <c r="R21">
+        <v>45846918000.0</v>
+      </c>
+      <c r="S21">
+        <v>70106462000.0</v>
+      </c>
+      <c r="T21">
+        <v>42799278000.0</v>
+      </c>
+      <c r="U21">
+        <v>34446233000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>148</v>
-[...39 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
-[...13 lines deleted...]
-      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>158</v>
       </c>
       <c r="B23">
-        <v>178932549000.0</v>
+        <v>685816151000.0</v>
       </c>
       <c r="C23">
-        <v>-2000000000.0</v>
+        <v>208815943000.0</v>
       </c>
       <c r="D23">
-        <v>2000000000.0</v>
+        <v>64031579000.0</v>
       </c>
       <c r="E23">
-        <v>-1668191000.0</v>
+        <v>38622903000.0</v>
       </c>
       <c r="F23">
-        <v>1668192000.0</v>
+        <v>8736447000.0</v>
       </c>
       <c r="G23">
-        <v>-14676780000.0</v>
+        <v>15129901000.0</v>
       </c>
       <c r="H23">
-        <v>-3208230000.0</v>
+        <v>15567086000.0</v>
       </c>
       <c r="I23">
-        <v>-83590245000.0</v>
+        <v>7421163000.0</v>
       </c>
       <c r="J23">
-        <v>2813033000.0</v>
+        <v>29643613000.0</v>
       </c>
       <c r="K23">
-        <v>-57741238000.0</v>
+        <v>23173388000.0</v>
       </c>
       <c r="L23">
-        <v>-9009373000.0</v>
+        <v>74224768000.0</v>
       </c>
       <c r="M23">
-        <v>-18759573000.0</v>
+        <v>96227584000.0</v>
       </c>
       <c r="N23">
-        <v>-42764613000.0</v>
+        <v>186707715000.0</v>
       </c>
       <c r="O23">
-        <v>17321393000.0</v>
+        <v>284709895000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...28 lines deleted...]
-      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>160</v>
       </c>
       <c r="B25">
-        <v>-15071574000.0</v>
+        <v>1212396000.0</v>
       </c>
       <c r="C25">
-        <v>-10486839000.0</v>
+        <v>865012000.0</v>
       </c>
       <c r="D25">
-        <v>22812916000.0</v>
+        <v>1298822000.0</v>
       </c>
       <c r="E25">
-        <v>5412993000.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>1183221000.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27"/>
-[...10 lines deleted...]
-      <c r="O27"/>
+      <c r="D27">
+        <v>10924328000.0</v>
+      </c>
+      <c r="E27">
+        <v>10981282000.0</v>
+      </c>
+      <c r="F27">
+        <v>96972000.0</v>
+      </c>
+      <c r="G27">
+        <v>155193000.0</v>
+      </c>
+      <c r="H27">
+        <v>89328000.0</v>
+      </c>
+      <c r="I27">
+        <v>52675000.0</v>
+      </c>
+      <c r="J27">
+        <v>28750000.0</v>
+      </c>
+      <c r="K27">
+        <v>14767000.0</v>
+      </c>
+      <c r="L27">
+        <v>41804000.0</v>
+      </c>
+      <c r="M27">
+        <v>149702000.0</v>
+      </c>
+      <c r="N27">
+        <v>321882000.0</v>
+      </c>
+      <c r="O27">
+        <v>82975000.0</v>
+      </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>163</v>
       </c>
       <c r="B28">
-        <v>178932549000.0</v>
+        <v>115340883000.0</v>
       </c>
       <c r="C28">
-        <v>215914251000.0</v>
+        <v>55620192000.0</v>
       </c>
       <c r="D28">
-        <v>1621044000.0</v>
+        <v>1565584000.0</v>
       </c>
       <c r="E28">
-        <v>-2702834000.0</v>
+        <v>1168394000.0</v>
       </c>
       <c r="F28">
-        <v>-3190140000.0</v>
+        <v>464357000.0</v>
       </c>
       <c r="G28">
-        <v>-14676780000.0</v>
+        <v>2280349000.0</v>
       </c>
       <c r="H28">
-        <v>-3208230000.0</v>
+        <v>1976872000.0</v>
       </c>
       <c r="I28">
-        <v>-9710957000.0</v>
+        <v>1863960000.0</v>
       </c>
       <c r="J28">
-        <v>2749915000.0</v>
+        <v>17526254000.0</v>
       </c>
       <c r="K28">
-        <v>-57831351000.0</v>
+        <v>11839656000.0</v>
       </c>
       <c r="L28">
-        <v>-18915507000.0</v>
+        <v>10307728000.0</v>
       </c>
       <c r="M28">
-        <v>-30097351000.0</v>
+        <v>15248988000.0</v>
       </c>
       <c r="N28">
-        <v>-42764613000.0</v>
+        <v>5442492000.0</v>
       </c>
       <c r="O28">
-        <v>47000076000.0</v>
-[...2 lines deleted...]
-      <c r="Q28"/>
+        <v>5933212000.0</v>
+      </c>
+      <c r="P28">
+        <v>22223975000.0</v>
+      </c>
+      <c r="Q28">
+        <v>32620445000.0</v>
+      </c>
       <c r="R28">
-        <v>95829885000.0</v>
+        <v>35591013000.0</v>
       </c>
       <c r="S28">
-        <v>56737357000.0</v>
+        <v>34006072000.0</v>
       </c>
       <c r="T28">
-        <v>11902657000.0</v>
+        <v>24179634000.0</v>
+      </c>
+      <c r="U28">
+        <v>8820918000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
       <c r="B29">
-        <v>-4407045000.0</v>
+        <v>15028865000.0</v>
       </c>
       <c r="C29">
-        <v>-14174173000.0</v>
+        <v>7855618000.0</v>
       </c>
       <c r="D29">
-        <v>-4185270000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E29">
-        <v>6665220000.0</v>
+        <v>16257277000.0</v>
       </c>
       <c r="F29">
-        <v>2443153000.0</v>
+        <v>-661097000.0</v>
       </c>
       <c r="G29">
-        <v>14367106000.0</v>
+        <v>146364000.0</v>
       </c>
       <c r="H29">
-        <v>3795616000.0</v>
+        <v>31996274000.0</v>
       </c>
       <c r="I29">
-        <v>4566815000.0</v>
+        <v>3660202000.0</v>
       </c>
       <c r="J29">
-        <v>-3323091000.0</v>
+        <v>-9077866000.0</v>
       </c>
       <c r="K29">
-        <v>56239777000.0</v>
+        <v>-8382627000.0</v>
       </c>
       <c r="L29">
-        <v>43867707000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-3218998000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
       <c r="O29"/>
-      <c r="P29">
-[...7 lines deleted...]
-      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
       <c r="S29"/>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
+      <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>165</v>
       </c>
       <c r="B30">
-        <v>-333115353000.0</v>
+        <v>151528606000.0</v>
       </c>
       <c r="C30">
-        <v>-5380000.0</v>
+        <v>56362270000.0</v>
       </c>
       <c r="D30">
-        <v>-271116000.0</v>
+        <v>12489912000.0</v>
       </c>
       <c r="E30">
-        <v>-18720000.0</v>
+        <v>12149676000.0</v>
       </c>
       <c r="F30">
-        <v>-18720000.0</v>
+        <v>3670452000.0</v>
       </c>
       <c r="G30">
-        <v>-18720000.0</v>
+        <v>1535542000.0</v>
       </c>
       <c r="H30">
-        <v>-18720000.0</v>
+        <v>7192943000.0</v>
       </c>
       <c r="I30">
-        <v>4092000000.0</v>
+        <v>1839216000.0</v>
       </c>
       <c r="J30">
-        <v>0.0</v>
+        <v>11124081000.0</v>
       </c>
       <c r="K30">
-        <v>1547397000.0</v>
+        <v>4963058000.0</v>
       </c>
       <c r="L30">
-        <v>-24320000000.0</v>
+        <v>16499210000.0</v>
       </c>
       <c r="M30">
-        <v>13973324000.0</v>
+        <v>14497390000.0</v>
       </c>
       <c r="N30">
-        <v>17590313000.0</v>
-[...1 lines deleted...]
-      <c r="O30"/>
+        <v>20680539000.0</v>
+      </c>
+      <c r="O30">
+        <v>29201234000.0</v>
+      </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31">
+        <v>7215842000.0</v>
+      </c>
+      <c r="C31">
+        <v>-12263320000.0</v>
+      </c>
+      <c r="D31">
+        <v>2305270000.0</v>
+      </c>
+      <c r="E31">
+        <v>-481529000.0</v>
+      </c>
+      <c r="F31">
+        <v>4119451000.0</v>
+      </c>
+      <c r="G31">
+        <v>-2032676000.0</v>
+      </c>
+      <c r="H31">
+        <v>-7179755000.0</v>
+      </c>
+      <c r="I31">
+        <v>426102000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1022875000.0</v>
+      </c>
+      <c r="K31">
+        <v>-7281891000.0</v>
+      </c>
+      <c r="L31">
+        <v>-10506374000.0</v>
+      </c>
+      <c r="M31">
+        <v>-15058412000.0</v>
+      </c>
+      <c r="N31">
+        <v>-22674522000.0</v>
+      </c>
+      <c r="O31">
+        <v>-38758409000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32">
+        <v>749374529000.0</v>
+      </c>
+      <c r="C32">
+        <v>244822021000.0</v>
+      </c>
+      <c r="D32">
+        <v>57813090000.0</v>
+      </c>
+      <c r="E32">
+        <v>26565778000.0</v>
+      </c>
+      <c r="F32">
+        <v>3078120000.0</v>
+      </c>
+      <c r="G32">
+        <v>17334744000.0</v>
+      </c>
+      <c r="H32">
+        <v>13253947000.0</v>
+      </c>
+      <c r="I32">
+        <v>6825414000.0</v>
+      </c>
+      <c r="J32">
+        <v>11148530000.0</v>
+      </c>
+      <c r="K32">
+        <v>8402374000.0</v>
+      </c>
+      <c r="L32">
+        <v>19798817000.0</v>
+      </c>
+      <c r="M32">
+        <v>76405376000.0</v>
+      </c>
+      <c r="N32">
+        <v>202625598000.0</v>
+      </c>
+      <c r="O32">
+        <v>294488422000.0</v>
+      </c>
+      <c r="P32">
+        <v>389723326000.0</v>
+      </c>
+      <c r="Q32">
+        <v>290440472000.0</v>
+      </c>
+      <c r="R32">
+        <v>383836033000.0</v>
+      </c>
+      <c r="S32">
+        <v>456672888000.0</v>
+      </c>
+      <c r="T32">
+        <v>245597445000.0</v>
+      </c>
+      <c r="U32">
+        <v>208505995000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>168</v>
       </c>
       <c r="BR1" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="BU1" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="BV1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BW1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="BX1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="BY1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="BZ1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="CA1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="B2">
-        <v>55119396000.0</v>
+        <v>129184288000.0</v>
       </c>
       <c r="C2">
-        <v>37665049000.0</v>
+        <v>86450520000.0</v>
       </c>
       <c r="D2">
-        <v>47496043000.0</v>
+        <v>268747662000.0</v>
       </c>
       <c r="E2">
-        <v>31458239000.0</v>
+        <v>134444425000.0</v>
       </c>
       <c r="F2">
-        <v>30861807000.0</v>
+        <v>43775206000.0</v>
       </c>
       <c r="G2">
-        <v>31253069000.0</v>
+        <v>97498119000.0</v>
       </c>
       <c r="H2">
-        <v>203189882000.0</v>
+        <v>41413984000.0</v>
       </c>
       <c r="I2">
-        <v>207737050000.0</v>
+        <v>8717918000.0</v>
       </c>
       <c r="J2">
-        <v>267690000.0</v>
+        <v>4697542000.0</v>
       </c>
       <c r="K2">
-        <v>551495000.0</v>
+        <v>10419456000.0</v>
       </c>
       <c r="L2">
-        <v>1455184000.0</v>
+        <v>16536809000.0</v>
       </c>
       <c r="M2">
-        <v>132309000.0</v>
+        <v>4105558000.0</v>
       </c>
       <c r="N2">
-        <v>222416000.0</v>
+        <v>21675196000.0</v>
       </c>
       <c r="O2">
-        <v>859529605.0</v>
+        <v>4136922000.0</v>
       </c>
       <c r="P2">
-        <v>4290527000.0</v>
+        <v>10935421000.0</v>
       </c>
       <c r="Q2">
-        <v>59969000.0</v>
+        <v>660177006.0</v>
       </c>
       <c r="R2">
-        <v>286452000.0</v>
+        <v>10740706994.0</v>
       </c>
       <c r="S2">
-        <v>456327692.0</v>
+        <v>795036000.0</v>
       </c>
       <c r="T2">
-        <v>346861000.0</v>
+        <v>1092968000.0</v>
       </c>
       <c r="U2">
-        <v>843136000.0</v>
+        <v>1489461000.0</v>
       </c>
       <c r="V2">
-        <v>832174000.0</v>
+        <v>1156029000.0</v>
       </c>
       <c r="W2">
-        <v>4195914000.0</v>
+        <v>3778723000.0</v>
       </c>
       <c r="X2">
-        <v>1093848000.0</v>
+        <v>3983517000.0</v>
       </c>
       <c r="Y2">
-        <v>1267509000.0</v>
+        <v>3993121000.0</v>
       </c>
       <c r="Z2">
-        <v>1547955000.0</v>
+        <v>938998000.0</v>
       </c>
       <c r="AA2">
-        <v>1137001000.0</v>
+        <v>4324460000.0</v>
       </c>
       <c r="AB2">
-        <v>1403521000.0</v>
+        <v>937557000.0</v>
       </c>
       <c r="AC2">
-        <v>641949000.0</v>
+        <v>69620000.0</v>
       </c>
       <c r="AD2">
-        <v>2285975000.0</v>
+        <v>3045816000.0</v>
       </c>
       <c r="AE2">
-        <v>2619126000.0</v>
+        <v>632303000.0</v>
       </c>
       <c r="AF2">
-        <v>816135000.0</v>
+        <v>914553000.0</v>
       </c>
       <c r="AG2">
-        <v>584357000.0</v>
+        <v>844481000.0</v>
       </c>
       <c r="AH2">
-        <v>496362000.0</v>
+        <v>3198757000.0</v>
       </c>
       <c r="AI2">
-        <v>1774107000.0</v>
+        <v>2385410000.0</v>
       </c>
       <c r="AJ2">
-        <v>1868277000.0</v>
+        <v>3064918000.0</v>
       </c>
       <c r="AK2">
-        <v>2280073000.0</v>
+        <v>4007956000.0</v>
       </c>
       <c r="AL2">
-        <v>2143663000.0</v>
+        <v>2630325000.0</v>
       </c>
       <c r="AM2">
-        <v>431512000.0</v>
+        <v>3288694000.0</v>
       </c>
       <c r="AN2">
-        <v>2441452000.0</v>
+        <v>3221569000.0</v>
       </c>
       <c r="AO2">
-        <v>2241726000.0</v>
+        <v>99010000.0</v>
       </c>
       <c r="AP2">
-        <v>3547897000.0</v>
+        <v>4709691000.0</v>
       </c>
       <c r="AQ2">
-        <v>2924104000.0</v>
+        <v>13815229000.0</v>
       </c>
       <c r="AR2">
-        <v>2485629000.0</v>
+        <v>5672735000.0</v>
       </c>
       <c r="AS2">
-        <v>2410640000.0</v>
+        <v>15450521000.0</v>
       </c>
       <c r="AT2">
-        <v>1310981000.0</v>
+        <v>22506835000.0</v>
       </c>
       <c r="AU2">
-        <v>6340638000.0</v>
+        <v>32384343000.0</v>
       </c>
       <c r="AV2">
-        <v>1853429000.0</v>
+        <v>7792470000.0</v>
       </c>
       <c r="AW2">
-        <v>5944490000.0</v>
+        <v>14217372000.0</v>
       </c>
       <c r="AX2">
-        <v>17559784000.0</v>
+        <v>27336009000.0</v>
       </c>
       <c r="AY2">
-        <v>17327955000.0</v>
+        <v>12193454000.0</v>
       </c>
       <c r="AZ2">
-        <v>20246939000.0</v>
+        <v>25612643000.0</v>
       </c>
       <c r="BA2">
-        <v>16625429000.0</v>
-[...26 lines deleted...]
-      <c r="CA2"/>
+        <v>88365725000.0</v>
+      </c>
+      <c r="BB2">
+        <v>39855354000.0</v>
+      </c>
+      <c r="BC2">
+        <v>70992789000.0</v>
+      </c>
+      <c r="BD2">
+        <v>53360222000.0</v>
+      </c>
+      <c r="BE2">
+        <v>42504336400.0</v>
+      </c>
+      <c r="BF2">
+        <v>67258956900.0</v>
+      </c>
+      <c r="BG2">
+        <v>173715828700.0</v>
+      </c>
+      <c r="BH2">
+        <v>56583666600.0</v>
+      </c>
+      <c r="BI2">
+        <v>51195420000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>24375456300.0</v>
+      </c>
+      <c r="BK2">
+        <v>31312044700.0</v>
+      </c>
+      <c r="BL2">
+        <v>27600617900.0</v>
+      </c>
+      <c r="BM2">
+        <v>54762792100.0</v>
+      </c>
+      <c r="BN2">
+        <v>66116501600.0</v>
+      </c>
+      <c r="BO2">
+        <v>81608036800.0</v>
+      </c>
+      <c r="BP2">
+        <v>70777924100.0</v>
+      </c>
+      <c r="BQ2">
+        <v>37165677400.0</v>
+      </c>
+      <c r="BR2">
+        <v>59742135500.0</v>
+      </c>
+      <c r="BS2">
+        <v>54551516200.0</v>
+      </c>
+      <c r="BT2">
+        <v>47594873500.0</v>
+      </c>
+      <c r="BU2">
+        <v>65453731700.0</v>
+      </c>
+      <c r="BV2">
+        <v>31078264000.0</v>
+      </c>
+      <c r="BW2">
+        <v>34210496500.0</v>
+      </c>
+      <c r="BX2">
+        <v>47008223100.0</v>
+      </c>
+      <c r="BY2">
+        <v>27067866400.0</v>
+      </c>
+      <c r="BZ2">
+        <v>37500261500.0</v>
+      </c>
+      <c r="CA2">
+        <v>37500261500.0</v>
+      </c>
     </row>
     <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="B3">
-        <v>42251159000</v>
+        <v>951312000.0</v>
       </c>
       <c r="C3">
-        <v>33991359000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1629522000.0</v>
+      </c>
+      <c r="D3"/>
       <c r="E3">
-        <v>13709608000</v>
+        <v>373592000.0</v>
       </c>
       <c r="F3">
-        <v>151484257000</v>
+        <v>373592000.0</v>
       </c>
       <c r="G3">
-        <v>40990020000</v>
+        <v>1879149000.0</v>
       </c>
       <c r="H3">
-        <v>7537058000</v>
+        <v>1214565000.0</v>
       </c>
       <c r="I3">
-        <v>51820875000</v>
+        <v>307242000.0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>612708000.0</v>
       </c>
       <c r="K3">
-        <v>5380000</v>
+        <v>578897000.0</v>
       </c>
       <c r="L3">
-        <v>8678196000</v>
+        <v>606509000.0</v>
       </c>
       <c r="M3">
-        <v>1000</v>
+        <v>606172000.0</v>
       </c>
       <c r="N3">
-        <v>1000</v>
+        <v>606171000.0</v>
       </c>
       <c r="O3">
-        <v>34725411</v>
+        <v>603672000.0</v>
       </c>
       <c r="P3">
-        <v>236389589</v>
+        <v>608671000.0</v>
       </c>
       <c r="Q3">
-        <v>18720000</v>
+        <v>660177006.0</v>
       </c>
       <c r="R3">
-        <v>18720000</v>
+        <v>540706994.0</v>
       </c>
       <c r="S3">
-        <v>18720000</v>
+        <v>532501000.0</v>
       </c>
       <c r="T3">
-        <v>18720000</v>
+        <v>532502000.0</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>840003000.0</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>225000000.0</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>225000000.0</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>225000000.0</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>225000000.0</v>
       </c>
       <c r="Z3">
-        <v>0</v>
+        <v>225000000.0</v>
       </c>
       <c r="AA3">
-        <v>0</v>
+        <v>56250000.0</v>
       </c>
       <c r="AB3">
-        <v>0</v>
+        <v>124579500.0</v>
       </c>
       <c r="AC3">
-        <v>0</v>
+        <v>791668000.0</v>
       </c>
       <c r="AD3">
-        <v>0</v>
-[...9 lines deleted...]
-      </c>
+        <v>791668000.0</v>
+      </c>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
       <c r="AH3">
-        <v>0</v>
+        <v>791668000.0</v>
       </c>
       <c r="AI3">
-        <v>0</v>
+        <v>1967142000.0</v>
       </c>
       <c r="AJ3">
-        <v>0</v>
+        <v>2171795000.0</v>
       </c>
       <c r="AK3">
-        <v>0</v>
+        <v>2184015000.0</v>
       </c>
       <c r="AL3">
-        <v>0</v>
+        <v>2184018000.0</v>
       </c>
       <c r="AM3">
-        <v>0</v>
+        <v>3291559000.0</v>
       </c>
       <c r="AN3">
-        <v>0</v>
+        <v>3285445381.0</v>
       </c>
       <c r="AO3">
-        <v>0</v>
+        <v>4993921000.0</v>
       </c>
       <c r="AP3">
-        <v>0</v>
+        <v>4993924000.0</v>
       </c>
       <c r="AQ3">
-        <v>0</v>
+        <v>5635246000.0</v>
       </c>
       <c r="AR3">
-        <v>0</v>
+        <v>4780148000.0</v>
       </c>
       <c r="AS3">
-        <v>30000000000</v>
+        <v>4517944000.0</v>
       </c>
       <c r="AT3">
-        <v>30000000000</v>
+        <v>5042352000.0</v>
       </c>
       <c r="AU3">
-        <v>30000000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>16596542000.0</v>
+      </c>
+      <c r="AV3"/>
       <c r="AW3">
-        <v>75000000</v>
+        <v>6628081000.0</v>
       </c>
       <c r="AX3">
-        <v>0</v>
+        <v>5277205000.0</v>
       </c>
       <c r="AY3">
-        <v>0</v>
+        <v>7068011000.0</v>
       </c>
       <c r="AZ3">
-        <v>0</v>
+        <v>5277204000.0</v>
       </c>
       <c r="BA3">
-        <v>316298000</v>
+        <v>5277205000.0</v>
       </c>
       <c r="BB3">
-        <v>316297600</v>
+        <v>5277205000.0</v>
       </c>
       <c r="BC3">
-        <v>316297600</v>
+        <v>8356193000.0</v>
       </c>
       <c r="BD3">
-        <v>0</v>
-[...69 lines deleted...]
-      </c>
+        <v>3514850000.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
     <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20724,389 +15128,457 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>140</v>
+      </c>
+      <c r="B5">
+        <v>28155052000.0</v>
+      </c>
+      <c r="C5">
+        <v>45750994000.0</v>
+      </c>
       <c r="D5"/>
-      <c r="E5"/>
-[...26 lines deleted...]
-      <c r="AF5"/>
+      <c r="E5">
+        <v>18338300000.0</v>
+      </c>
+      <c r="F5">
+        <v>1551932000.0</v>
+      </c>
+      <c r="G5">
+        <v>31360803000.0</v>
+      </c>
+      <c r="H5">
+        <v>10056579000.0</v>
+      </c>
+      <c r="I5">
+        <v>1185093000.0</v>
+      </c>
+      <c r="J5">
+        <v>-3716489000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1987404000.0</v>
+      </c>
+      <c r="L5">
+        <v>-3619771000.0</v>
+      </c>
+      <c r="M5">
+        <v>-513479000.0</v>
+      </c>
+      <c r="N5">
+        <v>-1836035000.0</v>
+      </c>
+      <c r="O5">
+        <v>-4322999000.0</v>
+      </c>
+      <c r="P5">
+        <v>-1741548000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-3645685000.0</v>
+      </c>
+      <c r="R5">
+        <v>3079235285.0</v>
+      </c>
+      <c r="S5">
+        <v>393473000.0</v>
+      </c>
+      <c r="T5">
+        <v>-902825000.0</v>
+      </c>
+      <c r="U5">
+        <v>-1255635935.0</v>
+      </c>
+      <c r="V5">
+        <v>-2044442065.0</v>
+      </c>
+      <c r="W5">
+        <v>336858000.0</v>
+      </c>
+      <c r="X5">
+        <v>-1354531000.0</v>
+      </c>
+      <c r="Y5">
+        <v>3941081000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-718565000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2469024000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-443299000.0</v>
+      </c>
+      <c r="AC5">
+        <v>80989000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-77877000.0</v>
+      </c>
+      <c r="AE5">
+        <v>53422000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-546498000.0</v>
+      </c>
       <c r="AG5"/>
-      <c r="AH5"/>
-[...12 lines deleted...]
-      <c r="AU5"/>
+      <c r="AH5">
+        <v>-684316000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-9797283000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-2455877000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-3512028000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2729895000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-3298225000.0</v>
+      </c>
+      <c r="AN5">
+        <v>272899000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-6360317000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-5385370000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-16995894000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-5235077000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-12294615000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-13470449000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-18287327000.0</v>
+      </c>
       <c r="AV5"/>
-      <c r="AW5"/>
-[...6 lines deleted...]
-      <c r="BD5"/>
+      <c r="AW5">
+        <v>-8776388000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-3694826000.0</v>
+      </c>
+      <c r="AY5">
+        <v>715677000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3506280000.0</v>
+      </c>
+      <c r="BA5">
+        <v>8684116000.0</v>
+      </c>
+      <c r="BB5">
+        <v>3063949000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-6438246000.0</v>
+      </c>
+      <c r="BD5">
+        <v>16908248000.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="B6">
-        <v>19438202000.0</v>
+        <v>29106364000.0</v>
       </c>
       <c r="C6">
-        <v>17454347000.0</v>
+        <v>47380516000.0</v>
       </c>
       <c r="D6">
-        <v>-9830994000.0</v>
+        <v>-1074443000.0</v>
       </c>
       <c r="E6">
-        <v>16037804000.0</v>
+        <v>18711892000.0</v>
       </c>
       <c r="F6">
-        <v>596432000.0</v>
+        <v>1925524000.0</v>
       </c>
       <c r="G6">
-        <v>-391262000.0</v>
+        <v>33239952000.0</v>
       </c>
       <c r="H6">
-        <v>-174832823000.0</v>
+        <v>11271144000.0</v>
       </c>
       <c r="I6">
-        <v>-4547168000.0</v>
+        <v>1492335000.0</v>
       </c>
       <c r="J6">
-        <v>207469360000.0</v>
+        <v>-3103781000.0</v>
       </c>
       <c r="K6">
-        <v>-283805000.0</v>
+        <v>-1408507000.0</v>
       </c>
       <c r="L6">
-        <v>6243794000.0</v>
+        <v>-3013262000.0</v>
       </c>
       <c r="M6">
-        <v>1322875000.0</v>
+        <v>92693000.0</v>
       </c>
       <c r="N6">
-        <v>-90107000.0</v>
+        <v>-1229864000.0</v>
       </c>
       <c r="O6">
-        <v>-637113605.0</v>
+        <v>-3719327000.0</v>
       </c>
       <c r="P6">
-        <v>-3430997395.0</v>
+        <v>-1132877000.0</v>
       </c>
       <c r="Q6">
-        <v>4230558000.0</v>
+        <v>-2985507994.0</v>
       </c>
       <c r="R6">
-        <v>-226483000.0</v>
+        <v>3619942279.0</v>
       </c>
       <c r="S6">
-        <v>-169875692.0</v>
+        <v>925974000.0</v>
       </c>
       <c r="T6">
-        <v>109466000.0</v>
+        <v>-370323000.0</v>
       </c>
       <c r="U6">
-        <v>-496275000.0</v>
+        <v>-415632935.0</v>
       </c>
       <c r="V6">
-        <v>10962000.0</v>
+        <v>-1819442065.0</v>
       </c>
       <c r="W6">
-        <v>-3363740000.0</v>
+        <v>561858000.0</v>
       </c>
       <c r="X6">
-        <v>3102066000.0</v>
+        <v>-1129531000.0</v>
       </c>
       <c r="Y6">
-        <v>-173661000.0</v>
+        <v>4166081000.0</v>
       </c>
       <c r="Z6">
-        <v>-280446000.0</v>
+        <v>-493565000.0</v>
       </c>
       <c r="AA6">
-        <v>410954000.0</v>
+        <v>-2412774000.0</v>
       </c>
       <c r="AB6">
-        <v>-266520000.0</v>
+        <v>-318719500.0</v>
       </c>
       <c r="AC6">
-        <v>761572000.0</v>
+        <v>872657000.0</v>
       </c>
       <c r="AD6">
-        <v>-1644026000.0</v>
+        <v>713791000.0</v>
       </c>
       <c r="AE6">
-        <v>-333151000.0</v>
+        <v>53422000.0</v>
       </c>
       <c r="AF6">
-        <v>1802991000.0</v>
+        <v>-546498000.0</v>
       </c>
       <c r="AG6">
-        <v>231778000.0</v>
+        <v>496077000.0</v>
       </c>
       <c r="AH6">
-        <v>87995000.0</v>
+        <v>107352000.0</v>
       </c>
       <c r="AI6">
-        <v>-1277745000.0</v>
+        <v>-7830141000.0</v>
       </c>
       <c r="AJ6">
-        <v>-94170000.0</v>
+        <v>-284082000.0</v>
       </c>
       <c r="AK6">
-        <v>-411796000.0</v>
+        <v>-1328013000.0</v>
       </c>
       <c r="AL6">
-        <v>136410000.0</v>
+        <v>-545877000.0</v>
       </c>
       <c r="AM6">
-        <v>1712151000.0</v>
+        <v>-6666000.0</v>
       </c>
       <c r="AN6">
-        <v>-2009940000.0</v>
+        <v>3558344381.0</v>
       </c>
       <c r="AO6">
-        <v>199726000.0</v>
+        <v>-1366396000.0</v>
       </c>
       <c r="AP6">
-        <v>-1306171000.0</v>
+        <v>-391446000.0</v>
       </c>
       <c r="AQ6">
-        <v>623793000.0</v>
+        <v>-11360648000.0</v>
       </c>
       <c r="AR6">
-        <v>438475000.0</v>
+        <v>-454929000.0</v>
       </c>
       <c r="AS6">
-        <v>74989000.0</v>
+        <v>-7776671000.0</v>
       </c>
       <c r="AT6">
-        <v>1099659000.0</v>
+        <v>-8428097000.0</v>
       </c>
       <c r="AU6">
-        <v>-5029657000.0</v>
+        <v>-1690785000.0</v>
       </c>
       <c r="AV6">
-        <v>4487209000.0</v>
+        <v>1688640000.0</v>
       </c>
       <c r="AW6">
-        <v>-4091061000.0</v>
+        <v>-2148307000.0</v>
       </c>
       <c r="AX6">
-        <v>-11615294000.0</v>
+        <v>1582379000.0</v>
       </c>
       <c r="AY6">
-        <v>231829000.0</v>
+        <v>7783688000.0</v>
       </c>
       <c r="AZ6">
-        <v>-2918984000.0</v>
+        <v>8783484000.0</v>
       </c>
       <c r="BA6">
-        <v>3621510000.0</v>
+        <v>13961321000.0</v>
       </c>
       <c r="BB6">
-        <v>16625429000.0</v>
-[...2 lines deleted...]
-      <c r="BD6"/>
+        <v>8341154000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1917947000.0</v>
+      </c>
+      <c r="BD6">
+        <v>20423098000.0</v>
+      </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>175</v>
-[...15 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...43 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
@@ -21119,51 +15591,51 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21202,488 +15674,1032 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>177</v>
-[...78 lines deleted...]
-      <c r="CA9"/>
+        <v>144</v>
+      </c>
+      <c r="B9">
+        <v>67348826000.0</v>
+      </c>
+      <c r="C9">
+        <v>73709819000.0</v>
+      </c>
+      <c r="D9">
+        <v>62733809000.0</v>
+      </c>
+      <c r="E9">
+        <v>65468686000.0</v>
+      </c>
+      <c r="F9">
+        <v>14044402000.0</v>
+      </c>
+      <c r="G9">
+        <v>63305597000.0</v>
+      </c>
+      <c r="H9">
+        <v>25257021000.0</v>
+      </c>
+      <c r="I9">
+        <v>2723582000.0</v>
+      </c>
+      <c r="J9">
+        <v>1208258000.0</v>
+      </c>
+      <c r="K9">
+        <v>1948044000.0</v>
+      </c>
+      <c r="L9">
+        <v>-21275000.0</v>
+      </c>
+      <c r="M9">
+        <v>2148890000.0</v>
+      </c>
+      <c r="N9">
+        <v>1000412000.0</v>
+      </c>
+      <c r="O9">
+        <v>103430000.0</v>
+      </c>
+      <c r="P9">
+        <v>390005000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-660177006.0</v>
+      </c>
+      <c r="R9">
+        <v>259293006.0</v>
+      </c>
+      <c r="S9">
+        <v>202374000.0</v>
+      </c>
+      <c r="T9">
+        <v>271834000.0</v>
+      </c>
+      <c r="U9">
+        <v>-871341000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1058241000.0</v>
+      </c>
+      <c r="W9">
+        <v>285742000.0</v>
+      </c>
+      <c r="X9">
+        <v>-289907000.0</v>
+      </c>
+      <c r="Y9">
+        <v>4677631000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-33081000.0</v>
+      </c>
+      <c r="AA9">
+        <v>3938894000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-227102000.0</v>
+      </c>
+      <c r="AC9">
+        <v>788495000.0</v>
+      </c>
+      <c r="AD9">
+        <v>376207000.0</v>
+      </c>
+      <c r="AE9">
+        <v>812552000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-329671000.0</v>
+      </c>
+      <c r="AG9">
+        <v>612741000.0</v>
+      </c>
+      <c r="AH9">
+        <v>139698000.0</v>
+      </c>
+      <c r="AI9">
+        <v>910457000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-90416000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-1119946000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-640174000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-388581000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1723810000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-99010000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-4152809000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-13926691000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-4452249000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-9031732000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-10235831000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-3950048000.0</v>
+      </c>
+      <c r="AV9">
+        <v>5891574000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-6581393000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-684951000.0</v>
+      </c>
+      <c r="AY9">
+        <v>5698122000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>8288887000.0</v>
+      </c>
+      <c r="BA9">
+        <v>12617023000.0</v>
+      </c>
+      <c r="BB9">
+        <v>9994390000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-3847541000.0</v>
+      </c>
+      <c r="BD9">
+        <v>22037413000.0</v>
+      </c>
+      <c r="BE9">
+        <v>22644184000.0</v>
+      </c>
+      <c r="BF9">
+        <v>19538062000.0</v>
+      </c>
+      <c r="BG9">
+        <v>18287604000.0</v>
+      </c>
+      <c r="BH9">
+        <v>12157087000.0</v>
+      </c>
+      <c r="BI9">
+        <v>31186737000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>22221525000.0</v>
+      </c>
+      <c r="BK9">
+        <v>52570010000.0</v>
+      </c>
+      <c r="BL9">
+        <v>6569468000.0</v>
+      </c>
+      <c r="BM9">
+        <v>21410095000.0</v>
+      </c>
+      <c r="BN9">
+        <v>30098942000.0</v>
+      </c>
+      <c r="BO9">
+        <v>50638222000.0</v>
+      </c>
+      <c r="BP9">
+        <v>16505546000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>30884294000.0</v>
+      </c>
+      <c r="BR9">
+        <v>36514197000.0</v>
+      </c>
+      <c r="BS9">
+        <v>90753137000.0</v>
+      </c>
+      <c r="BT9">
+        <v>33017721000.0</v>
+      </c>
+      <c r="BU9">
+        <v>23953134000.0</v>
+      </c>
+      <c r="BV9">
+        <v>25107986000.0</v>
+      </c>
+      <c r="BW9">
+        <v>19615154000.0</v>
+      </c>
+      <c r="BX9">
+        <v>12693874000.0</v>
+      </c>
+      <c r="BY9">
+        <v>20555278000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>13090115000.0</v>
+      </c>
+      <c r="CA9">
+        <v>13090115000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>178</v>
-[...55 lines deleted...]
-      <c r="BD10"/>
+        <v>145</v>
+      </c>
+      <c r="B10">
+        <v>33079954000.0</v>
+      </c>
+      <c r="C10">
+        <v>50125460000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1085502000.0</v>
+      </c>
+      <c r="E10">
+        <v>19358757000.0</v>
+      </c>
+      <c r="F10">
+        <v>2534055000.0</v>
+      </c>
+      <c r="G10">
+        <v>31360257000.0</v>
+      </c>
+      <c r="H10">
+        <v>10056104000.0</v>
+      </c>
+      <c r="I10">
+        <v>-13956551000.0</v>
+      </c>
+      <c r="J10">
+        <v>-3717052000.0</v>
+      </c>
+      <c r="K10">
+        <v>88190000.0</v>
+      </c>
+      <c r="L10">
+        <v>-3620790000.0</v>
+      </c>
+      <c r="M10">
+        <v>-514108000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1836327000.0</v>
+      </c>
+      <c r="O10">
+        <v>-4403050000.0</v>
+      </c>
+      <c r="P10">
+        <v>-2147353000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-9355634041.0</v>
+      </c>
+      <c r="R10">
+        <v>3075883041.0</v>
+      </c>
+      <c r="S10">
+        <v>2152349000.0</v>
+      </c>
+      <c r="T10">
+        <v>-605947000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1443148000.0</v>
+      </c>
+      <c r="V10">
+        <v>-1642130000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1959810000.0</v>
+      </c>
+      <c r="X10">
+        <v>-1590398000.0</v>
+      </c>
+      <c r="Y10">
+        <v>4238520000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-516145000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-2769595000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-6954345000.0</v>
+      </c>
+      <c r="AC10">
+        <v>235519000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-4473000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-71430000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-144389000.0</v>
+      </c>
+      <c r="AG10">
+        <v>881133000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-834961000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-10707474000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-607797000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-4527956000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-3674731000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-6110459000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-699270000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-7522282000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-7720894000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-24702496000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-6313658000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-16810878000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-17105293000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-17148855000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1063700000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-16500358000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-3210379000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-2878372000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-5501687000.0</v>
+      </c>
+      <c r="BA10">
+        <v>5907419000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-4231860000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-6827994000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-18252556000.0</v>
+      </c>
       <c r="BE10"/>
-      <c r="BF10"/>
+      <c r="BF10">
+        <v>999387700.0</v>
+      </c>
       <c r="BG10"/>
-      <c r="BH10"/>
+      <c r="BH10">
+        <v>2197452600.0</v>
+      </c>
       <c r="BI10"/>
-      <c r="BJ10"/>
-      <c r="BK10"/>
+      <c r="BJ10">
+        <v>908612600.0</v>
+      </c>
+      <c r="BK10">
+        <v>924029300.0</v>
+      </c>
       <c r="BL10"/>
-      <c r="BM10"/>
-[...1 lines deleted...]
-      <c r="BO10"/>
+      <c r="BM10">
+        <v>2156280500.0</v>
+      </c>
+      <c r="BN10">
+        <v>7574305200.0</v>
+      </c>
+      <c r="BO10">
+        <v>12312103300.0</v>
+      </c>
       <c r="BP10"/>
-      <c r="BQ10"/>
-[...9 lines deleted...]
-      <c r="CA10"/>
+      <c r="BQ10">
+        <v>6230189500.0</v>
+      </c>
+      <c r="BR10">
+        <v>10760015300.0</v>
+      </c>
+      <c r="BS10">
+        <v>18971767300.0</v>
+      </c>
+      <c r="BT10">
+        <v>9834217600.0</v>
+      </c>
+      <c r="BU10">
+        <v>5553962800.0</v>
+      </c>
+      <c r="BV10">
+        <v>10744018000.0</v>
+      </c>
+      <c r="BW10">
+        <v>8879272300.0</v>
+      </c>
+      <c r="BX10">
+        <v>1586896500.0</v>
+      </c>
+      <c r="BY10">
+        <v>14549886300.0</v>
+      </c>
+      <c r="BZ10">
+        <v>5450070600.0</v>
+      </c>
+      <c r="CA10">
+        <v>5450070600.0</v>
+      </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>179</v>
-[...9 lines deleted...]
-      <c r="J11"/>
+        <v>146</v>
+      </c>
+      <c r="B11">
+        <v>7023197000.0</v>
+      </c>
+      <c r="C11">
+        <v>9318206000.0</v>
+      </c>
+      <c r="D11">
+        <v>-149715000.0</v>
+      </c>
+      <c r="E11">
+        <v>4785207000.0</v>
+      </c>
+      <c r="F11">
+        <v>1233717000.0</v>
+      </c>
+      <c r="G11">
+        <v>7855618000.0</v>
+      </c>
+      <c r="H11">
+        <v>329819000.0</v>
+      </c>
+      <c r="I11">
+        <v>254881000.0</v>
+      </c>
+      <c r="J11">
+        <v>103411000.0</v>
+      </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>229657000.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
+        <v>350569000.0</v>
       </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>109453000.0</v>
       </c>
       <c r="N11">
-        <v>0.0</v>
+        <v>396823000.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>23858000.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>300124000.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>16076693124.0</v>
       </c>
       <c r="R11">
-        <v>0.0</v>
+        <v>180583876.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>494099000.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>1594781000.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
+        <v>25873000.0</v>
       </c>
       <c r="V11">
-        <v>0.0</v>
+        <v>-2775850000.0</v>
       </c>
       <c r="W11">
-        <v>0.0</v>
+        <v>-226638000.0</v>
       </c>
       <c r="X11">
-        <v>0.0</v>
+        <v>-455380000.0</v>
       </c>
       <c r="Y11">
-        <v>0.0</v>
+        <v>3326600000.0</v>
       </c>
       <c r="Z11">
-        <v>0.0</v>
+        <v>-2498218000.0</v>
       </c>
       <c r="AA11">
-        <v>0.0</v>
+        <v>35532839000.0</v>
       </c>
       <c r="AB11">
-        <v>0.0</v>
+        <v>-3522334000.0</v>
       </c>
       <c r="AC11">
-        <v>0.0</v>
+        <v>915000.0</v>
       </c>
       <c r="AD11">
-        <v>0.0</v>
-[...26 lines deleted...]
-      <c r="BD11"/>
+        <v>-15146000.0</v>
+      </c>
+      <c r="AE11">
+        <v>3783120000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-82642000.0</v>
+      </c>
+      <c r="AG11">
+        <v>215094000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-255370000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-4745683000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-503334000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-2988114000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-840735000.0</v>
+      </c>
+      <c r="AM11">
+        <v>3620389000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-1752752000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-6095410000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-4154854000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1826118000.0</v>
+      </c>
+      <c r="AR11">
+        <v>3344304000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-3845657000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-4543763000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-4653420000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-2713074000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-51414000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1458381000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-2459237000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-5587393000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1332100000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-323649000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-1523591000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-2134806000.0</v>
+      </c>
       <c r="BE11"/>
-      <c r="BF11"/>
+      <c r="BF11">
+        <v>1337430800.0</v>
+      </c>
       <c r="BG11"/>
-      <c r="BH11"/>
+      <c r="BH11">
+        <v>1722100900.0</v>
+      </c>
       <c r="BI11"/>
-      <c r="BJ11"/>
-      <c r="BK11"/>
+      <c r="BJ11">
+        <v>672559400.0</v>
+      </c>
+      <c r="BK11">
+        <v>602472100.0</v>
+      </c>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11"/>
-      <c r="BO11"/>
+      <c r="BN11">
+        <v>1950995400.0</v>
+      </c>
+      <c r="BO11">
+        <v>7686197100.0</v>
+      </c>
       <c r="BP11"/>
-      <c r="BQ11"/>
-[...7 lines deleted...]
-      <c r="BY11"/>
+      <c r="BQ11">
+        <v>587918900.0</v>
+      </c>
+      <c r="BR11">
+        <v>1758094200.0</v>
+      </c>
+      <c r="BS11">
+        <v>6194837300.0</v>
+      </c>
+      <c r="BT11">
+        <v>2983848100.0</v>
+      </c>
+      <c r="BU11">
+        <v>8825378300.0</v>
+      </c>
+      <c r="BV11">
+        <v>658228200.0</v>
+      </c>
+      <c r="BW11">
+        <v>2847678300.0</v>
+      </c>
+      <c r="BX11">
+        <v>3573477300.0</v>
+      </c>
+      <c r="BY11">
+        <v>5120387400.0</v>
+      </c>
       <c r="BZ11"/>
       <c r="CA11"/>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>180</v>
-[...9 lines deleted...]
-      <c r="J12"/>
+        <v>147</v>
+      </c>
+      <c r="B12">
+        <v>77006000.0</v>
+      </c>
+      <c r="C12">
+        <v>126960000.0</v>
+      </c>
+      <c r="D12">
+        <v>11059000.0</v>
+      </c>
+      <c r="E12">
+        <v>7856000.0</v>
+      </c>
+      <c r="F12">
+        <v>526669999.0</v>
+      </c>
+      <c r="G12">
+        <v>546000.0</v>
+      </c>
+      <c r="H12">
+        <v>475000.0</v>
+      </c>
+      <c r="I12">
+        <v>621000.0</v>
+      </c>
+      <c r="J12">
+        <v>563000.0</v>
+      </c>
       <c r="K12">
-        <v>1629511000.0</v>
+        <v>630000.0</v>
       </c>
       <c r="L12">
-        <v>-903688000.0</v>
+        <v>1019000.0</v>
       </c>
       <c r="M12">
-        <v>4330976000.0</v>
+        <v>629000.0</v>
       </c>
       <c r="N12">
-        <v>1887530000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="O12">
-        <v>23447245430.0</v>
+        <v>506000.0</v>
       </c>
       <c r="P12">
-        <v>-6630613430.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>405000.0</v>
+      </c>
+      <c r="Q12"/>
       <c r="R12">
-        <v>-348425000.0</v>
+        <v>3352245.0</v>
       </c>
       <c r="S12">
-        <v>952370000.0</v>
+        <v>2120000.0</v>
       </c>
       <c r="T12">
-        <v>119871000.0</v>
+        <v>1506000.0</v>
       </c>
       <c r="U12">
-        <v>13211273000.0</v>
+        <v>12381000.0</v>
       </c>
       <c r="V12">
-        <v>-5528312000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>1652000.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
       <c r="AB12">
-        <v>-1058861000.0</v>
+        <v>4982000.0</v>
       </c>
       <c r="AC12">
-        <v>7929472000.0</v>
+        <v>1004000.0</v>
       </c>
       <c r="AD12">
-        <v>-1487279000.0</v>
-[...49 lines deleted...]
-      <c r="CA12"/>
+        <v>1004000.0</v>
+      </c>
+      <c r="AE12">
+        <v>55000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>118215000.0</v>
+      </c>
+      <c r="AH12">
+        <v>430000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1080001000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1067599000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1145658000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1127172000.0</v>
+      </c>
+      <c r="AM12">
+        <v>4575484000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1152684000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1153476000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2327068000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2327068000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1559281000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4273133000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3985512000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1431023000.0</v>
+      </c>
+      <c r="AV12">
+        <v>6512818000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2330822000.0</v>
+      </c>
+      <c r="AX12">
+        <v>5751588000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3427395000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>10129305000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1899226000.0</v>
+      </c>
+      <c r="BB12">
+        <v>7502976000.0</v>
+      </c>
+      <c r="BC12">
+        <v>847067100.0</v>
+      </c>
+      <c r="BD12">
+        <v>15207364000.0</v>
+      </c>
+      <c r="BE12">
+        <v>8093596700.0</v>
+      </c>
+      <c r="BF12">
+        <v>5624671100.0</v>
+      </c>
+      <c r="BG12">
+        <v>10238831700.0</v>
+      </c>
+      <c r="BH12">
+        <v>3906320400.0</v>
+      </c>
+      <c r="BI12">
+        <v>7376280400.0</v>
+      </c>
+      <c r="BJ12">
+        <v>4600910700.0</v>
+      </c>
+      <c r="BK12">
+        <v>7622489100.0</v>
+      </c>
+      <c r="BL12">
+        <v>1335709600.0</v>
+      </c>
+      <c r="BM12">
+        <v>5221741000.0</v>
+      </c>
+      <c r="BN12">
+        <v>4824310600.0</v>
+      </c>
+      <c r="BO12">
+        <v>7276029900.0</v>
+      </c>
+      <c r="BP12">
+        <v>867428100.0</v>
+      </c>
+      <c r="BQ12">
+        <v>7078662000.0</v>
+      </c>
+      <c r="BR12">
+        <v>3064356200.0</v>
+      </c>
+      <c r="BS12">
+        <v>15916132600.0</v>
+      </c>
+      <c r="BT12">
+        <v>1916133000.0</v>
+      </c>
+      <c r="BU12">
+        <v>3531922000.0</v>
+      </c>
+      <c r="BV12">
+        <v>2875536700.0</v>
+      </c>
+      <c r="BW12">
+        <v>925938100.0</v>
+      </c>
+      <c r="BX12">
+        <v>2035717100.0</v>
+      </c>
+      <c r="BY12">
+        <v>1609897400.0</v>
+      </c>
+      <c r="BZ12">
+        <v>1761091500.0</v>
+      </c>
+      <c r="CA12">
+        <v>1761091500.0</v>
+      </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>181</v>
-[...7 lines deleted...]
-      <c r="H13"/>
+        <v>148</v>
+      </c>
+      <c r="B13">
+        <v>578935000.0</v>
+      </c>
+      <c r="C13">
+        <v>614615000.0</v>
+      </c>
+      <c r="D13">
+        <v>1328008000.0</v>
+      </c>
+      <c r="E13">
+        <v>328909000.0</v>
+      </c>
+      <c r="F13">
+        <v>244671000.0</v>
+      </c>
+      <c r="G13">
+        <v>1067093000.0</v>
+      </c>
+      <c r="H13">
+        <v>431048000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13"/>
-[...4 lines deleted...]
-      <c r="Q13"/>
+      <c r="L13">
+        <v>539910000.0</v>
+      </c>
+      <c r="M13">
+        <v>1175000.0</v>
+      </c>
+      <c r="N13">
+        <v>2313000.0</v>
+      </c>
+      <c r="O13">
+        <v>1854000.0</v>
+      </c>
+      <c r="P13">
+        <v>7366000.0</v>
+      </c>
+      <c r="Q13">
+        <v>10509000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13"/>
-[...1 lines deleted...]
-      <c r="U13"/>
+      <c r="S13">
+        <v>9000.0</v>
+      </c>
+      <c r="T13">
+        <v>295000.0</v>
+      </c>
+      <c r="U13">
+        <v>10596000.0</v>
+      </c>
       <c r="V13"/>
-      <c r="W13"/>
-[...1 lines deleted...]
-      <c r="Y13"/>
+      <c r="W13">
+        <v>101388000.0</v>
+      </c>
+      <c r="X13">
+        <v>545516000.0</v>
+      </c>
+      <c r="Y13">
+        <v>66750000.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
@@ -21697,784 +16713,674 @@
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>149</v>
+      </c>
+      <c r="B14">
+        <v>-8772696000.0</v>
+      </c>
       <c r="C14">
-        <v>-429148000.0</v>
+        <v>-10842486000.0</v>
       </c>
       <c r="D14">
-        <v>429148000.0</v>
+        <v>53522000.0</v>
       </c>
       <c r="E14">
-        <v>1879149000.0</v>
+        <v>-5155684000.0</v>
       </c>
       <c r="F14">
-        <v>1214565000.0</v>
-[...57 lines deleted...]
-      </c>
+        <v>-1205680000.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...10 lines deleted...]
-      </c>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...40 lines deleted...]
-      </c>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
+      <c r="AU14"/>
       <c r="AV14">
-        <v>5277205000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>11581000.0</v>
+      </c>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>4895700.0</v>
+      </c>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>183</v>
-[...55 lines deleted...]
-      <c r="BD15"/>
+        <v>150</v>
+      </c>
+      <c r="B15">
+        <v>17284061000.0</v>
+      </c>
+      <c r="C15">
+        <v>29964768000.0</v>
+      </c>
+      <c r="D15">
+        <v>-882265000.0</v>
+      </c>
+      <c r="E15">
+        <v>9417866000.0</v>
+      </c>
+      <c r="F15">
+        <v>94658000.0</v>
+      </c>
+      <c r="G15">
+        <v>15766524000.0</v>
+      </c>
+      <c r="H15">
+        <v>8305709000.0</v>
+      </c>
+      <c r="I15">
+        <v>-14414771000.0</v>
+      </c>
+      <c r="J15">
+        <v>-3062133000.0</v>
+      </c>
+      <c r="K15">
+        <v>-141467000.0</v>
+      </c>
+      <c r="L15">
+        <v>-3620790000.0</v>
+      </c>
+      <c r="M15">
+        <v>-514108000.0</v>
+      </c>
+      <c r="N15">
+        <v>-1836327000.0</v>
+      </c>
+      <c r="O15">
+        <v>-4426908000.0</v>
+      </c>
+      <c r="P15">
+        <v>-2447477000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-25432327165.0</v>
+      </c>
+      <c r="R15">
+        <v>2895299165.0</v>
+      </c>
+      <c r="S15">
+        <v>1658250000.0</v>
+      </c>
+      <c r="T15">
+        <v>-2200728000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1469021000.0</v>
+      </c>
+      <c r="V15">
+        <v>1133720000.0</v>
+      </c>
+      <c r="W15">
+        <v>-1733172000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1135018000.0</v>
+      </c>
+      <c r="Y15">
+        <v>911920000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1982073000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-38302434000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-3432011000.0</v>
+      </c>
+      <c r="AC15">
+        <v>234604000.0</v>
+      </c>
+      <c r="AD15">
+        <v>10673000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-3854550000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-61747000.0</v>
+      </c>
+      <c r="AG15">
+        <v>666039000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-579591000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-5961791000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-104463000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-1539842000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-2833996000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-9730848000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1053482000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1426872000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-3566040000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-26528614000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-9657962000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-12965221000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-12561530000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-12495435000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3765193000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-16438645000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-1750716000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-419135000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>86970000.0</v>
+      </c>
+      <c r="BA15">
+        <v>4575319000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-3906388000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-5304064000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-16117752000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
-[...7 lines deleted...]
-      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
+      <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
-      <c r="BT15">
-[...1 lines deleted...]
-      </c>
+      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="B16"/>
       <c r="C16">
-        <v>55119396000.0</v>
+        <v>29964768000.0</v>
       </c>
       <c r="D16">
-        <v>37665049000.0</v>
+        <v>-882265000.0</v>
       </c>
       <c r="E16">
-        <v>47496043000.0</v>
+        <v>9417866000.0</v>
       </c>
       <c r="F16">
-        <v>31458239000.0</v>
+        <v>94658000.0</v>
       </c>
       <c r="G16">
-        <v>30861807000.0</v>
+        <v>15766524000.0</v>
       </c>
       <c r="H16">
-        <v>31253069000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>8305709000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
-        <v>7698978000.0</v>
+        <v>-3620790000.0</v>
       </c>
       <c r="M16">
-        <v>1455184000.0</v>
+        <v>-514108000.0</v>
       </c>
       <c r="N16">
-        <v>132309000.0</v>
+        <v>-1836327000.0</v>
       </c>
       <c r="O16">
-        <v>222416000.0</v>
+        <v>-4426908000.0</v>
       </c>
       <c r="P16">
-        <v>859529605.0</v>
+        <v>-2447477000.0</v>
       </c>
       <c r="Q16">
-        <v>4290527000.0</v>
+        <v>-25432327165.0</v>
       </c>
       <c r="R16">
-        <v>59969000.0</v>
+        <v>2895299165.0</v>
       </c>
       <c r="S16">
-        <v>286452000.0</v>
+        <v>1658250000.0</v>
       </c>
       <c r="T16">
-        <v>456327000.0</v>
+        <v>-2200728000.0</v>
       </c>
       <c r="U16">
-        <v>346861000.0</v>
+        <v>-1469021000.0</v>
       </c>
       <c r="V16">
-        <v>843136000.0</v>
+        <v>1133720000.0</v>
       </c>
       <c r="W16">
-        <v>832174000.0</v>
+        <v>-1733172000.0</v>
       </c>
       <c r="X16">
-        <v>4195914000.0</v>
+        <v>-1135018000.0</v>
       </c>
       <c r="Y16">
-        <v>1093848000.0</v>
+        <v>911920000.0</v>
       </c>
       <c r="Z16">
-        <v>1267509000.0</v>
+        <v>1982073000.0</v>
       </c>
       <c r="AA16">
-        <v>1547955000.0</v>
+        <v>-38199167000.0</v>
       </c>
       <c r="AB16">
-        <v>1137001000.0</v>
+        <v>-3432011000.0</v>
       </c>
       <c r="AC16">
-        <v>1403521000.0</v>
+        <v>234604000.0</v>
       </c>
       <c r="AD16">
-        <v>641949000.0</v>
+        <v>10673000.0</v>
       </c>
       <c r="AE16">
-        <v>2285975000.0</v>
+        <v>-3854550000.0</v>
       </c>
       <c r="AF16">
-        <v>2619126000.0</v>
-[...66 lines deleted...]
-      </c>
+        <v>-61747000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-      <c r="F17"/>
+        <v>152</v>
+      </c>
+      <c r="B17">
+        <v>26056757000.0</v>
+      </c>
+      <c r="C17">
+        <v>40807254000.0</v>
+      </c>
+      <c r="D17">
+        <v>-935787000.0</v>
+      </c>
+      <c r="E17">
+        <v>14573550000.0</v>
+      </c>
+      <c r="F17">
+        <v>1300338000.0</v>
+      </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17"/>
-[...3 lines deleted...]
-      <c r="AF17"/>
+      <c r="AB17">
+        <v>-3432011000.0</v>
+      </c>
+      <c r="AC17">
+        <v>234604000.0</v>
+      </c>
+      <c r="AD17">
+        <v>10673000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-3854550000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-61747000.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>153</v>
+      </c>
+      <c r="B18">
+        <v>501929000.0</v>
+      </c>
       <c r="C18">
-        <v>17686363000.0</v>
+        <v>182186000.0</v>
       </c>
       <c r="D18">
-        <v>-41291804000.0</v>
+        <v>422267000.0</v>
       </c>
       <c r="E18">
-        <v>123026058000.0</v>
+        <v>855579000.0</v>
       </c>
       <c r="F18">
-        <v>-263162299000.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>-281999000.0</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22513,51 +17419,51 @@
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
     </row>
     <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22596,932 +17502,758 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
     </row>
     <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      <c r="J21"/>
+        <v>156</v>
+      </c>
+      <c r="B21">
+        <v>28155052000.0</v>
+      </c>
+      <c r="C21">
+        <v>45750994000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1924298000.0</v>
+      </c>
+      <c r="E21">
+        <v>17762731000.0</v>
+      </c>
+      <c r="F21">
+        <v>2127501000.0</v>
+      </c>
+      <c r="G21">
+        <v>28600655000.0</v>
+      </c>
+      <c r="H21">
+        <v>10552555000.0</v>
+      </c>
+      <c r="I21">
+        <v>930212000.0</v>
+      </c>
+      <c r="J21">
+        <v>-5015763000.0</v>
+      </c>
       <c r="K21">
-        <v>-2000000000.0</v>
+        <v>-2938529000.0</v>
       </c>
       <c r="L21">
-        <v>-2000000000.0</v>
+        <v>-4159679000.0</v>
       </c>
       <c r="M21">
-        <v>1051588000.0</v>
+        <v>-514651000.0</v>
       </c>
       <c r="N21">
-        <v>-153061000.0</v>
+        <v>-1838348000.0</v>
       </c>
       <c r="O21">
-        <v>722517000.0</v>
+        <v>-4322999000.0</v>
       </c>
       <c r="P21">
-        <v>722517000.0</v>
+        <v>-1741548000.0</v>
       </c>
       <c r="Q21">
-        <v>-2630650000.0</v>
+        <v>-3529684370.0</v>
       </c>
       <c r="R21">
-        <v>1790168000.0</v>
+        <v>-2754393630.0</v>
       </c>
       <c r="S21">
-        <v>-493227000.0</v>
+        <v>-1646524000.0</v>
       </c>
       <c r="T21">
-        <v>-1369125000.0</v>
+        <v>-897587000.0</v>
       </c>
       <c r="U21">
-        <v>-12264403000.0</v>
+        <v>-1257289000.0</v>
       </c>
       <c r="V21">
-        <v>6739319000.0</v>
+        <v>-2042789000.0</v>
       </c>
       <c r="W21">
-        <v>334944000.0</v>
+        <v>336858000.0</v>
       </c>
       <c r="X21">
-        <v>2000000000.0</v>
+        <v>-1354531000.0</v>
       </c>
       <c r="Y21">
-        <v>-14636780000.0</v>
+        <v>3941081000.0</v>
       </c>
       <c r="Z21">
-        <v>-10000000.0</v>
+        <v>-718565000.0</v>
       </c>
       <c r="AA21">
-        <v>-20000000.0</v>
+        <v>3250481000.0</v>
       </c>
       <c r="AB21">
-        <v>-10000000.0</v>
+        <v>-443299000.0</v>
       </c>
       <c r="AC21">
-        <v>-3020000000.0</v>
+        <v>80989000.0</v>
       </c>
       <c r="AD21">
-        <v>-95000000.0</v>
-[...28 lines deleted...]
-      <c r="BF21"/>
+        <v>-77877000.0</v>
+      </c>
+      <c r="AE21">
+        <v>53422000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-546498000.0</v>
+      </c>
+      <c r="AG21">
+        <v>496077000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-684316000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-9797283000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-2455877000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-3512028000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-2729895000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-3298225000.0</v>
+      </c>
+      <c r="AN21">
+        <v>272899000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-6360317000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-5385370000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-16995894000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-5235077000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-12294615000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-13470449000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-18287327000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1688640000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-8776388000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-3694826000.0</v>
+      </c>
+      <c r="AY21">
+        <v>715677000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3506280000.0</v>
+      </c>
+      <c r="BA21">
+        <v>8684116000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3063949000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-6438246000.0</v>
+      </c>
+      <c r="BD21">
+        <v>16908248000.0</v>
+      </c>
+      <c r="BE21">
+        <v>5080453000.0</v>
+      </c>
+      <c r="BF21">
+        <v>5898327000.0</v>
+      </c>
       <c r="BG21"/>
-      <c r="BH21"/>
-[...2 lines deleted...]
-      <c r="BK21"/>
+      <c r="BH21">
+        <v>5415721000.0</v>
+      </c>
+      <c r="BI21">
+        <v>6257394000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>5679071000.0</v>
+      </c>
+      <c r="BK21">
+        <v>14170345000.0</v>
+      </c>
       <c r="BL21"/>
-      <c r="BM21"/>
-[...1 lines deleted...]
-      <c r="BO21"/>
+      <c r="BM21">
+        <v>7068378000.0</v>
+      </c>
+      <c r="BN21">
+        <v>11907937000.0</v>
+      </c>
+      <c r="BO21">
+        <v>20052349000.0</v>
+      </c>
       <c r="BP21"/>
-      <c r="BQ21"/>
-[...9 lines deleted...]
-      <c r="CA21"/>
+      <c r="BQ21">
+        <v>12943998000.0</v>
+      </c>
+      <c r="BR21">
+        <v>14387913000.0</v>
+      </c>
+      <c r="BS21">
+        <v>36617231000.0</v>
+      </c>
+      <c r="BT21">
+        <v>12431134000.0</v>
+      </c>
+      <c r="BU21">
+        <v>10125261000.0</v>
+      </c>
+      <c r="BV21">
+        <v>13414955000.0</v>
+      </c>
+      <c r="BW21">
+        <v>10117626000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2681190000.0</v>
+      </c>
+      <c r="BY21">
+        <v>16229354000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>7767845000.0</v>
+      </c>
+      <c r="CA21">
+        <v>7767845000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
-[...157 lines deleted...]
-      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
-[...10 lines deleted...]
-      </c>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
       <c r="BJ22"/>
-      <c r="BK22">
-[...19 lines deleted...]
-      </c>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
-[...1 lines deleted...]
-      </c>
+      <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
-[...1 lines deleted...]
-      </c>
+      <c r="BU22"/>
       <c r="BV22"/>
-      <c r="BW22">
-[...1 lines deleted...]
-      </c>
+      <c r="BW22"/>
       <c r="BX22"/>
-      <c r="BY22">
-[...7 lines deleted...]
-      </c>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>158</v>
       </c>
       <c r="B23">
-        <v>39981085000.0</v>
+        <v>168378062000.0</v>
       </c>
       <c r="C23">
-        <v>-98345000.0</v>
+        <v>114409345000.0</v>
       </c>
       <c r="D23">
-        <v>40000000000.0</v>
+        <v>333405769000.0</v>
       </c>
       <c r="E23">
-        <v>53955000000.0</v>
+        <v>182150380000.0</v>
       </c>
       <c r="F23">
-        <v>102977549000.0</v>
+        <v>55692107000.0</v>
       </c>
       <c r="G23">
-        <v>20000000000.0</v>
+        <v>132203061000.0</v>
       </c>
       <c r="H23">
-        <v>2000000000.0</v>
+        <v>56118450000.0</v>
       </c>
       <c r="I23">
-        <v>450000000.0</v>
+        <v>10511288000.0</v>
       </c>
       <c r="J23">
-        <v>217464251000.0</v>
+        <v>9983144000.0</v>
       </c>
       <c r="K23">
-        <v>3000000000.0</v>
+        <v>14355165000.0</v>
       </c>
       <c r="L23">
-        <v>16100000000.0</v>
+        <v>20675213000.0</v>
       </c>
       <c r="M23">
-        <v>1051588000.0</v>
+        <v>6769099000.0</v>
       </c>
       <c r="N23">
-        <v>-153061000.0</v>
+        <v>24513956000.0</v>
       </c>
       <c r="O23">
-        <v>722517000.0</v>
+        <v>8563351000.0</v>
       </c>
       <c r="P23">
-        <v>-236389589.0</v>
+        <v>13066974000.0</v>
       </c>
       <c r="Q23">
-        <v>-2630651000.0</v>
+        <v>3529684373.0</v>
       </c>
       <c r="R23">
-        <v>1790168000.0</v>
+        <v>13754393627.0</v>
       </c>
       <c r="S23">
-        <v>-314067153.0</v>
+        <v>2643934000.0</v>
       </c>
       <c r="T23">
-        <v>-1354124847.0</v>
+        <v>2262389000.0</v>
       </c>
       <c r="U23">
-        <v>-12264404000.0</v>
+        <v>1875409000.0</v>
       </c>
       <c r="V23">
-        <v>6454793000.0</v>
+        <v>2140577000.0</v>
       </c>
       <c r="W23">
-        <v>334944000.0</v>
+        <v>4395515000.0</v>
       </c>
       <c r="X23">
-        <v>2000000000.0</v>
+        <v>4740615000.0</v>
       </c>
       <c r="Y23">
-        <v>-14676780000.0</v>
+        <v>4369106000.0</v>
       </c>
       <c r="Z23">
-        <v>-40000000.0</v>
-[...6 lines deleted...]
-      <c r="AF23"/>
+        <v>1426225000.0</v>
+      </c>
+      <c r="AA23">
+        <v>10905102000.0</v>
+      </c>
+      <c r="AB23">
+        <v>7667982000.0</v>
+      </c>
+      <c r="AC23">
+        <v>626574000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3427500000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1462595000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1129194000.0</v>
+      </c>
       <c r="AG23">
-        <v>-83590245000.0</v>
+        <v>1230541000.0</v>
       </c>
       <c r="AH23">
-        <v>74154476000.0</v>
+        <v>3745278000.0</v>
       </c>
       <c r="AI23">
-        <v>-1163746000.0</v>
+        <v>12926378000.0</v>
       </c>
       <c r="AJ23">
-        <v>1163746000.0</v>
+        <v>3612955000.0</v>
       </c>
       <c r="AK23">
-        <v>2813033000.0</v>
-[...3 lines deleted...]
-      <c r="AN23"/>
+        <v>6272858000.0</v>
+      </c>
+      <c r="AL23">
+        <v>4539914000.0</v>
+      </c>
+      <c r="AM23">
+        <v>4438595000.0</v>
+      </c>
+      <c r="AN23">
+        <v>4493665000.0</v>
+      </c>
       <c r="AO23">
-        <v>-57741238000.0</v>
-[...3 lines deleted...]
-      <c r="AR23"/>
+        <v>6371571000.0</v>
+      </c>
+      <c r="AP23">
+        <v>5953183000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>22266975000.0</v>
+      </c>
+      <c r="AR23">
+        <v>5976259000.0</v>
+      </c>
       <c r="AS23">
-        <v>3440688000.0</v>
+        <v>18973558000.0</v>
       </c>
       <c r="AT23">
-        <v>-1170000000.0</v>
+        <v>25394013000.0</v>
       </c>
       <c r="AU23">
-        <v>-2081310000.0</v>
+        <v>44156745000.0</v>
       </c>
       <c r="AV23">
-        <v>-9198751000.0</v>
+        <v>9470670000.0</v>
       </c>
       <c r="AW23">
-        <v>-7828543000.0</v>
+        <v>21821881000.0</v>
       </c>
       <c r="AX23">
-        <v>-466799000.0</v>
+        <v>30537330000.0</v>
       </c>
       <c r="AY23">
-        <v>-10356112000.0</v>
+        <v>17550879000.0</v>
       </c>
       <c r="AZ23">
-        <v>-5380865000.0</v>
+        <v>29310338000.0</v>
       </c>
       <c r="BA23">
-        <v>3458012000.0</v>
+        <v>93221595000.0</v>
       </c>
       <c r="BB23">
-        <v>-24593266000.0</v>
+        <v>46624903000.0</v>
       </c>
       <c r="BC23">
-        <v>105038800.0</v>
-[...10 lines deleted...]
-      </c>
+        <v>73159529000.0</v>
+      </c>
+      <c r="BD23">
+        <v>78509529000.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
-[...4 lines deleted...]
-      </c>
+      <c r="BN23"/>
+      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
     </row>
     <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>191</v>
-[...39 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
-[...4 lines deleted...]
-      </c>
+      <c r="R24"/>
+      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...4 lines deleted...]
-      </c>
+      <c r="AG24"/>
+      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
+      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
-[...7 lines deleted...]
-      </c>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
-[...4 lines deleted...]
-      </c>
+      <c r="BA24"/>
+      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
-[...13 lines deleted...]
-      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
-[...1 lines deleted...]
-      </c>
+      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
     </row>
     <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>160</v>
+      </c>
+      <c r="B25">
+        <v>872145000.0</v>
+      </c>
       <c r="C25">
-        <v>42689004000.0</v>
+        <v>342664000.0</v>
       </c>
       <c r="D25">
-        <v>-12610064000.0</v>
+        <v>297182000.0</v>
       </c>
       <c r="E25">
-        <v>91670777000.0</v>
+        <v>315228000.0</v>
       </c>
       <c r="F25">
-        <v>-121198316000.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>257322000.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
     </row>
     <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
@@ -23538,51 +18270,6257 @@
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
     </row>
     <row r="27" spans="1:79">
       <c r="A27" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>3541177000.0</v>
+      </c>
+      <c r="F27">
+        <v>3541177000.0</v>
+      </c>
+      <c r="G27">
+        <v>2726505000.0</v>
+      </c>
+      <c r="H27">
+        <v>2726505000.0</v>
+      </c>
+      <c r="I27">
+        <v>801279000.0</v>
+      </c>
+      <c r="J27">
+        <v>4716953000.0</v>
+      </c>
+      <c r="K27">
+        <v>3532552000.0</v>
+      </c>
+      <c r="L27">
+        <v>2627001000.0</v>
+      </c>
+      <c r="M27">
+        <v>2416638000.0</v>
+      </c>
+      <c r="N27">
+        <v>2348137000.0</v>
+      </c>
+      <c r="O27">
+        <v>2669489000.0</v>
+      </c>
+      <c r="P27">
+        <v>6054222000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2909257367.0</v>
+      </c>
+      <c r="R27">
+        <v>2465656633.0</v>
+      </c>
+      <c r="S27">
+        <v>1245000.0</v>
+      </c>
+      <c r="T27">
+        <v>2733178000.0</v>
+      </c>
+      <c r="U27">
+        <v>21693082.0</v>
+      </c>
+      <c r="V27">
+        <v>74033918.0</v>
+      </c>
+      <c r="W27">
+        <v>104686000.0</v>
+      </c>
+      <c r="X27">
+        <v>28200000.0</v>
+      </c>
+      <c r="Y27">
+        <v>21807000.0</v>
+      </c>
+      <c r="Z27">
+        <v>500000.0</v>
+      </c>
+      <c r="AA27">
+        <v>57228000.0</v>
+      </c>
+      <c r="AB27">
+        <v>161621000.0</v>
+      </c>
+      <c r="AC27">
+        <v>32100000.0</v>
+      </c>
+      <c r="AD27">
+        <v>271628000.0</v>
+      </c>
+      <c r="AE27">
+        <v>834617000.0</v>
+      </c>
+      <c r="AF27">
+        <v>169182000.0</v>
+      </c>
+      <c r="AG27">
+        <v>14675000.0</v>
+      </c>
+      <c r="AH27">
+        <v>38000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>12000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>240838000.0</v>
+      </c>
+      <c r="AK27">
+        <v>16750000.0</v>
+      </c>
+      <c r="AL27">
+        <v>343488000.0</v>
+      </c>
+      <c r="AM27">
+        <v>1567000.0</v>
+      </c>
+      <c r="AN27">
+        <v>493536000.0</v>
+      </c>
+      <c r="AO27">
+        <v>94286000.0</v>
+      </c>
+      <c r="AP27">
+        <v>13200000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>13921000.0</v>
+      </c>
+      <c r="AR27">
+        <v>8925000.0</v>
+      </c>
+      <c r="AS27">
+        <v>15758000.0</v>
+      </c>
+      <c r="AT27">
+        <v>3200000.0</v>
+      </c>
+      <c r="AU27">
+        <v>45304000.0</v>
+      </c>
+      <c r="AV27">
+        <v>3844722000.0</v>
+      </c>
+      <c r="AW27">
+        <v>6156000.0</v>
+      </c>
+      <c r="AX27">
+        <v>98242000.0</v>
+      </c>
+      <c r="AY27">
+        <v>6744000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>5033000.0</v>
+      </c>
+      <c r="BA27">
+        <v>131263000.0</v>
+      </c>
+      <c r="BB27">
+        <v>178842000.0</v>
+      </c>
+      <c r="BC27">
+        <v>80740000.0</v>
+      </c>
+      <c r="BD27">
+        <v>3825903000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>163</v>
+      </c>
+      <c r="B28">
+        <v>27838613000.0</v>
+      </c>
+      <c r="C28">
+        <v>27691491000.0</v>
+      </c>
+      <c r="D28">
+        <v>64290925000.0</v>
+      </c>
+      <c r="E28">
+        <v>682807000.0</v>
+      </c>
+      <c r="F28">
+        <v>682807000.0</v>
+      </c>
+      <c r="G28">
+        <v>3285843000.0</v>
+      </c>
+      <c r="H28">
+        <v>2874277000.0</v>
+      </c>
+      <c r="I28">
+        <v>53672000.0</v>
+      </c>
+      <c r="J28">
+        <v>465238000.0</v>
+      </c>
+      <c r="K28">
+        <v>173500000.0</v>
+      </c>
+      <c r="L28">
+        <v>1160834000.0</v>
+      </c>
+      <c r="M28">
+        <v>121002000.0</v>
+      </c>
+      <c r="N28">
+        <v>249252000.0</v>
+      </c>
+      <c r="O28">
+        <v>932214000.0</v>
+      </c>
+      <c r="P28">
+        <v>19400000.0</v>
+      </c>
+      <c r="Q28">
+        <v>76250000.0</v>
+      </c>
+      <c r="R28">
+        <v>140530000.0</v>
+      </c>
+      <c r="S28">
+        <v>3577338000.0</v>
+      </c>
+      <c r="T28">
+        <v>3902599000.0</v>
+      </c>
+      <c r="U28">
+        <v>996418086.0</v>
+      </c>
+      <c r="V28">
+        <v>1135514086.0</v>
+      </c>
+      <c r="W28">
+        <v>155802000.0</v>
+      </c>
+      <c r="X28">
+        <v>2210319000.0</v>
+      </c>
+      <c r="Y28">
+        <v>111587000.0</v>
+      </c>
+      <c r="Z28">
+        <v>114245000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1503440000.0</v>
+      </c>
+      <c r="AB28">
+        <v>54575000.0</v>
+      </c>
+      <c r="AC28">
+        <v>236401000.0</v>
+      </c>
+      <c r="AD28">
+        <v>182456000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1593747000.0</v>
+      </c>
+      <c r="AF28">
+        <v>47645000.0</v>
+      </c>
+      <c r="AG28">
+        <v>148991000.0</v>
+      </c>
+      <c r="AH28">
+        <v>73577000.0</v>
+      </c>
+      <c r="AI28">
+        <v>16756124000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>255857000.0</v>
+      </c>
+      <c r="AK28">
+        <v>346001000.0</v>
+      </c>
+      <c r="AL28">
+        <v>168272000.0</v>
+      </c>
+      <c r="AM28">
+        <v>10388055000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1088874000.0</v>
+      </c>
+      <c r="AO28">
+        <v>856634000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1219361000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5802710000.0</v>
+      </c>
+      <c r="AR28">
+        <v>58453000.0</v>
+      </c>
+      <c r="AS28">
+        <v>3926233000.0</v>
+      </c>
+      <c r="AT28">
+        <v>520332000.0</v>
+      </c>
+      <c r="AU28">
+        <v>13240665000.0</v>
+      </c>
+      <c r="AV28">
+        <v>358211000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1289524000.0</v>
+      </c>
+      <c r="AX28">
+        <v>360588000.0</v>
+      </c>
+      <c r="AY28">
+        <v>507489000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1357317000.0</v>
+      </c>
+      <c r="BA28">
+        <v>825462000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2752224000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1038507000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1222577000.0</v>
+      </c>
+      <c r="BE28">
+        <v>7065324500.0</v>
+      </c>
+      <c r="BF28">
+        <v>2815146100.0</v>
+      </c>
+      <c r="BG28">
+        <v>5464661400.0</v>
+      </c>
+      <c r="BH28">
+        <v>6229590100.0</v>
+      </c>
+      <c r="BI28">
+        <v>7127346400.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3402377400.0</v>
+      </c>
+      <c r="BK28">
+        <v>18966549000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2998098200.0</v>
+      </c>
+      <c r="BM28">
+        <v>3790705600.0</v>
+      </c>
+      <c r="BN28">
+        <v>6865092300.0</v>
+      </c>
+      <c r="BO28">
+        <v>15399559700.0</v>
+      </c>
+      <c r="BP28">
+        <v>6962941500.0</v>
+      </c>
+      <c r="BQ28">
+        <v>9114363400.0</v>
+      </c>
+      <c r="BR28">
+        <v>7728609300.0</v>
+      </c>
+      <c r="BS28">
+        <v>10947256600.0</v>
+      </c>
+      <c r="BT28">
+        <v>8533398100.0</v>
+      </c>
+      <c r="BU28">
+        <v>12131920500.0</v>
+      </c>
+      <c r="BV28">
+        <v>4956480300.0</v>
+      </c>
+      <c r="BW28">
+        <v>3238066100.0</v>
+      </c>
+      <c r="BX28">
+        <v>2262008600.0</v>
+      </c>
+      <c r="BY28"/>
+      <c r="BZ28">
+        <v>3614478700.0</v>
+      </c>
+      <c r="CA28">
+        <v>3614478700.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29">
+        <v>7023197000.0</v>
+      </c>
+      <c r="C29">
+        <v>9318206000.0</v>
+      </c>
+      <c r="D29">
+        <v>-149715000.0</v>
+      </c>
+      <c r="E29">
+        <v>4732707000.0</v>
+      </c>
+      <c r="F29">
+        <v>1127667000.0</v>
+      </c>
+      <c r="G29">
+        <v>7855618000.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>16076693120.0</v>
+      </c>
+      <c r="R29">
+        <v>180583880.0</v>
+      </c>
+      <c r="S29">
+        <v>494099000.0</v>
+      </c>
+      <c r="T29">
+        <v>1594781000.0</v>
+      </c>
+      <c r="U29">
+        <v>25873000.0</v>
+      </c>
+      <c r="V29">
+        <v>-2775850000.0</v>
+      </c>
+      <c r="W29">
+        <v>-226638000.0</v>
+      </c>
+      <c r="X29">
+        <v>-455380000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3326600000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-2498218000.0</v>
+      </c>
+      <c r="AA29">
+        <v>35532839000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-3522334000.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30">
+        <v>39193774000.0</v>
+      </c>
+      <c r="C30">
+        <v>27958825000.0</v>
+      </c>
+      <c r="D30">
+        <v>64658107000.0</v>
+      </c>
+      <c r="E30">
+        <v>47705955000.0</v>
+      </c>
+      <c r="F30">
+        <v>11916901000.0</v>
+      </c>
+      <c r="G30">
+        <v>34704942000.0</v>
+      </c>
+      <c r="H30">
+        <v>14704466000.0</v>
+      </c>
+      <c r="I30">
+        <v>854951000.0</v>
+      </c>
+      <c r="J30">
+        <v>5285602000.0</v>
+      </c>
+      <c r="K30">
+        <v>3935709000.0</v>
+      </c>
+      <c r="L30">
+        <v>4138404000.0</v>
+      </c>
+      <c r="M30">
+        <v>2663541000.0</v>
+      </c>
+      <c r="N30">
+        <v>2838760000.0</v>
+      </c>
+      <c r="O30">
+        <v>4426429000.0</v>
+      </c>
+      <c r="P30">
+        <v>2131553000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2869507367.0</v>
+      </c>
+      <c r="R30">
+        <v>3013686633.0</v>
+      </c>
+      <c r="S30">
+        <v>1848898000.0</v>
+      </c>
+      <c r="T30">
+        <v>1169421000.0</v>
+      </c>
+      <c r="U30">
+        <v>385948000.0</v>
+      </c>
+      <c r="V30">
+        <v>984548000.0</v>
+      </c>
+      <c r="W30">
+        <v>616792000.0</v>
+      </c>
+      <c r="X30">
+        <v>757098000.0</v>
+      </c>
+      <c r="Y30">
+        <v>375985000.0</v>
+      </c>
+      <c r="Z30">
+        <v>487227000.0</v>
+      </c>
+      <c r="AA30">
+        <v>6580642000.0</v>
+      </c>
+      <c r="AB30">
+        <v>6730425000.0</v>
+      </c>
+      <c r="AC30">
+        <v>556954000.0</v>
+      </c>
+      <c r="AD30">
+        <v>381684000.0</v>
+      </c>
+      <c r="AE30">
+        <v>830292000.0</v>
+      </c>
+      <c r="AF30">
+        <v>214641000.0</v>
+      </c>
+      <c r="AG30">
+        <v>386060000.0</v>
+      </c>
+      <c r="AH30">
+        <v>546521000.0</v>
+      </c>
+      <c r="AI30">
+        <v>10540968000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>548037000.0</v>
+      </c>
+      <c r="AK30">
+        <v>2264902000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1909589000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1149901000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1272096000.0</v>
+      </c>
+      <c r="AO30">
+        <v>6272561000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1243492000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>8451746000.0</v>
+      </c>
+      <c r="AR30">
+        <v>303524000.0</v>
+      </c>
+      <c r="AS30">
+        <v>3523037000.0</v>
+      </c>
+      <c r="AT30">
+        <v>2887178000.0</v>
+      </c>
+      <c r="AU30">
+        <v>11772402000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1678200000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7604509000.0</v>
+      </c>
+      <c r="AX30">
+        <v>3201321000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5357425000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3697695000.0</v>
+      </c>
+      <c r="BA30">
+        <v>4855870000.0</v>
+      </c>
+      <c r="BB30">
+        <v>6769549000.0</v>
+      </c>
+      <c r="BC30">
+        <v>2166740000.0</v>
+      </c>
+      <c r="BD30">
+        <v>25149307000.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31">
+        <v>4924902000.0</v>
+      </c>
+      <c r="C31">
+        <v>4374466000.0</v>
+      </c>
+      <c r="D31">
+        <v>838796000.0</v>
+      </c>
+      <c r="E31">
+        <v>1596026000.0</v>
+      </c>
+      <c r="F31">
+        <v>406554000.0</v>
+      </c>
+      <c r="G31">
+        <v>2759602000.0</v>
+      </c>
+      <c r="H31">
+        <v>-496451000.0</v>
+      </c>
+      <c r="I31">
+        <v>-14886763000.0</v>
+      </c>
+      <c r="J31">
+        <v>1298711000.0</v>
+      </c>
+      <c r="K31">
+        <v>1663111000.0</v>
+      </c>
+      <c r="L31">
+        <v>239882000.0</v>
+      </c>
+      <c r="M31">
+        <v>109998000.0</v>
+      </c>
+      <c r="N31">
+        <v>398844000.0</v>
+      </c>
+      <c r="O31">
+        <v>-80051000.0</v>
+      </c>
+      <c r="P31">
+        <v>-405805000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5825949668.0</v>
+      </c>
+      <c r="R31">
+        <v>5189571041.0</v>
+      </c>
+      <c r="S31">
+        <v>3798873000.0</v>
+      </c>
+      <c r="T31">
+        <v>291640000.0</v>
+      </c>
+      <c r="U31">
+        <v>-185859000.0</v>
+      </c>
+      <c r="V31">
+        <v>400659000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2245552000.0</v>
+      </c>
+      <c r="X31">
+        <v>-235868000.0</v>
+      </c>
+      <c r="Y31">
+        <v>297440000.0</v>
+      </c>
+      <c r="Z31">
+        <v>202420000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3209782000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-6511046000.0</v>
+      </c>
+      <c r="AC31">
+        <v>154530000.0</v>
+      </c>
+      <c r="AD31">
+        <v>73404000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-124852000.0</v>
+      </c>
+      <c r="AF31">
+        <v>402109000.0</v>
+      </c>
+      <c r="AG31">
+        <v>385057000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-150646000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-910191000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1848080000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1015928000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-944836000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2812234000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-972169000.0</v>
+      </c>
+      <c r="AO31">
+        <v>4223405000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2335524000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-7706602000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1078581000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-4516263000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-3634844000.0</v>
+      </c>
+      <c r="AU31">
+        <v>1138472000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-624940000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-7723970000.0</v>
+      </c>
+      <c r="AX31">
+        <v>484447000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-3594049000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-9007967000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2776697000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-7295809000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-389748000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-35160804000.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32">
+        <v>196533114000.0</v>
+      </c>
+      <c r="C32">
+        <v>160160339000.0</v>
+      </c>
+      <c r="D32">
+        <v>331481471000.0</v>
+      </c>
+      <c r="E32">
+        <v>199913111000.0</v>
+      </c>
+      <c r="F32">
+        <v>57819608000.0</v>
+      </c>
+      <c r="G32">
+        <v>160803716000.0</v>
+      </c>
+      <c r="H32">
+        <v>66671005000.0</v>
+      </c>
+      <c r="I32">
+        <v>11441500000.0</v>
+      </c>
+      <c r="J32">
+        <v>5905800000.0</v>
+      </c>
+      <c r="K32">
+        <v>12367500000.0</v>
+      </c>
+      <c r="L32">
+        <v>16515534000.0</v>
+      </c>
+      <c r="M32">
+        <v>6254448000.0</v>
+      </c>
+      <c r="N32">
+        <v>22675608000.0</v>
+      </c>
+      <c r="O32">
+        <v>4240352000.0</v>
+      </c>
+      <c r="P32">
+        <v>11325426000.0</v>
+      </c>
+      <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32">
+        <v>11000000000.0</v>
+      </c>
+      <c r="S32">
+        <v>997410000.0</v>
+      </c>
+      <c r="T32">
+        <v>1364802000.0</v>
+      </c>
+      <c r="U32">
+        <v>618120000.0</v>
+      </c>
+      <c r="V32">
+        <v>97788000.0</v>
+      </c>
+      <c r="W32">
+        <v>4064465000.0</v>
+      </c>
+      <c r="X32">
+        <v>3693610000.0</v>
+      </c>
+      <c r="Y32">
+        <v>8670752000.0</v>
+      </c>
+      <c r="Z32">
+        <v>905917000.0</v>
+      </c>
+      <c r="AA32">
+        <v>8263354000.0</v>
+      </c>
+      <c r="AB32">
+        <v>710455000.0</v>
+      </c>
+      <c r="AC32">
+        <v>858115000.0</v>
+      </c>
+      <c r="AD32">
+        <v>3422023000.0</v>
+      </c>
+      <c r="AE32">
+        <v>1444855000.0</v>
+      </c>
+      <c r="AF32">
+        <v>584882000.0</v>
+      </c>
+      <c r="AG32">
+        <v>1457222000.0</v>
+      </c>
+      <c r="AH32">
+        <v>3338455000.0</v>
+      </c>
+      <c r="AI32">
+        <v>3295867000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>2974502000.0</v>
+      </c>
+      <c r="AK32">
+        <v>2888010000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1990151000.0</v>
+      </c>
+      <c r="AM32">
+        <v>2900113000.0</v>
+      </c>
+      <c r="AN32">
+        <v>4945379000.0</v>
+      </c>
+      <c r="AO32"/>
+      <c r="AP32">
+        <v>556882000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>-111462000.0</v>
+      </c>
+      <c r="AR32">
+        <v>1220486000.0</v>
+      </c>
+      <c r="AS32">
+        <v>6418789000.0</v>
+      </c>
+      <c r="AT32">
+        <v>12271004000.0</v>
+      </c>
+      <c r="AU32">
+        <v>28434295000.0</v>
+      </c>
+      <c r="AV32">
+        <v>13684044000.0</v>
+      </c>
+      <c r="AW32">
+        <v>7635979000.0</v>
+      </c>
+      <c r="AX32">
+        <v>26651058000.0</v>
+      </c>
+      <c r="AY32">
+        <v>17891576000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>33901530000.0</v>
+      </c>
+      <c r="BA32">
+        <v>100982748000.0</v>
+      </c>
+      <c r="BB32">
+        <v>49849744000.0</v>
+      </c>
+      <c r="BC32">
+        <v>67145248000.0</v>
+      </c>
+      <c r="BD32">
+        <v>75397635000.0</v>
+      </c>
+      <c r="BE32">
+        <v>65148519600.0</v>
+      </c>
+      <c r="BF32">
+        <v>86797019400.0</v>
+      </c>
+      <c r="BG32">
+        <v>192003433100.0</v>
+      </c>
+      <c r="BH32">
+        <v>68740754400.0</v>
+      </c>
+      <c r="BI32">
+        <v>82382157000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>46596981200.0</v>
+      </c>
+      <c r="BK32">
+        <v>83882054700.0</v>
+      </c>
+      <c r="BL32">
+        <v>34170086000.0</v>
+      </c>
+      <c r="BM32">
+        <v>76172886600.0</v>
+      </c>
+      <c r="BN32">
+        <v>96215444300.0</v>
+      </c>
+      <c r="BO32">
+        <v>132246258600.0</v>
+      </c>
+      <c r="BP32">
+        <v>87283470000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>68049970800.0</v>
+      </c>
+      <c r="BR32">
+        <v>96256333300.0</v>
+      </c>
+      <c r="BS32">
+        <v>145304653400.0</v>
+      </c>
+      <c r="BT32">
+        <v>80612594400.0</v>
+      </c>
+      <c r="BU32">
+        <v>89406866000.0</v>
+      </c>
+      <c r="BV32">
+        <v>56186249800.0</v>
+      </c>
+      <c r="BW32">
+        <v>53825649700.0</v>
+      </c>
+      <c r="BX32">
+        <v>59702097400.0</v>
+      </c>
+      <c r="BY32">
+        <v>47623143900.0</v>
+      </c>
+      <c r="BZ32">
+        <v>50590376900.0</v>
+      </c>
+      <c r="CA32">
+        <v>50590376900.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>47496043000.0</v>
+      </c>
+      <c r="C2">
+        <v>206085892000.0</v>
+      </c>
+      <c r="D2">
+        <v>1455184000.0</v>
+      </c>
+      <c r="E2">
+        <v>4290527000.0</v>
+      </c>
+      <c r="F2">
+        <v>346861000.0</v>
+      </c>
+      <c r="G2">
+        <v>1831548000.0</v>
+      </c>
+      <c r="H2">
+        <v>3917015000.0</v>
+      </c>
+      <c r="I2">
+        <v>3025340000.0</v>
+      </c>
+      <c r="J2">
+        <v>4077482000.0</v>
+      </c>
+      <c r="K2">
+        <v>2441452000.0</v>
+      </c>
+      <c r="L2">
+        <v>2485629000.0</v>
+      </c>
+      <c r="M2">
+        <v>1853429000.0</v>
+      </c>
+      <c r="N2">
+        <v>20246939000.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>84248431000</v>
+      </c>
+      <c r="C3">
+        <v>186301727000</v>
+      </c>
+      <c r="D3">
+        <v>5380000</v>
+      </c>
+      <c r="E3">
+        <v>271116000</v>
+      </c>
+      <c r="F3">
+        <v>18720000</v>
+      </c>
+      <c r="G3">
+        <v>18720000</v>
+      </c>
+      <c r="H3">
+        <v>18720000</v>
+      </c>
+      <c r="I3">
+        <v>18720000</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>30000000000</v>
+      </c>
+      <c r="N3">
+        <v>75000000</v>
+      </c>
+      <c r="O3">
+        <v>316298000</v>
+      </c>
+      <c r="P3">
+        <v>56534539000</v>
+      </c>
+      <c r="Q3">
+        <v>1946643000</v>
+      </c>
+      <c r="R3">
+        <v>48740608000</v>
+      </c>
+      <c r="S3">
+        <v>111789565000</v>
+      </c>
+      <c r="T3">
+        <v>55081090000</v>
+      </c>
+      <c r="U3">
+        <v>42496319000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>-15793867000.0</v>
+      </c>
+      <c r="C6">
+        <v>-158589849000.0</v>
+      </c>
+      <c r="D6">
+        <v>201734698000.0</v>
+      </c>
+      <c r="E6">
+        <v>-2835343000.0</v>
+      </c>
+      <c r="F6">
+        <v>3943666000.0</v>
+      </c>
+      <c r="G6">
+        <v>-746987000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2085467000.0</v>
+      </c>
+      <c r="I6">
+        <v>891675000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1052142000.0</v>
+      </c>
+      <c r="K6">
+        <v>1636030000.0</v>
+      </c>
+      <c r="L6">
+        <v>2523287000.0</v>
+      </c>
+      <c r="M6">
+        <v>632200000.0</v>
+      </c>
+      <c r="N6">
+        <v>-18393510000.0</v>
+      </c>
+      <c r="O6">
+        <v>20246939000.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7">
+        <v>-20344189000.0</v>
+      </c>
+      <c r="C7">
+        <v>-15455440000.0</v>
+      </c>
+      <c r="D7">
+        <v>-7136972000.0</v>
+      </c>
+      <c r="E7">
+        <v>-10103157000.0</v>
+      </c>
+      <c r="F7">
+        <v>2456296000.0</v>
+      </c>
+      <c r="G7">
+        <v>-2763259000.0</v>
+      </c>
+      <c r="H7">
+        <v>13784801000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1922279000.0</v>
+      </c>
+      <c r="J7">
+        <v>-4142898000.0</v>
+      </c>
+      <c r="K7">
+        <v>-4376086000.0</v>
+      </c>
+      <c r="L7">
+        <v>-7004109000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>23035138000.0</v>
+      </c>
+      <c r="F12">
+        <v>5412994000.0</v>
+      </c>
+      <c r="G12">
+        <v>1517350000.0</v>
+      </c>
+      <c r="H12">
+        <v>55631275000.0</v>
+      </c>
+      <c r="I12">
+        <v>7127147000.0</v>
+      </c>
+      <c r="J12">
+        <v>6499937000.0</v>
+      </c>
+      <c r="K12">
+        <v>-2800718000.0</v>
+      </c>
+      <c r="L12">
+        <v>97977414000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14">
+        <v>13100482000.0</v>
+      </c>
+      <c r="C14">
+        <v>4069200000.0</v>
+      </c>
+      <c r="D14">
+        <v>2425358000.0</v>
+      </c>
+      <c r="E14">
+        <v>2413227000.0</v>
+      </c>
+      <c r="F14">
+        <v>2130006000.0</v>
+      </c>
+      <c r="G14">
+        <v>900000000.0</v>
+      </c>
+      <c r="H14">
+        <v>225000000.0</v>
+      </c>
+      <c r="I14">
+        <v>498318000.0</v>
+      </c>
+      <c r="J14">
+        <v>8488355000.0</v>
+      </c>
+      <c r="K14">
+        <v>13147905000.0</v>
+      </c>
+      <c r="L14">
+        <v>19975690000.0</v>
+      </c>
+      <c r="M14">
+        <v>28501828000.0</v>
+      </c>
+      <c r="N14">
+        <v>22899625000.0</v>
+      </c>
+      <c r="O14">
+        <v>33424770000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>5848643000.0</v>
+      </c>
+      <c r="R15">
+        <v>8629896000.0</v>
+      </c>
+      <c r="S15">
+        <v>6859175000.0</v>
+      </c>
+      <c r="T15">
+        <v>5000000000.0</v>
+      </c>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16">
+        <v>31702176000.0</v>
+      </c>
+      <c r="C16">
+        <v>47496043000.0</v>
+      </c>
+      <c r="D16">
+        <v>203189882000.0</v>
+      </c>
+      <c r="E16">
+        <v>1455184000.0</v>
+      </c>
+      <c r="F16">
+        <v>4290527000.0</v>
+      </c>
+      <c r="G16">
+        <v>346861000.0</v>
+      </c>
+      <c r="H16">
+        <v>1831548000.0</v>
+      </c>
+      <c r="I16">
+        <v>3917015000.0</v>
+      </c>
+      <c r="J16">
+        <v>3025340000.0</v>
+      </c>
+      <c r="K16">
+        <v>4077482000.0</v>
+      </c>
+      <c r="L16">
+        <v>5008916000.0</v>
+      </c>
+      <c r="M16">
+        <v>2485629000.0</v>
+      </c>
+      <c r="N16">
+        <v>1853429000.0</v>
+      </c>
+      <c r="O16">
+        <v>20246939000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>-46760529000.0</v>
+      </c>
+      <c r="C18">
+        <v>-190708772000.0</v>
+      </c>
+      <c r="D18">
+        <v>-14179553000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4456386000.0</v>
+      </c>
+      <c r="F18">
+        <v>6646500000.0</v>
+      </c>
+      <c r="G18">
+        <v>2443153000.0</v>
+      </c>
+      <c r="H18">
+        <v>14367106000.0</v>
+      </c>
+      <c r="I18">
+        <v>3795616000.0</v>
+      </c>
+      <c r="J18">
+        <v>4566815000.0</v>
+      </c>
+      <c r="K18">
+        <v>-3323091000.0</v>
+      </c>
+      <c r="L18">
+        <v>56239777000.0</v>
+      </c>
+      <c r="M18">
+        <v>13867707000.0</v>
+      </c>
+      <c r="N18">
+        <v>-2344482000.0</v>
+      </c>
+      <c r="O18">
+        <v>31645556000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>240000000000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>1621044000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2702835000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3190140000.0</v>
+      </c>
+      <c r="H21">
+        <v>-14676780000.0</v>
+      </c>
+      <c r="I21">
+        <v>-3208230000.0</v>
+      </c>
+      <c r="J21">
+        <v>-9710957000.0</v>
+      </c>
+      <c r="K21">
+        <v>2749915000.0</v>
+      </c>
+      <c r="L21">
+        <v>-57831351000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22">
+        <v>38595027000.0</v>
+      </c>
+      <c r="C22">
+        <v>6595329000.0</v>
+      </c>
+      <c r="D22">
+        <v>-6112692000.0</v>
+      </c>
+      <c r="E22">
+        <v>-29411413000.0</v>
+      </c>
+      <c r="F22">
+        <v>-877779000.0</v>
+      </c>
+      <c r="G22">
+        <v>25803000.0</v>
+      </c>
+      <c r="H22">
+        <v>-38302434000.0</v>
+      </c>
+      <c r="I22">
+        <v>-3829849000.0</v>
+      </c>
+      <c r="J22">
+        <v>-10440092000.0</v>
+      </c>
+      <c r="K22">
+        <v>-13670278000.0</v>
+      </c>
+      <c r="L22">
+        <v>-61713327000.0</v>
+      </c>
+      <c r="M22">
+        <v>-26919603000.0</v>
+      </c>
+      <c r="N22">
+        <v>336766000.0</v>
+      </c>
+      <c r="O22">
+        <v>-9060711000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>8109173000.0</v>
+      </c>
+      <c r="R22">
+        <v>21743585000.0</v>
+      </c>
+      <c r="S22">
+        <v>32966624000.0</v>
+      </c>
+      <c r="T22">
+        <v>22863918000.0</v>
+      </c>
+      <c r="U22">
+        <v>21183233000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>40000000000.0</v>
+      </c>
+      <c r="C23">
+        <v>178932549000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2000000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2000000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-1668191000.0</v>
+      </c>
+      <c r="G23">
+        <v>1668192000.0</v>
+      </c>
+      <c r="H23">
+        <v>-14676780000.0</v>
+      </c>
+      <c r="I23">
+        <v>-3208230000.0</v>
+      </c>
+      <c r="J23">
+        <v>-83590245000.0</v>
+      </c>
+      <c r="K23">
+        <v>2813033000.0</v>
+      </c>
+      <c r="L23">
+        <v>-57741238000.0</v>
+      </c>
+      <c r="M23">
+        <v>-9009373000.0</v>
+      </c>
+      <c r="N23">
+        <v>-18759573000.0</v>
+      </c>
+      <c r="O23">
+        <v>-42764613000.0</v>
+      </c>
+      <c r="P23">
+        <v>17321393000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24">
+        <v>-72318963000.0</v>
+      </c>
+      <c r="C24">
+        <v>-146813626000.0</v>
+      </c>
+      <c r="D24">
+        <v>-12989743000.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
+        <v>4092000000.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>1547397000.0</v>
+      </c>
+      <c r="M24">
+        <v>5680000000.0</v>
+      </c>
+      <c r="N24">
+        <v>14048324000.0</v>
+      </c>
+      <c r="O24">
+        <v>17906611000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>10294693000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
         <v>194</v>
+      </c>
+      <c r="B25">
+        <v>-14207607000.0</v>
+      </c>
+      <c r="C25">
+        <v>-15071574000.0</v>
+      </c>
+      <c r="D25">
+        <v>-10486839000.0</v>
+      </c>
+      <c r="E25">
+        <v>22812916000.0</v>
+      </c>
+      <c r="F25">
+        <v>5412993000.0</v>
+      </c>
+      <c r="G25">
+        <v>1517350000.0</v>
+      </c>
+      <c r="H25">
+        <v>52444540000.0</v>
+      </c>
+      <c r="I25">
+        <v>8123783000.0</v>
+      </c>
+      <c r="J25">
+        <v>23495262000.0</v>
+      </c>
+      <c r="K25">
+        <v>23495092000.0</v>
+      </c>
+      <c r="L25">
+        <v>137928794000.0</v>
+      </c>
+      <c r="M25">
+        <v>42285482000.0</v>
+      </c>
+      <c r="N25">
+        <v>-25505873000.0</v>
+      </c>
+      <c r="O25">
+        <v>7597795000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>240000000000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28">
+        <v>39907453000.0</v>
+      </c>
+      <c r="C28">
+        <v>178932549000.0</v>
+      </c>
+      <c r="D28">
+        <v>215914251000.0</v>
+      </c>
+      <c r="E28">
+        <v>1621044000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2702834000.0</v>
+      </c>
+      <c r="G28">
+        <v>-3190140000.0</v>
+      </c>
+      <c r="H28">
+        <v>-14676780000.0</v>
+      </c>
+      <c r="I28">
+        <v>-3208230000.0</v>
+      </c>
+      <c r="J28">
+        <v>-9710957000.0</v>
+      </c>
+      <c r="K28">
+        <v>2749915000.0</v>
+      </c>
+      <c r="L28">
+        <v>-57831351000.0</v>
+      </c>
+      <c r="M28">
+        <v>-18915507000.0</v>
+      </c>
+      <c r="N28">
+        <v>-30097351000.0</v>
+      </c>
+      <c r="O28">
+        <v>-42764613000.0</v>
+      </c>
+      <c r="P28">
+        <v>47000076000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
+        <v>95829885000.0</v>
+      </c>
+      <c r="T28">
+        <v>56737357000.0</v>
+      </c>
+      <c r="U28">
+        <v>11902657000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29">
+        <v>37487902000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4407045000.0</v>
+      </c>
+      <c r="D29">
+        <v>-14174173000.0</v>
+      </c>
+      <c r="E29">
+        <v>-4185270000.0</v>
+      </c>
+      <c r="F29">
+        <v>6665220000.0</v>
+      </c>
+      <c r="G29">
+        <v>2443153000.0</v>
+      </c>
+      <c r="H29">
+        <v>14367106000.0</v>
+      </c>
+      <c r="I29">
+        <v>3795616000.0</v>
+      </c>
+      <c r="J29">
+        <v>4566815000.0</v>
+      </c>
+      <c r="K29">
+        <v>-3323091000.0</v>
+      </c>
+      <c r="L29">
+        <v>56239777000.0</v>
+      </c>
+      <c r="M29">
+        <v>43867707000.0</v>
+      </c>
+      <c r="N29">
+        <v>-2269482000.0</v>
+      </c>
+      <c r="O29">
+        <v>31961854000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29">
+        <v>27634662000.0</v>
+      </c>
+      <c r="R29">
+        <v>70843706000.0</v>
+      </c>
+      <c r="S29">
+        <v>72259592000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
+        <v>48508242000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30">
+        <v>-93189222000.0</v>
+      </c>
+      <c r="C30">
+        <v>-333115353000.0</v>
+      </c>
+      <c r="D30">
+        <v>-5380000.0</v>
+      </c>
+      <c r="E30">
+        <v>-271116000.0</v>
+      </c>
+      <c r="F30">
+        <v>-18720000.0</v>
+      </c>
+      <c r="G30">
+        <v>-18720000.0</v>
+      </c>
+      <c r="H30">
+        <v>-18720000.0</v>
+      </c>
+      <c r="I30">
+        <v>-18720000.0</v>
+      </c>
+      <c r="J30">
+        <v>4092000000.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>1547397000.0</v>
+      </c>
+      <c r="M30">
+        <v>-24320000000.0</v>
+      </c>
+      <c r="N30">
+        <v>13973324000.0</v>
+      </c>
+      <c r="O30">
+        <v>17590313000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:81">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>200</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="2" spans="1:81">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>31702176000.0</v>
+      </c>
+      <c r="C2">
+        <v>41845090000.0</v>
+      </c>
+      <c r="D2">
+        <v>55119396000.0</v>
+      </c>
+      <c r="E2">
+        <v>37665049000.0</v>
+      </c>
+      <c r="F2">
+        <v>47496043000.0</v>
+      </c>
+      <c r="G2">
+        <v>31458239000.0</v>
+      </c>
+      <c r="H2">
+        <v>30861807000.0</v>
+      </c>
+      <c r="I2">
+        <v>31253069000.0</v>
+      </c>
+      <c r="J2">
+        <v>203189882000.0</v>
+      </c>
+      <c r="K2">
+        <v>207737050000.0</v>
+      </c>
+      <c r="L2">
+        <v>267690000.0</v>
+      </c>
+      <c r="M2">
+        <v>551495000.0</v>
+      </c>
+      <c r="N2">
+        <v>1455184000.0</v>
+      </c>
+      <c r="O2">
+        <v>132309000.0</v>
+      </c>
+      <c r="P2">
+        <v>222416000.0</v>
+      </c>
+      <c r="Q2">
+        <v>859529605.0</v>
+      </c>
+      <c r="R2">
+        <v>4290527000.0</v>
+      </c>
+      <c r="S2">
+        <v>59969000.0</v>
+      </c>
+      <c r="T2">
+        <v>286452000.0</v>
+      </c>
+      <c r="U2">
+        <v>456327692.0</v>
+      </c>
+      <c r="V2">
+        <v>346861000.0</v>
+      </c>
+      <c r="W2">
+        <v>843136000.0</v>
+      </c>
+      <c r="X2">
+        <v>832174000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4195914000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1093848000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1267509000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1547955000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1137001000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1403521000.0</v>
+      </c>
+      <c r="AE2">
+        <v>641949000.0</v>
+      </c>
+      <c r="AF2">
+        <v>2285975000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2619126000.0</v>
+      </c>
+      <c r="AH2">
+        <v>816135000.0</v>
+      </c>
+      <c r="AI2">
+        <v>584357000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>496362000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1774107000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1868277000.0</v>
+      </c>
+      <c r="AM2">
+        <v>2280073000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2143663000.0</v>
+      </c>
+      <c r="AO2">
+        <v>431512000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2441452000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2241726000.0</v>
+      </c>
+      <c r="AR2">
+        <v>3547897000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2924104000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2485629000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2410640000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1310981000.0</v>
+      </c>
+      <c r="AW2">
+        <v>6340638000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1853429000.0</v>
+      </c>
+      <c r="AY2">
+        <v>5944490000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>17559784000.0</v>
+      </c>
+      <c r="BA2">
+        <v>17327955000.0</v>
+      </c>
+      <c r="BB2">
+        <v>20246939000.0</v>
+      </c>
+      <c r="BC2">
+        <v>16625429000.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+    </row>
+    <row r="3" spans="1:81">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>14753945000</v>
+      </c>
+      <c r="C3">
+        <v>41997272000</v>
+      </c>
+      <c r="D3">
+        <v>13231648000</v>
+      </c>
+      <c r="E3">
+        <v>33991359000</v>
+      </c>
+      <c r="F3">
+        <v>29205546000</v>
+      </c>
+      <c r="G3">
+        <v>13709608000</v>
+      </c>
+      <c r="H3">
+        <v>151484257000</v>
+      </c>
+      <c r="I3">
+        <v>40990020000</v>
+      </c>
+      <c r="J3">
+        <v>7537058000</v>
+      </c>
+      <c r="K3">
+        <v>51820875000</v>
+      </c>
+      <c r="L3">
+        <v>52799000</v>
+      </c>
+      <c r="M3">
+        <v>5380000</v>
+      </c>
+      <c r="N3">
+        <v>8678196000</v>
+      </c>
+      <c r="O3">
+        <v>1000</v>
+      </c>
+      <c r="P3">
+        <v>1000</v>
+      </c>
+      <c r="Q3">
+        <v>34725411</v>
+      </c>
+      <c r="R3">
+        <v>236389589</v>
+      </c>
+      <c r="S3">
+        <v>18720000</v>
+      </c>
+      <c r="T3">
+        <v>18720000</v>
+      </c>
+      <c r="U3">
+        <v>18720000</v>
+      </c>
+      <c r="V3">
+        <v>18720000</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>0</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>30000000000</v>
+      </c>
+      <c r="AV3">
+        <v>30000000000</v>
+      </c>
+      <c r="AW3">
+        <v>30000000000</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>75000000</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>316298000</v>
+      </c>
+      <c r="BD3">
+        <v>316297600</v>
+      </c>
+      <c r="BE3">
+        <v>316297600</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>56534538500</v>
+      </c>
+      <c r="BH3">
+        <v>16035010000</v>
+      </c>
+      <c r="BI3">
+        <v>16035010000</v>
+      </c>
+      <c r="BJ3">
+        <v>1414004000</v>
+      </c>
+      <c r="BK3">
+        <v>1946642500</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>48740607600</v>
+      </c>
+      <c r="BP3">
+        <v>2336279900</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>111789564800</v>
+      </c>
+      <c r="BT3">
+        <v>12892531500</v>
+      </c>
+      <c r="BU3">
+        <v>14141913500</v>
+      </c>
+      <c r="BV3">
+        <v>55081089700</v>
+      </c>
+      <c r="BW3">
+        <v>14142260100</v>
+      </c>
+      <c r="BX3">
+        <v>723526200</v>
+      </c>
+      <c r="BY3">
+        <v>7840515000</v>
+      </c>
+      <c r="BZ3">
+        <v>42496319000</v>
+      </c>
+      <c r="CA3">
+        <v>3419428600</v>
+      </c>
+      <c r="CB3">
+        <v>7940700000</v>
+      </c>
+      <c r="CC3">
+        <v>3970350000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:81">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+    </row>
+    <row r="5" spans="1:81">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+    </row>
+    <row r="6" spans="1:81">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>22165091000.0</v>
+      </c>
+      <c r="C6">
+        <v>-10142914000.0</v>
+      </c>
+      <c r="D6">
+        <v>19438202000.0</v>
+      </c>
+      <c r="E6">
+        <v>17454347000.0</v>
+      </c>
+      <c r="F6">
+        <v>-9830994000.0</v>
+      </c>
+      <c r="G6">
+        <v>16037804000.0</v>
+      </c>
+      <c r="H6">
+        <v>596432000.0</v>
+      </c>
+      <c r="I6">
+        <v>-391262000.0</v>
+      </c>
+      <c r="J6">
+        <v>-174832823000.0</v>
+      </c>
+      <c r="K6">
+        <v>-4547168000.0</v>
+      </c>
+      <c r="L6">
+        <v>207469360000.0</v>
+      </c>
+      <c r="M6">
+        <v>-283805000.0</v>
+      </c>
+      <c r="N6">
+        <v>6243794000.0</v>
+      </c>
+      <c r="O6">
+        <v>1322875000.0</v>
+      </c>
+      <c r="P6">
+        <v>-90107000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-637113605.0</v>
+      </c>
+      <c r="R6">
+        <v>-3430997395.0</v>
+      </c>
+      <c r="S6">
+        <v>4230558000.0</v>
+      </c>
+      <c r="T6">
+        <v>-226483000.0</v>
+      </c>
+      <c r="U6">
+        <v>-169875692.0</v>
+      </c>
+      <c r="V6">
+        <v>109466000.0</v>
+      </c>
+      <c r="W6">
+        <v>-496275000.0</v>
+      </c>
+      <c r="X6">
+        <v>10962000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-3363740000.0</v>
+      </c>
+      <c r="Z6">
+        <v>3102066000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-173661000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-280446000.0</v>
+      </c>
+      <c r="AC6">
+        <v>410954000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-266520000.0</v>
+      </c>
+      <c r="AE6">
+        <v>761572000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1644026000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-333151000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1802991000.0</v>
+      </c>
+      <c r="AI6">
+        <v>231778000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>87995000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1277745000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-94170000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-411796000.0</v>
+      </c>
+      <c r="AN6">
+        <v>136410000.0</v>
+      </c>
+      <c r="AO6">
+        <v>1712151000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-2009940000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>199726000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1306171000.0</v>
+      </c>
+      <c r="AS6">
+        <v>623793000.0</v>
+      </c>
+      <c r="AT6">
+        <v>438475000.0</v>
+      </c>
+      <c r="AU6">
+        <v>74989000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1099659000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-5029657000.0</v>
+      </c>
+      <c r="AX6">
+        <v>4487209000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-4091061000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-11615294000.0</v>
+      </c>
+      <c r="BA6">
+        <v>231829000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-2918984000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3621510000.0</v>
+      </c>
+      <c r="BD6">
+        <v>16625429000.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+    </row>
+    <row r="7" spans="1:81">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-20344189000.0</v>
+      </c>
+      <c r="D7">
+        <v>-23357875000.0</v>
+      </c>
+      <c r="E7">
+        <v>-21232166000.0</v>
+      </c>
+      <c r="F7">
+        <v>-18938854000.0</v>
+      </c>
+      <c r="G7">
+        <v>-15455440000.0</v>
+      </c>
+      <c r="H7">
+        <v>-8843219000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
+        <v>-2258746000.0</v>
+      </c>
+      <c r="O7">
+        <v>-10103157000.0</v>
+      </c>
+      <c r="P7">
+        <v>-6234890000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4564936000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2197106030.0</v>
+      </c>
+      <c r="S7">
+        <v>2456296000.0</v>
+      </c>
+      <c r="T7">
+        <v>-944338000.0</v>
+      </c>
+      <c r="U7">
+        <v>-854313000.0</v>
+      </c>
+      <c r="V7">
+        <v>-212594000.0</v>
+      </c>
+      <c r="W7">
+        <v>-2763259000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1802240000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-899305000.0</v>
+      </c>
+      <c r="Z7">
+        <v>1658034000.0</v>
+      </c>
+      <c r="AA7">
+        <v>13784801000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-571793000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+    </row>
+    <row r="8" spans="1:81">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+    </row>
+    <row r="9" spans="1:81">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+    </row>
+    <row r="10" spans="1:81">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+    </row>
+    <row r="11" spans="1:81">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+    </row>
+    <row r="12" spans="1:81">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>1629511000.0</v>
+      </c>
+      <c r="N12">
+        <v>-903688000.0</v>
+      </c>
+      <c r="O12">
+        <v>4330976000.0</v>
+      </c>
+      <c r="P12">
+        <v>1887530000.0</v>
+      </c>
+      <c r="Q12">
+        <v>23447245430.0</v>
+      </c>
+      <c r="R12">
+        <v>-6630613430.0</v>
+      </c>
+      <c r="S12">
+        <v>4689176000.0</v>
+      </c>
+      <c r="T12">
+        <v>-348425000.0</v>
+      </c>
+      <c r="U12">
+        <v>952370000.0</v>
+      </c>
+      <c r="V12">
+        <v>119871000.0</v>
+      </c>
+      <c r="W12">
+        <v>13211273000.0</v>
+      </c>
+      <c r="X12">
+        <v>-5528312000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-4835604000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-1330007000.0</v>
+      </c>
+      <c r="AA12">
+        <v>52540553000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3161565000.0</v>
+      </c>
+      <c r="AC12">
+        <v>988017000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-1058861000.0</v>
+      </c>
+      <c r="AE12">
+        <v>7929472000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-1487279000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+    </row>
+    <row r="13" spans="1:81">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+    </row>
+    <row r="14" spans="1:81">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14">
+        <v>951312000.0</v>
+      </c>
+      <c r="C14">
+        <v>1629522000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-429148000.0</v>
+      </c>
+      <c r="F14">
+        <v>429148000.0</v>
+      </c>
+      <c r="G14">
+        <v>1879149000.0</v>
+      </c>
+      <c r="H14">
+        <v>1214565000.0</v>
+      </c>
+      <c r="I14">
+        <v>362798000.0</v>
+      </c>
+      <c r="J14">
+        <v>612708000.0</v>
+      </c>
+      <c r="K14">
+        <v>634453000.0</v>
+      </c>
+      <c r="L14">
+        <v>606509000.0</v>
+      </c>
+      <c r="M14">
+        <v>606172000.0</v>
+      </c>
+      <c r="N14">
+        <v>630296000.0</v>
+      </c>
+      <c r="O14">
+        <v>603672000.0</v>
+      </c>
+      <c r="P14">
+        <v>608671000.0</v>
+      </c>
+      <c r="Q14">
+        <v>660177006.0</v>
+      </c>
+      <c r="R14">
+        <v>540706994.0</v>
+      </c>
+      <c r="S14">
+        <v>532501000.0</v>
+      </c>
+      <c r="T14">
+        <v>532502000.0</v>
+      </c>
+      <c r="U14">
+        <v>840003000.0</v>
+      </c>
+      <c r="V14">
+        <v>225000000.0</v>
+      </c>
+      <c r="W14">
+        <v>225000000.0</v>
+      </c>
+      <c r="X14">
+        <v>225000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>225000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>225000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>225000000.0</v>
+      </c>
+      <c r="AB14"/>
+      <c r="AC14">
+        <v>-791668000.0</v>
+      </c>
+      <c r="AD14">
+        <v>791668000.0</v>
+      </c>
+      <c r="AE14">
+        <v>-293350000.0</v>
+      </c>
+      <c r="AF14">
+        <v>-293350000.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14">
+        <v>791668000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1967142000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2171795000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2184015000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2184018000.0</v>
+      </c>
+      <c r="AM14">
+        <v>3291559000.0</v>
+      </c>
+      <c r="AN14">
+        <v>-131499000.0</v>
+      </c>
+      <c r="AO14">
+        <v>4993921000.0</v>
+      </c>
+      <c r="AP14">
+        <v>4993924000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5635246000.0</v>
+      </c>
+      <c r="AR14">
+        <v>4780148000.0</v>
+      </c>
+      <c r="AS14">
+        <v>4517944000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5042352000.0</v>
+      </c>
+      <c r="AU14">
+        <v>16596542000.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14">
+        <v>6628081000.0</v>
+      </c>
+      <c r="AX14">
+        <v>5277205000.0</v>
+      </c>
+      <c r="AY14">
+        <v>7068011000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5277204000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5277205000.0</v>
+      </c>
+      <c r="BB14">
+        <v>5277205000.0</v>
+      </c>
+      <c r="BC14">
+        <v>8356193000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3514850000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+    </row>
+    <row r="15" spans="1:81">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
+        <v>5848642900.0</v>
+      </c>
+      <c r="BL15">
+        <v>2972067700.0</v>
+      </c>
+      <c r="BM15">
+        <v>2752636800.0</v>
+      </c>
+      <c r="BN15"/>
+      <c r="BO15">
+        <v>8629896000.0</v>
+      </c>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>6859175300.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15">
+        <v>5000000000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+    </row>
+    <row r="16" spans="1:81">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16">
+        <v>53867267000.0</v>
+      </c>
+      <c r="C16">
+        <v>31702176000.0</v>
+      </c>
+      <c r="D16">
+        <v>41845090000.0</v>
+      </c>
+      <c r="E16">
+        <v>55119396000.0</v>
+      </c>
+      <c r="F16">
+        <v>37665049000.0</v>
+      </c>
+      <c r="G16">
+        <v>47496043000.0</v>
+      </c>
+      <c r="H16">
+        <v>31458239000.0</v>
+      </c>
+      <c r="I16">
+        <v>30861807000.0</v>
+      </c>
+      <c r="J16">
+        <v>31253069000.0</v>
+      </c>
+      <c r="K16">
+        <v>203189882000.0</v>
+      </c>
+      <c r="L16">
+        <v>207737050000.0</v>
+      </c>
+      <c r="M16">
+        <v>267690000.0</v>
+      </c>
+      <c r="N16">
+        <v>7698978000.0</v>
+      </c>
+      <c r="O16">
+        <v>1455184000.0</v>
+      </c>
+      <c r="P16">
+        <v>132309000.0</v>
+      </c>
+      <c r="Q16">
+        <v>222416000.0</v>
+      </c>
+      <c r="R16">
+        <v>859529605.0</v>
+      </c>
+      <c r="S16">
+        <v>4290527000.0</v>
+      </c>
+      <c r="T16">
+        <v>59969000.0</v>
+      </c>
+      <c r="U16">
+        <v>286452000.0</v>
+      </c>
+      <c r="V16">
+        <v>456327000.0</v>
+      </c>
+      <c r="W16">
+        <v>346861000.0</v>
+      </c>
+      <c r="X16">
+        <v>843136000.0</v>
+      </c>
+      <c r="Y16">
+        <v>832174000.0</v>
+      </c>
+      <c r="Z16">
+        <v>4195914000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1093848000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1267509000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1547955000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1137001000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1403521000.0</v>
+      </c>
+      <c r="AF16">
+        <v>641949000.0</v>
+      </c>
+      <c r="AG16">
+        <v>2285975000.0</v>
+      </c>
+      <c r="AH16">
+        <v>2619126000.0</v>
+      </c>
+      <c r="AI16">
+        <v>816135000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>584357000.0</v>
+      </c>
+      <c r="AK16">
+        <v>496362000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1774107000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1868277000.0</v>
+      </c>
+      <c r="AN16">
+        <v>2280073000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2143663000.0</v>
+      </c>
+      <c r="AP16">
+        <v>431512000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2441452000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2241726000.0</v>
+      </c>
+      <c r="AS16">
+        <v>3547897000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2924104000.0</v>
+      </c>
+      <c r="AU16">
+        <v>2485629000.0</v>
+      </c>
+      <c r="AV16">
+        <v>2410640000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1310981000.0</v>
+      </c>
+      <c r="AX16">
+        <v>6340638000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1853429000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>5944490000.0</v>
+      </c>
+      <c r="BA16">
+        <v>17559784000.0</v>
+      </c>
+      <c r="BB16">
+        <v>17327955000.0</v>
+      </c>
+      <c r="BC16">
+        <v>20246939000.0</v>
+      </c>
+      <c r="BD16">
+        <v>16625429000.0</v>
+      </c>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+    </row>
+    <row r="17" spans="1:81">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+    </row>
+    <row r="18" spans="1:81">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>22600853000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10052381000.0</v>
+      </c>
+      <c r="D18">
+        <v>-13102707000.0</v>
+      </c>
+      <c r="E18">
+        <v>17686363000.0</v>
+      </c>
+      <c r="F18">
+        <v>-41291804000.0</v>
+      </c>
+      <c r="G18">
+        <v>123026058000.0</v>
+      </c>
+      <c r="H18">
+        <v>-263162299000.0</v>
+      </c>
+      <c r="I18">
+        <v>-42410333000.0</v>
+      </c>
+      <c r="J18">
+        <v>-8162198000.0</v>
+      </c>
+      <c r="K18">
+        <v>-4997169000.0</v>
+      </c>
+      <c r="L18">
+        <v>-9994891000.0</v>
+      </c>
+      <c r="M18">
+        <v>1716195000.0</v>
+      </c>
+      <c r="N18">
+        <v>-9712345000.0</v>
+      </c>
+      <c r="O18">
+        <v>271287000.0</v>
+      </c>
+      <c r="P18">
+        <v>62953000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1359630140.0</v>
+      </c>
+      <c r="R18">
+        <v>-3430996860.0</v>
+      </c>
+      <c r="S18">
+        <v>6861208000.0</v>
+      </c>
+      <c r="T18">
+        <v>-2016651000.0</v>
+      </c>
+      <c r="U18">
+        <v>323352000.0</v>
+      </c>
+      <c r="V18">
+        <v>1478591000.0</v>
+      </c>
+      <c r="W18">
+        <v>11703102000.0</v>
+      </c>
+      <c r="X18">
+        <v>-6663331000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-3698684000.0</v>
+      </c>
+      <c r="Z18">
+        <v>1102066000.0</v>
+      </c>
+      <c r="AA18">
+        <v>14463119000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-270446000.0</v>
+      </c>
+      <c r="AC18">
+        <v>430954000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-256520000.0</v>
+      </c>
+      <c r="AE18">
+        <v>3781572000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-1549026000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-307826000.0</v>
+      </c>
+      <c r="AH18">
+        <v>1870896000.0</v>
+      </c>
+      <c r="AI18">
+        <v>486275000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>527991000.0</v>
+      </c>
+      <c r="AK18">
+        <v>4793252000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-1240703000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-3841827000.0</v>
+      </c>
+      <c r="AN18">
+        <v>212515000.0</v>
+      </c>
+      <c r="AO18">
+        <v>1787496000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-1481275000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-1864860000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-760292000.0</v>
+      </c>
+      <c r="AS18">
+        <v>57187983000.0</v>
+      </c>
+      <c r="AT18">
+        <v>1676946000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-9002915000.0</v>
+      </c>
+      <c r="AV18">
+        <v>2278012000.0</v>
+      </c>
+      <c r="AW18">
+        <v>14288562000.0</v>
+      </c>
+      <c r="AX18">
+        <v>6304050000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-5436381000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-9957922000.0</v>
+      </c>
+      <c r="BA18">
+        <v>10587940000.0</v>
+      </c>
+      <c r="BB18">
+        <v>2461881000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-2806386000.0</v>
+      </c>
+      <c r="BD18">
+        <v>15926018000.0</v>
+      </c>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+    </row>
+    <row r="19" spans="1:81">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+    </row>
+    <row r="20" spans="1:81">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+    </row>
+    <row r="21" spans="1:81">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
+        <v>-2000000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-2000000000.0</v>
+      </c>
+      <c r="O21">
+        <v>1051588000.0</v>
+      </c>
+      <c r="P21">
+        <v>-153061000.0</v>
+      </c>
+      <c r="Q21">
+        <v>722517000.0</v>
+      </c>
+      <c r="R21">
+        <v>722517000.0</v>
+      </c>
+      <c r="S21">
+        <v>-2630650000.0</v>
+      </c>
+      <c r="T21">
+        <v>1790168000.0</v>
+      </c>
+      <c r="U21">
+        <v>-493227000.0</v>
+      </c>
+      <c r="V21">
+        <v>-1369125000.0</v>
+      </c>
+      <c r="W21">
+        <v>-12264403000.0</v>
+      </c>
+      <c r="X21">
+        <v>6739319000.0</v>
+      </c>
+      <c r="Y21">
+        <v>334944000.0</v>
+      </c>
+      <c r="Z21">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-14636780000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-3020000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+    </row>
+    <row r="22" spans="1:81">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22">
+        <v>17284061000.0</v>
+      </c>
+      <c r="C22">
+        <v>29964768000.0</v>
+      </c>
+      <c r="D22">
+        <v>-882265000.0</v>
+      </c>
+      <c r="E22">
+        <v>9417866000.0</v>
+      </c>
+      <c r="F22">
+        <v>94658000.0</v>
+      </c>
+      <c r="G22">
+        <v>15766524000.0</v>
+      </c>
+      <c r="H22">
+        <v>8305709000.0</v>
+      </c>
+      <c r="I22">
+        <v>-14414771000.0</v>
+      </c>
+      <c r="J22">
+        <v>-3062133000.0</v>
+      </c>
+      <c r="K22">
+        <v>-141467000.0</v>
+      </c>
+      <c r="L22">
+        <v>-3620790000.0</v>
+      </c>
+      <c r="M22">
+        <v>-514108000.0</v>
+      </c>
+      <c r="N22">
+        <v>-1836327000.0</v>
+      </c>
+      <c r="O22">
+        <v>-4426908000.0</v>
+      </c>
+      <c r="P22">
+        <v>-2447477000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-25432327165.0</v>
+      </c>
+      <c r="R22">
+        <v>2895299165.0</v>
+      </c>
+      <c r="S22">
+        <v>1658250000.0</v>
+      </c>
+      <c r="T22">
+        <v>-2200728000.0</v>
+      </c>
+      <c r="U22">
+        <v>-1469021000.0</v>
+      </c>
+      <c r="V22">
+        <v>1133720000.0</v>
+      </c>
+      <c r="W22">
+        <v>-1733172000.0</v>
+      </c>
+      <c r="X22">
+        <v>-1135018000.0</v>
+      </c>
+      <c r="Y22">
+        <v>911920000.0</v>
+      </c>
+      <c r="Z22">
+        <v>1982073000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-38302434000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-3432011000.0</v>
+      </c>
+      <c r="AC22">
+        <v>234604000.0</v>
+      </c>
+      <c r="AD22">
+        <v>10673000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-3854550000.0</v>
+      </c>
+      <c r="AF22">
+        <v>-61747000.0</v>
+      </c>
+      <c r="AG22">
+        <v>666039000.0</v>
+      </c>
+      <c r="AH22">
+        <v>-579591000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-5961791000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-104463000.0</v>
+      </c>
+      <c r="AK22">
+        <v>-1539842000.0</v>
+      </c>
+      <c r="AL22">
+        <v>-2833996000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-9730848000.0</v>
+      </c>
+      <c r="AN22">
+        <v>1053482000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-1426872000.0</v>
+      </c>
+      <c r="AP22">
+        <v>-3566040000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-26528614000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-9657962000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-12965221000.0</v>
+      </c>
+      <c r="AT22">
+        <v>-12561530000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-12495435000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3765193000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-16438645000.0</v>
+      </c>
+      <c r="AX22">
+        <v>-1750716000.0</v>
+      </c>
+      <c r="AY22">
+        <v>-419135000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>86972000.0</v>
+      </c>
+      <c r="BA22">
+        <v>4575317000.0</v>
+      </c>
+      <c r="BB22">
+        <v>-3906388000.0</v>
+      </c>
+      <c r="BC22">
+        <v>-5304064000.0</v>
+      </c>
+      <c r="BD22">
+        <v>-16117752000.0</v>
+      </c>
+      <c r="BE22">
+        <v>89183100.0</v>
+      </c>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>475351700.0</v>
+      </c>
+      <c r="BI22">
+        <v>311320100.0</v>
+      </c>
+      <c r="BJ22">
+        <v>236053200.0</v>
+      </c>
+      <c r="BK22">
+        <v>323989200.0</v>
+      </c>
+      <c r="BL22"/>
+      <c r="BM22">
+        <v>2703065500.0</v>
+      </c>
+      <c r="BN22">
+        <v>5623309700.0</v>
+      </c>
+      <c r="BO22">
+        <v>4630478700.0</v>
+      </c>
+      <c r="BP22">
+        <v>216733400.0</v>
+      </c>
+      <c r="BQ22">
+        <v>5644933800.0</v>
+      </c>
+      <c r="BR22">
+        <v>9003330300.0</v>
+      </c>
+      <c r="BS22">
+        <v>12772034300.0</v>
+      </c>
+      <c r="BT22"/>
+      <c r="BU22">
+        <v>6872702400.0</v>
+      </c>
+      <c r="BV22"/>
+      <c r="BW22">
+        <v>10085789800.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22">
+        <v>6033761200.0</v>
+      </c>
+      <c r="BZ22"/>
+      <c r="CA22">
+        <v>9429498900.0</v>
+      </c>
+      <c r="CB22">
+        <v>6858458700.0</v>
+      </c>
+      <c r="CC22">
+        <v>6858458700.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:81">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>-31299000.0</v>
+      </c>
+      <c r="C23">
+        <v>135588000.0</v>
+      </c>
+      <c r="D23">
+        <v>39981085000.0</v>
+      </c>
+      <c r="E23">
+        <v>-98345000.0</v>
+      </c>
+      <c r="F23">
+        <v>40000000000.0</v>
+      </c>
+      <c r="G23">
+        <v>53955000000.0</v>
+      </c>
+      <c r="H23">
+        <v>102977549000.0</v>
+      </c>
+      <c r="I23">
+        <v>20000000000.0</v>
+      </c>
+      <c r="J23">
+        <v>2000000000.0</v>
+      </c>
+      <c r="K23">
+        <v>450000000.0</v>
+      </c>
+      <c r="L23">
+        <v>217464251000.0</v>
+      </c>
+      <c r="M23">
+        <v>3000000000.0</v>
+      </c>
+      <c r="N23">
+        <v>16100000000.0</v>
+      </c>
+      <c r="O23">
+        <v>1051588000.0</v>
+      </c>
+      <c r="P23">
+        <v>-153061000.0</v>
+      </c>
+      <c r="Q23">
+        <v>722517000.0</v>
+      </c>
+      <c r="R23">
+        <v>-236389589.0</v>
+      </c>
+      <c r="S23">
+        <v>-2630651000.0</v>
+      </c>
+      <c r="T23">
+        <v>1790168000.0</v>
+      </c>
+      <c r="U23">
+        <v>-314067153.0</v>
+      </c>
+      <c r="V23">
+        <v>-1354124847.0</v>
+      </c>
+      <c r="W23">
+        <v>-12264404000.0</v>
+      </c>
+      <c r="X23">
+        <v>6454793000.0</v>
+      </c>
+      <c r="Y23">
+        <v>334944000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-14676780000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23">
+        <v>-83590245000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>74154476000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-1163746000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1163746000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2813033000.0</v>
+      </c>
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23">
+        <v>-57741238000.0</v>
+      </c>
+      <c r="AR23"/>
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23">
+        <v>3440688000.0</v>
+      </c>
+      <c r="AV23">
+        <v>-1170000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>-2081310000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-9198751000.0</v>
+      </c>
+      <c r="AY23">
+        <v>-7828543000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>-466799000.0</v>
+      </c>
+      <c r="BA23">
+        <v>-10356112000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-5380865000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3458012000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-24593266000.0</v>
+      </c>
+      <c r="BE23">
+        <v>105038800.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23">
+        <v>17321392600.0</v>
+      </c>
+      <c r="BH23">
+        <v>5351908100.0</v>
+      </c>
+      <c r="BI23">
+        <v>1490487600.0</v>
+      </c>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23">
+        <v>5462086400.0</v>
+      </c>
+      <c r="BQ23">
+        <v>7184349900.0</v>
+      </c>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+    </row>
+    <row r="24" spans="1:81">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-72318963000.0</v>
+      </c>
+      <c r="D24">
+        <v>-37826728000.0</v>
+      </c>
+      <c r="E24">
+        <v>-133671000.0</v>
+      </c>
+      <c r="F24">
+        <v>-8539190000.0</v>
+      </c>
+      <c r="G24">
+        <v>-146813626000.0</v>
+      </c>
+      <c r="H24">
+        <v>-146712527000.0</v>
+      </c>
+      <c r="I24">
+        <v>-80929000.0</v>
+      </c>
+      <c r="J24">
+        <v>-3670625000.0</v>
+      </c>
+      <c r="K24">
+        <v>8876609000.0</v>
+      </c>
+      <c r="L24">
+        <v>141808000.0</v>
+      </c>
+      <c r="M24">
+        <v>-14411000.0</v>
+      </c>
+      <c r="N24">
+        <v>-2021267000.0</v>
+      </c>
+      <c r="O24">
+        <v>-14230000.0</v>
+      </c>
+      <c r="P24">
+        <v>14230000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>0.0</v>
+      </c>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>4100000000.0</v>
+      </c>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
+        <v>1547397000.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
+        <v>5680000000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24">
+        <v>-7781796000.0</v>
+      </c>
+      <c r="AX24">
+        <v>7781796000.0</v>
+      </c>
+      <c r="AY24">
+        <v>14048324000.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>2969883000.0</v>
+      </c>
+      <c r="BD24">
+        <v>13064571000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
+        <v>647669600.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24">
+        <v>3055399600.0</v>
+      </c>
+      <c r="BO24">
+        <v>10294693000.0</v>
+      </c>
+      <c r="BP24">
+        <v>1105726400.0</v>
+      </c>
+      <c r="BQ24">
+        <v>2882741200.0</v>
+      </c>
+      <c r="BR24">
+        <v>3113259500.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24">
+        <v>308600100.0</v>
+      </c>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+    </row>
+    <row r="25" spans="1:81">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25">
+        <v>19119425000.0</v>
+      </c>
+      <c r="C25">
+        <v>350601000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>42689004000.0</v>
+      </c>
+      <c r="F25">
+        <v>-12610064000.0</v>
+      </c>
+      <c r="G25">
+        <v>91670777000.0</v>
+      </c>
+      <c r="H25">
+        <v>-121198316000.0</v>
+      </c>
+      <c r="I25">
+        <v>12631660000.0</v>
+      </c>
+      <c r="J25">
+        <v>1824285000.0</v>
+      </c>
+      <c r="K25">
+        <v>-5490155000.0</v>
+      </c>
+      <c r="L25">
+        <v>-5767592000.0</v>
+      </c>
+      <c r="M25">
+        <v>2841855000.0</v>
+      </c>
+      <c r="N25">
+        <v>171882000.0</v>
+      </c>
+      <c r="O25">
+        <v>5301868000.0</v>
+      </c>
+      <c r="P25">
+        <v>3119102000.0</v>
+      </c>
+      <c r="Q25">
+        <v>24767599442.0</v>
+      </c>
+      <c r="R25">
+        <v>-5549199442.0</v>
+      </c>
+      <c r="S25">
+        <v>5754179000.0</v>
+      </c>
+      <c r="T25">
+        <v>716579000.0</v>
+      </c>
+      <c r="U25">
+        <v>2632376000.0</v>
+      </c>
+      <c r="V25">
+        <v>569871000.0</v>
+      </c>
+      <c r="W25">
+        <v>13211274000.0</v>
+      </c>
+      <c r="X25">
+        <v>-5753313000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-4835604000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-1105007000.0</v>
+      </c>
+      <c r="AA25">
+        <v>52540553000.0</v>
+      </c>
+      <c r="AB25">
+        <v>3161565000.0</v>
+      </c>
+      <c r="AC25">
+        <v>196350000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-267193000.0</v>
+      </c>
+      <c r="AE25">
+        <v>7636122000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-1487279000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-973865000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1658819000.0</v>
+      </c>
+      <c r="AI25">
+        <v>4480924000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-1539341000.0</v>
+      </c>
+      <c r="AK25">
+        <v>4149079000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-590725000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2597462000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-709468000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-1779553000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-2909159000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>19028508000.0</v>
+      </c>
+      <c r="AR25">
+        <v>4117522000.0</v>
+      </c>
+      <c r="AS25">
+        <v>65635260000.0</v>
+      </c>
+      <c r="AT25">
+        <v>9196124000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-13104022000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-1487181000.0</v>
+      </c>
+      <c r="AW25">
+        <v>54099126000.0</v>
+      </c>
+      <c r="AX25">
+        <v>2777561000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-12010257000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-15322098000.0</v>
+      </c>
+      <c r="BA25">
+        <v>735418000.0</v>
+      </c>
+      <c r="BB25">
+        <v>1091064000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-5858515000.0</v>
+      </c>
+      <c r="BD25">
+        <v>28528920000.0</v>
+      </c>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+    </row>
+    <row r="26" spans="1:81">
+      <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-65027000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+    </row>
+    <row r="27" spans="1:81">
+      <c r="A27" t="s">
+        <v>196</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23618,637 +24556,657 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B28">
+        <v>-31299000.0</v>
+      </c>
+      <c r="C28">
+        <v>43041000.0</v>
+      </c>
+      <c r="D28">
         <v>39864412000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-98345000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>40000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>53955000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>102977549000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>450000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>217464251000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16100000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1051588000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-153061000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>722517000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>722517000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2630651000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1790169000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-493227000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1369125000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-12199377000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6674293000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>334944000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2000000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-14636780000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="AB28">
         <v>-10000000.0</v>
       </c>
       <c r="AC28">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AE28">
         <v>-3020000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-95000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-25326000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-67904000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-246498000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-4539995000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-6070996000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1146532000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3430030000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-76105000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-75345000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-528665000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>517189000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-545879000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-56564190000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1238471000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3397906000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1178353000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-11536423000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-9598637000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-12703003000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1657371000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-10356112000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-5380865000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3458012000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-24593266000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>47000075500.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>36509421000.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>95829884800.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>59067384300.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3659536200.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>56737356700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>13396410000.0</v>
       </c>
-      <c r="BV28"/>
-[...1 lines deleted...]
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>11902657400.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B29">
+        <v>37354798000.0</v>
+      </c>
+      <c r="C29">
+        <v>31944891000.0</v>
+      </c>
+      <c r="D29">
         <v>30632166000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>51677722000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-12086258000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>109316450000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-111678042000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1420313000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-625140000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4997169000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9994891000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1721575000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1034149000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>271288000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>62954000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1324904729.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3194607271.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6879928000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2016651000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>323352000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1478591000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11703102000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6663331000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-3698684000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1102066000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>14463119000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-270446000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>430954000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-256520000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3781572000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1549026000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-307826000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1870896000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>486275000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>527991000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>4793252000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1240703000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-3841827000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>212515000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>1787496000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1481275000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1864860000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-760292000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>57187983000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1676946000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-9002915000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2278012000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>44288562000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>6304050000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-5361381000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-9957922000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>10587940000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>2461881000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2806386000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>15926018000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>18737173600.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1826952200.0</v>
       </c>
-      <c r="BE29"/>
-[...1 lines deleted...]
-      <c r="BG29">
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29">
         <v>15434804800.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>10049151500.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>27634662300.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>50667208900.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>59536460700.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>29875335200.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>70843706000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>18395666000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>2628489500.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>24905509800.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>72259591600.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>8029138700.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>23756334500.0</v>
       </c>
-      <c r="BT29"/>
-      <c r="BU29">
+      <c r="BV29"/>
+      <c r="BW29">
         <v>27946727800.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>33033874700.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>11016279700.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>48508242300.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>19605449400.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>40778613000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>20389306500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B30">
+        <v>-15158408000.0</v>
+      </c>
+      <c r="C30">
+        <v>-42130846000.0</v>
+      </c>
+      <c r="D30">
         <v>-51058376000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-34125030000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-37744736000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-147233646000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9296925000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-18970949000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-176207683000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-141808000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>141808000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-5380000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10699463000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-34725411.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-236389589.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-18720000.0</v>
       </c>
       <c r="S30">
         <v>-18720000.0</v>
       </c>
       <c r="T30">
         <v>-18720000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30"/>
+      <c r="U30">
+        <v>-18720000.0</v>
+      </c>
+      <c r="V30">
+        <v>-18720000.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>-8000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4100000000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>1547397000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
+      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30">
+        <v>5680000000.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-37781796000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7781796000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13973324000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>2969883000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>13064571000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1555858800.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30">
+        <v>818297800.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30">
         <v>3226027800.0</v>
       </c>
-      <c r="BM30"/>
-[...1 lines deleted...]
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>2882741200.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3113259500.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>