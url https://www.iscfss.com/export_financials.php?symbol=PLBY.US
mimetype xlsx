--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -839,11364 +845,12207 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>11930000.0</v>
+      </c>
+      <c r="C2">
         <v>10672000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13630000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20577000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8678000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7859000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6802000.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-26716000.0</v>
+      </c>
+      <c r="C5">
         <v>-27455000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24910000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-24145000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="I5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:9">
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>22176000.0</v>
+      </c>
+      <c r="C7">
         <v>25467000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>31576000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>46655000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>45231000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>11000.0</v>
+      </c>
+      <c r="C8">
         <v>9000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>5000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>144.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>617233000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>586349000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6062048.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>37801000.0</v>
+      </c>
+      <c r="C10">
         <v>30904000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28120000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31815000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>69245000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13430000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27744000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26841000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>37801000.0</v>
+      </c>
+      <c r="C12">
         <v>30904000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28120000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31815000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>69245000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13430000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27744000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26841000.0</v>
       </c>
-      <c r="I12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>11000.0</v>
+      </c>
+      <c r="C13">
         <v>9000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="H13">
         <v>36000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="I13">
+        <v>36000.0</v>
+      </c>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>100264706.0</v>
+      </c>
+      <c r="C14">
         <v>76048609.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>71319437.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>47420376.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38105736.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22199591.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7542491.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3819036.0</v>
       </c>
-      <c r="I14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>5000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>144.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>11015000.0</v>
+      </c>
+      <c r="C16">
         <v>9693000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9205000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10480000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11036000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11159000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-7859000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>700000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>37467000.0</v>
+      </c>
+      <c r="C20">
         <v>36007000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>54899000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>123217000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>270577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504000.0</v>
       </c>
       <c r="G20">
         <v>504000.0</v>
       </c>
       <c r="H20">
         <v>504000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="I20">
+        <v>504000.0</v>
+      </c>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>155882000.0</v>
+      </c>
+      <c r="C21">
         <v>155973000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>157901000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>236137000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7671000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2377000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>338986000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>333025000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>12934000.0</v>
+      </c>
+      <c r="C22">
         <v>8922000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20612000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39881000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11788000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11750000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>353000.0</v>
       </c>
-      <c r="I22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>292372000.0</v>
+      </c>
+      <c r="C23">
         <v>284704000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>334254000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>587660000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>935407000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>412127000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>418651000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>397592000.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>172645000.0</v>
+      </c>
+      <c r="C24">
         <v>176194000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>190115000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>191125000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>226042000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>154230000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>158544000.0</v>
+      </c>
+      <c r="C28">
         <v>171138000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>193875000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>233432000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>204836000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>151500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>146747999.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>141559000.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>192544000.0</v>
+      </c>
+      <c r="C29">
         <v>168844000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>236312000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>348427000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>651341000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>247949000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>100006.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>6293000.0</v>
+      </c>
+      <c r="C30">
         <v>8842000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10675000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16773000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14206000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12219000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6764000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8025000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>155044000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-257154000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-256517000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-254188000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-241709000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-107323000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>1674000.0</v>
+      </c>
+      <c r="C32">
         <v>1660000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10766000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20049000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21094000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-6747000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-100723.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>226904000.0</v>
+      </c>
+      <c r="C33">
         <v>257974000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>264557000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>466941999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>796525000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>364911000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>364817000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>349154000.0</v>
       </c>
-      <c r="I33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>2326000.0</v>
+      </c>
+      <c r="C34">
         <v>1837000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>957000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>39099000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>20000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2214000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>210411000.0</v>
+      </c>
+      <c r="C35">
         <v>236799000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>229638000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>339700999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>395336000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>275353000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>272408001.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>250254000.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>922000.0</v>
+      </c>
+      <c r="C36">
         <v>31489000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2274000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15136999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>453086000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>356827000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>19395000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11983000.0</v>
       </c>
-      <c r="I36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-30774000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>31344000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>42313000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>20172000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-53834000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>11983000.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>8440000.0</v>
+      </c>
+      <c r="C39">
         <v>8836000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17902000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>51518000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15550000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9779000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7576000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13219000.0</v>
       </c>
-      <c r="I39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>31919000.0</v>
+      </c>
+      <c r="C40">
         <v>21128000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19488000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>54925000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68016000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22580000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>36608001.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>43119000.0</v>
       </c>
-      <c r="I40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:9">
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>47585000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>133760000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>121123000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>114598000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>87659000.0</v>
       </c>
-      <c r="I41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>751996000.0</v>
+      </c>
+      <c r="C42">
         <v>713352000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>684610000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>612788000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>581904000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>161033000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>158010999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>150643000.0</v>
       </c>
-      <c r="I42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:9">
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>38184000.0</v>
+      </c>
+      <c r="C45">
         <v>42519000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>53149000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>17375000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>26445000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5203000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>20246000.0</v>
+      </c>
+      <c r="C46">
         <v>24339000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38798000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41886000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>65191000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5203000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5932000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3642000.0</v>
       </c>
-      <c r="I46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>17375000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>26445000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5203000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5932000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3642000.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-706916000.0</v>
+      </c>
+      <c r="C48">
         <v>-693637000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-613814000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-433396000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-155692000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-78016000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-72745000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-58859000.0</v>
       </c>
-      <c r="I48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:9">
+      <c r="J48"/>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-433396000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-155692000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-1062294.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>1524000.0</v>
+      </c>
+      <c r="C50">
         <v>381000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>304000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2050000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2808000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10700000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>100498.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>196345000.0</v>
+      </c>
+      <c r="C51">
         <v>202042000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>221995000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>265247000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>274081000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>164930000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>174491999.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>168400000.0</v>
       </c>
-      <c r="I51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>8930000.0</v>
+      </c>
+      <c r="C52">
         <v>7005000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7259000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8327999.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12505000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16681999.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5805000.0</v>
       </c>
-      <c r="I52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>205000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1302000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>58679991.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>292372000.0</v>
+      </c>
+      <c r="C55">
         <v>284704000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>334254000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>587660000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>935407000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>412127000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>418651000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>397592000.0</v>
       </c>
-      <c r="I55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:9">
+      <c r="J55"/>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>65468000.0</v>
+      </c>
+      <c r="C56">
         <v>57504000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>69697000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>120718000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>138882000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>47216000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>53834000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>48438000.0</v>
       </c>
-      <c r="I56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:9">
+      <c r="J56"/>
+    </row>
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>63794000.0</v>
+      </c>
+      <c r="C57">
         <v>55844000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>58931000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>92915000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>117788000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>53963000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>61149000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>55726000.0</v>
       </c>
-      <c r="I57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:9">
+      <c r="J57"/>
+    </row>
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>274205000.0</v>
+      </c>
+      <c r="C58">
         <v>292643000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>288569000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>432616000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>513124000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>329316000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>333557001.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>305980000.0</v>
       </c>
-      <c r="I58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:9">
+      <c r="J58"/>
+    </row>
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>18375000.0</v>
+      </c>
+      <c r="C60">
         <v>-7731000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>45893000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>155252000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>422491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>83019000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>85301999.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>91820000.0</v>
       </c>
-      <c r="I60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:9">
+      <c r="J60"/>
+    </row>
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61">
         <v>-4445000.0</v>
       </c>
-      <c r="F61"/>
+      <c r="F61">
+        <v>-4445000.0</v>
+      </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
+      <c r="E62"/>
+      <c r="F62">
         <v>208000.0</v>
       </c>
-      <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>12001000.0</v>
+      </c>
+      <c r="C2">
+        <v>11930000.0</v>
+      </c>
+      <c r="D2">
         <v>8300000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7378000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9805000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10672000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11438000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14023000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10013000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14500000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17055000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12752000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12748000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13630000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15305000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17095000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15050000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>20577000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18615000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15467000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11199000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8678000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9180000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7173000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7173000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7859000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-26124000.0</v>
+      </c>
+      <c r="C5">
+        <v>-26716000.0</v>
+      </c>
+      <c r="D5">
         <v>-26933000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-27203000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-28196000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-27455000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-24709000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-25795000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-26643000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-24910000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-27295000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-26113000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-25841000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-24145000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-28765000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-18444000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>3785000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3725000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3721000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="T5">
-[...2 lines deleted...]
-      <c r="U5"/>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85302000.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5"/>
+      <c r="Z5">
+        <v>85302000.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>20475000.0</v>
+      </c>
+      <c r="C7">
+        <v>22176000.0</v>
+      </c>
+      <c r="D7">
         <v>22843000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>23264000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>23977000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>25467000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>10826000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>27066000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>29107000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>31576000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>32696000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>32705000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>45529000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>46655000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>46026000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>45814000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>43280000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>45231000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>12000.0</v>
+      </c>
+      <c r="C8">
         <v>11000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
+        <v>11000.0</v>
+      </c>
+      <c r="E8">
         <v>10000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>9000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>9000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
       <c r="L8">
         <v>7000.0</v>
       </c>
       <c r="M8">
+        <v>7000.0</v>
+      </c>
+      <c r="N8">
+        <v>7000.0</v>
+      </c>
+      <c r="O8">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>688280000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>684643000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>617233000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>607008000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>601237000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>594257000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>586349000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>505618000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>470134000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6062048.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>30267000.0</v>
+      </c>
+      <c r="C10">
+        <v>37801000.0</v>
+      </c>
+      <c r="D10">
         <v>27563000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>19624000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>23719000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>30904000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9540000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>16850000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>19341000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>28120000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>20028000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>34404000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>24737000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>31815000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>60062000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>44613000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>32945000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>69245000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>70064000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>255529000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>72379000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13430000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>15872000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>22151000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>25000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>27744000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>30267000.0</v>
+      </c>
+      <c r="C12">
+        <v>37801000.0</v>
+      </c>
+      <c r="D12">
         <v>27563000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>19624000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>23719000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30904000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9540000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>16850000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>19341000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>28120000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>20028000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>34404000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>24737000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>31815000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>60062000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>44613000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>32945000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>69245000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>70064000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>255529000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>72379000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>15872000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22151000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>25000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>27744000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>12000.0</v>
+      </c>
+      <c r="C13">
         <v>11000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
+        <v>11000.0</v>
+      </c>
+      <c r="E13">
         <v>10000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>9000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>9000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
+        <v>7000.0</v>
+      </c>
+      <c r="N13">
+        <v>7000.0</v>
+      </c>
+      <c r="O13">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
+        <v>4000.0</v>
+      </c>
+      <c r="U13">
+        <v>4000.0</v>
+      </c>
+      <c r="V13">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="W13">
         <v>36000.0</v>
       </c>
       <c r="X13">
-        <v>144.0</v>
+        <v>36000.0</v>
       </c>
       <c r="Y13">
         <v>36000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
+      <c r="Z13">
+        <v>144.0</v>
+      </c>
+      <c r="AA13">
+        <v>36000.0</v>
+      </c>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>114184037.0</v>
+      </c>
+      <c r="C14">
+        <v>114803733.0</v>
+      </c>
+      <c r="D14">
         <v>112540226.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>94397910.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>92653367.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>83893637.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>74589372.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>73040566.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>72677664.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>73676424.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>73891105.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>74916379.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>65159155.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>47258177.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>46889983.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>46604046.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>47585644.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>43765515.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>41877232.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>36736446.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>29823273.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>33560980.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>33560980.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>22199098.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>21987790.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3898656.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3880296.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3819036.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3819036.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>7000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>7000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
+        <v>4000.0</v>
+      </c>
+      <c r="U15">
+        <v>4000.0</v>
+      </c>
+      <c r="V15">
         <v>36000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>36000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>8026999.0</v>
+      </c>
+      <c r="C16">
+        <v>11015000.0</v>
+      </c>
+      <c r="D16">
         <v>9445000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5016000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6188000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9693000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5551000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9583000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6566000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9205000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6432000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6445000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5476000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10480000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15165000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9226000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8451000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11036000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>11079000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10644000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>20085000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>14313000.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>39700000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>85573000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>700000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>38016000.0</v>
+      </c>
+      <c r="C20">
+        <v>37467000.0</v>
+      </c>
+      <c r="D20">
         <v>37257000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>36985000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>36124000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>36007000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>16084000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>54456000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>53971000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>54899000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>53720000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>54283000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>121841000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>123217000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>119103000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>259156000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>277046000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>270577000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>236925000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>16814000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>19235000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>504000.0</v>
       </c>
       <c r="W20">
         <v>504000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>504000.0</v>
+      </c>
       <c r="Y20">
         <v>504000.0</v>
       </c>
       <c r="Z20"/>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>504000.0</v>
+      </c>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>155991000.0</v>
+      </c>
+      <c r="C21">
+        <v>155882000.0</v>
+      </c>
+      <c r="D21">
         <v>155906000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>156008000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>155791000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>155973000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>145816000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>157166000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>157105000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>157901000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>163329000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>163871000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>235906000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>236137000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>237840000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>412563000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>423060000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7671000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>418057000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>342787000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>342989000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>339032000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>338904000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>338865000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>338986000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>11421000.0</v>
+      </c>
+      <c r="C22">
+        <v>12934000.0</v>
+      </c>
+      <c r="D22">
         <v>7980000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7222000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8114000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8922000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>69000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10355000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>8870000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13997000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14061000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>18585000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20612000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>33782000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>37122000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>38779000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>39881000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>35665000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>18263000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>17310000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11788000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>11959000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9511000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>9511000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11750000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>285782000.0</v>
+      </c>
+      <c r="C23">
+        <v>292372000.0</v>
+      </c>
+      <c r="D23">
         <v>278311000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>264062000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>270575000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>284704000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>271544000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>301789000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>309140000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>334254000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>359771000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>382538000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>521013000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>587660000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>575188000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>907292000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>907564000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>935407000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>849402000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>704782000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>502748000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>412127000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>413562000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>408833000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>181326.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>418651000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>157497000.0</v>
+      </c>
+      <c r="C24">
+        <v>172645000.0</v>
+      </c>
+      <c r="D24">
         <v>175271000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>176313000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>175572000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>176194000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>199705000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>195948000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>193053000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>190115000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>187905000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>186487000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>148370000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>191125000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>214862000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>224709000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>225176000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>226042000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>226507000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>159438000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>153007000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>154230000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>186487000.0</v>
       </c>
-      <c r="L25"/>
-[...1 lines deleted...]
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>214862000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>224709000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>147705000.0</v>
+      </c>
+      <c r="C28">
+        <v>158544000.0</v>
+      </c>
+      <c r="D28">
         <v>172075000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>181096000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>176592000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>171138000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>201295000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>206468000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>203123000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>193875000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>200877000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>185092000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>212879000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>233432000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>212734000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>238899000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>238731000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>204836000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>159242000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-93998000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>85516000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>151500000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>157837000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>151525999.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>131593.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>146748000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>190984000.0</v>
+      </c>
+      <c r="C29">
+        <v>192544000.0</v>
+      </c>
+      <c r="D29">
         <v>180568000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>159966000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>164955000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>168844000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>184262000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>211937000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>222904000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>236312000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>226023000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>239561000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>333258000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>348427000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>367803000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>647832000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>671848000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>651341000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>627134000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>535296000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>337000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>247949000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>6465000.0</v>
+      </c>
+      <c r="C30">
+        <v>6293000.0</v>
+      </c>
+      <c r="D30">
         <v>5534000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4643000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5940000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8842000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6337000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7986000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15715000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10675000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6744000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17087000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15117000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16773000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13933000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31139000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16789000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14206000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10648000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7673000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9145000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11046000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7843000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7518000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7518000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6764000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-165592000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-52826000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>155044000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-206510000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-250089000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>20228000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-257154000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-257362000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>14139000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-183119000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-256517000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-256369000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-257998000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-254188000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>-234000.0</v>
+      </c>
+      <c r="C32">
+        <v>1674000.0</v>
+      </c>
+      <c r="D32">
         <v>-4204000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-12901000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-8515000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1660000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>27564000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-5404000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>9052000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>10766000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1288000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>21812000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>11983000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>20049000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>51129000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>54992000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>25165000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>21094000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41128000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>244837000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>55508000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-6747000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>226323999.0</v>
+      </c>
+      <c r="C33">
+        <v>226904000.0</v>
+      </c>
+      <c r="D33">
         <v>227035999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>224590000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>225107000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>257974000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>181291000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>254331000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>252395000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>264557000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>285676000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>287072000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>444830000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>466941999.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>447135000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>776192000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>798603000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>796525000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>720472000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>409980000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>390190000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>364911000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>363723000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>364073000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>156326.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>364817000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33"/>
       <c r="AB33"/>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33"/>
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>2359000.0</v>
+      </c>
+      <c r="C34">
+        <v>2326000.0</v>
+      </c>
+      <c r="D34">
         <v>1678000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1506000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1411000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1837000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>825000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>970000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>957000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>957000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>1036000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>28316000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>42117000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>39099000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>19136000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>42807000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>96000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>20000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>6948000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>5160000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>4077000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2214000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>192010000.0</v>
+      </c>
+      <c r="C35">
+        <v>210411000.0</v>
+      </c>
+      <c r="D35">
         <v>219267000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>229387000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>228179000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>236799000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>224810000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>233450000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>232108000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>229638000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>249358000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>256322000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>273733000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>339700999.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>347831000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>411504000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>380480000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>395336000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>360568000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>281286000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>266310000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>275145000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>267191000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>271392000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>272408000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>792999.0</v>
+      </c>
+      <c r="C36">
+        <v>922000.0</v>
+      </c>
+      <c r="D36">
         <v>966999.0</v>
       </c>
-      <c r="C36">
-[...2 lines deleted...]
-      <c r="D36">
+      <c r="E36">
+        <v>684000.0</v>
+      </c>
+      <c r="F36">
         <v>10597000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>31489000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>661000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>950000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2146000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2274000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>25562000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>26031000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>28643000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>15136999.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>33792000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>34839000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>34427000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>453086000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>17674000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>29454000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>13232000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>13013000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>19093000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>19092000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>156326.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>19395000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36"/>
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>-30774000.0</v>
       </c>
-      <c r="F38"/>
-[...1 lines deleted...]
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>26031000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>31344000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>35539000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>36581000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>-44000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>42313000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>35974000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>25000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>19382000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>20172000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>19093000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>19092000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>19092000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>11305000.0</v>
+      </c>
+      <c r="C39">
+        <v>8440000.0</v>
+      </c>
+      <c r="D39">
         <v>10198000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>7983000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>7695000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>8836000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>74307000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>12267000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>12819000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>17902000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>33326000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1801000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>17744000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>51518000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>20276000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>18226000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>20492000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>15550000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>12553000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>13312000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>13724000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7371000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>14165000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5580000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3940000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>7576000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>32400000.0</v>
+      </c>
+      <c r="C40">
+        <v>31919000.0</v>
+      </c>
+      <c r="D40">
         <v>28933000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>24095000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>22858000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>21128000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>42219000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>15591000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>16088000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>19488000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>38317000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>47750000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>30264000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>54925000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>20823000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>22776000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>43439000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>68016000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>53498999.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>21736000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>21369000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>19774000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>36808000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>32807001.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>436.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>36608000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>43533000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>47585000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>96551000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>150735000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>121531000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>133760000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>134061000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>121848000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>113303000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>121123000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>111034000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>114013000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>114013000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>770478000.0</v>
+      </c>
+      <c r="C42">
+        <v>751996000.0</v>
+      </c>
+      <c r="D42">
         <v>740968000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>720436000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>719526000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>713352000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>689951000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>688449000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>686444000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>684610000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>685135000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>683835000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>680198000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>612788000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>602563000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>596792000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>589812000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>581904000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>501173000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>465689000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>262115000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="W42"/>
+      <c r="X42">
         <v>160507000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>160105000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>24856.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>158011000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>37237000.0</v>
+      </c>
+      <c r="C45">
+        <v>38184000.0</v>
+      </c>
+      <c r="D45">
         <v>37910000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>37443000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>41251000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>42519000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>21699000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>48700000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>51259000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>53149000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>55492000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>14981000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>18151000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>17375000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>16254000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>29642000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>26811000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>26445000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>26104000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>20925000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>5203000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>5203000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>19334000.0</v>
+      </c>
+      <c r="C46">
+        <v>20246000.0</v>
+      </c>
+      <c r="D46">
         <v>20342000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>20262000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>22595000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>24339000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9354000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>31837000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>35569000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>38798000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>43065000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>42887000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>58440000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>41886000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>56400000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>69634000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>64070000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>65191000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>26104000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>20925000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>8093000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>5222000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>5612000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>5932000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>14981000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>18151000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>17375000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>16254000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>69634000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>26811000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>26445000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>26104000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>20925000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>8093000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5203000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>5222000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>5612000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>5612000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-710879000.0</v>
+      </c>
+      <c r="C48">
+        <v>-706916000.0</v>
+      </c>
+      <c r="D48">
         <v>-710273000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-710733000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-702718000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-693637000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-680997000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-646976000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-630261000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-613814000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-620033000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-604959000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-471076000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-433396000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-423161000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-158464000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-150149000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-155692000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-99628000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-91929000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-83013000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-78016000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-77504000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-78770000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-703.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-72745000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-604959000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-471076000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-433396000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-423161000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-158464000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-150149000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-155692000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-99628000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-91929000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1062294.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>58</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>1524000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
+        <v>1524000.0</v>
+      </c>
+      <c r="E50">
         <v>1143000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>762000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>381000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>304000.0</v>
       </c>
       <c r="H50">
         <v>304000.0</v>
       </c>
       <c r="I50">
         <v>304000.0</v>
       </c>
       <c r="J50">
         <v>304000.0</v>
       </c>
       <c r="K50">
         <v>304000.0</v>
       </c>
       <c r="L50">
+        <v>304000.0</v>
+      </c>
+      <c r="M50">
+        <v>304000.0</v>
+      </c>
+      <c r="N50">
         <v>1600000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>2050000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>2300000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>3235000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>3220000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2808000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2799000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>2093000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>4888000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>10700000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>177972000.0</v>
+      </c>
+      <c r="C51">
+        <v>196345000.0</v>
+      </c>
+      <c r="D51">
         <v>199638000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>200720000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>200311000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>202042000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>210835000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>223318000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>222464000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>221995000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>220905000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>219496000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>237616000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>265247000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>272796000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>283512000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>271676000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>274081000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>229306000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>161531000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>157895000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>164930000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>173709000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>173676999.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>156593.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>174492000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>7264000.0</v>
+      </c>
+      <c r="C52">
+        <v>8930000.0</v>
+      </c>
+      <c r="D52">
         <v>8801000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8139000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>7506000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>7005000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3481000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6742000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>7285000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>7259000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>7210000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6707000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>11533000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>8327999.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>21516000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>22743000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>12727000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>12505000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2799000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2093000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4888000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>10700000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>17552000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>16297999.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>156593.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>16682000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...4 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
       <c r="K53">
         <v>142000.0</v>
       </c>
       <c r="L53">
+        <v>170000.0</v>
+      </c>
+      <c r="M53">
+        <v>142000.0</v>
+      </c>
+      <c r="N53">
         <v>157000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>205000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>675000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>883000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>782000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1302000.0</v>
       </c>
-      <c r="R53"/>
-[...1 lines deleted...]
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>58679991.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>58679991.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>55488000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>285782000.0</v>
+      </c>
+      <c r="C55">
+        <v>292372000.0</v>
+      </c>
+      <c r="D55">
         <v>278311000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>264062000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>270575000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>284704000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>271544000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>301789000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>309140000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>334254000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>359771000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>382538000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>521013000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>587660000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>575188000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>907292000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>907564000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>935407000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>849402000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>704782000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>502748000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>412127000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>413562000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>408833000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>181326.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>418651000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>59458000.0</v>
+      </c>
+      <c r="C56">
+        <v>65468000.0</v>
+      </c>
+      <c r="D56">
         <v>51275000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>39472000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>45468000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>57504000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>90253000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>47458000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>56745000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>69697000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>74095000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>95466000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>76183000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>120718000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>128053000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>131100000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>109005000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>138882000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>128930000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>294777000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>112558000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>47216000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>49839000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>44760000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>25000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>53834000.0</v>
       </c>
-      <c r="Z56"/>
-      <c r="AA56"/>
       <c r="AB56"/>
-    </row>
-    <row r="57" spans="1:28">
+      <c r="AC56"/>
+      <c r="AD56"/>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>59692000.0</v>
+      </c>
+      <c r="C57">
+        <v>63794000.0</v>
+      </c>
+      <c r="D57">
         <v>55479000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>52373000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>53983000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>55844000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>62689000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>52862000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>47693000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>58931000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>72807000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>73654000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>64200000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>92915000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>76924000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>76108000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>83840000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>117788000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>91214000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>49940000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>57541000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>53963000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>63540000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>56278000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>157029.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>61149000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>251702000.0</v>
+      </c>
+      <c r="C58">
+        <v>274205000.0</v>
+      </c>
+      <c r="D58">
         <v>274746000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>281760000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>282162000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>292643000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>287499000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>286312000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>279801000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>288569000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>322165000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>329976000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>337933000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>432616000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>424755000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>487612000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>464320000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>513124000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>451782000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>331226000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>323851000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>329108000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>330731000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>327670000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>157029.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>333557000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>33487000.0</v>
+      </c>
+      <c r="C60">
+        <v>18375000.0</v>
+      </c>
+      <c r="D60">
         <v>3773000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-17490000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-11379000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-7731000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-15747000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>15685000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>29547000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>45893000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>37814000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>52770000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>183288000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>155252000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>150641000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>419888000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>443452000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>422491000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>397828000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>373764000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>179105000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>83019000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>83039000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>81371000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>24297.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>85302000.0</v>
       </c>
-      <c r="Z60"/>
-      <c r="AA60"/>
       <c r="AB60"/>
-    </row>
-    <row r="61" spans="1:28">
+      <c r="AC60"/>
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-4445000.0</v>
       </c>
-      <c r="M61">
-[...2 lines deleted...]
-      <c r="N61"/>
       <c r="O61">
         <v>-4445000.0</v>
       </c>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-4445000.0</v>
       </c>
       <c r="R61">
         <v>-4445000.0</v>
       </c>
       <c r="S61">
         <v>-4445000.0</v>
       </c>
       <c r="T61">
         <v>-4445000.0</v>
       </c>
-      <c r="U61"/>
-      <c r="V61"/>
+      <c r="U61">
+        <v>-4445000.0</v>
+      </c>
+      <c r="V61">
+        <v>-4445000.0</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
-      <c r="Q62">
-[...4 lines deleted...]
-      </c>
+      <c r="Q62"/>
+      <c r="R62"/>
       <c r="S62">
         <v>208000.0</v>
       </c>
       <c r="T62">
         <v>208000.0</v>
       </c>
-      <c r="U62"/>
-      <c r="V62"/>
+      <c r="U62">
+        <v>208000.0</v>
+      </c>
+      <c r="V62">
+        <v>208000.0</v>
+      </c>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>35077000.0</v>
+      </c>
+      <c r="C2">
         <v>41780000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54777000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>82945000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>108663000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73180000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33638000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50607000.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>8351000.0</v>
+      </c>
+      <c r="C3">
         <v>14044000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12841000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12721000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7291000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2259000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3093000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4043000.0</v>
       </c>
-      <c r="I3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-5673000.0</v>
+      </c>
+      <c r="C5">
         <v>-52560000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-176925000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-47462000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-48250000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13612000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-952000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18379000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>2678000.0</v>
+      </c>
+      <c r="C6">
         <v>-38516000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-164084000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-34741000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-40959000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15871000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2141000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22422000.0</v>
       </c>
-      <c r="I6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>85851000.0</v>
+      </c>
+      <c r="C9">
         <v>74355000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>88173000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>102591000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>137923000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>74482000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44472000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>50266000.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-13898000.0</v>
+      </c>
+      <c r="C10">
         <v>-76249000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-200218000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-306395000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-80455000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1801000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-18726000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3944000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-1226000.0</v>
+      </c>
+      <c r="C11">
         <v>3148000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-13770000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-55704000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2779000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7072000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4850000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2262000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>8225000.0</v>
+      </c>
+      <c r="C12">
         <v>23689000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23293000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17719000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13312000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>31669.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-208000.0</v>
       </c>
       <c r="G14">
         <v>-208000.0</v>
       </c>
       <c r="H14">
         <v>-208000.0</v>
       </c>
       <c r="I14">
         <v>-208000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>-208000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-12672000.0</v>
+      </c>
+      <c r="C15">
         <v>-79397000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-180418000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-277704000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-77676000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5271000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23576000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1682000.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-277704000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-79718000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-5271000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-23576000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1682000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-48500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-12672000.0</v>
+      </c>
+      <c r="C17">
         <v>-79397000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-223661000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-277704000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-79718000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5271000.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-8225000.0</v>
+      </c>
+      <c r="C18">
         <v>-23689000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22866000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17719000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13312000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13463000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>7641000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1709000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>32031.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>302476000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-5941000.0</v>
+      </c>
+      <c r="C21">
         <v>-50838000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-190369000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-296100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-68852000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13612000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6036000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18379000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>126869000.0</v>
+      </c>
+      <c r="C23">
         <v>166973000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>333319000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>481636000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>315438000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>134050000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84146000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>87739000.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>8351000.0</v>
+      </c>
+      <c r="C25">
         <v>14044000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19120000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23716000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13764000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2259000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>91029000.0</v>
+      </c>
+      <c r="C27">
         <v>98716000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>123118000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>150535000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>59863000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>30576000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>91029000.0</v>
+      </c>
+      <c r="C28">
         <v>98716000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>123554000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>150535000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>250000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1007000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1004999.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1311000.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-1226000.0</v>
+      </c>
+      <c r="C29">
         <v>3148000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-24820000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-58059000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1472000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7072000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>91792000.0</v>
+      </c>
+      <c r="C30">
         <v>125193000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>278542000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>398691000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>206775000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60870000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50508000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37132000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-7957000.0</v>
+      </c>
+      <c r="C31">
         <v>-25411000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9849000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10295000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11603000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11811000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12690000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14435000.0</v>
       </c>
-      <c r="I31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>120928000.0</v>
+      </c>
+      <c r="C32">
         <v>116135000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>142950000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>185536000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>246586000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>147662000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78110000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>100873000.0</v>
       </c>
-      <c r="I32"/>
+      <c r="J32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>9544000.0</v>
+      </c>
+      <c r="C2">
+        <v>9331000.0</v>
+      </c>
+      <c r="D2">
         <v>6954000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9739000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9053000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32609000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3820000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8018000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12507000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>44240000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1282000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10859000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21777000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>20112000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25302000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19545000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>43871000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25221000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>23675000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20398000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>22632000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16062000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16841000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16171000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8452000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8361000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8412500.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8412500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>2309000.0</v>
+      </c>
+      <c r="C3">
+        <v>1989000.0</v>
+      </c>
+      <c r="D3">
         <v>2031000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2168000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2163000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3825000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1060666.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4253000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4329000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4614000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1100000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>122085.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1489000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2277000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5388000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1551000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5495000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3269000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2300000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>800000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>728000.0</v>
       </c>
-      <c r="U3"/>
-[...3 lines deleted...]
-      <c r="W3">
+      <c r="W3"/>
+      <c r="X3">
+        <v>500000.0</v>
+      </c>
+      <c r="Y3">
         <v>533000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>641000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>663000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1061000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>684500.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>684500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>452000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1372000.0</v>
       </c>
       <c r="N4">
         <v>-1372000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4"/>
+      <c r="O4">
+        <v>-1372000.0</v>
+      </c>
+      <c r="P4">
+        <v>-1372000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-614000.0</v>
+      </c>
+      <c r="C5">
+        <v>3442000.0</v>
+      </c>
+      <c r="D5">
         <v>1826000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4883000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-6058000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5188000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-6435000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-9448000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-8966999.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5938000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1359000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-8038085.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-23347000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-11502000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-14584000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-10277000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6809000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-48381000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5557000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4660000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3794000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3090000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4299000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4719000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>114000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1985000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1525500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1525500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>1695000.0</v>
+      </c>
+      <c r="C6">
+        <v>5431000.0</v>
+      </c>
+      <c r="D6">
         <v>3857000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2715000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3895000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1363000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-5374334.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5195000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4637999.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1324000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-259000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7916000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-21858000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9225000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9196000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8726000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>12304000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-45112000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3257000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3860000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3066000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5026000.0</v>
       </c>
-      <c r="V6">
-[...2 lines deleted...]
-      <c r="W6">
+      <c r="X6">
+        <v>4799000.0</v>
+      </c>
+      <c r="Y6">
         <v>5252000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3341000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>777000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3046000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-841000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-841000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>20692000.0</v>
+      </c>
+      <c r="C9">
+        <v>25580000.0</v>
+      </c>
+      <c r="D9">
         <v>22040000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>18409000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>19822000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>50702000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9044000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>16867000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>15812000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>47697000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>14994000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24242000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>13426000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>24777000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>20404000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>28336000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>40478000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>51828000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>33135000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>26176000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>22282000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>23695000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>18942000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>17716000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>15603000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>12787000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>10421000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>10632000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10632000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-3113000.0</v>
+      </c>
+      <c r="C10">
+        <v>938000.0</v>
+      </c>
+      <c r="D10">
         <v>-100000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6790000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7946000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-13499000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-33212000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-16036000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-15394000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-94028000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7979000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-144285000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-37978000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-19265000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-280536000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8252000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2759000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-57272000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-9179000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6912000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7091000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3090000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>882000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1338000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-833000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5667000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2711000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5174000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-5174000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>850000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2650000.0</v>
+      </c>
+      <c r="D11">
         <v>-560000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>889000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1095000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>898000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>586000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>616000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1053000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-5978000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-929000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-9950000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1670000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-9403000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-43653000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-140000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2784000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1208000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1480000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2003000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2094000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3602000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-384000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2278000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1576000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>351000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>650000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1924500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1924500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>2499000.0</v>
+      </c>
+      <c r="C12">
+        <v>2504000.0</v>
+      </c>
+      <c r="D12">
         <v>1926000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1907000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1888000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4008000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6686000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6588000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6427000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5707000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6620000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5757000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5209000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5280000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4306000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4083000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4050000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4140000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3622000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2253000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3297000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3390000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3417000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
+      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14">
-        <v>-208000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>-208000.0</v>
       </c>
       <c r="V14">
         <v>-208000.0</v>
       </c>
       <c r="W14">
         <v>-208000.0</v>
       </c>
       <c r="X14">
         <v>-208000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14"/>
+      <c r="Y14">
+        <v>-208000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-208000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-3963000.0</v>
+      </c>
+      <c r="C15">
+        <v>3588000.0</v>
+      </c>
+      <c r="D15">
         <v>460000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-7679000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9041000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-12543000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-33755000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-16652000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-16447000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3758000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-7165000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-133883000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-37680000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10235000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-264697000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8314999.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>5543000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-56064000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-7699000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-8915000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4997000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-512000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1266000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3616000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2409000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-6018000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-3361000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-7098500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7098500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-133883000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-37680000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-10235000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-264697000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-8315000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5543000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-58106000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7699000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-8915000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4997000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-512000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1266000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3012500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2409000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-3963000.0</v>
+      </c>
+      <c r="C17">
+        <v>3588000.0</v>
+      </c>
+      <c r="D17">
         <v>460000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-7679000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-9041000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-14397000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-33798000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-16652000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-16447000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>338000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-16393000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-134335000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-37680000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10235000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-264697000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-8315000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>5543000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-58106000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-7699000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-8915000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4997000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-512000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1266000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-2499000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2504000.0</v>
+      </c>
+      <c r="D18">
         <v>-1926000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1907000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1888000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4008000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6686000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6588000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6427000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5707000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6620000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5757000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-5209000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5280000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4306000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4083000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4050000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4140000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3622000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2253000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3297000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3390000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3417000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>17678000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4750000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2146000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>8430000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1437000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-80000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>2231000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-47000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1220000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>745000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
+        <v>148190000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20">
         <v>6413000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>296063000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
-        <v>1727000.0</v>
+        <v>-1574000.0</v>
       </c>
       <c r="C21">
+        <v>2749000.0</v>
+      </c>
+      <c r="D21">
+        <v>1611000.0</v>
+      </c>
+      <c r="E21">
         <v>-5883000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6260000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-6544000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-28142000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-9203000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-8917000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-88650000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1587000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-156206000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-27979000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-11756000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-284608000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5576000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6889000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-55363000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-5510000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-3439000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4539000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4939000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4225000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1934000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2522000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3786000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1985000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1525500.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1525500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
-        <v>27267000.0</v>
+        <v>31810000.0</v>
       </c>
       <c r="C23">
+        <v>32162000.0</v>
+      </c>
+      <c r="D23">
+        <v>27383000.0</v>
+      </c>
+      <c r="E23">
         <v>34031000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>35135000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>89855000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>41006000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>34088000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>37236000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>180587000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>17863000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>43192000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>63182000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>56645000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>330314000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>53457000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>62489000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>151062000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>63866000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>53290000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>47219000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>41388000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>30779000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>32623000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>29252000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>25025000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>18047000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>20590500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>20590500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>2309000.0</v>
+      </c>
+      <c r="C25">
+        <v>1989000.0</v>
+      </c>
+      <c r="D25">
         <v>2031000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2168000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2163000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8832000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3370000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4253000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4329000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1636000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5992000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>947000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4266000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3423000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10161000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4637000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5495000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9742000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2260000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1034000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>728000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>22366000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>25397000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>22312000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>123118000.0</v>
       </c>
       <c r="K27">
         <v>32592000.0</v>
       </c>
       <c r="L27">
+        <v>123118000.0</v>
+      </c>
+      <c r="M27">
+        <v>32592000.0</v>
+      </c>
+      <c r="N27">
         <v>50927000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>46458000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>43692000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>40965000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>31230000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>22700000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>38645000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>29615000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>26571000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>18506000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>14460000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>12747000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12653000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>8186000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>11907500.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>11907500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>23234000.0</v>
+      </c>
+      <c r="C28">
+        <v>22832000.0</v>
+      </c>
+      <c r="D28">
         <v>20434000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>22366000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>25397000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>47801000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15479000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>25489000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>22312000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43484000.0</v>
       </c>
       <c r="K28">
         <v>32592000.0</v>
       </c>
       <c r="L28">
+        <v>43484000.0</v>
+      </c>
+      <c r="M28">
+        <v>32592000.0</v>
+      </c>
+      <c r="N28">
         <v>50927000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>46458000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>43692000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>38613000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>50528000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>77509000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>37375000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>29616000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="W28">
         <v>250000.0</v>
       </c>
       <c r="X28">
+        <v>257000.0</v>
+      </c>
+      <c r="Y28">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="Z28">
         <v>250000.0</v>
       </c>
       <c r="AA28">
-        <v>250000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="AB28">
         <v>250000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28">
+        <v>250000.0</v>
+      </c>
+      <c r="AD28">
+        <v>250000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>850000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2650000.0</v>
+      </c>
+      <c r="D29">
         <v>-560000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>889000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1095000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>898000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>586000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>616000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1053000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-708000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1442000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-9950000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1719000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-10637000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-44124000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-514000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2784000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>99000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1480000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2003000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2094000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3602000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-384000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
-        <v>20313000.0</v>
+        <v>22266000.0</v>
       </c>
       <c r="C30">
+        <v>22831000.0</v>
+      </c>
+      <c r="D30">
+        <v>20429000.0</v>
+      </c>
+      <c r="E30">
         <v>24292000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>26082000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>57246000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37186000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>26070000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24729000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>136347000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>16581000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>32333000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>41405000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>36533000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>305012000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>33912000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>33589000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>107191000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>38645000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>29615000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>26821000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>18756000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14717000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15782000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13081000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16573000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9686000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>12178000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12178000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
-        <v>-1827000.0</v>
+        <v>-1539000.0</v>
       </c>
       <c r="C31">
+        <v>-1811000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1711000.0</v>
+      </c>
+      <c r="E31">
         <v>-907000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1686000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-6955000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-5070000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-6833000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-6477000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-5378000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-6392000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-130437000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-9999000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-7509000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4072000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2676000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4130000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1909000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3669000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3473000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2552000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1541000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3343000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3272000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3355000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1881000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-3512000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-3648500.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-3648500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>30236000.0</v>
+      </c>
+      <c r="C32">
+        <v>34911000.0</v>
+      </c>
+      <c r="D32">
         <v>28994000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>28148000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>28875000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>83311000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12864000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>24885000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>28319000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>91937000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>16276000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>35101000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>35203000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>44889000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>45706000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>47881000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>69378000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>95699000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>58356000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>49851000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>42680000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>46327000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>35004000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>34557000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>31774000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>21239000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>18782000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>19044500.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>19044500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>33322000.0</v>
+      </c>
+      <c r="C2">
         <v>31676000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35624000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>75486000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15560000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28707000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34545000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19392000.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>1024000</v>
+      </c>
+      <c r="C3">
         <v>2262000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3547000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7425000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17505000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>884000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4225000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970000</v>
       </c>
       <c r="I3">
         <v>2970000</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3">
+        <v>2970000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-39297000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>60556000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>57732.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-58046000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12879000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-66003.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>9499000.0</v>
+      </c>
+      <c r="C6">
         <v>1646000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3948000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39862000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59926000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13147000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15153000.0</v>
       </c>
       <c r="I6">
         <v>15153000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6">
+        <v>15153000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>3569000.0</v>
+      </c>
+      <c r="C7">
         <v>1983000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15147000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-32932000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29286000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1505000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2285000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-876000.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-4299000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-6744000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>2106000.0</v>
+      </c>
+      <c r="C9">
         <v>1878000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5342000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>228000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-10804000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-779000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-338000.0</v>
       </c>
       <c r="I9">
         <v>-338000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9">
+        <v>-338000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>-2975000.0</v>
+      </c>
+      <c r="C10">
         <v>4587000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-469000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1069000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5098000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-209000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97000.0</v>
       </c>
       <c r="I10">
         <v>-97000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10">
+        <v>-97000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>801000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3577000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3783000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>22589000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-10338000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>264194000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54787000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5331000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8121000.0</v>
       </c>
       <c r="I12">
         <v>8121000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12">
+        <v>8121000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-8947000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-20745000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-4300000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-4795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-441000.0</v>
       </c>
       <c r="I13">
         <v>-441000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>-441000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>8351000.0</v>
+      </c>
+      <c r="C14">
         <v>14044000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12841000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18160000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13764000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2259000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4043000.0</v>
       </c>
       <c r="I14">
         <v>4043000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>4043000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>21418000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>42821000.0</v>
+      </c>
+      <c r="C16">
         <v>33322000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31676000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35624000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>75486000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15560000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28707000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34545000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19392000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-1006000.0</v>
+      </c>
+      <c r="C18">
         <v>-21401000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-46838000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-66859000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-54247000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-71000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>863000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>146000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-318000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1572000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>8753000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-273176000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58647960.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20">
+        <v>10270000.0</v>
+      </c>
+      <c r="C20">
         <v>22249000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>61490000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>48250000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>302806000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-381000.0</v>
+      </c>
+      <c r="C21">
         <v>-228000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-33800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38464000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>72249000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8131000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30586000.0</v>
       </c>
       <c r="I21">
         <v>30586000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21">
+        <v>30586000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-12672000.0</v>
+      </c>
+      <c r="C22">
         <v>-79397000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-186448000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-250691000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-77676000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5271000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-23576000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1682000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-48500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-1300000.0</v>
+      </c>
+      <c r="C23">
         <v>-426000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-508000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47523000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>92018000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-359000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-72000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19598000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-402000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>1574000.0</v>
+      </c>
+      <c r="C24">
         <v>1944000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1181000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16178000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-122000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="H24">
         <v>24000.0</v>
       </c>
       <c r="I24">
         <v>24000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24">
+        <v>24000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-60000.0</v>
+      </c>
+      <c r="C25">
         <v>35952000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>153905000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>248307000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-279000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20488000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1733000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>50174000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>198314000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>59152812.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-35177000.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>4715000.0</v>
+      </c>
+      <c r="C27">
         <v>7311000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9597000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20540000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>58446000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2988000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7368000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>8589000.0</v>
+      </c>
+      <c r="C28">
         <v>21595000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26184000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11559000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>370474000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8490000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15007000.0</v>
       </c>
       <c r="I28">
         <v>15007000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28">
+        <v>15007000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>18000.0</v>
+      </c>
+      <c r="C29">
         <v>-19139000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-43291000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-59434000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-36742000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>813000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3116000.0</v>
       </c>
       <c r="I29">
         <v>3116000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29">
+        <v>3116000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>550000.0</v>
+      </c>
+      <c r="C30">
         <v>-318000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12951000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8753000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-273176000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5470000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16987000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2970000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2970000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
-        <v>19724000.0</v>
+        <v>37901000.0</v>
       </c>
       <c r="C2">
+        <v>32357000.0</v>
+      </c>
+      <c r="D2">
+        <v>21744000.0</v>
+      </c>
+      <c r="E2">
         <v>25671000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>33322000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9640000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16950000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20995000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>31676000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>20028000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>36359000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28221000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35624000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>65576000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>50447000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>38962000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>75486000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>74194000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>257659000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>72379000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15560000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16840000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>340118.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>25000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28707000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>24571000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23609000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>29077000.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>632000</v>
+      </c>
+      <c r="C3">
+        <v>278000</v>
+      </c>
+      <c r="D3">
         <v>317000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>395000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>34000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1062000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>44000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>650000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>594000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2110000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>685000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1099000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1821000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1944000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>927000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3074000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1700000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1706000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1136000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13552000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1111000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>410000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>473996</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>413000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>310000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1345000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1285000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1285000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>8102000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-7211000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-30526000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>64551000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-36661000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>1820000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-183363000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>185280000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>56819000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-172541000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7512000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>9626000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-37592000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>10582000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-8684000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5795000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-8982000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
-        <v>7839000.0</v>
+        <v>-7634000.0</v>
       </c>
       <c r="C6">
+        <v>10464000.0</v>
+      </c>
+      <c r="D6">
+        <v>10613000.0</v>
+      </c>
+      <c r="E6">
         <v>-3927000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7651000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>21364000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7310000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2137000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-10681000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>9679000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-14391000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8138000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7213000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-30127000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15129000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>11485000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-36524000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1292000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-183465000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>185280000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>56819000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-16782268.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-104784.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>315118.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-12443000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4136000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>962000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5468000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5468000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
-        <v>7237000.0</v>
+        <v>-6454000.0</v>
       </c>
       <c r="C7">
+        <v>2969000.0</v>
+      </c>
+      <c r="D7">
+        <v>6980000.0</v>
+      </c>
+      <c r="E7">
         <v>-4070000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2310000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4900000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-450000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2089000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5883000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-5946000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5781000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1193000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2043000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>13164000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-7634000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1961000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-33356000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4589000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-13807000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-7235000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-14074000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8093211.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-7300724.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-70487.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1070000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>669000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-2587000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-183500.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-183500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-11826000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>5614000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-5850000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>4683000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>-1566000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-4597000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1122000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-2726000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-543000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>349000.0</v>
+      </c>
+      <c r="C9">
+        <v>-544000.0</v>
+      </c>
+      <c r="D9">
         <v>-212000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-509000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3371000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-1392000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1360000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-162000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2072000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2138000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>25657000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-11826000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2319000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-5362000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>18139000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-14546000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1702000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-3293000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2996000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-9813000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-694000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-151000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-176000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1252000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>64000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>532000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>992500.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>992500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>1135000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5072000.0</v>
+      </c>
+      <c r="D10">
         <v>-477000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1579000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>995000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3559000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3254000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>183000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4099000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3663000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3941000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>415000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1543000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2806000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3604000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-250000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1102000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3788000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2449000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1310000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-171000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-171000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2448000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1041000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1198000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-53000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>69000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-43500.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-43500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>4250000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7096000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>11882000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>14135000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10576000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-12608000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2056000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1874000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5990000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1568000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3125000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>5166000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-2254000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-11464000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>135248000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11239000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-10666000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>262690000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>881000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6085000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>53766000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-3024000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>295000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3050000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1076000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2309000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>973000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>907000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>12734000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-3971000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2563000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-15147000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-10653000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-2226000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2785000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-10651000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2892000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-8506000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>657000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-928000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>2309000.0</v>
+      </c>
+      <c r="C14">
+        <v>1989000.0</v>
+      </c>
+      <c r="D14">
         <v>2031000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2168000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2163000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>8832000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1042000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4253000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4329000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1636000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-741000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>947000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3037000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3423000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8838000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1468000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5495000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>9742000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4182000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2551000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1718000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>555000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>500000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>533000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>641000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>663000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1061000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>684500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>684500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15">
+        <v>460000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>230000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>2000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
-        <v>27563000.0</v>
+        <v>30267000.0</v>
       </c>
       <c r="C16">
+        <v>42821000.0</v>
+      </c>
+      <c r="D16">
+        <v>32357000.0</v>
+      </c>
+      <c r="E16">
         <v>21744000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>25671000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>31004000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9640000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>18858000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>20995000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29707000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21968000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>36359000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>28411000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>35449000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>65576000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>50447000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>38962000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>75486000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>74194000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>257659000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>72379000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>57732.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>235334.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>340118.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16264000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>28707000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>24571000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>23609000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-5468000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-8895000.0</v>
+      </c>
+      <c r="C18">
+        <v>1118000.0</v>
+      </c>
+      <c r="D18">
         <v>9812000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4282000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7654000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-743000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6634000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3679000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-10345000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4032000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-15431000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4074000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-23271000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4619000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14806000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10598000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-37231000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3518000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-21484000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-20867000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-15414000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>6185378.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6560760.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-93240.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-11668000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7814000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1716000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-4333500.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4333500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>438000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-143000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-34000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-190000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-456000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>922000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-594000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>12185000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>586000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>2031000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1851000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2338000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>16269000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3478000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4799000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-230625000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-11811000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-25941000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-53735960.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>142</v>
+      </c>
+      <c r="B20">
+        <v>2538000.0</v>
+      </c>
+      <c r="C20">
+        <v>10016000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>22249000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>2000.0</v>
+      </c>
+      <c r="L20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61490000.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>61490000.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>24500000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>23750000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>27000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>27000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>202108000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="C21">
-        <v>0.0</v>
+        <v>-381000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>-76000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>11244000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-45400000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-25512000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-11354000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-798000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-799000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6116000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>67470000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10777000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3635000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-7356000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7356000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-387500.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-775000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-3963000.0</v>
+      </c>
+      <c r="C22">
+        <v>3588000.0</v>
+      </c>
+      <c r="D22">
         <v>460000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-7679000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9041000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-14397000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-33798000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-16652000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-16447000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-9639000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>70177000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-133883000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-36308000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10235000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-236883000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-9489000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>5543000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-56064000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-7699000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-8916000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4997000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-512000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1266000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-19600.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2409000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6018000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-3361000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-7098500.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-7098500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
-        <v>-237000.0</v>
+        <v>-1835000.0</v>
       </c>
       <c r="C23">
+        <v>-949000.0</v>
+      </c>
+      <c r="D23">
+        <v>17000.0</v>
+      </c>
+      <c r="E23">
         <v>-74000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-40000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-97000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-266000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-63000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-594000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-508000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-76000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11320000.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="N23">
+        <v>61490000.0</v>
+      </c>
+      <c r="O23">
         <v>-1000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22476000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>23679000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1369000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2215000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1629000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>362629000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
+        <v>100698000.0</v>
+      </c>
+      <c r="W23">
+        <v>-180942.0</v>
+      </c>
+      <c r="X23">
         <v>-262000.0</v>
       </c>
-      <c r="U23">
-[...5 lines deleted...]
-      <c r="W23">
+      <c r="Y23">
         <v>28498.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-48500.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11688000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>-1134500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1134500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>145</v>
+      </c>
+      <c r="B24">
+        <v>15003000.0</v>
+      </c>
       <c r="C24">
+        <v>567000.0</v>
+      </c>
+      <c r="D24">
+        <v>755000.0</v>
+      </c>
+      <c r="E24">
         <v>252000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>500000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-500000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1572000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-22000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1271000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>932000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-30000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-394000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17196000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-404000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-128000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-141000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-141000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4445000.0</v>
       </c>
       <c r="X24">
         <v>-4445000.0</v>
       </c>
       <c r="Y24">
+        <v>-4445000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-4445000.0</v>
+      </c>
+      <c r="AA24">
         <v>3000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>21000.0</v>
       </c>
-      <c r="AA24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
-        <v>474000.0</v>
+        <v>-1318000.0</v>
       </c>
       <c r="C25">
+        <v>-1778000.0</v>
+      </c>
+      <c r="D25">
+        <v>-418000.0</v>
+      </c>
+      <c r="E25">
         <v>2761000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-625000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>585000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>25822000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4475000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5384000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>18345000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-80272000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>132561000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>12011000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2098000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>262993000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-2266000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-16944000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5350000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1249000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5924000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-436000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1869833.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2733286.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2903.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-11306000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>12097000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7321000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>535000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>535000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-1000000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>61490000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>47437000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>1369000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-4721000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>140000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>202895000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>1169000.0</v>
+      </c>
+      <c r="C27">
+        <v>1213000.0</v>
+      </c>
+      <c r="D27">
         <v>1149000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1666000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>687000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1970000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1502000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2005000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1834000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
+        <v>687000.0</v>
+      </c>
+      <c r="L27">
+        <v>540000.0</v>
+      </c>
+      <c r="M27">
         <v>3151000.0</v>
       </c>
-      <c r="J27">
-[...5 lines deleted...]
-      <c r="L27">
+      <c r="N27">
         <v>5219000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4711000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4543000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4747000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>6539000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>54222000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>365000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>361000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3498000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>402000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1345000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>749000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>713000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>627000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3014000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3014000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-14297000.0</v>
+      </c>
+      <c r="C28">
+        <v>8686000.0</v>
+      </c>
+      <c r="D28">
         <v>17000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-74000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-40000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22152000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-342000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-139000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1074000.0</v>
       </c>
       <c r="J28">
         <v>-76000.0</v>
       </c>
       <c r="K28">
+        <v>-1074000.0</v>
+      </c>
+      <c r="L28">
+        <v>-76000.0</v>
+      </c>
+      <c r="M28">
         <v>11244000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16090000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-25513000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13621000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>22881000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>570000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1395000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>67610000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>204406000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>97063000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>59949314.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-59856314.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>59056314.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9105000.0</v>
       </c>
       <c r="Z28">
         <v>-775000.0</v>
       </c>
       <c r="AA28">
+        <v>9105000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-775000.0</v>
+      </c>
+      <c r="AC28">
         <v>-1134500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1134500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-8263000.0</v>
+      </c>
+      <c r="C29">
+        <v>1396000.0</v>
+      </c>
+      <c r="D29">
         <v>10129000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3887000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-7620000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>319000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-6678000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3029000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-9751000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1922000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-14746000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5173000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-21450000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2675000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13879000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-7524000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-35531000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5224000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-20348000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7315000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14303000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5711378.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6086764.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-93236.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-11255000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8124000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3061000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3048500.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3048500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>14371000.0</v>
+      </c>
+      <c r="C30">
+        <v>289000.0</v>
+      </c>
+      <c r="D30">
         <v>438000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-143000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-34000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-190000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-456000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>922000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-594000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12185000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>586000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2031000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1851000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2338000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16269000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3478000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4799000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-230625000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-11811000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-25941000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-558000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>53735960.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-58647960.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-413000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-13093000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1324000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1285000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1285000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>