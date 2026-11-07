--- v0 (2026-07-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3148,53 +3154,59 @@
         <v>822000000.0</v>
       </c>
       <c r="S36">
         <v>586000000.0</v>
       </c>
       <c r="T36">
         <v>725000000.0</v>
       </c>
       <c r="U36">
         <v>1133000000.0</v>
       </c>
       <c r="V36">
         <v>1537000000.0</v>
       </c>
       <c r="W36">
         <v>1395000000.0</v>
       </c>
       <c r="X36">
         <v>1049000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>59</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>1966000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1880000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1779000000.0</v>
+      </c>
       <c r="E37">
         <v>2646000000.0</v>
       </c>
       <c r="F37">
         <v>1898000000.0</v>
       </c>
       <c r="G37">
         <v>1936000000.0</v>
       </c>
       <c r="H37">
         <v>1978000000.0</v>
       </c>
       <c r="I37">
         <v>1720000000.0</v>
       </c>
       <c r="J37">
         <v>1856000000.0</v>
       </c>
       <c r="K37">
         <v>1788000000.0</v>
       </c>
       <c r="L37">
         <v>1768000000.0</v>
       </c>
       <c r="M37">
@@ -4777,548 +4789,560 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD62"/>
+  <dimension ref="A1:CF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>4036000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3919000000.0</v>
+      </c>
+      <c r="D2">
         <v>3927000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4407000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3978000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3870000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3749000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3952000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3511000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3591000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3648000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4143000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3533000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3786000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3945000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4076000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3342000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3279000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3203000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3331000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2810000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2630000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2537000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2780000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2155000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1991000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2073000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2299000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1704000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1708000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1812000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2068000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1662000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1953000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2156000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2242000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1973000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1909000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1746000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1666000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1573000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1547000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1496000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1289000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1237000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1089000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1038000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1242000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1255000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1109000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1064000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1274000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1125000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1045000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>967000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1103000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1127000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1019000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1044000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1031000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1121000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1027000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>964000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>835000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1064000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>871000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>956000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>670000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1040000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>774000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>765000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1013000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1237000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1167000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>733000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>852000000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2">
         <v>672000000.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5359,539 +5383,545 @@
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4">
         <v>-8297000000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-8544000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-8159000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-7892000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-7593000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-7815000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-7528000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-7617000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-7405000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-7356000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-7447000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-7269000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-7597000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-7295000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-7115000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-6927000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-6598000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-6296000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-6565000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-6389000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-6337000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-6046000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-6265000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-6512000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-6388000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-6688000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-7088000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-7423000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-7216000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-7202000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-7315000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-7083000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-7095000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-7234000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-7118000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-6793000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-7022000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-6663000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-6802000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>-7119000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>-6705000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BM4">
         <v>-6260000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BN4">
         <v>-6179000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BO4">
         <v>-5535000000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BP4">
         <v>-5731000000.0</v>
       </c>
-      <c r="BO4">
+      <c r="BQ4">
         <v>-5868000000.0</v>
       </c>
-      <c r="BP4">
+      <c r="BR4">
         <v>-5793000000.0</v>
       </c>
-      <c r="BQ4">
+      <c r="BS4">
         <v>-5441000000.0</v>
       </c>
-      <c r="BR4"/>
-      <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>-11871000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-11656000000.0</v>
+      </c>
+      <c r="D5">
         <v>-11788000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-12296000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-13320000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-13153000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11117000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-11314000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-11892000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10930000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-11065000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-11815000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9817000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-10045000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-9614000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9559000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-9288000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-9043000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-9760000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9577000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-10520000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-10665000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-10746000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-11181000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-10567000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-10009000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-10774000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-9363000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-8966000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-9051000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9237000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-10111000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-9199000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-8908000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-8883000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-8535000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-8797000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-9070000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-9265000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-9559000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-8889000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-8955000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-8914000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-9402000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-8927000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-8107000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-8090000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-6826000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5022000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-4314000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-4213000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4190000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4820000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4115000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3720000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-3604000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2835000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-3376000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2367000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2863000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-1425000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-262000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-146000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1140000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-520000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-1301000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-553000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-817000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1019000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1719000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2969000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-2281000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>1356000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>2229000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>1844000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>1688000000.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5"/>
       <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5">
         <v>476000000.0</v>
       </c>
-      <c r="CB5"/>
-      <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6">
         <v>1906000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1893000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1856000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1972000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1942000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1917000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1892000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1964000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1934000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1907000000.0</v>
       </c>
-      <c r="AP6">
-[...4 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
@@ -5909,78 +5939,84 @@
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
+        <v>0.0</v>
+      </c>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
+      <c r="BN6">
         <v>4923000000.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6">
+      <c r="BO6"/>
+      <c r="BP6">
         <v>5194000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>6145000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>6714000000.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6021,52 +6057,54 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -6086,52 +6124,56 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8">
+        <v>0.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6147,559 +6189,569 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>2453000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2400000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2364000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2326000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2335000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2283000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2253000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2240000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2188000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2230000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2204000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2165000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2118000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2225000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2181000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2143000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2080000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2105000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2071000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2044000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1992000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2019000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1981000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1948000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1907000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1939000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1906000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1893000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1856000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1972000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1942000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1917000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1892000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1964000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1934000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1907000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1874000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1929000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>783000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>757000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>613000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>710000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>692000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>649000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>608000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>723000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>679000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1306000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1266000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1334000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1285000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1233000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>1175000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1235000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1200000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1159000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1134000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>1225000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1236000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>1267000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1240000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1403000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1448000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1457000000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>6683000000.0</v>
+      </c>
+      <c r="C10">
+        <v>5999000000.0</v>
+      </c>
+      <c r="D10">
         <v>5450000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4872000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4037000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4138000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4443000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4216000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4258000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4876000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4099000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3060000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3017000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3492000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2428000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3207000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5368000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>5036000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4622000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4496000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4491000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4915000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3902000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7280000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4821000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4200000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3746000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6861000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6507000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4008000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3081000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6593000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5880000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6587000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7200000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>8447000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7667000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6197000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5076000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4239000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4884000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3814000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2944000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3417000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2393000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1838000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1524000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1682000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2043000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1541000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1823000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2154000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3382000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3586000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3981000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2983000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>4817000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3846000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3576000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2550000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3391000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2178000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1322000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1703000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3507000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1584000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>850000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1540000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1602000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2602000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2361000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1531000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>2803000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3028000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1231000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1656000000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
         <v>1676000000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>4872000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4037000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4138000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4443000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4216000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4258000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>3017000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3492000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2428000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3207000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5368000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5036000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4622000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4496000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4491000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4915000000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -6715,371 +6767,375 @@
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>6683000000.0</v>
+      </c>
+      <c r="C12">
+        <v>5999000000.0</v>
+      </c>
+      <c r="D12">
         <v>5450000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4872000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4037000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4138000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4443000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4216000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4258000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4876000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4099000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3060000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3017000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3492000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2428000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3207000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5368000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5036000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4622000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4496000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4491000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4915000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3902000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7280000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4821000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4200000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3746000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6861000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6507000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4008000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3081000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6593000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5880000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6587000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7200000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>8447000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7667000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6197000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5076000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4239000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>4884000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3814000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2944000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3417000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2393000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1838000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1524000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1682000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2043000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1541000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1823000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2154000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3382000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3586000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3981000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2983000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4817000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3846000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3576000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2550000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3391000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2178000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1322000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1703000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3507000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1584000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>850000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1540000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1602000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2602000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2361000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>1531000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2803000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>3028000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1231000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1656000000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12">
         <v>1676000000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...2 lines deleted...]
-      <c r="D13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>0.0</v>
+      </c>
+      <c r="F13">
         <v>-1559143000.0</v>
       </c>
-      <c r="E13">
-[...4 lines deleted...]
-      </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-9433000000.0</v>
       </c>
-      <c r="M13">
-[...4 lines deleted...]
-      </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
+        <v>0.0</v>
+      </c>
+      <c r="Q13">
+        <v>0.0</v>
+      </c>
+      <c r="R13">
         <v>-9137000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-9044000000.0</v>
       </c>
-      <c r="R13">
-[...2 lines deleted...]
-      <c r="S13">
+      <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13">
         <v>-10106000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-10551000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-11113000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-11548000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-12567000000.0</v>
       </c>
-      <c r="X13"/>
-[...1 lines deleted...]
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13">
         <v>-12944000000.0</v>
       </c>
-      <c r="AA13"/>
-[...1 lines deleted...]
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>-11199000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-11968000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-12459000000.0</v>
       </c>
-      <c r="AF13">
-[...4 lines deleted...]
-      </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
@@ -7129,363 +7185,371 @@
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
-      <c r="BM13"/>
+      <c r="BM13">
+        <v>0.0</v>
+      </c>
       <c r="BN13">
         <v>0.0</v>
       </c>
-      <c r="BO13">
-[...1 lines deleted...]
-      </c>
+      <c r="BO13"/>
       <c r="BP13">
         <v>0.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13"/>
+      <c r="BQ13">
+        <v>0.0</v>
+      </c>
+      <c r="BR13">
+        <v>0.0</v>
+      </c>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
         <v>1562820513.0</v>
       </c>
       <c r="C14">
-        <v>1558000000.0</v>
+        <v>1562820513.0</v>
       </c>
       <c r="D14">
-        <v>1558000000.0</v>
+        <v>1562820513.0</v>
       </c>
       <c r="E14">
         <v>1558000000.0</v>
       </c>
       <c r="F14">
-        <v>1556000000.0</v>
+        <v>1558000000.0</v>
       </c>
       <c r="G14">
-        <v>1556000000.0</v>
+        <v>1558000000.0</v>
       </c>
       <c r="H14">
         <v>1556000000.0</v>
       </c>
       <c r="I14">
         <v>1556000000.0</v>
       </c>
       <c r="J14">
+        <v>1556000000.0</v>
+      </c>
+      <c r="K14">
+        <v>1556000000.0</v>
+      </c>
+      <c r="L14">
         <v>1555000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1554000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1554000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1553000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1553000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1552000000.0</v>
       </c>
       <c r="Q14">
         <v>1552000000.0</v>
       </c>
       <c r="R14">
         <v>1552000000.0</v>
       </c>
       <c r="S14">
+        <v>1552000000.0</v>
+      </c>
+      <c r="T14">
+        <v>1552000000.0</v>
+      </c>
+      <c r="U14">
         <v>1557000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1560000000.0</v>
       </c>
       <c r="V14">
         <v>1560000000.0</v>
       </c>
       <c r="W14">
-        <v>1558000000.0</v>
+        <v>1560000000.0</v>
       </c>
       <c r="X14">
-        <v>1558000000.0</v>
+        <v>1560000000.0</v>
       </c>
       <c r="Y14">
         <v>1558000000.0</v>
       </c>
       <c r="Z14">
         <v>1558000000.0</v>
       </c>
       <c r="AA14">
+        <v>1558000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1558000000.0</v>
+      </c>
+      <c r="AC14">
         <v>1557000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1556000000.0</v>
       </c>
       <c r="AD14">
         <v>1556000000.0</v>
       </c>
       <c r="AE14">
-        <v>1555000000.0</v>
+        <v>1556000000.0</v>
       </c>
       <c r="AF14">
-        <v>1555000000.0</v>
+        <v>1556000000.0</v>
       </c>
       <c r="AG14">
         <v>1555000000.0</v>
       </c>
       <c r="AH14">
-        <v>1554000000.0</v>
+        <v>1555000000.0</v>
       </c>
       <c r="AI14">
-        <v>1554000000.0</v>
+        <v>1555000000.0</v>
       </c>
       <c r="AJ14">
         <v>1554000000.0</v>
       </c>
       <c r="AK14">
         <v>1554000000.0</v>
       </c>
       <c r="AL14">
+        <v>1554000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1554000000.0</v>
+      </c>
+      <c r="AN14">
         <v>1553000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1551000000.0</v>
       </c>
       <c r="AO14">
         <v>1551000000.0</v>
       </c>
       <c r="AP14">
+        <v>1551000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1551000000.0</v>
+      </c>
+      <c r="AR14">
         <v>1550000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1549000000.0</v>
       </c>
       <c r="AS14">
         <v>1549000000.0</v>
       </c>
       <c r="AT14">
+        <v>1549000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1549000000.0</v>
+      </c>
+      <c r="AV14">
         <v>1548000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1566000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1560000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1571000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1583000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1622000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1614000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1631000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1646000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1692000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1683000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1701000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1719000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1725908666.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1749000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1772000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1794000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1842000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1830000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1849000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1878000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1950000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1934000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1961000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2000000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>2078000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2064000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>2106000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>2108000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>2116000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2109000000.0</v>
       </c>
       <c r="BZ14">
         <v>2109000000.0</v>
       </c>
       <c r="CA14">
+        <v>2109000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>2109000000.0</v>
+      </c>
+      <c r="CC14">
         <v>2109313000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2108000000.0</v>
       </c>
       <c r="CD14">
         <v>2109313000.0</v>
       </c>
+      <c r="CE14">
+        <v>2108000000.0</v>
+      </c>
+      <c r="CF14">
+        <v>2109313000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
@@ -7533,278 +7597,286 @@
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
+        <v>0.0</v>
+      </c>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15">
         <v>4923000000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>5194000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>6145000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>6714000000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
         <v>1369833000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-3511000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-3591000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-3648000000.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>-3786000000.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16">
         <v>720000000.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>-3331000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>720000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2630000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2537000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2780000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2155000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1991000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2073000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2299000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1704000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1708000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1812000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-2068000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1662000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-1953000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2156000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-2242000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1973000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1909000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-1746000000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>-1573000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-1547000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-1496000000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-1237000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-1089000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-1038000000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>-1255000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-1109000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-1064000000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>-1125000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-1045000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-967000000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>-1127000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-1019000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-1044000000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>-1121000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>-1027000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>-964000000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>-1064000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>-871000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>-956000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>8323000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>-1040000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>-774000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>6109000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>8090000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-1237000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>7733000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>5332000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>6495000000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16">
         <v>5175000000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7845,252 +7917,256 @@
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>1710000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1822000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1956000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>923000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>856000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>751000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>726000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>720000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>505000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>511000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>684000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>661000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>775000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>838000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>908000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>905000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>786000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>921000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>898000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>809000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>793000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>822000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>799000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>1037000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1362000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>1739000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1897000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1376000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1463000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>1378000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1543000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>1614000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>1799000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1975000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1549000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>1709000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1520000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>1491000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1477000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1807000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1842000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1873000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>1875000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>1902000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1964000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>2007000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>1976000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>1983000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>2067000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>2051000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>2027000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>1892000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>1953000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>1701000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>1688000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>1513000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>1449000000.0</v>
       </c>
-      <c r="BR18"/>
-      <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8131,1634 +8207,1674 @@
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
+        <v>16789000000.0</v>
+      </c>
+      <c r="C20">
+        <v>16917000000.0</v>
+      </c>
+      <c r="D20">
         <v>17069000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>17264000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>17181000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>17225000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>16864000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>16600000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>17144000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>16819000000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>16458000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>16779000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>16509000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>19236000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>19866000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>19655000000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>6127000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>6318000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>6632000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>6680000000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>6814000000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>5842000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>5768000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>5964000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>5647000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>5653000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>5284000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>5858000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>5720000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>5828000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>5775000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>7189000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>7271000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>7312000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>7667000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>7666000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>7681000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>7614000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>7485000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>7324000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>7646000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>7622000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>7683000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>7415000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>7404000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>7914000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>7920000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>8388000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>8707000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>9085000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>9009000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>8893000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>9177000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>9529000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>9765000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>9900000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>9903000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>9737000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9928000000.0</v>
       </c>
       <c r="BH20">
         <v>10087000000.0</v>
       </c>
       <c r="BI20">
+        <v>9928000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>10087000000.0</v>
+      </c>
+      <c r="BK20">
         <v>10652000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>10537000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>10161000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>10195000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>9790000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>9974000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>9112000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>8992000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>8414000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>7646000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>8015000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>9318000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>8399000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>8250000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>7925000000.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20">
         <v>6197000000.0</v>
       </c>
-      <c r="CB20"/>
-      <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>9824000000.0</v>
+      </c>
+      <c r="C21">
+        <v>10178000000.0</v>
+      </c>
+      <c r="D21">
         <v>10512000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10884000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11146000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11382000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11345000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11327000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11916000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>12171000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9448000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9864000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9579000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6630000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6732000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6732000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2224000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2656000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2786000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2818000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2893000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1958000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1952000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2019000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1926000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1948000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1850000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2113000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2088000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2130000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2129000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2278000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2317000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2336000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2455000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2432000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2501000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2527000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2517000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2470000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2578000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2603000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2664000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2623000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2621000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2807000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2855000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2985000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>3134000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3209000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3234000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3193000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3290000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3472000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>3597000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>3619000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3651000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3614000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3753000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>3697000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>3774000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4020000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>3977000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>3873000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>3868000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>3779000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>3877000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>3546000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>3494000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>3321000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3169000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3084000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>3090000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2301000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>1919000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>1906000000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21">
         <v>1627000000.0</v>
       </c>
-      <c r="CB21"/>
-      <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>10326000000.0</v>
+      </c>
+      <c r="C22">
+        <v>11436000000.0</v>
+      </c>
+      <c r="D22">
         <v>11392000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11478000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10267000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>10728000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10127000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9453000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9355000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9382000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9970000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10774000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9645000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9900000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10712000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9886000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7153000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7551000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8684000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8720000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8173000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>8690000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9019000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9591000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8160000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8968000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>9045000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9235000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>8529000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8255000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>8318000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8804000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>8440000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>8925000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>8592000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>8806000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>8283000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>7730000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>8007000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>9017000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>7486000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>7989000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>8699000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>8473000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>7207000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>7207000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>7552000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>8592000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>7979000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>8271000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>8724000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>9846000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>8026000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>8217000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7976000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>8949000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>8243000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>7312000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>7311000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>8120000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>7453000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>7904000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>8271000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>8317000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>8248000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>7502000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>8279000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>9207000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>8877000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>8229000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>7824000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>9664000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>8855000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>9003000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>9020000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>9332000000.0</v>
       </c>
-      <c r="BX22"/>
-      <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22">
         <v>7075000000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22"/>
       <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>66730000000.0</v>
+      </c>
+      <c r="C23">
+        <v>68271000000.0</v>
+      </c>
+      <c r="D23">
         <v>68913000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>69185000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>67061000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>68506000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>65079000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>61784000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>66892000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>65782000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>65315000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>65304000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>62927000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>61868000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>62060000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>61681000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>40717000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>40960000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>41733000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>41290000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>41589000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>40686000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>39804000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>44815000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>39129000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>39162000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>37494000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>42875000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>41420000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>39923000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>38042000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>39801000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>39380000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>40721000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>43070000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>42968000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>41951000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>38660000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>36627000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>36851000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>35577000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>34802000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>34621000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>33956000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>32011000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>32713000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>33255000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>35187000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>35401000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>36325000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>36137000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>38168000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>36795000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>37140000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>37418000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>37670000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>38309000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>35798000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>36399000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>35488000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>36220000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>36794000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>35554000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>35050000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>36879000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>33324000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>34173000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>34552000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>33705000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>33127000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>30744000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>32972000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>35305000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>34318000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>31532000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>32043000000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23">
         <v>26120000000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23"/>
       <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
+        <v>41709000000.0</v>
+      </c>
+      <c r="C24">
+        <v>42366000000.0</v>
+      </c>
+      <c r="D24">
         <v>43808000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>45134000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>41863000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>42431000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>38781000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>42166000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>44237000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>44647000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>44683000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>41243000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>42914000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>41400000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>40416000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>34875000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>21762000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>22345000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>24019000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>24783000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>25768000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>27414000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>27276000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>28168000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>27346000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>27043000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>24999000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>26656000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>26426000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>24858000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>23131000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>26975000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>28179000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>28048000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>29578000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>31334000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>28065000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>26595000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>28588000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>25851000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>26960000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>28098000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>26683000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>25250000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>25800000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>24566000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>25572000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>26929000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>25395000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>27161000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>25989000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>24023000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>21877000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>21559000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>20796000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>17639000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>17520000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>14824000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>15346000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>14828000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>12870000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>13037000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>11885000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>13370000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>13595000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>14296000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>14809000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>13672000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>13741000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>13480000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>13144000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>11377000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>9198000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>6271000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>6643000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>5578000000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24">
         <v>2222000000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>45134000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>41863000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>42431000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>38781000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>42166000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>44237000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>42914000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>41400000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>40416000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>34875000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>21762000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>22345000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>24019000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>24783000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>25768000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>27414000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>27276000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>28168000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>27346000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>27043000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>24999000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>26656000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>26426000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>24858000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>23131000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>26975000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>28179000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>28048000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>29578000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>31334000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>28065000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>26595000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>28588000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>25851000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>26960000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>28098000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>26683000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>25250000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>25800000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>24566000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>25572000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>26929000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>25395000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>27161000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>25989000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>24023000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>21877000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>21559000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>20796000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>17639000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>17520000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>14824000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>15346000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>14828000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>12870000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>13037000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>11885000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>13370000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>13595000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>14296000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>14809000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>13672000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>13741000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>13480000000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26">
+        <v>1975000000.0</v>
+      </c>
+      <c r="C26">
+        <v>2130000000.0</v>
+      </c>
+      <c r="D26">
         <v>2478000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2891000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3133000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3352000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2972000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2654000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>5631000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4961000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>4918000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4929000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4691000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4747000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4504000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>4431000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4087000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>4328000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4312000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4463000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4624000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4633000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4637000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4798000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4579000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4516000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>4390000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4635000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4499000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4665000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4578000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1269000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1361000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1352000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1395000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1074000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1080000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1072000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1079000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1011000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>986000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>948000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>942000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>890000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>919000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1020000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1064000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1083000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1371000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1508000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1460000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1536000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>665000000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9799,368 +9915,380 @@
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>40879000000.0</v>
+      </c>
+      <c r="C28">
+        <v>43114000000.0</v>
+      </c>
+      <c r="D28">
         <v>46498000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>43963000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>46045000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>47324000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>45136000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>41479000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>44964000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>44263000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>46288000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>44849000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>44698000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>44401000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>44693000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>39916000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>21853000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>23016000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>24735000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>23310000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1154000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>24243000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>25496000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>24256000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>24669000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>25428000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>24624000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>24184000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25309000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>25881000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>27183000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>25166000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>25886000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>25078000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>27648000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>25892000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>26308000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>25550000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>26270000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>24828000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>25203000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>26155000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>26849000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>25063000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>26514000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>27364000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>29061000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>27773000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>26800000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>27968000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>27856000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>25524000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>23418000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>21913000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>21617000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>19856000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>17619000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>16956000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>17265000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>15995000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>14368000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>14743000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>15530000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>14799000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>13940000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>13647000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>15160000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>13876000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>12649000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>11472000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>11696000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>10430000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>8344000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>5295000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>6309000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>4651000000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>1110000000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28"/>
       <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>39625000000.0</v>
+      </c>
+      <c r="C29">
+        <v>40530000000.0</v>
+      </c>
+      <c r="D29">
         <v>42669000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>38841000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>39168000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>39496000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>38678000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>33945000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>39528000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>39395000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>40078000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>36684000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>38282000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>38190000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>38197000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>34166000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18084000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>19008000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>19259000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>17700000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>18554000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>18045000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17850000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>18969000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>17398000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>17631000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>15426000000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -10171,570 +10299,584 @@
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>6531000000.0</v>
+      </c>
+      <c r="C30">
+        <v>6474000000.0</v>
+      </c>
+      <c r="D30">
         <v>6390000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5810000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5823000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5889000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5793000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4675000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5191000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5117000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5052000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4391000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4789000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5012000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4599000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4756000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4611000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4593000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4418000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3940000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4182000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4445000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4087000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3761000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3712000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3944000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3334000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3717000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3729000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4074000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3535000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3564000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3522000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3772000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3894000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3738000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3985000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3648000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3090000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3499000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3100000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3085000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2989000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2778000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3322000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3619000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3741000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4004000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3785000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4081000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3408000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3853000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3659000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3964000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3591000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3589000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3562000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3553000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3472000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3201000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>3242000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3443000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2991000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3009000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>3022000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>3232000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3186000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3098000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3048000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3171000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2602000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2848000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2975000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3093000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>2786000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>3351000000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30"/>
       <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30">
         <v>2559000000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
-    <row r="31" spans="1:82">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-35521000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-35569000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-35522000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-8957000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-17488000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-18018000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-19516000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-10106000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-20258000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-18913000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-19268000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-20550000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-19665000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-19598000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-20078000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-19548000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-18818000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-19157000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-19872000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-21926000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-21308000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-21563000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-22472000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-22184000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-21589000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-22149000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-22394000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-22482000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-22366000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-22781000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-23100000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-23282000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-23607000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-23872000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-24391000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-24002000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-21953000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-21586000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-20856000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-19852000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-18613000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-17171000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-16353000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-15694000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-13759000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-13455000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-12491000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-12184000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-10515000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-9799000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-9320000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-9340000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-8332000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-8331000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-7804000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-6942000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-6146000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-5358000000.0</v>
       </c>
-      <c r="BR31"/>
-      <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
     </row>
-    <row r="32" spans="1:82">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>593000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-536000000.0</v>
+      </c>
+      <c r="D32">
         <v>-620000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-1064000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-4054000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-4784000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-5891000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-2745000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-2570000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-1388000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-1294000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-6628000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-2354000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-3409000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-3414000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-7717000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-1737000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-2171000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-1693000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-1538000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-31000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2859000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2695000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1877000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1928000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1984000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>277000000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -10745,2332 +10887,2396 @@
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
     </row>
-    <row r="33" spans="1:82">
+    <row r="33" spans="1:84">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>40942000000.0</v>
+      </c>
+      <c r="C33">
+        <v>42265000000.0</v>
+      </c>
+      <c r="D33">
         <v>43311000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>44822000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>44396000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>45142000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>42883000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>41614000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>46096000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>44754000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>44441000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>45549000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>43734000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>42032000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>42489000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>42062000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>21682000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>22584000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>23009000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>23573000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>15768000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>21943000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>21894000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>23323000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>21676000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>21386000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>20633000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>22361000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>21845000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>22760000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>22301000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>20359000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>20842000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>20693000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>22477000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>21374000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>21092000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>20228000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>19743000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>19243000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>19003000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>18756000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>18693000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>18152000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>17899000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>18941000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>18980000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>19703000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>20640000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>21615000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>21312000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>21316000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>20779000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>20385000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>20757000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>21080000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>20709000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>20237000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>21061000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>20629000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>21130000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>22461000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>22161000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>21294000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>21397000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>20400000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>21095000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>19870000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>19428000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>18396000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>17104000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>18033000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>19999000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>18568000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>17899000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>16991000000.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33"/>
       <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33">
         <v>14195000000.0</v>
       </c>
-      <c r="CB33"/>
-      <c r="CC33"/>
       <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
     </row>
-    <row r="34" spans="1:82">
+    <row r="34" spans="1:84">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>1648000000.0</v>
+      </c>
+      <c r="C34">
+        <v>1714000000.0</v>
+      </c>
+      <c r="D34">
         <v>1830000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>2181000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>2242000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>2492000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1329000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1116000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1498000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1187000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>1539000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1743000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1354000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3473000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3890000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3825000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>4663000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4472000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>4749000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>4734000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>5856000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>6083000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>6376000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>6979000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5842000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>5672000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>6136000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>6077000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>5199000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>5642000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>5689000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>5476000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>4735000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>4607000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>5464000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>5103000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>3968000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>3737000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>3502000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>3536000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>3300000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>3368000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>3363000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>3253000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>2721000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>2760000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>2974000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>2800000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>1857000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>1911000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>1843000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>1876000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>3001000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>2962000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>2972000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>2993000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>2045000000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>2034000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>2148000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>2127000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>1663000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>1747000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>1763000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>1728000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BN34">
         <v>1557000000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BO34">
         <v>1536000000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BP34">
         <v>1718000000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BQ34">
         <v>1869000000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BR34">
         <v>1899000000.0</v>
       </c>
-      <c r="BQ34">
+      <c r="BS34">
         <v>1845000000.0</v>
       </c>
-      <c r="BR34"/>
-      <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
     </row>
-    <row r="35" spans="1:82">
+    <row r="35" spans="1:84">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>47480000000.0</v>
+      </c>
+      <c r="C35">
+        <v>48386000000.0</v>
+      </c>
+      <c r="D35">
         <v>49991000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>51786000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>49326000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>50370000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>45918000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>48739000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>51239000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>51308000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>51710000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>48367000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>49086000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>46583000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>46128000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>40656000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>27348000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>27673000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>29519000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>30243000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>49278000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>34002000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>34163000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>35831000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>33849000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>33490000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>31973000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>33641000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>32530000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>31286000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>29741000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>33349000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>33723000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>33448000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>35864000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>37236000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>33070000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>31694000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>33829000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>31284000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>31636000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>32929000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>31424000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>30046000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>30135000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>29125000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>30521000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>31278000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>28961000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>30592000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>29323000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>27376000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>26685000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>26363000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>25641000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>22507000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>21467000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>18822000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>19501000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>18931000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>16516000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>16851000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>15699000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>17125000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>17044000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>17785000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>18228000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>17229000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>17153000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>16774000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>16457000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>15328000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>12277000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>9013000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>9361000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>8091000000.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35"/>
       <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35">
         <v>4864000000.0</v>
       </c>
-      <c r="CB35"/>
-      <c r="CC35"/>
       <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
     </row>
-    <row r="36" spans="1:82">
+    <row r="36" spans="1:84">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>2761000000.0</v>
+      </c>
+      <c r="C36">
+        <v>3590000000.0</v>
+      </c>
+      <c r="D36">
         <v>3796000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>4139000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3764000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4029000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2883000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2783000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2845000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2327000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5201000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5647000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>5495000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2718000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4014000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3931000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2952000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2603000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2581000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2549000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2268000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2423000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2515000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2767000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2165000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1926000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1889000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1971000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1934000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2178000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1974000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1445000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1765000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1671000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2351000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1924000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1835000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1586000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1564000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1515000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1603000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1597000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1448000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1297000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1160000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1155000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1279000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1018000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1027000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1063000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>834000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>939000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>948000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>988000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>922000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>916000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>791000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>725000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>776000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>754000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>858000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>996000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>969000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>761000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>747000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>669000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>714000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>822000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>584000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>540000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>537000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>586000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>895000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>824000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>853000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>725000000.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36"/>
       <c r="BZ36"/>
-      <c r="CA36">
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36">
         <v>1133000000.0</v>
       </c>
-      <c r="CB36"/>
-      <c r="CC36"/>
       <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
     </row>
-    <row r="37" spans="1:82">
+    <row r="37" spans="1:84">
       <c r="A37" t="s">
         <v>59</v>
       </c>
-      <c r="B37"/>
-[...4 lines deleted...]
-      <c r="G37"/>
+      <c r="B37">
+        <v>1992000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1926000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1979000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1966000000.0</v>
+      </c>
+      <c r="F37">
+        <v>1930000000.0</v>
+      </c>
+      <c r="G37">
+        <v>1954000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37">
         <v>1743000000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>1871000000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>2646000000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>1734000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>1784000000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>1895000000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>1898000000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>1919000000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>1913000000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>1974000000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>1936000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>1847000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>1877000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>1881000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>1978000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>1855000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>1790000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>1783000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>1720000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>1778000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>1747000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>1868000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>1856000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>1774000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>1731000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>1835000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>1788000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>1825000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>1757000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>1859000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>1768000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>1356000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>1353000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>1370000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>1426000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>1435000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>1445000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>1456000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>1492000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>238000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>241000000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>259000000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>322000000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>321000000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>250000000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>266000000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>322000000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>308000000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>307000000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>318000000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BM37">
         <v>427000000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BN37">
         <v>391000000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BO37">
         <v>312000000.0</v>
       </c>
-      <c r="BN37">
+      <c r="BP37">
         <v>318000000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BQ37">
         <v>429000000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BR37">
         <v>374000000.0</v>
       </c>
-      <c r="BQ37">
+      <c r="BS37">
         <v>310000000.0</v>
       </c>
-      <c r="BR37"/>
-      <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
     </row>
-    <row r="38" spans="1:82">
+    <row r="38" spans="1:84">
       <c r="A38" t="s">
         <v>60</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>23090000000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>24877000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>4821000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>24366000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>4170000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3723000000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>3857000000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>6072000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4428000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>4599000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>20946000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>21330000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>16657000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>17377000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>62145000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>21330000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3535000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>3585000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>4177000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>3390000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>3085000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3002000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2358000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2186000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2510000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2218000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2422000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>2755000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>2580000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>15018000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>14103000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>14235000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>13599000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>13479000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>13179000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>12870000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>12825000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>12828000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>12431000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>12299000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>13126000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>13283000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>13632000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>14367000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>14967000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>14642000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>14561000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>14196000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>13989000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>14284000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>14435000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>14345000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>14076000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>14616000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>14379000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>14719000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>15668000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>15483000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>14795000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>14810000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>14238000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>14565000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>13480000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>13070000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>12275000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>11352000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>11685000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>13303000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>11524000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>11022000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>10556000000.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38"/>
       <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38">
         <v>8957000000.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38"/>
       <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
     </row>
-    <row r="39" spans="1:82">
+    <row r="39" spans="1:84">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>2248000000.0</v>
+      </c>
+      <c r="C39">
+        <v>2097000000.0</v>
+      </c>
+      <c r="D39">
         <v>2370000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2203000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2538000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2609000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1833000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1826000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1992000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1653000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1753000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1530000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1742000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1432000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1832000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1770000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1903000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1196000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1000000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>561000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>13355000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>693000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>902000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>860000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>760000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>664000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>736000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>701000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>810000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>826000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>807000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>481000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>696000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>744000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>907000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>603000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>924000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>857000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>711000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>853000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1104000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1158000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1296000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1136000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>1190000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1108000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1458000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1206000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>954000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>817000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>870000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>999000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>949000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>988000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1113000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1069000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>978000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>850000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>979000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>988000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1004000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>808000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>809000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>727000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>705000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>606000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>763000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>837000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>750000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>729000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>853000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>896000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>673000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>626000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>596000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>713000000.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39"/>
       <c r="BZ39"/>
-      <c r="CA39">
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39">
         <v>615000000.0</v>
       </c>
-      <c r="CB39"/>
-      <c r="CC39"/>
       <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
     </row>
-    <row r="40" spans="1:82">
+    <row r="40" spans="1:84">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>13945000000.0</v>
+      </c>
+      <c r="C40">
+        <v>8228000000.0</v>
+      </c>
+      <c r="D40">
         <v>14155000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17319000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>14522000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>15247000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>13540000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7272000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>7217000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>16923000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>15642000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6902000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6278000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>10813000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6267000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6532000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5926000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5470000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5354000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5552000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>14540000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5486000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5284000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>5973000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5509000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5135000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>5271000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5512000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5098000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4933000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4817000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4675000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4576000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4474000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>4669000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>4579000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4677000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>4385000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>4246000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>4549000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4307000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>4101000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>4340000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>4776000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>4359000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>4464000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>4491000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>4776000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>5964000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>5688000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>5202000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>4453000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>5179000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>4828000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>4618000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>3907000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>4984000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>4540000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>4534000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>3803000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>4799000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>4387000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>4159000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>3352000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>4340000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>4099000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>4142000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>-4883000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>4328000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3884000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>-3250000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>-4533000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>4512000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-4842000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>-3500000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-4526000000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40"/>
       <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40">
         <v>5753000000.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40"/>
       <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
     </row>
-    <row r="41" spans="1:82">
+    <row r="41" spans="1:84">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>6172000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>5712000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>5345000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>5586000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>5328000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>5500000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>5460000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>6576000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>6588000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6887000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>7663000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>6503000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>6447000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>6974000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>6416000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>5575000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>5904000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>6084000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>6374000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>5544000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>5400000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>5464000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>5103000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>3968000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>3737000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>3502000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>3536000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>3300000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>3368000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>3363000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>3253000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>2721000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>2760000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>2974000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>2800000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1857000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1911000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>1843000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>1876000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>3001000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2962000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>2972000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>2993000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>2045000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>2034000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>2148000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>2127000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>1663000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>1747000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>1763000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>1728000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>1557000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>1536000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>1718000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>1869000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>1899000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>1845000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>1855000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>2550000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>1657000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>1463000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>1434000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>1273000000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41">
         <v>1476000000.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41"/>
       <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
     </row>
-    <row r="42" spans="1:82">
+    <row r="42" spans="1:84">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>-32932000000.0</v>
+      </c>
+      <c r="C42">
+        <v>-32982000000.0</v>
+      </c>
+      <c r="D42">
         <v>-33029000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-33098000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-33151000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-33189000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-33231000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-33305000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-33358000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-33396000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-33452000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-33500000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-33535000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-33551000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-33613000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-33687000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-33714000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-33756000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-33806000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-33611000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-32966000000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-32913000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-32980000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-33024000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-33062000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-33091000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-33154000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-33201000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-33241000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-33276000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-33319000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-33362000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-33398000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-33413000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-33452000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-33410000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-33441000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-33466000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>-33494000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>-33526000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>-33558000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>-33586000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-33624000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-33684000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>-34833000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-34866000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>-35015000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>-35052000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>-34282000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-33579000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-32628000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-31419000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>-29968000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-27888000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-26394000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>-24948000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>-23040000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>-21589000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>-20113000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>-18665000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>-17653000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>-16247000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>-14765000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>-13487000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>-12487000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>-11522000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>-10548000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>-8825000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>-7577000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>-6155000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>-4883000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>-3573000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>-2731000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>-394000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>1638000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>1265000000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42"/>
       <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42">
         <v>1265000000.0</v>
       </c>
-      <c r="CB42"/>
-      <c r="CC42"/>
       <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
     </row>
-    <row r="43" spans="1:82">
+    <row r="43" spans="1:84">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13111,91 +13317,89 @@
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
     </row>
-    <row r="44" spans="1:82">
+    <row r="44" spans="1:84">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -13243,1914 +13447,1956 @@
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
+        <v>0.0</v>
+      </c>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
+      <c r="BN44">
         <v>4923000000.0</v>
       </c>
-      <c r="BM44"/>
-      <c r="BN44">
+      <c r="BO44"/>
+      <c r="BP44">
         <v>5194000000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BQ44">
         <v>6145000000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>6714000000.0</v>
       </c>
-      <c r="BQ44"/>
-      <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
     </row>
-    <row r="45" spans="1:82">
+    <row r="45" spans="1:84">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>19551000000.0</v>
+      </c>
+      <c r="C45">
+        <v>19556000000.0</v>
+      </c>
+      <c r="D45">
         <v>19452000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>19616000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>19186000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>18999000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>17428000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>16685000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>17512000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>16736000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>16545000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>17080000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>15893000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>16195000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>15777000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>15443000000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>13845000000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>6061000000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>5975000000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>5952000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>6365000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>6134000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>6184000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>6107000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>6631000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>6636000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>6917000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>6894000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>7201000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>7138000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>7113000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>7459000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>7271000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>6857000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>6629000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>6264000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>6064000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>6133000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>5931000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>5865000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>5721000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>5600000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>5815000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>5697000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>6071000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>6273000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>6648000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>6670000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>6755000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>6583000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>6396000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>6473000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>6645000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>6364000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>6161000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>6445000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>6250000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>6411000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>6793000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>6678000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>6499000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>6587000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>6162000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>6530000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>6390000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>6358000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>6121000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>5752000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>6348000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>6696000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>7044000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>6877000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>6435000000.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45"/>
       <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45">
         <v>5238000000.0</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45"/>
       <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
     </row>
-    <row r="46" spans="1:82">
+    <row r="46" spans="1:84">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>8369000000.0</v>
+      </c>
+      <c r="C46">
+        <v>8313000000.0</v>
+      </c>
+      <c r="D46">
         <v>8259000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8397000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8115000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>8043000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7532000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>7310000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7548000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>7264000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>7201000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7516000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>6883000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6991000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6788000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6710000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>5610000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>5965000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6004000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6168000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6061000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5975000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5952000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>6365000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>6134000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>6184000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>6107000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>6631000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>6636000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>6917000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>6894000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>7201000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>7138000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>7113000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>7459000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>7271000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>6857000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>6629000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>6264000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>6064000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>6133000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>5931000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>5865000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>5721000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>5600000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>5815000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>5697000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>6071000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>6273000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>6648000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>6670000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>6755000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>6583000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>6396000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>6473000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>6645000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>6364000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>6161000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>6445000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>6250000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>6411000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>6793000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>6678000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>6499000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>6587000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>6162000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>6530000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>6390000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>6358000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>6121000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>5752000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>6348000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>6696000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>7044000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>6877000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>6435000000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46"/>
       <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46">
         <v>5238000000.0</v>
       </c>
-      <c r="CB46"/>
-      <c r="CC46"/>
       <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
     </row>
-    <row r="47" spans="1:82">
+    <row r="47" spans="1:84">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>8397000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>8115000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>8043000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>7532000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>7310000000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>7548000000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>6883000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>6991000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6788000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>15443000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5610000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>5965000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6004000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6168000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6061000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5975000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>5952000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6365000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>6134000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>6184000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>6107000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>6631000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>7352000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>6917000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>6894000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>7201000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>7138000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>7113000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>7459000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>7271000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>6857000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>6629000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>6264000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>6064000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>6133000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>5931000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>5865000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>5721000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>5600000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>5815000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>5697000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>6071000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>6273000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>6648000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>6670000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>6755000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>6583000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>6396000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>6473000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>6645000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>6364000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>6161000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>6445000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>6250000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>6411000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>6793000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>6678000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>6499000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>6587000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>6162000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>6530000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>6390000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>6358000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>6121000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>5752000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>6348000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>6696000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>7044000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>6877000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>6435000000.0</v>
       </c>
-      <c r="BX47"/>
-      <c r="BY47"/>
       <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47">
         <v>5238000000.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47"/>
       <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
     </row>
-    <row r="48" spans="1:82">
+    <row r="48" spans="1:84">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>36866000000.0</v>
+      </c>
+      <c r="C48">
+        <v>36055000000.0</v>
+      </c>
+      <c r="D48">
         <v>35538000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>35400000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>35557000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>34376000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>33447000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>32869000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>35556000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>34582000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>34208000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>34090000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>33919000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>33893000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>34303000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>34289000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>33865000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>33755000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>33468000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>33082000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>32935000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>32465000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>32178000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>31638000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>31537000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>31103000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>30984000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>30987000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>31197000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>31128000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>30588000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>31014000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>30877000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>30406000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>29985000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>29859000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>30831000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>30528000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>30367000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>30397000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>30305000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>29985000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>29785000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>29842000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>30178000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>29822000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>29489000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>29249000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>29192000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>28601000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>28228000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>27843000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>27359000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>26537000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>25800000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>25076000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>24394000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>23599000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>22592000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>21757000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>21208000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>20178000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>18903000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>18133000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>17539000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>16888000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>15977000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>15358000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>14936000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>14251000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>13758000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>13354000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>13007000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>12032000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>11296000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>12448000000.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48"/>
       <c r="BZ48"/>
-      <c r="CA48">
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48">
         <v>12526000000.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48"/>
       <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
     </row>
-    <row r="49" spans="1:82">
+    <row r="49" spans="1:84">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>33893000000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>34303000000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>34289000000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>33865000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>33755000000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>33468000000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>33082000000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>32935000000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>32465000000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>32178000000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>31638000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>31537000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>31103000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>30984000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>30987000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>31197000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>31128000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>30588000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>31014000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>30877000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>30406000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>29985000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>29859000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>30831000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>30528000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>30367000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>30397000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>30305000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>29985000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>29785000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>29842000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>30178000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>29822000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>29489000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>29249000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>29192000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>28601000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>28228000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>27843000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>27359000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>26537000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>25800000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>25076000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>24394000000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>23599000000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>22592000000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>21757000000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>21208000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>20178000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>18903000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>18133000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>17539000000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BO49">
         <v>16888000000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BP49">
         <v>15977000000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BQ49">
         <v>15358000000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BR49">
         <v>14936000000.0</v>
       </c>
-      <c r="BQ49">
+      <c r="BS49">
         <v>14251000000.0</v>
       </c>
-      <c r="BR49"/>
-      <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
     </row>
-    <row r="50" spans="1:82">
+    <row r="50" spans="1:84">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50">
+        <v>5853000000.0</v>
+      </c>
+      <c r="C50">
+        <v>6747000000.0</v>
+      </c>
+      <c r="D50">
         <v>8140000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>3701000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8219000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9031000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>10798000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>3529000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>4985000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>4492000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>5704000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>6666000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>4801000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>6493000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>6705000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>8248000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>5459000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>5707000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>5338000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>3023000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3337000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1744000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2122000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>3368000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2144000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>2585000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>3371000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>4389000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>5390000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>5031000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>7133000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>4054000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>3042000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>3025000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>4662000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>2506000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>33975000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>31747000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>2758000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>2573000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>3127000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>1871000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>2405000000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>1318000000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
     </row>
-    <row r="51" spans="1:82">
+    <row r="51" spans="1:84">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>47562000000.0</v>
+      </c>
+      <c r="C51">
+        <v>49113000000.0</v>
+      </c>
+      <c r="D51">
         <v>51948000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>48835000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>50082000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>51462000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>49579000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>45695000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>49222000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>49139000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>50387000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>47909000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>47715000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>47893000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>47121000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>43123000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>27221000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>28052000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>29357000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>27806000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>25991000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>29158000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>29398000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>31536000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>29490000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>29628000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>28370000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>31045000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>31816000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>29889000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>30264000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>31759000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>31766000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>31665000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>34848000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>34339000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>33975000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>31747000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>31346000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>29067000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>30087000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>29969000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>29793000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>28480000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>28907000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>29202000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>30585000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>29455000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>28843000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>29509000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>29679000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>27678000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>26800000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>25499000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>25598000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>22839000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>22436000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>20802000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>20841000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>18545000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>17759000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>16921000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>16852000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>16502000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>17447000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>15231000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>16010000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>15416000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>14251000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>14074000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>14057000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>11961000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>11147000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>8323000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>7540000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>6307000000.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51"/>
       <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51">
         <v>2786000000.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51"/>
       <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
     </row>
-    <row r="52" spans="1:82">
+    <row r="52" spans="1:84">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>5853000000.0</v>
+      </c>
+      <c r="C52">
+        <v>6747000000.0</v>
+      </c>
+      <c r="D52">
         <v>8140000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3701000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8219000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9031000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10798000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3529000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4985000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4492000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>5704000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6666000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4801000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>6493000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6705000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>8248000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>5459000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>5707000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>5338000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3023000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>223000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1744000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2122000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3368000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2144000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2585000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>3371000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>4389000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5390000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5031000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>7133000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>4784000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3587000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>3617000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>5270000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3005000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>5910000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>5152000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2758000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>3216000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>3127000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1871000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>3110000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>3230000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>3107000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>4636000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>5013000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>2526000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>3448000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>2348000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>3690000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>3655000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>4923000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>3940000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>4802000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>5200000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>4916000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>5978000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>5495000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>3717000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>4889000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>3884000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>4967000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>3132000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>3852000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>935000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>1201000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>1744000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>510000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>594000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>913000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>584000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>1949000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>2052000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>897000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>729000000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52">
         <v>564000000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52"/>
       <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
     </row>
-    <row r="53" spans="1:82">
+    <row r="53" spans="1:84">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>43000000.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>1000000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53">
         <v>192000000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>4624000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4633000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4637000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>4798000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>4579000000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>33000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>35000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>31000000.0</v>
       </c>
-      <c r="AI53">
-[...4 lines deleted...]
-      </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
@@ -15191,115 +15437,117 @@
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
-      <c r="BO53">
-[...1 lines deleted...]
-      </c>
+      <c r="BO53"/>
       <c r="BP53">
         <v>0.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53"/>
+      <c r="BQ53">
+        <v>0.0</v>
+      </c>
+      <c r="BR53">
+        <v>0.0</v>
+      </c>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
     </row>
-    <row r="54" spans="1:82">
+    <row r="54" spans="1:84">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -15347,1091 +15595,1117 @@
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54">
         <v>4923000000.0</v>
       </c>
-      <c r="BM54"/>
-      <c r="BN54">
+      <c r="BO54"/>
+      <c r="BP54">
         <v>5194000000.0</v>
       </c>
-      <c r="BO54">
+      <c r="BQ54">
         <v>6145000000.0</v>
       </c>
-      <c r="BP54">
+      <c r="BR54">
         <v>6714000000.0</v>
       </c>
-      <c r="BQ54"/>
-      <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
     </row>
-    <row r="55" spans="1:82">
+    <row r="55" spans="1:84">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>66730000000.0</v>
+      </c>
+      <c r="C55">
+        <v>68271000000.0</v>
+      </c>
+      <c r="D55">
         <v>68913000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>69185000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>67061000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>68506000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>65079000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>61784000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>66892000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>65782000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>65315000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>65304000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>62927000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>61868000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>62060000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>61681000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>40717000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>40960000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>41733000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>41290000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>41589000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>40686000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>39804000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>44815000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>39129000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>39162000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>37494000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>42875000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>41420000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>39923000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>38042000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>39801000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>39380000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>40721000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>43070000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>42968000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>41951000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>38660000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>36627000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>36851000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>35577000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>34802000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>34621000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>33956000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>32011000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>32713000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>33255000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>35187000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>35401000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>36325000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>36137000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>38168000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>36795000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>37140000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>37418000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>37670000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>38309000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>35798000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>36399000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>35488000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>36220000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>36794000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>35554000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>35050000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>36879000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>33324000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>34173000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>34552000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>33705000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>33127000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>30744000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>32972000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>35305000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>34318000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>31532000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>32043000000.0</v>
       </c>
-      <c r="BX55"/>
-      <c r="BY55"/>
       <c r="BZ55"/>
-      <c r="CA55">
+      <c r="CA55"/>
+      <c r="CB55"/>
+      <c r="CC55">
         <v>26120000000.0</v>
       </c>
-      <c r="CB55"/>
-      <c r="CC55"/>
       <c r="CD55"/>
+      <c r="CE55"/>
+      <c r="CF55"/>
     </row>
-    <row r="56" spans="1:82">
+    <row r="56" spans="1:84">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>25788000000.0</v>
+      </c>
+      <c r="C56">
+        <v>26006000000.0</v>
+      </c>
+      <c r="D56">
         <v>25602000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>24363000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>22665000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>23364000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>22196000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>20170000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>20796000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>21028000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>20874000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>19755000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>19193000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>19836000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>19571000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>19619000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>19035000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>18376000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>18724000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>17717000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>4491000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>18743000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>17910000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>21492000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>17453000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>17776000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>16861000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>20514000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>19575000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>17163000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>15741000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>19442000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>18538000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>20028000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>20593000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>21594000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>20859000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>18432000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>16884000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>17608000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>16574000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>16046000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>15928000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>15804000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>14112000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>13772000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>14275000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>15484000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>14761000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>14710000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>14825000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>16852000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>16016000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>16755000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>16661000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>16590000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>17600000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>15561000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>15338000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>14859000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>15090000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>14333000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>13393000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>13756000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>15482000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>12924000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>13078000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>14682000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>14277000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>14731000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>13640000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>14939000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>15306000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>15750000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>13633000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>15052000000.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56"/>
       <c r="BZ56"/>
-      <c r="CA56">
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56">
         <v>11925000000.0</v>
       </c>
-      <c r="CB56"/>
-      <c r="CC56"/>
       <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
     </row>
-    <row r="57" spans="1:82">
+    <row r="57" spans="1:84">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>25195000000.0</v>
+      </c>
+      <c r="C57">
+        <v>26542000000.0</v>
+      </c>
+      <c r="D57">
         <v>26222000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>25427000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>26719000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>28148000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>28087000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>22915000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>23366000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>22416000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22168000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>26383000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>21547000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>23245000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>22985000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>27336000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>20772000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>20547000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>20417000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>19255000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>943000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>15884000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>15215000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>19615000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>15525000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>15792000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>16584000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>18833000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>18045000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>18046000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>18486000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>17191000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>15599000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>17441000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>17688000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>15962000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>18514000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>17243000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>13355000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>16467000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>14258000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>12672000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>14091000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14102000000.0</v>
       </c>
       <c r="AS57">
         <v>15386000000.0</v>
       </c>
       <c r="AT57">
+        <v>14102000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>15386000000.0</v>
+      </c>
+      <c r="AV57">
         <v>14980000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>15112000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>15117000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>13580000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>13971000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>17066000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>16018000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>14706000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>14509000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>17016000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>16726000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>16830000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>15283000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>14794000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>16050000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>14763000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>14343000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>12804000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>13713000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>9989000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>9580000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>11178000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>9838000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>9666000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>8135000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>10144000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>11396000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>11438000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>7393000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>8551000000.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57"/>
       <c r="BZ57"/>
-      <c r="CA57">
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57">
         <v>6989000000.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57"/>
       <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
     </row>
-    <row r="58" spans="1:82">
+    <row r="58" spans="1:84">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>72675000000.0</v>
+      </c>
+      <c r="C58">
+        <v>74928000000.0</v>
+      </c>
+      <c r="D58">
         <v>76213000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>77213000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>76045000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>78518000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>74005000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>71654000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>74605000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>73724000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>73878000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>74750000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>70633000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>69828000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>69113000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>67992000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>48120000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>48220000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>49936000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>49498000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>50221000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>49886000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>49378000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>55446000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>49374000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>49282000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>48557000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>52474000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>50575000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>49332000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>48227000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>50540000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>49322000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>50889000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>53552000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>53198000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>51584000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>48937000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>47184000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>47751000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>45894000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>45601000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>45515000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>45432000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>44237000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>44511000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>45501000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>46390000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>44078000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>44172000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>43294000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>44442000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>42703000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>41069000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>40150000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>39523000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>38193000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>35652000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>34784000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>33725000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>32566000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>31614000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>30042000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>29929000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>30757000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>27774000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>27808000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>28407000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>26991000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>26440000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>24592000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>25472000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>23673000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>20451000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>16754000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>16642000000.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58"/>
       <c r="BZ58"/>
-      <c r="CA58">
+      <c r="CA58"/>
+      <c r="CB58"/>
+      <c r="CC58">
         <v>11853000000.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58"/>
       <c r="CD58"/>
+      <c r="CE58"/>
+      <c r="CF58"/>
     </row>
-    <row r="59" spans="1:82">
+    <row r="59" spans="1:84">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
         <v>-9942000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>-10168000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>-10482000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>-10230000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>-9633000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>-10277000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>-10557000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>-10900000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>-10317000000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AQ59">
         <v>-10799000000.0</v>
       </c>
-      <c r="AP59">
-[...4 lines deleted...]
-      </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
@@ -16449,522 +16723,536 @@
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59">
         <v>4923000000.0</v>
       </c>
-      <c r="BM59"/>
-      <c r="BN59">
+      <c r="BO59"/>
+      <c r="BP59">
         <v>5194000000.0</v>
       </c>
-      <c r="BO59">
+      <c r="BQ59">
         <v>6145000000.0</v>
       </c>
-      <c r="BP59">
+      <c r="BR59">
         <v>6714000000.0</v>
       </c>
-      <c r="BQ59"/>
-      <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
     </row>
-    <row r="60" spans="1:82">
+    <row r="60" spans="1:84">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>-7937000000.0</v>
+      </c>
+      <c r="C60">
+        <v>-8583000000.0</v>
+      </c>
+      <c r="D60">
         <v>-9279000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-9994000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-10914000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-11966000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-10901000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-11750000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-9694000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-9744000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-10309000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-11225000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-9433000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-9703000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-8924000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-8957000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-9137000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-9044000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-10098000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-10106000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-8632000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-11113000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-11548000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-12567000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-12092000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-11997000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-12944000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-11577000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-11010000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-11199000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-11968000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-12459000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-11720000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-11915000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-12350000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-12086000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-11407000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-12008000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-12392000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-12688000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-12142000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-12556000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-12753000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-13244000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-13582000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-13151000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-13616000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-12629000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-10112000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-9292000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-8613000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-7766000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-7429000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-5466000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-4314000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-3476000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-1481000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-1366000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>112000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>229000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2130000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>3669000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>3992000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>3506000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>4532000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>4065000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>4876000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>5716000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>6340000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>6377000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>5906000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>7500000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>11632000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>13867000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>14778000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>15401000000.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60"/>
       <c r="BZ60"/>
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60">
         <v>14267000000.0</v>
       </c>
-      <c r="CB60"/>
-      <c r="CC60"/>
       <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60"/>
     </row>
-    <row r="61" spans="1:82">
+    <row r="61" spans="1:84">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61">
         <v>-35791000000.0</v>
       </c>
-      <c r="N61">
+      <c r="P61">
         <v>-35801000000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-35917000000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-35918000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-35921000000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-35924000000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-35836000000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-35147000000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-35056000000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-35060000000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-35129000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-35133000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-35135000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-35146000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-35220000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-35222000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-35224000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-35226000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-35301000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-35304000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-35306000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-35308000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-35382000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-35383000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-35383000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-35386000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-35490000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-35492000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-35493000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-35498000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-35613000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-35616000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-35623000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-35628000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-35762000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-34974000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-34228000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-33236000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-32142000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-30647000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-29194000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-27660000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-26282000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-24325000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-22822000000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-21288000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-19900000000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BJ61">
         <v>-18853000000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-17406000000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-15899000000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-14712000000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-13723000000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BO61">
         <v>-12789000000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-11788000000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BQ61">
         <v>-10228000000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BR61">
         <v>-9025000000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-7612000000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-6397000000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-5154000000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-4326000000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-2000000000.0</v>
       </c>
-      <c r="BV61"/>
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
     </row>
-    <row r="62" spans="1:82">
+    <row r="62" spans="1:84">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16974,93 +17262,95 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
-      <c r="AZ62">
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62">
         <v>1283000000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BC62">
         <v>1296000000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BD62">
         <v>1323000000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BE62">
         <v>1301000000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BF62">
         <v>1276000000.0</v>
       </c>
-      <c r="BE62">
+      <c r="BG62">
         <v>1262000000.0</v>
       </c>
-      <c r="BF62"/>
-      <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17149,51 +17439,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>13366000000.0</v>
       </c>
       <c r="C2">
         <v>13329000000.0</v>
       </c>
       <c r="D2">
         <v>12893000000.0</v>
       </c>
       <c r="E2">
         <v>11402000000.0</v>
       </c>
       <c r="F2">
         <v>2807000000.0</v>
       </c>
       <c r="G2">
         <v>9569000000.0</v>
       </c>
       <c r="H2">
         <v>10513000000.0</v>
       </c>
       <c r="I2">
         <v>10758000000.0</v>
       </c>
@@ -17223,51 +17513,51 @@
       </c>
       <c r="R2">
         <v>9022000000.0</v>
       </c>
       <c r="S2">
         <v>9328000000.0</v>
       </c>
       <c r="T2">
         <v>8720000000.0</v>
       </c>
       <c r="U2">
         <v>8146000000.0</v>
       </c>
       <c r="V2">
         <v>32920000000.0</v>
       </c>
       <c r="W2">
         <v>6727000000.0</v>
       </c>
       <c r="X2">
         <v>23821000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>1996000000.0</v>
       </c>
       <c r="C3">
         <v>1787000000.0</v>
       </c>
       <c r="D3">
         <v>1398000000.0</v>
       </c>
       <c r="E3">
         <v>1077000000.0</v>
       </c>
       <c r="F3">
         <v>-19000000.0</v>
       </c>
       <c r="G3">
         <v>981000000.0</v>
       </c>
       <c r="H3">
         <v>964000000.0</v>
       </c>
       <c r="I3">
         <v>989000000.0</v>
       </c>
@@ -17297,82 +17587,82 @@
       </c>
       <c r="R3">
         <v>853000000.0</v>
       </c>
       <c r="S3">
         <v>842000000.0</v>
       </c>
       <c r="T3">
         <v>748000000.0</v>
       </c>
       <c r="U3">
         <v>658000000.0</v>
       </c>
       <c r="V3">
         <v>527000000.0</v>
       </c>
       <c r="W3">
         <v>6000000.0</v>
       </c>
       <c r="X3">
         <v>370000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>15467000000.0</v>
+        <v>16726000000.0</v>
       </c>
       <c r="C5">
         <v>13962000000.0</v>
       </c>
       <c r="D5">
         <v>11976000000.0</v>
       </c>
       <c r="E5">
         <v>12402000000.0</v>
       </c>
       <c r="F5">
         <v>2947000000.0</v>
       </c>
       <c r="G5">
         <v>11681000000.0</v>
       </c>
       <c r="H5">
         <v>10668000000.0</v>
       </c>
       <c r="I5">
         <v>11526000000.0</v>
       </c>
       <c r="J5">
         <v>11584000000.0</v>
       </c>
@@ -17399,54 +17689,54 @@
       </c>
       <c r="R5">
         <v>10086000000.0</v>
       </c>
       <c r="S5">
         <v>10465000000.0</v>
       </c>
       <c r="T5">
         <v>8894000000.0</v>
       </c>
       <c r="U5">
         <v>8574000000.0</v>
       </c>
       <c r="V5">
         <v>7735000000.0</v>
       </c>
       <c r="W5">
         <v>6482000000.0</v>
       </c>
       <c r="X5">
         <v>6196000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>17463000000.0</v>
+        <v>18722000000.0</v>
       </c>
       <c r="C6">
         <v>15749000000.0</v>
       </c>
       <c r="D6">
         <v>13374000000.0</v>
       </c>
       <c r="E6">
         <v>13479000000.0</v>
       </c>
       <c r="F6">
         <v>2928000000.0</v>
       </c>
       <c r="G6">
         <v>12662000000.0</v>
       </c>
       <c r="H6">
         <v>11632000000.0</v>
       </c>
       <c r="I6">
         <v>12515000000.0</v>
       </c>
       <c r="J6">
         <v>12459000000.0</v>
       </c>
@@ -17473,115 +17763,115 @@
       </c>
       <c r="R6">
         <v>10939000000.0</v>
       </c>
       <c r="S6">
         <v>11307000000.0</v>
       </c>
       <c r="T6">
         <v>9642000000.0</v>
       </c>
       <c r="U6">
         <v>9232000000.0</v>
       </c>
       <c r="V6">
         <v>8262000000.0</v>
       </c>
       <c r="W6">
         <v>6488000000.0</v>
       </c>
       <c r="X6">
         <v>6566000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>-2316000000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-31000000.0</v>
       </c>
       <c r="J8">
         <v>-1600000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>27282000000.0</v>
       </c>
       <c r="C9">
         <v>24549000000.0</v>
       </c>
       <c r="D9">
         <v>22281000000.0</v>
       </c>
       <c r="E9">
         <v>20360000000.0</v>
       </c>
       <c r="F9">
         <v>5297000000.0</v>
       </c>
       <c r="G9">
         <v>19125000000.0</v>
       </c>
       <c r="H9">
         <v>19292000000.0</v>
       </c>
       <c r="I9">
         <v>18867000000.0</v>
       </c>
@@ -17611,51 +17901,51 @@
       </c>
       <c r="R9">
         <v>16013000000.0</v>
       </c>
       <c r="S9">
         <v>16377000000.0</v>
       </c>
       <c r="T9">
         <v>14078000000.0</v>
       </c>
       <c r="U9">
         <v>12641000000.0</v>
       </c>
       <c r="V9">
         <v>12368000000.0</v>
       </c>
       <c r="W9">
         <v>10856000000.0</v>
       </c>
       <c r="X9">
         <v>9568000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>14585000000.0</v>
       </c>
       <c r="C10">
         <v>12199000000.0</v>
       </c>
       <c r="D10">
         <v>10607000000.0</v>
       </c>
       <c r="E10">
         <v>11771000000.0</v>
       </c>
       <c r="F10">
         <v>2768000000.0</v>
       </c>
       <c r="G10">
         <v>10969000000.0</v>
       </c>
       <c r="H10">
         <v>10021000000.0</v>
       </c>
       <c r="I10">
         <v>10731000000.0</v>
       </c>
@@ -17685,51 +17975,51 @@
       </c>
       <c r="R10">
         <v>9243000000.0</v>
       </c>
       <c r="S10">
         <v>9937000000.0</v>
       </c>
       <c r="T10">
         <v>8863000000.0</v>
       </c>
       <c r="U10">
         <v>8226000000.0</v>
       </c>
       <c r="V10">
         <v>7641000000.0</v>
       </c>
       <c r="W10">
         <v>6478000000.0</v>
       </c>
       <c r="X10">
         <v>6213000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11">
         <v>2737000000.0</v>
       </c>
       <c r="C11">
         <v>2380000000.0</v>
       </c>
       <c r="D11">
         <v>2339000000.0</v>
       </c>
       <c r="E11">
         <v>2244000000.0</v>
       </c>
       <c r="F11">
         <v>593000000.0</v>
       </c>
       <c r="G11">
         <v>2377000000.0</v>
       </c>
       <c r="H11">
         <v>2293000000.0</v>
       </c>
       <c r="I11">
         <v>2445000000.0</v>
       </c>
@@ -17759,51 +18049,51 @@
       </c>
       <c r="R11">
         <v>2691000000.0</v>
       </c>
       <c r="S11">
         <v>2787000000.0</v>
       </c>
       <c r="T11">
         <v>2564000000.0</v>
       </c>
       <c r="U11">
         <v>1829000000.0</v>
       </c>
       <c r="V11">
         <v>1835000000.0</v>
       </c>
       <c r="W11">
         <v>1762000000.0</v>
       </c>
       <c r="X11">
         <v>2090000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B12">
         <v>1587000000.0</v>
       </c>
       <c r="C12">
         <v>1763000000.0</v>
       </c>
       <c r="D12">
         <v>1526000000.0</v>
       </c>
       <c r="E12">
         <v>768000000.0</v>
       </c>
       <c r="F12">
         <v>146000000.0</v>
       </c>
       <c r="G12">
         <v>728000000.0</v>
       </c>
       <c r="H12">
         <v>796000000.0</v>
       </c>
       <c r="I12">
         <v>855000000.0</v>
       </c>
@@ -17833,101 +18123,101 @@
       </c>
       <c r="R12">
         <v>843000000.0</v>
       </c>
       <c r="S12">
         <v>528000000.0</v>
       </c>
       <c r="T12">
         <v>10000000.0</v>
       </c>
       <c r="U12">
         <v>371000000.0</v>
       </c>
       <c r="V12">
         <v>94000000.0</v>
       </c>
       <c r="W12">
         <v>4000000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B13">
         <v>621000000.0</v>
       </c>
       <c r="C13">
         <v>620000000.0</v>
       </c>
       <c r="D13">
         <v>465000000.0</v>
       </c>
       <c r="E13">
         <v>588000000.0</v>
       </c>
       <c r="F13">
         <v>628000000.0</v>
       </c>
       <c r="G13">
         <v>618000000.0</v>
       </c>
       <c r="H13">
         <v>226000000.0</v>
       </c>
       <c r="I13">
         <v>190000000.0</v>
       </c>
       <c r="J13">
         <v>182000000.0</v>
       </c>
       <c r="K13">
         <v>178000000.0</v>
       </c>
       <c r="L13">
         <v>1008000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>-500000000.0</v>
       </c>
       <c r="C14">
         <v>-446000000.0</v>
       </c>
       <c r="D14">
         <v>-455000000.0</v>
       </c>
       <c r="E14">
         <v>479000000.0</v>
       </c>
       <c r="F14">
         <v>601000000.0</v>
       </c>
       <c r="G14">
         <v>536000000.0</v>
       </c>
       <c r="H14">
         <v>543000000.0</v>
       </c>
       <c r="I14">
         <v>1720000000.0</v>
       </c>
@@ -17951,51 +18241,51 @@
       </c>
       <c r="P14">
         <v>288000000.0</v>
       </c>
       <c r="Q14">
         <v>239000000.0</v>
       </c>
       <c r="R14">
         <v>210000000.0</v>
       </c>
       <c r="S14">
         <v>260000000.0</v>
       </c>
       <c r="T14">
         <v>273000000.0</v>
       </c>
       <c r="U14">
         <v>251000000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B15">
         <v>11348000000.0</v>
       </c>
       <c r="C15">
         <v>7034000000.0</v>
       </c>
       <c r="D15">
         <v>7791000000.0</v>
       </c>
       <c r="E15">
         <v>9048000000.0</v>
       </c>
       <c r="F15">
         <v>2229000000.0</v>
       </c>
       <c r="G15">
         <v>8056000000.0</v>
       </c>
       <c r="H15">
         <v>7185000000.0</v>
       </c>
       <c r="I15">
         <v>7911000000.0</v>
       </c>
@@ -18025,51 +18315,51 @@
       </c>
       <c r="R15">
         <v>6342000000.0</v>
       </c>
       <c r="S15">
         <v>6890000000.0</v>
       </c>
       <c r="T15">
         <v>6026000000.0</v>
       </c>
       <c r="U15">
         <v>6146000000.0</v>
       </c>
       <c r="V15">
         <v>5620000000.0</v>
       </c>
       <c r="W15">
         <v>4570000000.0</v>
       </c>
       <c r="X15">
         <v>3975000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>11316000000.0</v>
       </c>
       <c r="C16">
         <v>7034000000.0</v>
       </c>
       <c r="D16">
         <v>7791000000.0</v>
       </c>
       <c r="E16">
         <v>9048000000.0</v>
       </c>
       <c r="F16">
         <v>9083000000.0</v>
       </c>
       <c r="G16">
         <v>8056000000.0</v>
       </c>
       <c r="H16">
         <v>7185000000.0</v>
       </c>
       <c r="I16">
         <v>7895000000.0</v>
       </c>
@@ -18093,51 +18383,51 @@
       </c>
       <c r="P16">
         <v>8591000000.0</v>
       </c>
       <c r="Q16">
         <v>7259000000.0</v>
       </c>
       <c r="R16">
         <v>6342000000.0</v>
       </c>
       <c r="S16">
         <v>6890000000.0</v>
       </c>
       <c r="T16">
         <v>6026000000.0</v>
       </c>
       <c r="U16">
         <v>6146000000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B17">
         <v>11848000000.0</v>
       </c>
       <c r="C17">
         <v>9819000000.0</v>
       </c>
       <c r="D17">
         <v>8268000000.0</v>
       </c>
       <c r="E17">
         <v>9390000000.0</v>
       </c>
       <c r="F17">
         <v>9561000000.0</v>
       </c>
       <c r="G17">
         <v>8576000000.0</v>
       </c>
       <c r="H17">
         <v>7579000000.0</v>
       </c>
       <c r="I17">
         <v>8286000000.0</v>
       </c>
@@ -18155,182 +18445,182 @@
       </c>
       <c r="N17">
         <v>8872000000.0</v>
       </c>
       <c r="O17">
         <v>9154000000.0</v>
       </c>
       <c r="P17">
         <v>8879000000.0</v>
       </c>
       <c r="Q17">
         <v>7498000000.0</v>
       </c>
       <c r="R17">
         <v>6552000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-966000000.0</v>
       </c>
       <c r="C18">
         <v>-1143000000.0</v>
       </c>
       <c r="D18">
         <v>-1061000000.0</v>
       </c>
       <c r="E18">
         <v>-588000000.0</v>
       </c>
       <c r="F18">
         <v>-628000000.0</v>
       </c>
       <c r="G18">
         <v>-618000000.0</v>
       </c>
       <c r="H18">
         <v>-570000000.0</v>
       </c>
       <c r="I18">
         <v>-665000000.0</v>
       </c>
       <c r="J18">
         <v>-914000000.0</v>
       </c>
       <c r="K18">
         <v>-891000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>59000000.0</v>
       </c>
       <c r="K19">
         <v>94000000.0</v>
       </c>
       <c r="L19">
         <v>105000000.0</v>
       </c>
       <c r="M19">
         <v>105000000.0</v>
       </c>
       <c r="N19">
         <v>-22000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>68000000.0</v>
       </c>
       <c r="M20">
         <v>535000000.0</v>
       </c>
       <c r="N20">
         <v>309000000.0</v>
       </c>
       <c r="O20">
         <v>83000000.0</v>
       </c>
       <c r="P20">
         <v>109000000.0</v>
       </c>
       <c r="Q20">
         <v>47000000.0</v>
       </c>
       <c r="R20">
         <v>29000000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B21">
-        <v>14933000000.0</v>
+        <v>14892000000.0</v>
       </c>
       <c r="C21">
         <v>13402000000.0</v>
       </c>
       <c r="D21">
         <v>11556000000.0</v>
       </c>
       <c r="E21">
         <v>12246000000.0</v>
       </c>
       <c r="F21">
         <v>2947000000.0</v>
       </c>
       <c r="G21">
         <v>11720000000.0</v>
       </c>
       <c r="H21">
         <v>10531000000.0</v>
       </c>
       <c r="I21">
         <v>11336000000.0</v>
       </c>
       <c r="J21">
         <v>11576000000.0</v>
       </c>
@@ -18357,82 +18647,82 @@
       </c>
       <c r="R21">
         <v>10213000000.0</v>
       </c>
       <c r="S21">
         <v>10571000000.0</v>
       </c>
       <c r="T21">
         <v>8873000000.0</v>
       </c>
       <c r="U21">
         <v>8005000000.0</v>
       </c>
       <c r="V21">
         <v>7735000000.0</v>
       </c>
       <c r="W21">
         <v>6776000000.0</v>
       </c>
       <c r="X21">
         <v>6196000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
-        <v>25715000000.0</v>
+        <v>25756000000.0</v>
       </c>
       <c r="C23">
         <v>24476000000.0</v>
       </c>
       <c r="D23">
         <v>23618000000.0</v>
       </c>
       <c r="E23">
         <v>19516000000.0</v>
       </c>
       <c r="F23">
         <v>5157000000.0</v>
       </c>
       <c r="G23">
         <v>17026000000.0</v>
       </c>
       <c r="H23">
         <v>19274000000.0</v>
       </c>
       <c r="I23">
         <v>18229000000.0</v>
       </c>
       <c r="J23">
         <v>17186000000.0</v>
       </c>
@@ -18459,127 +18749,129 @@
       </c>
       <c r="R23">
         <v>14966000000.0</v>
       </c>
       <c r="S23">
         <v>15134000000.0</v>
       </c>
       <c r="T23">
         <v>13916000000.0</v>
       </c>
       <c r="U23">
         <v>12419000000.0</v>
       </c>
       <c r="V23">
         <v>37553000000.0</v>
       </c>
       <c r="W23">
         <v>10807000000.0</v>
       </c>
       <c r="X23">
         <v>27193000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>1996000000.0</v>
       </c>
       <c r="C25">
         <v>1787000000.0</v>
       </c>
       <c r="D25">
         <v>1398000000.0</v>
       </c>
       <c r="E25">
         <v>1189000000.0</v>
       </c>
       <c r="F25">
         <v>96000000.0</v>
       </c>
       <c r="G25">
         <v>981000000.0</v>
       </c>
       <c r="H25">
         <v>964000000.0</v>
       </c>
       <c r="I25">
         <v>989000000.0</v>
       </c>
       <c r="J25">
         <v>875000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>172</v>
+      </c>
+      <c r="B26">
+        <v>756000000.0</v>
+      </c>
       <c r="C26">
         <v>759000000.0</v>
       </c>
       <c r="D26">
         <v>709000000.0</v>
       </c>
       <c r="E26">
         <v>642000000.0</v>
       </c>
       <c r="F26">
         <v>617000000.0</v>
       </c>
       <c r="G26">
         <v>495000000.0</v>
       </c>
       <c r="H26">
         <v>465000000.0</v>
       </c>
       <c r="I26">
         <v>383000000.0</v>
       </c>
       <c r="J26">
         <v>453000000.0</v>
       </c>
       <c r="K26">
@@ -18601,51 +18893,51 @@
         <v>413000000.0</v>
       </c>
       <c r="Q26">
         <v>391000000.0</v>
       </c>
       <c r="R26">
         <v>335000000.0</v>
       </c>
       <c r="S26">
         <v>334000000.0</v>
       </c>
       <c r="T26">
         <v>362000000.0</v>
       </c>
       <c r="U26">
         <v>304000000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>197000000.0</v>
       </c>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>506000000.0</v>
       </c>
       <c r="E27">
         <v>148000000.0</v>
       </c>
       <c r="F27">
         <v>8304000000.0</v>
       </c>
       <c r="G27">
         <v>7384000000.0</v>
       </c>
       <c r="H27">
         <v>8695000000.0</v>
       </c>
       <c r="I27">
         <v>7408000000.0</v>
       </c>
       <c r="J27">
         <v>6725000000.0</v>
       </c>
       <c r="K27">
@@ -18657,63 +18949,63 @@
       <c r="M27">
         <v>7001000000.0</v>
       </c>
       <c r="N27">
         <v>6890000000.0</v>
       </c>
       <c r="O27">
         <v>6978000000.0</v>
       </c>
       <c r="P27">
         <v>6870000000.0</v>
       </c>
       <c r="Q27">
         <v>6160000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>11752000000.0</v>
       </c>
       <c r="C28">
         <v>11147000000.0</v>
       </c>
       <c r="D28">
         <v>10060000000.0</v>
       </c>
       <c r="E28">
-        <v>8138000000.0</v>
+        <v>8114000000.0</v>
       </c>
       <c r="F28">
         <v>8419000000.0</v>
       </c>
       <c r="G28">
         <v>7481000000.0</v>
       </c>
       <c r="H28">
         <v>8784000000.0</v>
       </c>
       <c r="I28">
         <v>7449000000.0</v>
       </c>
       <c r="J28">
         <v>6725000000.0</v>
       </c>
       <c r="K28">
         <v>6405000000.0</v>
       </c>
       <c r="L28">
         <v>6656000000.0</v>
       </c>
       <c r="M28">
         <v>7001000000.0</v>
       </c>
@@ -18725,104 +19017,104 @@
       </c>
       <c r="P28">
         <v>6880000000.0</v>
       </c>
       <c r="Q28">
         <v>6160000000.0</v>
       </c>
       <c r="R28">
         <v>5870000000.0</v>
       </c>
       <c r="S28">
         <v>6001000000.0</v>
       </c>
       <c r="T28">
         <v>5021000000.0</v>
       </c>
       <c r="U28">
         <v>4551000000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>2737000000.0</v>
       </c>
       <c r="C29">
         <v>3017000000.0</v>
       </c>
       <c r="D29">
         <v>2339000000.0</v>
       </c>
       <c r="E29">
         <v>2244000000.0</v>
       </c>
       <c r="F29">
         <v>2671000000.0</v>
       </c>
       <c r="G29">
         <v>2377000000.0</v>
       </c>
       <c r="H29">
         <v>2293000000.0</v>
       </c>
       <c r="I29">
         <v>2445000000.0</v>
       </c>
       <c r="J29">
         <v>4307000000.0</v>
       </c>
       <c r="K29">
         <v>2768000000.0</v>
       </c>
       <c r="L29">
         <v>2688000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
-        <v>12349000000.0</v>
+        <v>12390000000.0</v>
       </c>
       <c r="C30">
         <v>11147000000.0</v>
       </c>
       <c r="D30">
         <v>10725000000.0</v>
       </c>
       <c r="E30">
         <v>8114000000.0</v>
       </c>
       <c r="F30">
         <v>2350000000.0</v>
       </c>
       <c r="G30">
         <v>7457000000.0</v>
       </c>
       <c r="H30">
         <v>8761000000.0</v>
       </c>
       <c r="I30">
         <v>7471000000.0</v>
       </c>
       <c r="J30">
         <v>6754000000.0</v>
       </c>
@@ -18849,54 +19141,54 @@
       </c>
       <c r="R30">
         <v>5944000000.0</v>
       </c>
       <c r="S30">
         <v>6129000000.0</v>
       </c>
       <c r="T30">
         <v>5205000000.0</v>
       </c>
       <c r="U30">
         <v>4636000000.0</v>
       </c>
       <c r="V30">
         <v>4633000000.0</v>
       </c>
       <c r="W30">
         <v>4080000000.0</v>
       </c>
       <c r="X30">
         <v>3372000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B31">
-        <v>-348000000.0</v>
+        <v>-307000000.0</v>
       </c>
       <c r="C31">
         <v>-1203000000.0</v>
       </c>
       <c r="D31">
         <v>-949000000.0</v>
       </c>
       <c r="E31">
         <v>-475000000.0</v>
       </c>
       <c r="F31">
         <v>-179000000.0</v>
       </c>
       <c r="G31">
         <v>-751000000.0</v>
       </c>
       <c r="H31">
         <v>-510000000.0</v>
       </c>
       <c r="I31">
         <v>-605000000.0</v>
       </c>
       <c r="J31">
         <v>-928000000.0</v>
       </c>
@@ -18923,51 +19215,51 @@
       </c>
       <c r="R31">
         <v>-970000000.0</v>
       </c>
       <c r="S31">
         <v>-634000000.0</v>
       </c>
       <c r="T31">
         <v>-10000000.0</v>
       </c>
       <c r="U31">
         <v>221000000.0</v>
       </c>
       <c r="V31">
         <v>-94000000.0</v>
       </c>
       <c r="W31">
         <v>-298000000.0</v>
       </c>
       <c r="X31">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>40648000000.0</v>
       </c>
       <c r="C32">
         <v>37878000000.0</v>
       </c>
       <c r="D32">
         <v>35174000000.0</v>
       </c>
       <c r="E32">
         <v>31762000000.0</v>
       </c>
       <c r="F32">
         <v>31405000000.0</v>
       </c>
       <c r="G32">
         <v>28694000000.0</v>
       </c>
       <c r="H32">
         <v>29805000000.0</v>
       </c>
       <c r="I32">
         <v>29625000000.0</v>
       </c>
@@ -19016,838 +19308,850 @@
       <c r="X32">
         <v>33389000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD32"/>
+  <dimension ref="A1:CF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>3584000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3533000000.0</v>
+      </c>
+      <c r="D2">
         <v>3241000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3560000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3487000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3279000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3040000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3423000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3366000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3345000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3195000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3426000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3154000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3228000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3020000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3083000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2935000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2648000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2582000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2807000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2596000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2353000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2292000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2572000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2416000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2179000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2402000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2778000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2605000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2665000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2465000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2781000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2618000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2744000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2615000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3001000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2735000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2519000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2177000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2499000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2432000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2364000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2096000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2375000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2383000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2378000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2229000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2632000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2734000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2696000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2374000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2602000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2618000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2701000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2489000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2681000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2584000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2666000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2442000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2692000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2847000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2844000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2295000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2501000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2290000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2550000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2372000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2546000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2320000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>2185000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1971000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2086000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2481000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>2462000000.0</v>
       </c>
-      <c r="BV2">
-[...2 lines deleted...]
-      <c r="BW2">
+      <c r="BX2">
+        <v>2181000000.0</v>
+      </c>
+      <c r="BY2">
         <v>2126000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2229000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>2244000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>2121000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>34984000000.0</v>
       </c>
-      <c r="CB2">
-[...4 lines deleted...]
-      </c>
       <c r="CD2">
         <v>0.0</v>
       </c>
+      <c r="CE2">
+        <v>0.0</v>
+      </c>
+      <c r="CF2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>149</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>513000000.0</v>
+      </c>
+      <c r="D3">
         <v>510000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>521000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>505000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>490000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>480000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>477000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>498000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>445000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>367000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>369000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>429000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>301000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>299000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>291000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>358000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>287000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>253000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>279000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>235000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>239000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>245000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>272000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>239000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>229000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>241000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>255000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>237000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>232000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>240000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>255000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>246000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>246000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>242000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>243000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>225000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>210000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>197000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>195000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>188000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>185000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>175000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>193000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>184000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>185000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>192000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>229000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>233000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>216000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>211000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>223000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>218000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>219000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>222000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>233000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>216000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>222000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>227000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>250000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>255000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>249000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>239000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>255000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>230000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>224000000.0</v>
       </c>
-      <c r="BN3">
-[...2 lines deleted...]
-      <c r="BO3">
+      <c r="BP3">
+        <v>223000000.0</v>
+      </c>
+      <c r="BQ3">
         <v>246000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>212000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>202000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>193000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>217000000.0</v>
       </c>
-      <c r="BT3">
-[...2 lines deleted...]
-      <c r="BU3">
+      <c r="BV3">
+        <v>221000000.0</v>
+      </c>
+      <c r="BW3">
         <v>203000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>201000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>218000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>192000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>175000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>163000000.0</v>
       </c>
-      <c r="CA3"/>
-      <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -19954,586 +20258,600 @@
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B5">
+        <v>4793000000.0</v>
+      </c>
+      <c r="C5">
+        <v>4535000000.0</v>
+      </c>
+      <c r="D5">
         <v>3898000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>3985000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>4249000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3701000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3532000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>3863000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>3639000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3430000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3030000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>3689000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3362000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2560000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2709000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3096000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2961000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3051000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3295000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2966000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3475000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3102000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3466000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2986000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3220000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2709000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2766000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2704000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2768000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3167000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2029000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2870000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3149000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3087000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2420000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>3318000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>3068000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2721000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2396000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2612000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2977000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2753000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2473000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>2025000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2959000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2892000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2871000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2564000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>3336000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3363000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>2974000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>3489000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>3599000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3342000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3394000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>3266000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>3623000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>3604000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>3403000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>3070000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>3677000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>3712000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>3007000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>2821000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>2836000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>2906000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>2715000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>2438000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>2851000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>2430000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>2321000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>2068000000.0</v>
       </c>
-      <c r="BT5">
-[...2 lines deleted...]
-      <c r="BU5">
+      <c r="BV5">
+        <v>2903000000.0</v>
+      </c>
+      <c r="BW5">
         <v>2656000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>2547000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2033000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>2510000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2293000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2193000000.0</v>
       </c>
-      <c r="CA5">
-[...4 lines deleted...]
-      </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>4793000000.0</v>
+      </c>
+      <c r="C6">
+        <v>5048000000.0</v>
+      </c>
+      <c r="D6">
         <v>4408000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>4506000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4754000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4191000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4012000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4340000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4137000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3875000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3397000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>4058000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3791000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2861000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3008000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3387000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3319000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3338000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3548000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3245000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3710000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3341000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3711000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3258000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3459000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2938000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3007000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2959000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3005000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>3399000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2269000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>3125000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3395000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3333000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2662000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3561000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3293000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2931000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2593000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2807000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3165000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>2938000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2648000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2218000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3143000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3077000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3063000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2793000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3569000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3579000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3185000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>3712000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>3817000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3561000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3616000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>3499000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>3839000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>3826000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>3630000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3320000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>3932000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3961000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>3246000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>3076000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>3066000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>3130000000.0</v>
       </c>
-      <c r="BN6">
-[...2 lines deleted...]
-      <c r="BO6">
+      <c r="BP6">
+        <v>2938000000.0</v>
+      </c>
+      <c r="BQ6">
         <v>2684000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>3063000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>2632000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>2514000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>2285000000.0</v>
       </c>
-      <c r="BT6">
-[...2 lines deleted...]
-      <c r="BU6">
+      <c r="BV6">
+        <v>3124000000.0</v>
+      </c>
+      <c r="BW6">
         <v>2859000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>2748000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2251000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2702000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>2468000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2356000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-27827000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12065000000.0</v>
       </c>
       <c r="CD6">
         <v>12065000000.0</v>
       </c>
+      <c r="CE6">
+        <v>12065000000.0</v>
+      </c>
+      <c r="CF6">
+        <v>12065000000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -20640,94 +20958,96 @@
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
+      <c r="C8"/>
       <c r="D8"/>
-      <c r="E8"/>
+      <c r="E8">
+        <v>0.0</v>
+      </c>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
         <v>-2316000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -20834,1125 +21154,1155 @@
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>7854000000.0</v>
+      </c>
+      <c r="C9">
+        <v>7659000000.0</v>
+      </c>
+      <c r="D9">
         <v>6905000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>6802000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7358000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6861000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6261000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6283000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6545000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6123000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>5598000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5621000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5987000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5739000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4999000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5069000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5097000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5184000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5164000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5297000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5526000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5241000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>5293000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4872000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5030000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4472000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4751000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4935000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5037000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5034000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4286000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4718000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4886000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>4982000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4281000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5293000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4738000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4398000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3887000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>4472000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4550000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4285000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3987000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>4017000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>4544000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>4481000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4387000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4565000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>5122000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5101000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>4543000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>5187000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>5309000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>5216000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>5095000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>5208000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>5336000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>5454000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>5006000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>4979000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>5515000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>5429000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>4496000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>4536000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>4324000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>4511000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>4124000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>4171000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>4267000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>3949000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>3626000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>3627000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>4472000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>4247000000.0</v>
       </c>
-      <c r="BV9">
-[...2 lines deleted...]
-      <c r="BW9">
+      <c r="BX9">
+        <v>3740000000.0</v>
+      </c>
+      <c r="BY9">
         <v>3372000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>3687000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>3591000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>3428000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12065000000.0</v>
       </c>
       <c r="CC9">
         <v>12065000000.0</v>
       </c>
       <c r="CD9">
         <v>12065000000.0</v>
       </c>
+      <c r="CE9">
+        <v>12065000000.0</v>
+      </c>
+      <c r="CF9">
+        <v>12065000000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>4594000000.0</v>
+      </c>
+      <c r="C10">
+        <v>4292000000.0</v>
+      </c>
+      <c r="D10">
         <v>3258000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2925000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4364000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3800000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3496000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2065000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3950000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3262000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2922000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2633000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3202000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2242000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2530000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2903000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2844000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2940000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3084000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2822000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3323000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2944000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3292000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2732000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3077000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2577000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2583000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2405000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2681000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3047000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1888000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2554000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3032000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2939000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2206000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3061000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2857000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2531000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2177000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2411000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2757000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2530000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2235000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1710000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2732000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2659000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2619000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2300000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3116000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2647000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2692000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2929000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3354000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3086000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3151000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2990000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3412000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3395000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3190000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-9783000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>7000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3504000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2794000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>2527000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2622000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>2683000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2492000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2216000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2629000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2236000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2162000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1829000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>2821000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2547000000.0</v>
       </c>
-      <c r="BV10">
-[...2 lines deleted...]
-      <c r="BW10">
+      <c r="BX10">
+        <v>2449000000.0</v>
+      </c>
+      <c r="BY10">
         <v>2017000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2511000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2214000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2121000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3615000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1537000000.0</v>
       </c>
       <c r="CD10">
         <v>1537000000.0</v>
       </c>
+      <c r="CE10">
+        <v>1537000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>1537000000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>986000000.0</v>
+      </c>
+      <c r="C11">
+        <v>955000000.0</v>
+      </c>
+      <c r="D11">
         <v>676000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>675000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>751000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>652000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>659000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>235000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>735000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>734000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>676000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>320000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1031000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>560000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>428000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>409000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>622000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>594000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>619000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>593000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>735000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>646000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>697000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>613000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>640000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>528000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>596000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>623000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>635000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>611000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>424000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>551000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>691000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>644000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>559000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2265000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>812000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>689000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>541000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>658000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>764000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>716000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>630000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>412000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>748000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>743000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>785000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>651000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>918000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>752000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>776000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>893000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>952000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>892000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>933000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>799000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1088000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>988000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>958000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>803000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1024000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1019000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>807000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>717000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>730000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>641000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>738000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>632000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>775000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>639000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>645000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>519000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>667000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>790000000.0</v>
       </c>
-      <c r="BV11">
-[...2 lines deleted...]
-      <c r="BW11">
+      <c r="BX11">
+        <v>725000000.0</v>
+      </c>
+      <c r="BY11">
         <v>568000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>710000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>668000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>618000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-1536000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1537000000.0</v>
       </c>
       <c r="CD11">
         <v>-1537000000.0</v>
       </c>
+      <c r="CE11">
+        <v>-1537000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-1537000000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B12">
+        <v>199000000.0</v>
+      </c>
+      <c r="C12">
+        <v>243000000.0</v>
+      </c>
+      <c r="D12">
         <v>237000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>839000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>230000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>277000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>241000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>946000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>189000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>329000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>299000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>738000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>261000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>297000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>230000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>170000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>138000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>126000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>146000000.0</v>
       </c>
       <c r="T12">
         <v>154000000.0</v>
       </c>
       <c r="U12">
+        <v>146000000.0</v>
+      </c>
+      <c r="V12">
+        <v>154000000.0</v>
+      </c>
+      <c r="W12">
         <v>161000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>167000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>164000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>163000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>162000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>129000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>136000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>132000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>150000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>152000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>125000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>145000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>168000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>227000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>259000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>223000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>213000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>219000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>379000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>220000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>223000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>351000000.0</v>
       </c>
       <c r="AR12">
         <v>247000000.0</v>
       </c>
       <c r="AS12">
+        <v>351000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>247000000.0</v>
+      </c>
+      <c r="AU12">
         <v>259000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>275000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>381000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>267000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>254000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>268000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>383000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>239000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>246000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>236000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>374000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>211000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>209000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>213000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>321000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>192000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>208000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>213000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>216000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>214000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>223000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>223000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>225000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>221000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>193000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>158000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>106000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>69000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>61000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>75000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>13000000.0</v>
       </c>
-      <c r="BX12">
-[...2 lines deleted...]
-      <c r="BY12">
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>3000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>10000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>371000000.0</v>
       </c>
-      <c r="CB12">
-[...4 lines deleted...]
-      </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>218000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>230000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>277000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>241000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>326000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>189000000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>261000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>297000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>230000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>170000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>138000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>126000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>146000000.0</v>
       </c>
       <c r="T13">
         <v>154000000.0</v>
       </c>
       <c r="U13">
+        <v>146000000.0</v>
+      </c>
+      <c r="V13">
+        <v>154000000.0</v>
+      </c>
+      <c r="W13">
         <v>161000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>167000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>164000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>163000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>162000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>129000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>136000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>132000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>150000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21960,1776 +22310,1810 @@
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>-209000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-168000000.0</v>
+      </c>
+      <c r="D14">
         <v>-144000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-135000000.0</v>
       </c>
       <c r="E14">
         <v>-109000000.0</v>
       </c>
       <c r="F14">
+        <v>-135000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-109000000.0</v>
+      </c>
+      <c r="H14">
         <v>-147000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-93000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-133000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-122000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-98000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-117000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-117000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-114000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-107000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>97000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-135000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-113000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-134000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>136000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1919000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1913000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>177000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>143000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>130000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>102000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>161000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>166000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1855000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>117000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>110000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>93000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>94000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>97000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>91000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>102000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>75000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>61000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>68000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>64000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>90000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>54000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>75000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>49000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>42000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>29000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>39000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>37000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>43000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>44000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>41000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>49000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>62000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>70000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>93000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>96000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>97000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>90000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>71000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>60000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>84000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>76000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>68000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>58000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>70000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>60000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>51000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>62000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>56000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>51000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>41000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>70000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>74000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>65000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>51000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>87000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>76000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>63000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>50000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>251000000.0</v>
       </c>
-      <c r="CB14">
-[...4 lines deleted...]
-      </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>3313000000.0</v>
+      </c>
+      <c r="C15">
+        <v>2817000000.0</v>
+      </c>
+      <c r="D15">
         <v>2438000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2141000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>3478000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3039000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2690000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-579000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3082000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2406000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2148000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2196000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2054000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1568000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1995000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2397000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2087000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2233000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2331000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2093000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2426000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2172000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2418000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1976000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2307000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1947000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1826000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1616000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1896000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2319000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1354000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1910000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2247000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2198000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1556000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>694000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1970000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1781000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1590000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1711000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1938000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1788000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1530000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1249000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1942000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1887000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1795000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1612000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2155000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1851000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1875000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1987000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2340000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2124000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2125000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>2095000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2227000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>2317000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2161000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1886000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2377000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>2409000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1919000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1752000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1822000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1982000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1703000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1522000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1798000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1546000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1476000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1251000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>2080000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1692000000.0</v>
       </c>
-      <c r="BV15">
-[...2 lines deleted...]
-      <c r="BW15">
+      <c r="BX15">
+        <v>1673000000.0</v>
+      </c>
+      <c r="BY15">
         <v>1373000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1725000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1483000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1445000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1536000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1537000000.0</v>
       </c>
       <c r="CD15">
         <v>1537000000.0</v>
       </c>
+      <c r="CE15">
+        <v>1537000000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1537000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>2135000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3468000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3031000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2682000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-580000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3073000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>2048000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1563000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1989000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2397000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2082000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2226000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2331000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2088000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2419000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2166000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2418000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1976000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2307000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1947000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1826000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1616000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1891000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2319000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1354000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1910000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2247000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2198000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1556000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>694000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1970000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1781000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1590000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1711000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1938000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1788000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1530000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1249000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1942000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1887000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1795000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1612000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2155000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1851000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1875000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1987000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2340000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2124000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2125000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2095000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2227000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2317000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2161000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1886000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2377000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2409000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1919000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1752000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1822000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1982000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1703000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1522000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1798000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1546000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1476000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1445000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>2080000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1692000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1673000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1567000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1725000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1483000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1263000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1612000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1382000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1402000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>1750000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>3522000000.0</v>
+      </c>
+      <c r="C17">
+        <v>3496000000.0</v>
+      </c>
+      <c r="D17">
         <v>2582000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2250000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>3613000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3148000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2837000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1830000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>3215000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2528000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2246000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>2313000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2171000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1682000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2102000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2337000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2222000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2346000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2465000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2175000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2588000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>2298000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>2552000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2099000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2417000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>2019000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>2041000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1719000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2046000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2436000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1453000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>2004000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>2313000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>2275000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>1634000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>794000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>2033000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>1819000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1636000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>1753000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>1993000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>1814000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>1596000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>1262000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>1964000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>1890000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1811000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>1618000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>2160000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>1868000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1907000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>2058000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>2402000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>2194000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>2218000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>2191000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>2324000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>2407000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>2232000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>1946000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>2461000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>2485000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>1987000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>1810000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>1892000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>2042000000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BP17">
         <v>1754000000.0</v>
       </c>
-      <c r="BO17">
-[...2 lines deleted...]
-      <c r="BP17">
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
         <v>1854000000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BS17">
         <v>1597000000.0</v>
       </c>
-      <c r="BR17">
-[...4 lines deleted...]
-      </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-199000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-243000000.0</v>
+      </c>
+      <c r="D18">
         <v>-237000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-218000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-230000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-277000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-241000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-326000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-189000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-329000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-299000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-273000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-261000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-297000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-230000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-170000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-138000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-126000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-146000000.0</v>
       </c>
       <c r="T18">
         <v>-154000000.0</v>
       </c>
       <c r="U18">
+        <v>-146000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-154000000.0</v>
+      </c>
+      <c r="W18">
         <v>-161000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-167000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-164000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-163000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-162000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-129000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-136000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-132000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-150000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-152000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>2000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>12000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>23000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>22000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>22000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>35000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>28000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>9000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>36000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>20000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>26000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>23000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>31000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>38000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>27000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>9000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-22000000.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>68000000.0</v>
       </c>
-      <c r="AR20">
-[...4 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>32000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>-9000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>489000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>23000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>301000000.0</v>
       </c>
-      <c r="AZ20">
-[...2 lines deleted...]
-      <c r="BA20">
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>5000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>3000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>33000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>34000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>8000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>8000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>49000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>43000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>1000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>16000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>27000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>20000000.0</v>
       </c>
-      <c r="BM20">
-[...4 lines deleted...]
-      </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
         <v>1000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>1000000.0</v>
       </c>
-      <c r="BR20">
-[...4 lines deleted...]
-      </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>4866000000.0</v>
+      </c>
+      <c r="C21">
+        <v>4530000000.0</v>
+      </c>
+      <c r="D21">
         <v>3893000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3373000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4263000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3753000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3544000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3259000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3654000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3444000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3045000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2889000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3370000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2566000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2731000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2924000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2968000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3056000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3298000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2960000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3455000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3129000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3223000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2905000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3243000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2731000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2789000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2506000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2790000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3190000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2049000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2702000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3149000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>3087000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2420000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3318000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>3088000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2737000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2416000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2612000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2977000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2753000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2473000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1901000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2959000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2892000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2871000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2532000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>3336000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2874000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>2974000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3367000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3599000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3342000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>3394000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>3316000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3623000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3604000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3403000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-10396000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-4000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>3712000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>3007000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>2743000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>2836000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>2906000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2715000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>2441000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2850000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>2429000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>2320000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1935000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>2890000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2608000000.0</v>
       </c>
-      <c r="BV21">
-[...2 lines deleted...]
-      <c r="BW21">
+      <c r="BX21">
+        <v>2524000000.0</v>
+      </c>
+      <c r="BY21">
         <v>2030000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2495000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2217000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2131000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-27827000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12065000000.0</v>
       </c>
       <c r="CD21">
         <v>12065000000.0</v>
       </c>
+      <c r="CE21">
+        <v>12065000000.0</v>
+      </c>
+      <c r="CF21">
+        <v>12065000000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -23836,302 +24220,314 @@
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>6568000000.0</v>
+      </c>
+      <c r="C23">
+        <v>6662000000.0</v>
+      </c>
+      <c r="D23">
         <v>6253000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6989000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6582000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6387000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5757000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6447000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6257000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6024000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5748000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6158000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5771000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6401000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5288000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5228000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5064000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4776000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4448000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5157000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4667000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4465000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4362000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4539000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4203000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3920000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4364000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5207000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4854000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4512000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4701000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4797000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4348000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4633000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4470000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4976000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4385000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4182000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3649000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4359000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4005000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3880000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3618000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4491000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3958000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3951000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3729000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4665000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4511000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4905000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3964000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4570000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4328000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4596000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4206000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4687000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>4297000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4508000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4037000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4735000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>4685000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>4560000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3768000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4294000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3778000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4155000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3781000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>4276000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3736000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3704000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3276000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3778000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4050000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4101000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>3397000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3465000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>3406000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>3618000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3418000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>12065000000.0</v>
       </c>
-      <c r="CB23">
-[...4 lines deleted...]
-      </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
+      <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24170,1810 +24566,1852 @@
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>511000000.0</v>
+      </c>
+      <c r="C25">
+        <v>513000000.0</v>
+      </c>
+      <c r="D25">
         <v>510000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>521000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>505000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>490000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>480000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>477000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>498000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>445000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>367000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-311000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>429000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>981000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>299000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>291000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>358000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>36000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>38000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>41000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>235000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>19000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>18000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>272000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>239000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>229000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>241000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>255000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>237000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>232000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>240000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>255000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>246000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>246000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>242000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>243000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>225000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>210000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>197000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>195000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>188000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>185000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>175000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>193000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>184000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>185000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>192000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>229000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>233000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>216000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>211000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>223000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>218000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>219000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>222000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>233000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>216000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>222000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>227000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>250000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>255000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>249000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>239000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>255000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>230000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>224000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>223000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>246000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>212000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>202000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>193000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>217000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>221000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>203000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>201000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>218000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>192000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>175000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>163000000.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>709000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>642000000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>617000000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>495000000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>465000000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>383000000.0</v>
       </c>
-      <c r="AF26">
-[...4 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>453000000.0</v>
       </c>
-      <c r="AJ26">
-[...4 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>429000000.0</v>
       </c>
-      <c r="AN26">
-[...4 lines deleted...]
-      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>423000000.0</v>
       </c>
-      <c r="AR26">
-[...4 lines deleted...]
-      </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>433000000.0</v>
       </c>
-      <c r="AV26">
-[...4 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>449000000.0</v>
       </c>
-      <c r="AZ26">
-[...4 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>415000000.0</v>
       </c>
-      <c r="BD26">
-[...4 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>413000000.0</v>
       </c>
-      <c r="BH26">
-[...4 lines deleted...]
-      </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
         <v>391000000.0</v>
       </c>
-      <c r="BL26">
-[...4 lines deleted...]
-      </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
         <v>335000000.0</v>
       </c>
-      <c r="BP26">
-[...4 lines deleted...]
-      </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
         <v>334000000.0</v>
       </c>
-      <c r="BT26">
-[...4 lines deleted...]
-      </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
         <v>362000000.0</v>
       </c>
-      <c r="BX26">
-[...4 lines deleted...]
-      </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
         <v>304000000.0</v>
       </c>
-      <c r="CB26">
-[...4 lines deleted...]
-      </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>322000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>201000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>791000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>78000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>117000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>135000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>392000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>472000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>15000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1802000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2309000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2053000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2093000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1849000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1949000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1769000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1722000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1944000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2413000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2234000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1831000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2217000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1997000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1710000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1868000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1833000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1952000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1649000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1655000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1469000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1842000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1554000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1513000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1496000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2028000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1566000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1568000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1494000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1975000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1763000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1716000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1547000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1661000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1687000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1850000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1677000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1935000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1655000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1817000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1571000000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>2993000000.0</v>
+      </c>
+      <c r="C28">
+        <v>2981000000.0</v>
+      </c>
+      <c r="D28">
         <v>2857000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3356000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3095000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3108000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2193000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3024000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2891000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2693000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2568000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2031000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2614000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3179000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2272000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2025000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2136000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2133000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1844000000.0</v>
       </c>
-      <c r="S28">
-[...2 lines deleted...]
-      <c r="T28">
+      <c r="U28">
+        <v>2337000000.0</v>
+      </c>
+      <c r="V28">
         <v>2098000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2120000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2070000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1978000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1792000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1744000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1967000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2441000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2254000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1851000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2238000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2019000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1717000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1874000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1839000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1952000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1649000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1655000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1469000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1842000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1554000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1513000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1496000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2028000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1566000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1568000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1494000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1975000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1763000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1716000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1547000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5229000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1693000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1855000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1681000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1935000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1655000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1817000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1571000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1969000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1770000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1692000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1449000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1743000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1446000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1582000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1389000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1684000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1398000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1498000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1290000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1677000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1556000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1584000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1184000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1329000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1171000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1292000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1229000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>4551000000.0</v>
       </c>
-      <c r="CB28">
-[...4 lines deleted...]
-      </c>
       <c r="CD28">
         <v>0.0</v>
       </c>
+      <c r="CE28">
+        <v>0.0</v>
+      </c>
+      <c r="CF28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>986000000.0</v>
+      </c>
+      <c r="C29">
+        <v>955000000.0</v>
+      </c>
+      <c r="D29">
         <v>676000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>675000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>751000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>652000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>659000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>872000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>735000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>734000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>676000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>320000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1031000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>560000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>428000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>409000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>622000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>594000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>619000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>593000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>735000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>646000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>697000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>613000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>640000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>528000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>596000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>623000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>635000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>611000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>424000000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>2988000000.0</v>
+      </c>
+      <c r="C30">
+        <v>3129000000.0</v>
+      </c>
+      <c r="D30">
         <v>3012000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3429000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3095000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3108000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2717000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3024000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2891000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2679000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2553000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2732000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2606000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3173000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2268000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2145000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2129000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2128000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1866000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2350000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2071000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2112000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2070000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1967000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1787000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1741000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1962000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2429000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2249000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1847000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2236000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2016000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1730000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1889000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1855000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1975000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1650000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1663000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1472000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1860000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1573000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1516000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1514000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2116000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1585000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1573000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1500000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2033000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1777000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2227000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1590000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1984000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1710000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1895000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1717000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1992000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1713000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1842000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1595000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2050000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1838000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1716000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1473000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1793000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1488000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1605000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1409000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1704000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1416000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1519000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1305000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1692000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1569000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1639000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1216000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1339000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1177000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1374000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>1297000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>12065000000.0</v>
       </c>
-      <c r="CB30">
-[...4 lines deleted...]
-      </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
+      <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:82">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>-272000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-238000000.0</v>
+      </c>
+      <c r="D31">
         <v>-635000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-448000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>101000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>47000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-48000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1194000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>296000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-182000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-123000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-256000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-168000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-324000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-201000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-21000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-124000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-116000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-214000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-138000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-132000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-185000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>69000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-173000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-166000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-154000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-206000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-101000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-107000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-140000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-162000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-148000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-124000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-154000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-220000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-257000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-231000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-206000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-239000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-201000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-220000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-223000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-238000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-191000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-227000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-233000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-252000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-232000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-220000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-227000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-268000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-438000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-245000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-256000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-243000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-326000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-211000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-209000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-213000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>613000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>11000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-208000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-213000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-216000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-214000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-223000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-223000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-225000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-221000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-193000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-158000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-106000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-69000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-61000000.0</v>
       </c>
-      <c r="BV31">
-[...2 lines deleted...]
-      <c r="BW31">
+      <c r="BX31">
+        <v>-75000000.0</v>
+      </c>
+      <c r="BY31">
         <v>-13000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>16000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-3000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-10000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>29363000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10528000000.0</v>
       </c>
       <c r="CD31">
         <v>-10528000000.0</v>
       </c>
+      <c r="CE31">
+        <v>-10528000000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-10528000000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:82">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>11438000000.0</v>
+      </c>
+      <c r="C32">
+        <v>11192000000.0</v>
+      </c>
+      <c r="D32">
         <v>10146000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>10362000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>10845000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10140000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9301000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9706000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>9911000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>9468000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8793000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9047000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9141000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8967000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8019000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>8152000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8032000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7832000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>7746000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8104000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8122000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7594000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>7585000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7444000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7446000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>6651000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>7153000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>7713000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>7642000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>7699000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>6751000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>7499000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>7504000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>7726000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>6896000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>8294000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>7473000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>6917000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>6064000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>6971000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>6982000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>6649000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>6083000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>6392000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>6927000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>6859000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>6616000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>7197000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>7856000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>7797000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>6917000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>7789000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>7927000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>7917000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>7584000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>7889000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>7920000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>8120000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>7448000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>7671000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>8362000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>8273000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>6791000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>7037000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>6614000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>7061000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>6496000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>6717000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>6587000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>6134000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>5597000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>5713000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>6953000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>6709000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>5921000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>5498000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>5916000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>5835000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>5549000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>-15426000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>12065000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>12065000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>12065000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -26060,51 +26498,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>4254000000.0</v>
       </c>
       <c r="C2">
         <v>3146000000.0</v>
       </c>
       <c r="D2">
         <v>3217000000.0</v>
       </c>
       <c r="E2">
         <v>4500000000.0</v>
       </c>
       <c r="F2">
         <v>7285000000.0</v>
       </c>
       <c r="G2">
         <v>6865000000.0</v>
       </c>
       <c r="H2">
         <v>6620000000.0</v>
       </c>
       <c r="I2">
         <v>8476000000.0</v>
       </c>
@@ -26129,51 +26567,51 @@
       <c r="P2">
         <v>1703000000.0</v>
       </c>
       <c r="Q2">
         <v>1540000000.0</v>
       </c>
       <c r="R2">
         <v>1531000000.0</v>
       </c>
       <c r="S2">
         <v>1501000000.0</v>
       </c>
       <c r="T2">
         <v>1676000000.0</v>
       </c>
       <c r="U2">
         <v>1209000000.0</v>
       </c>
       <c r="V2">
         <v>4996000000.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>1569000000</v>
       </c>
       <c r="C3">
         <v>1444000000</v>
       </c>
       <c r="D3">
         <v>1321000000</v>
       </c>
       <c r="E3">
         <v>1077000000</v>
       </c>
       <c r="F3">
         <v>748000000</v>
       </c>
       <c r="G3">
         <v>602000000</v>
       </c>
       <c r="H3">
         <v>852000000</v>
       </c>
       <c r="I3">
         <v>1436000000</v>
       </c>
@@ -26200,51 +26638,51 @@
       </c>
       <c r="Q3">
         <v>713000000</v>
       </c>
       <c r="R3">
         <v>715000000</v>
       </c>
       <c r="S3">
         <v>1099000000</v>
       </c>
       <c r="T3">
         <v>1072000000</v>
       </c>
       <c r="U3">
         <v>886000000</v>
       </c>
       <c r="V3">
         <v>736000000</v>
       </c>
       <c r="W3">
         <v>586000000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1070000000.0</v>
       </c>
       <c r="F4">
         <v>-2368000000.0</v>
       </c>
       <c r="G4">
         <v>162000000.0</v>
       </c>
       <c r="H4">
         <v>218000000.0</v>
       </c>
       <c r="I4">
         <v>-1171000000.0</v>
       </c>
       <c r="J4">
         <v>4208000000.0</v>
       </c>
       <c r="K4">
         <v>822000000.0</v>
       </c>
@@ -26255,51 +26693,51 @@
         <v>-472000000.0</v>
       </c>
       <c r="N4">
         <v>-829000000.0</v>
       </c>
       <c r="O4">
         <v>433000000.0</v>
       </c>
       <c r="P4">
         <v>847000000.0</v>
       </c>
       <c r="Q4">
         <v>163000000.0</v>
       </c>
       <c r="R4">
         <v>9000000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>252000000.0</v>
       </c>
       <c r="F5">
         <v>200000000.0</v>
       </c>
       <c r="G5">
         <v>370000000.0</v>
       </c>
       <c r="H5">
         <v>613000000.0</v>
       </c>
       <c r="I5">
         <v>249000000.0</v>
       </c>
       <c r="J5">
         <v>394000000.0</v>
       </c>
       <c r="K5">
         <v>187000000.0</v>
       </c>
@@ -26310,51 +26748,51 @@
         <v>188000000.0</v>
       </c>
       <c r="N5">
         <v>503000000.0</v>
       </c>
       <c r="O5">
         <v>459000000.0</v>
       </c>
       <c r="P5">
         <v>332000000.0</v>
       </c>
       <c r="Q5">
         <v>153000000.0</v>
       </c>
       <c r="R5">
         <v>573000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>638000000.0</v>
       </c>
       <c r="C6">
         <v>1108000000.0</v>
       </c>
       <c r="D6">
         <v>-71000000.0</v>
       </c>
       <c r="E6">
         <v>-1283000000.0</v>
       </c>
       <c r="F6">
         <v>-2785000000.0</v>
       </c>
       <c r="G6">
         <v>420000000.0</v>
       </c>
       <c r="H6">
         <v>245000000.0</v>
       </c>
       <c r="I6">
         <v>-1856000000.0</v>
       </c>
@@ -26381,51 +26819,51 @@
       </c>
       <c r="Q6">
         <v>163000000.0</v>
       </c>
       <c r="R6">
         <v>9000000.0</v>
       </c>
       <c r="S6">
         <v>30000000.0</v>
       </c>
       <c r="T6">
         <v>-20000000.0</v>
       </c>
       <c r="U6">
         <v>467000000.0</v>
       </c>
       <c r="V6">
         <v>-3787000000.0</v>
       </c>
       <c r="W6">
         <v>520000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B7">
         <v>-1105000000.0</v>
       </c>
       <c r="C7">
         <v>677000000.0</v>
       </c>
       <c r="D7">
         <v>-1300000000.0</v>
       </c>
       <c r="E7">
         <v>162000000.0</v>
       </c>
       <c r="F7">
         <v>1367000000.0</v>
       </c>
       <c r="G7">
         <v>128000000.0</v>
       </c>
       <c r="H7">
         <v>755000000.0</v>
       </c>
       <c r="I7">
         <v>303000000.0</v>
       </c>
@@ -26450,51 +26888,51 @@
       <c r="P7">
         <v>834000000.0</v>
       </c>
       <c r="Q7">
         <v>1255000000.0</v>
       </c>
       <c r="R7">
         <v>552000000.0</v>
       </c>
       <c r="S7">
         <v>-133000000.0</v>
       </c>
       <c r="T7">
         <v>-1547000000.0</v>
       </c>
       <c r="U7">
         <v>-730000000.0</v>
       </c>
       <c r="V7">
         <v>-370000000.0</v>
       </c>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-871000000.0</v>
       </c>
       <c r="F8">
         <v>-198000000.0</v>
       </c>
       <c r="G8">
         <v>26000000.0</v>
       </c>
       <c r="H8">
         <v>-331000000.0</v>
       </c>
       <c r="I8">
         <v>53000000.0</v>
       </c>
       <c r="J8">
         <v>-92000000.0</v>
       </c>
       <c r="K8">
         <v>-1009000000.0</v>
       </c>
@@ -26505,51 +26943,51 @@
         <v>-463000000.0</v>
       </c>
       <c r="N8">
         <v>-449000000.0</v>
       </c>
       <c r="O8">
         <v>-398000000.0</v>
       </c>
       <c r="P8">
         <v>-251000000.0</v>
       </c>
       <c r="Q8">
         <v>123000000.0</v>
       </c>
       <c r="R8">
         <v>-187000000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>-448000000.0</v>
       </c>
       <c r="C9">
         <v>-738000000.0</v>
       </c>
       <c r="D9">
         <v>314000000.0</v>
       </c>
       <c r="E9">
         <v>-871000000.0</v>
       </c>
       <c r="F9">
         <v>-198000000.0</v>
       </c>
       <c r="G9">
         <v>26000000.0</v>
       </c>
       <c r="H9">
         <v>-331000000.0</v>
       </c>
       <c r="I9">
         <v>53000000.0</v>
       </c>
@@ -26568,51 +27006,51 @@
       <c r="N9">
         <v>-449000000.0</v>
       </c>
       <c r="O9">
         <v>-398000000.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>123000000.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
         <v>12000000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>-1201000000.0</v>
       </c>
       <c r="C10">
         <v>552000000.0</v>
       </c>
       <c r="D10">
         <v>-862000000.0</v>
       </c>
       <c r="E10">
         <v>-1287000000.0</v>
       </c>
       <c r="F10">
         <v>549000000.0</v>
       </c>
       <c r="G10">
         <v>-165000000.0</v>
       </c>
       <c r="H10">
         <v>-548000000.0</v>
       </c>
       <c r="I10">
         <v>-613000000.0</v>
       </c>
@@ -26637,51 +27075,51 @@
       <c r="P10">
         <v>-36000000.0</v>
       </c>
       <c r="Q10">
         <v>1071000000.0</v>
       </c>
       <c r="R10">
         <v>660000000.0</v>
       </c>
       <c r="S10">
         <v>-914000000.0</v>
       </c>
       <c r="T10">
         <v>-1264000000.0</v>
       </c>
       <c r="U10">
         <v>-1077000000.0</v>
       </c>
       <c r="V10">
         <v>-441000000.0</v>
       </c>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2320000000.0</v>
       </c>
       <c r="F11">
         <v>1016000000.0</v>
       </c>
       <c r="G11">
         <v>267000000.0</v>
       </c>
       <c r="H11">
         <v>1634000000.0</v>
       </c>
       <c r="I11">
         <v>724000000.0</v>
       </c>
       <c r="J11">
         <v>425000000.0</v>
       </c>
       <c r="K11">
         <v>373000000.0</v>
       </c>
@@ -26692,51 +27130,51 @@
         <v>-560000000.0</v>
       </c>
       <c r="N11">
         <v>1652000000.0</v>
       </c>
       <c r="O11">
         <v>465000000.0</v>
       </c>
       <c r="P11">
         <v>1121000000.0</v>
       </c>
       <c r="Q11">
         <v>20000000.0</v>
       </c>
       <c r="R11">
         <v>-111000000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-327000000.0</v>
       </c>
       <c r="F12">
         <v>-308000000.0</v>
       </c>
       <c r="G12">
         <v>-259000000.0</v>
       </c>
       <c r="H12">
         <v>30000000.0</v>
       </c>
       <c r="I12">
         <v>-210000000.0</v>
       </c>
       <c r="J12">
         <v>123000000.0</v>
       </c>
       <c r="K12">
         <v>430000000.0</v>
       </c>
@@ -26751,96 +27189,96 @@
       </c>
       <c r="O12">
         <v>-429000000.0</v>
       </c>
       <c r="P12">
         <v>-509000000.0</v>
       </c>
       <c r="Q12">
         <v>-360000000.0</v>
       </c>
       <c r="R12">
         <v>-456000000.0</v>
       </c>
       <c r="S12">
         <v>39000000.0</v>
       </c>
       <c r="T12">
         <v>219000000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1862000000.0</v>
       </c>
       <c r="F13">
         <v>623000000.0</v>
       </c>
       <c r="G13">
         <v>121000000.0</v>
       </c>
       <c r="H13">
         <v>1108000000.0</v>
       </c>
       <c r="I13">
         <v>910000000.0</v>
       </c>
       <c r="J13">
         <v>-554000000.0</v>
       </c>
       <c r="K13">
         <v>1477000000.0</v>
       </c>
       <c r="L13">
         <v>-8000000.0</v>
       </c>
       <c r="M13">
         <v>-507000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B14">
         <v>1996000000.0</v>
       </c>
       <c r="C14">
         <v>1787000000.0</v>
       </c>
       <c r="D14">
         <v>1398000000.0</v>
       </c>
       <c r="E14">
         <v>1189000000.0</v>
       </c>
       <c r="F14">
         <v>998000000.0</v>
       </c>
       <c r="G14">
         <v>981000000.0</v>
       </c>
       <c r="H14">
         <v>964000000.0</v>
       </c>
       <c r="I14">
         <v>989000000.0</v>
       </c>
@@ -26867,51 +27305,51 @@
       </c>
       <c r="Q14">
         <v>932000000.0</v>
       </c>
       <c r="R14">
         <v>853000000.0</v>
       </c>
       <c r="S14">
         <v>842000000.0</v>
       </c>
       <c r="T14">
         <v>748000000.0</v>
       </c>
       <c r="U14">
         <v>658000000.0</v>
       </c>
       <c r="V14">
         <v>527000000.0</v>
       </c>
       <c r="W14">
         <v>370000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B15">
         <v>8624000000.0</v>
       </c>
       <c r="C15">
         <v>8197000000.0</v>
       </c>
       <c r="D15">
         <v>7964000000.0</v>
       </c>
       <c r="E15">
         <v>7812000000.0</v>
       </c>
       <c r="F15">
         <v>7580000000.0</v>
       </c>
       <c r="G15">
         <v>7364000000.0</v>
       </c>
       <c r="H15">
         <v>7161000000.0</v>
       </c>
       <c r="I15">
         <v>6885000000.0</v>
       </c>
@@ -26936,51 +27374,51 @@
       <c r="P15">
         <v>4788000000.0</v>
       </c>
       <c r="Q15">
         <v>4423000000.0</v>
       </c>
       <c r="R15">
         <v>4327000000.0</v>
       </c>
       <c r="S15">
         <v>5079000000.0</v>
       </c>
       <c r="T15">
         <v>6560000000.0</v>
       </c>
       <c r="U15">
         <v>2780000000.0</v>
       </c>
       <c r="V15">
         <v>7682000000.0</v>
       </c>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B16">
         <v>4892000000.0</v>
       </c>
       <c r="C16">
         <v>4254000000.0</v>
       </c>
       <c r="D16">
         <v>3146000000.0</v>
       </c>
       <c r="E16">
         <v>3217000000.0</v>
       </c>
       <c r="F16">
         <v>4500000000.0</v>
       </c>
       <c r="G16">
         <v>7285000000.0</v>
       </c>
       <c r="H16">
         <v>6865000000.0</v>
       </c>
       <c r="I16">
         <v>6620000000.0</v>
       </c>
@@ -27007,96 +27445,96 @@
       </c>
       <c r="Q16">
         <v>1703000000.0</v>
       </c>
       <c r="R16">
         <v>1540000000.0</v>
       </c>
       <c r="S16">
         <v>1531000000.0</v>
       </c>
       <c r="T16">
         <v>1656000000.0</v>
       </c>
       <c r="U16">
         <v>1676000000.0</v>
       </c>
       <c r="V16">
         <v>1209000000.0</v>
       </c>
       <c r="W16">
         <v>520000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1079000000.0</v>
       </c>
       <c r="K17">
         <v>-874000000.0</v>
       </c>
       <c r="L17">
         <v>-686000000.0</v>
       </c>
       <c r="M17">
         <v>-376000000.0</v>
       </c>
       <c r="N17">
         <v>-69000000.0</v>
       </c>
       <c r="O17">
         <v>104000000.0</v>
       </c>
       <c r="P17">
         <v>-312000000.0</v>
       </c>
       <c r="Q17">
         <v>14000000.0</v>
       </c>
       <c r="R17">
         <v>134000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>10664000000.0</v>
       </c>
       <c r="C18">
         <v>10773000000.0</v>
       </c>
       <c r="D18">
         <v>7883000000.0</v>
       </c>
       <c r="E18">
         <v>9726000000.0</v>
       </c>
       <c r="F18">
         <v>11219000000.0</v>
       </c>
       <c r="G18">
         <v>9210000000.0</v>
       </c>
       <c r="H18">
         <v>9238000000.0</v>
       </c>
       <c r="I18">
         <v>8042000000.0</v>
       </c>
@@ -27123,51 +27561,51 @@
       </c>
       <c r="Q18">
         <v>8724000000.0</v>
       </c>
       <c r="R18">
         <v>7169000000.0</v>
       </c>
       <c r="S18">
         <v>6836000000.0</v>
       </c>
       <c r="T18">
         <v>4517000000.0</v>
       </c>
       <c r="U18">
         <v>5350000000.0</v>
       </c>
       <c r="V18">
         <v>4422000000.0</v>
       </c>
       <c r="W18">
         <v>4044000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B19">
         <v>-86000000.0</v>
       </c>
       <c r="C19">
         <v>-1092000000.0</v>
       </c>
       <c r="D19">
         <v>-3598000000.0</v>
       </c>
       <c r="E19">
         <v>264000000.0</v>
       </c>
       <c r="F19">
         <v>432000000.0</v>
       </c>
       <c r="G19">
         <v>-598000000.0</v>
       </c>
       <c r="H19">
         <v>355000000.0</v>
       </c>
       <c r="I19">
         <v>353000000.0</v>
       </c>
@@ -27176,78 +27614,78 @@
       </c>
       <c r="K19">
         <v>-968000000.0</v>
       </c>
       <c r="L19">
         <v>-55000000.0</v>
       </c>
       <c r="M19">
         <v>-29000000.0</v>
       </c>
       <c r="N19">
         <v>-1418000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>1706000000.0</v>
       </c>
       <c r="C21">
         <v>-1623000000.0</v>
       </c>
       <c r="D21">
         <v>3702000000.0</v>
       </c>
       <c r="E21">
         <v>14176000000.0</v>
       </c>
       <c r="F21">
         <v>-3042000000.0</v>
       </c>
       <c r="G21">
         <v>-356000000.0</v>
       </c>
       <c r="H21">
         <v>-543000000.0</v>
       </c>
       <c r="I21">
         <v>-2229000000.0</v>
       </c>
@@ -27264,51 +27702,51 @@
         <v>3271000000.0</v>
       </c>
       <c r="N21">
         <v>4495000000.0</v>
       </c>
       <c r="O21">
         <v>4177000000.0</v>
       </c>
       <c r="P21">
         <v>2058000000.0</v>
       </c>
       <c r="Q21">
         <v>938000000.0</v>
       </c>
       <c r="R21">
         <v>3132000000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22">
         <v>11316000000.0</v>
       </c>
       <c r="C22">
         <v>7503000000.0</v>
       </c>
       <c r="D22">
         <v>8268000000.0</v>
       </c>
       <c r="E22">
         <v>9527000000.0</v>
       </c>
       <c r="F22">
         <v>9710000000.0</v>
       </c>
       <c r="G22">
         <v>8592000000.0</v>
       </c>
       <c r="H22">
         <v>7728000000.0</v>
       </c>
       <c r="I22">
         <v>7911000000.0</v>
       </c>
@@ -27335,51 +27773,51 @@
       </c>
       <c r="Q22">
         <v>7498000000.0</v>
       </c>
       <c r="R22">
         <v>6342000000.0</v>
       </c>
       <c r="S22">
         <v>7150000000.0</v>
       </c>
       <c r="T22">
         <v>6314000000.0</v>
       </c>
       <c r="U22">
         <v>6146000000.0</v>
       </c>
       <c r="V22">
         <v>5620000000.0</v>
       </c>
       <c r="W22">
         <v>3975000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B23">
         <v>-693000000.0</v>
       </c>
       <c r="C23">
         <v>339000000.0</v>
       </c>
       <c r="D23">
         <v>-1320000000.0</v>
       </c>
       <c r="E23">
         <v>19346000000.0</v>
       </c>
       <c r="F23">
         <v>-580000000.0</v>
       </c>
       <c r="G23">
         <v>2982000000.0</v>
       </c>
       <c r="H23">
         <v>4451000000.0</v>
       </c>
       <c r="I23">
         <v>-537000000.0</v>
       </c>
@@ -27406,51 +27844,51 @@
       </c>
       <c r="Q23">
         <v>-292000000.0</v>
       </c>
       <c r="R23">
         <v>-268000000.0</v>
       </c>
       <c r="S23">
         <v>332000000.0</v>
       </c>
       <c r="T23">
         <v>250000000.0</v>
       </c>
       <c r="U23">
         <v>-151000000.0</v>
       </c>
       <c r="V23">
         <v>599000000.0</v>
       </c>
       <c r="W23">
         <v>-2601000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B24">
         <v>-2279000000.0</v>
       </c>
       <c r="C24">
         <v>297000000.0</v>
       </c>
       <c r="D24">
         <v>-2166000000.0</v>
       </c>
       <c r="E24">
         <v>-14866000000.0</v>
       </c>
       <c r="F24">
         <v>-2042000000.0</v>
       </c>
       <c r="G24">
         <v>46000000.0</v>
       </c>
       <c r="H24">
         <v>-1314000000.0</v>
       </c>
       <c r="I24">
         <v>564000000.0</v>
       </c>
@@ -27477,51 +27915,51 @@
       </c>
       <c r="Q24">
         <v>86000000.0</v>
       </c>
       <c r="R24">
         <v>46000000.0</v>
       </c>
       <c r="S24">
         <v>-399000000.0</v>
       </c>
       <c r="T24">
         <v>-82000000.0</v>
       </c>
       <c r="U24">
         <v>-69000000.0</v>
       </c>
       <c r="V24">
         <v>46000000.0</v>
       </c>
       <c r="W24">
         <v>-923000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B25">
         <v>873000000.0</v>
       </c>
       <c r="C25">
         <v>2373000000.0</v>
       </c>
       <c r="D25">
         <v>1168000000.0</v>
       </c>
       <c r="E25">
         <v>159000000.0</v>
       </c>
       <c r="F25">
         <v>-69000000.0</v>
       </c>
       <c r="G25">
         <v>268000000.0</v>
       </c>
       <c r="H25">
         <v>413000000.0</v>
       </c>
       <c r="I25">
         <v>237000000.0</v>
       </c>
@@ -27548,51 +27986,51 @@
       </c>
       <c r="Q25">
         <v>-349000000.0</v>
       </c>
       <c r="R25">
         <v>8000000.0</v>
       </c>
       <c r="S25">
         <v>71000000.0</v>
       </c>
       <c r="T25">
         <v>95000000.0</v>
       </c>
       <c r="U25">
         <v>-61000000.0</v>
       </c>
       <c r="V25">
         <v>127000000.0</v>
       </c>
       <c r="W25">
         <v>285000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-209000000.0</v>
       </c>
       <c r="F26">
         <v>-775000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>51000000.0</v>
       </c>
       <c r="I26">
         <v>-81000000.0</v>
       </c>
       <c r="J26">
         <v>5000000.0</v>
@@ -27609,51 +28047,51 @@
       <c r="N26">
         <v>-5963000000.0</v>
       </c>
       <c r="O26">
         <v>-6525000000.0</v>
       </c>
       <c r="P26">
         <v>-5372000000.0</v>
       </c>
       <c r="Q26">
         <v>-5030000000.0</v>
       </c>
       <c r="R26">
         <v>-5625000000.0</v>
       </c>
       <c r="S26">
         <v>-5256000000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>212000000.0</v>
       </c>
       <c r="E27">
         <v>183000000.0</v>
       </c>
       <c r="F27">
         <v>-22000000.0</v>
       </c>
       <c r="G27">
         <v>-14000000.0</v>
       </c>
       <c r="H27">
         <v>371000000.0</v>
       </c>
       <c r="I27">
         <v>138000000.0</v>
       </c>
       <c r="J27">
         <v>148000000.0</v>
       </c>
       <c r="K27">
@@ -27674,51 +28112,51 @@
       <c r="P27">
         <v>-524000000.0</v>
       </c>
       <c r="Q27">
         <v>-461000000.0</v>
       </c>
       <c r="R27">
         <v>-450000000.0</v>
       </c>
       <c r="S27">
         <v>107000000.0</v>
       </c>
       <c r="T27">
         <v>203000000.0</v>
       </c>
       <c r="U27">
         <v>-102000000.0</v>
       </c>
       <c r="V27">
         <v>424000000.0</v>
       </c>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B28">
         <v>-7611000000.0</v>
       </c>
       <c r="C28">
         <v>-9481000000.0</v>
       </c>
       <c r="D28">
         <v>-5582000000.0</v>
       </c>
       <c r="E28">
         <v>3806000000.0</v>
       </c>
       <c r="F28">
         <v>-11977000000.0</v>
       </c>
       <c r="G28">
         <v>-8496000000.0</v>
       </c>
       <c r="H28">
         <v>-8061000000.0</v>
       </c>
       <c r="I28">
         <v>-9651000000.0</v>
       </c>
@@ -27745,51 +28183,51 @@
       </c>
       <c r="Q28">
         <v>-8578000000.0</v>
       </c>
       <c r="R28">
         <v>-6911000000.0</v>
       </c>
       <c r="S28">
         <v>-4178000000.0</v>
       </c>
       <c r="T28">
         <v>-3369000000.0</v>
       </c>
       <c r="U28">
         <v>-5417000000.0</v>
       </c>
       <c r="V28">
         <v>-2964000000.0</v>
       </c>
       <c r="W28">
         <v>-2601000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B29">
         <v>12233000000.0</v>
       </c>
       <c r="C29">
         <v>12217000000.0</v>
       </c>
       <c r="D29">
         <v>9204000000.0</v>
       </c>
       <c r="E29">
         <v>10803000000.0</v>
       </c>
       <c r="F29">
         <v>11967000000.0</v>
       </c>
       <c r="G29">
         <v>9812000000.0</v>
       </c>
       <c r="H29">
         <v>10090000000.0</v>
       </c>
       <c r="I29">
         <v>9478000000.0</v>
       </c>
@@ -27816,51 +28254,51 @@
       </c>
       <c r="Q29">
         <v>9437000000.0</v>
       </c>
       <c r="R29">
         <v>7884000000.0</v>
       </c>
       <c r="S29">
         <v>7935000000.0</v>
       </c>
       <c r="T29">
         <v>5589000000.0</v>
       </c>
       <c r="U29">
         <v>6236000000.0</v>
       </c>
       <c r="V29">
         <v>5158000000.0</v>
       </c>
       <c r="W29">
         <v>4630000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B30">
         <v>-4488000000.0</v>
       </c>
       <c r="C30">
         <v>-1092000000.0</v>
       </c>
       <c r="D30">
         <v>-3598000000.0</v>
       </c>
       <c r="E30">
         <v>-15679000000.0</v>
       </c>
       <c r="F30">
         <v>-2358000000.0</v>
       </c>
       <c r="G30">
         <v>-1154000000.0</v>
       </c>
       <c r="H30">
         <v>-1811000000.0</v>
       </c>
       <c r="I30">
         <v>-998000000.0</v>
       </c>
@@ -27906,4184 +28344,4270 @@
       <c r="W30">
         <v>-1509000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>6024000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5470000000.0</v>
+      </c>
+      <c r="D2">
         <v>4892000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4061000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4176000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4476000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4254000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4301000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4876000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4099000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3146000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3034000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3512000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2446000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3217000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5374000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5043000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4626000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4500000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4800000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4920000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3906000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7285000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4827000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4207000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3750000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6865000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6511000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4013000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3086000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6620000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5913000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>6622000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7231000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8476000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7667000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6197000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5076000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4239000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4884000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3814000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2944000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3417000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2393000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1838000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1524000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1682000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2043000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1541000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1823000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2154000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3382000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3586000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3981000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2983000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4817000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3846000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3576000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2550000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3391000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2178000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1322000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1703000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3507000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1584000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>850000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1540000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1602000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2602000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>2361000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1531000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2803000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3028000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1231000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1656000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>3188000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>3308000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1371000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1676000000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>382000000</v>
+      </c>
+      <c r="C3">
+        <v>380000000</v>
+      </c>
+      <c r="D3">
         <v>353000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>444000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>365000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>356000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>404000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>278000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>379000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>370000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>417000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>311000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>371000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>360000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>279000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>347000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>252000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>249000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>229000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>289000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>152000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>128000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>179000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>152000000</v>
       </c>
       <c r="Y3">
         <v>140000000</v>
       </c>
       <c r="Z3">
+        <v>152000000</v>
+      </c>
+      <c r="AA3">
+        <v>140000000</v>
+      </c>
+      <c r="AB3">
         <v>170000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>156000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>194000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>178000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>324000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>334000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>328000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>409000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>365000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>553000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>435000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>268000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>292000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>438000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>254000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>254000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>226000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>324000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>223000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>210000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>203000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>349000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>296000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>252000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>256000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>379000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>301000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>280000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>240000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>337000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>243000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>249000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>227000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>329000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>223000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>186000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>159000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>230000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>164000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>169000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>150000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>232000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>160000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>178000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>145000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>275000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>250000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>273000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>301000000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>358000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>256000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>228000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>230000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>886000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>1175000000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-682000000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-2558000000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>701000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>566000000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>221000000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-109000000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-73000000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>973000000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-3159000000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>2111000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>652000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>323000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-2924000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>181000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>2658000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>885000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-3506000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>841000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-687000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>51000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1376000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>780000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>1470000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>1121000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>837000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-645000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1070000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>870000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-473000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>1024000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>555000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>314000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-158000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-361000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>502000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-282000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-331000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-1228000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-204000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-395000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>998000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-1834000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>971000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>270000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>1026000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-841000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>1213000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>856000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>-381000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BM4">
         <v>-1804000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BN4">
         <v>1923000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BO4">
         <v>734000000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BP4">
         <v>-690000000.0</v>
       </c>
-      <c r="BO4"/>
-      <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>354000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>159000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-163000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>110000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>143000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>162000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-44000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>60000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>168000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>16000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>62000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>95000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>218000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-26000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>85000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>34000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>520000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>46000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>118000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-66000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>151000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>399000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>72000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>56000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-133000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>9000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>27000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>103000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>48000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>78000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>89000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>175000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>7000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>97000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>90000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-84000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>85000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>86000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>132000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>160000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>125000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>116000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>73000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>157000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>113000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>118000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>71000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>573000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-430000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>132000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-121000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1067000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-925000000.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>682000000.0</v>
+      </c>
+      <c r="C6">
+        <v>554000000.0</v>
+      </c>
+      <c r="D6">
         <v>578000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>831000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-115000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-300000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>222000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-47000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-575000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>777000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>953000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>112000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-478000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1066000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-771000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2157000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>331000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>417000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>126000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-300000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-120000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1014000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3379000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2458000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>620000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>457000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3115000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>354000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2498000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>927000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3534000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>707000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-709000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-609000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1245000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>780000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1470000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1121000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>837000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-645000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1070000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>870000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-473000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1024000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>555000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>314000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-158000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-361000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>502000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-282000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-331000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1228000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-204000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-395000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>998000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1834000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>971000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>270000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1026000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-841000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1213000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>856000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-381000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-1804000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1923000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>734000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-690000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-62000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1000000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>241000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>830000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1272000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-225000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>1797000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-425000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-1532000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-120000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>1937000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-305000000.0</v>
       </c>
-      <c r="CA6"/>
-      <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>562000000.0</v>
+      </c>
+      <c r="C7">
+        <v>1538000000.0</v>
+      </c>
+      <c r="D7">
         <v>-3873000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2268000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>115000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-152000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3791000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1544000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-121000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1674000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2420000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>989000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>698000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>584000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3476000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>573000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>468000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>820000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1571000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1605000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1075000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1113000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2402000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>675000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1073000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-295000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1045000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>933000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-201000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>805000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-369000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>222000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-907000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1523000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-535000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2028000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>75000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1131000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-1037000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>52000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>874000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>239000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-1310000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>459000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>538000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>1440000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-2371000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-349000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>531000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>277000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-1377000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-153000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>590000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>607000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1254000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-635000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-140000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>802000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-688000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-998000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>332000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>1396000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>104000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-409000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>277000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>1280000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>107000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-294000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-302000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>1290000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-142000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-751000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-355000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>1585000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-612000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-1381000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-823000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>1386000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-729000000.0</v>
       </c>
-      <c r="CA7"/>
-      <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-537000000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>245000000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>92000000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-336000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-74000000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-553000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>156000000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>273000000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-200000000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-427000000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>167000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>197000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-454000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>116000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>175000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>267000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-777000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>4000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-59000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>177000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>48000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-113000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>26000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-104000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-518000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>504000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-611000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-13000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-210000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-175000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>472000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>113000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>8000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>54000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-287000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>69000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-640000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>395000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-243000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>328000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-467000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-67000000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-6000000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>21000000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-262000000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>-151000000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-60000000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>59000000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>-388000000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BL8">
         <v>138000000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BM8">
         <v>-37000000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BN8">
         <v>430000000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BO8">
         <v>-242000000.0</v>
       </c>
-      <c r="BN8">
+      <c r="BP8">
         <v>-28000000.0</v>
       </c>
-      <c r="BO8"/>
-      <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-146000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-50000000.0</v>
+      </c>
+      <c r="D9">
         <v>-640000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>261000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>71000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>102000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-882000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>249000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-9000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-88000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-890000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>581000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>25000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-537000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>245000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>92000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-336000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-74000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-553000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>156000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>273000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-200000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-427000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>167000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>197000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-454000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>116000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>175000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>267000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-777000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-59000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>177000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>48000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-113000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>26000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-104000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-518000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>504000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-611000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-13000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-210000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-175000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>472000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>113000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>8000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>54000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-287000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>69000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-640000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>395000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-243000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>328000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-467000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-67000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-6000000.0</v>
       </c>
-      <c r="BD9">
-[...4 lines deleted...]
-      </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>138000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>123000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>160000000.0</v>
       </c>
-      <c r="BM9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BO9"/>
       <c r="BP9">
         <v>0.0</v>
       </c>
-      <c r="BQ9"/>
+      <c r="BQ9">
+        <v>0.0</v>
+      </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>44000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>12000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>241000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>347000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>546000000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>1013000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-69000000.0</v>
+      </c>
+      <c r="D10">
         <v>-11000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1153000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>371000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-94000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-325000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-713000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>218000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>520000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>527000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-681000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-107000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>709000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-783000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2080000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-74000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1099000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-232000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-686000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>468000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>462000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>305000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-988000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>843000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>555000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-575000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-484000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-450000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>149000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>237000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-464000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>377000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-864000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>338000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-513000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-421000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>421000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1243000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1940000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>546000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>650000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>49000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1429000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-221000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>416000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>393000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1221000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-158000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>398000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1086000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1959000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>74000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-334000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>806000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-591000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-714000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-459000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1036000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-1006000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-26000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>518000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>478000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-215000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-78000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>146000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1218000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-483000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-201000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>249000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1095000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-1449000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-402000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>246000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>691000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-985000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-658000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>215000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>164000000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-209000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>412000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2938000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2561000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>878000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-205000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-914000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2135000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>181000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>51000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2266000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1496000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-52000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-396000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-781000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1379000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-85000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1453000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1113000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>751000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1562000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2421000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-886000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2132000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>553000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1189000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-2633000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2705000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>321000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-201000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1184000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1416000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>646000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1016000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-2818000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1159000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>620000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>519000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2858000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2049000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>188000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1408000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-1993000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-38000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>553000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1523000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-1573000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>68000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>299000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>775000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-21000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-219000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>105000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>263000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-129000000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>234000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-159000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-39000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-102000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-90000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-72000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-63000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-37000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>172000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>106000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-33000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>34000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-145000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-53000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-95000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>243000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-17000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-85000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-111000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-110000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-14000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-87000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-162000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-450000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>28000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>7000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>16000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-5000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-56000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-156000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-102000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-41000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-37000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-272000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-87000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>401000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-120000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>128000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-27000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-43000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>52000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-255000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-80000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>-108000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>14000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-355000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>-66000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>-92000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>4000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>-145000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>-41000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>-35000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>-139000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>5000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>39000000.0</v>
       </c>
-      <c r="BQ12"/>
-[...1 lines deleted...]
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12">
         <v>39000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>58000000.0</v>
       </c>
-      <c r="BU12"/>
-[...1 lines deleted...]
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>219000000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>681000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1102000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-2705000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2188000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>543000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-34000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-835000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1643000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-80000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1168000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-2108000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1147000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-246000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-118000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-662000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>816000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-250000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1397000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-855000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>289000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1402000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2532000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-509000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-554000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>402000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1087000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-133000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1477000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>27000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>103000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-8000000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-507000000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>511000000.0</v>
+      </c>
+      <c r="C14">
+        <v>513000000.0</v>
+      </c>
+      <c r="D14">
         <v>510000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>521000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>505000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>490000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>480000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>477000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>498000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>445000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>367000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>369000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>429000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>981000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>299000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>291000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>358000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>287000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>253000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>279000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>235000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>239000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>245000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>272000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>239000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>229000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>241000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>255000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>237000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>232000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>240000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>255000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>246000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>246000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>242000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>243000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>225000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>210000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>197000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>195000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>188000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>185000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>175000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>193000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>184000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>185000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>192000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>229000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>233000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>216000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>211000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>223000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>218000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>219000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>222000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>233000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>216000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>222000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>227000000.0</v>
       </c>
-      <c r="BG14">
-[...2 lines deleted...]
-      <c r="BH14">
+      <c r="BI14">
+        <v>250000000.0</v>
+      </c>
+      <c r="BJ14">
         <v>255000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>249000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>239000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>255000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>230000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>224000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>223000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>246000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>212000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>202000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>193000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>217000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>221000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>203000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>201000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>218000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>192000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>175000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>163000000.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>2299000000.0</v>
+      </c>
+      <c r="C15">
+        <v>2297000000.0</v>
+      </c>
+      <c r="D15">
         <v>2307000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2295000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2107000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2116000000.0</v>
       </c>
       <c r="G15">
         <v>2106000000.0</v>
       </c>
       <c r="H15">
+        <v>2116000000.0</v>
+      </c>
+      <c r="I15">
+        <v>2106000000.0</v>
+      </c>
+      <c r="J15">
         <v>2027000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2027000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2037000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2023000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1977000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1977000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1987000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1973000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1942000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1945000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1952000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1952000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1876000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1873000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1879000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1879000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1827000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1830000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1828000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1825000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1779000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1777000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1780000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1775000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1778000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1673000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1659000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1666000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1618000000.0</v>
       </c>
       <c r="AL15">
         <v>1618000000.0</v>
       </c>
       <c r="AM15">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AO15">
         <v>1619000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1586000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1588000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1585000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1585000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1555000000.0</v>
       </c>
       <c r="AT15">
         <v>1555000000.0</v>
       </c>
       <c r="AU15">
+        <v>1555000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1555000000.0</v>
+      </c>
+      <c r="AW15">
         <v>1564000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1478000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1490000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1503000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1518000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1387000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1401000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1414000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1431000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1310000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1325000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1338000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1347000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1133000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1149000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1159000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1169000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1071000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1085000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1098000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1115000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1051000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1072000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1089000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1104000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>956000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>3019000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3019000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>4080000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1250000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>700000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>530000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2780000000.0</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15"/>
       <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>6706000000.0</v>
+      </c>
+      <c r="C16">
+        <v>6024000000.0</v>
+      </c>
+      <c r="D16">
         <v>5470000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4892000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4061000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4176000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4476000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4254000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4301000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4876000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4099000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3146000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3034000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3512000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2446000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3217000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5374000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5043000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4626000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4500000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4800000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4920000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3906000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7285000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4827000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4207000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3750000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6865000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6511000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4013000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3086000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6620000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5913000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>6622000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7231000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>8447000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7667000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6197000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5076000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4239000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4884000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3814000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2944000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>3417000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2393000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1838000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1524000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1682000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2043000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1541000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1823000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2154000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3382000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3586000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3981000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2983000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4817000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3846000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3576000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2550000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3391000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2178000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1322000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1703000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3507000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1584000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>850000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1540000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1602000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2602000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2361000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1531000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>2803000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>3028000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1231000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1656000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>3188000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>3308000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1371000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1676000000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>118000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>244000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>485000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>232000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-916000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>50000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-85000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>77000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-253000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-153000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>96000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-376000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-215000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-159000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>31000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-33000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-27000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>65000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-17000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-90000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>29000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>157000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-217000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>135000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-168000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-223000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>21000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>58000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>-50000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>204000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>-92000000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BP17">
         <v>-48000000.0</v>
       </c>
-      <c r="BO17"/>
-      <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>4970000000.0</v>
+      </c>
+      <c r="C18">
+        <v>5112000000.0</v>
+      </c>
+      <c r="D18">
         <v>-752000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>4265000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4097000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3056000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-754000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3724000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2963000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4262000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-176000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2991000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3044000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3082000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1234000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2746000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2816000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3275000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>889000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3743000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3718000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3502000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>256000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3022000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3462000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1785000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>941000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>3168000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1889000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>3264000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>917000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2088000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1355000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>3584000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1015000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>2368000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>1485000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>2960000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>551000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1711000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2838000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2120000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>236000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1548000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>2470000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>3465000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-578000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1005000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>2669000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>2453000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>459000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1941000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>3014000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>2857000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1123000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>1313000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>2150000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>3231000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>1671000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>632000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>2830000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>3934000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>2236000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>1351000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>2253000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>3296000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>1824000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>1233000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>1686000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>2968000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>1282000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>475000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>1753000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>3243000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>1365000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-87000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>844000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>2979000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>781000000.0</v>
       </c>
-      <c r="CA18"/>
-      <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B19">
+        <v>417000000.0</v>
+      </c>
+      <c r="C19">
+        <v>98000000.0</v>
+      </c>
+      <c r="D19">
         <v>90000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>2232000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-789000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2316000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-434000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>441000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1003000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-337000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-193000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-568000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1956000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-261000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-172000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-350000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>120000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>393000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>101000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>180000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-26000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-183000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>199000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-457000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-312000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-511000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>682000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-43000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>310000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>21000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>67000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>454000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-148000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>730000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-683000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-341000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-618000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-674000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-5000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-15000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-10000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-9000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-31000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-13000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-3000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-8000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-7000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-6000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-16000000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-762000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-656000000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32122,2374 +32646,2428 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>-1381000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2734000000.0</v>
+      </c>
+      <c r="D21">
         <v>3381000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1307000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1411000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>945000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3479000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2651000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-558000000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>330000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>404000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3672000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>13536000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-208000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-877000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1725000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1045000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>90000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-406000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1681000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1572000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-487000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1078000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2519000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1051000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2280000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-457000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1315000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>179000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-44000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-2467000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>103000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>224000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2015000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-109000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2042000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-278000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>56000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>338000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1015000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-181000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-250000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1678000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2153000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1104000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>203000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-89000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>2053000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>719000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1014000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-189000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2951000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>273000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1455000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>332000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2117000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1106000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1203000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-196000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-55000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-778000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1544000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-252000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>424000000.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>3522000000.0</v>
+      </c>
+      <c r="C22">
+        <v>2985000000.0</v>
+      </c>
+      <c r="D22">
         <v>2438000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2250000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3613000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3148000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2837000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-486000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3215000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2528000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2246000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2196000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2171000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1682000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2102000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2494000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2222000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2346000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2331000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2093000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2426000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2172000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2418000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2119000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2307000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2049000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1826000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1616000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1896000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2319000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1354000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1910000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2247000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2198000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1556000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>796000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1970000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1781000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1590000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1711000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1938000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1842000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1530000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1298000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1984000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1916000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1795000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1612000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2198000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1895000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1875000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2036000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2402000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2194000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2218000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2191000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2324000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>2407000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>2232000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-6933000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2461000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>2485000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1987000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1752000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1892000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1982000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1703000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1584000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1854000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1638000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1476000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1251000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2080000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1692000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1867000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1373000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1725000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1483000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1445000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1612000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1382000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1402000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1750000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>-261000000.0</v>
+      </c>
+      <c r="C23">
+        <v>56000000.0</v>
+      </c>
+      <c r="D23">
         <v>22000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-143000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-400000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-692000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>654000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-396000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-91000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>172000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-170000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>586000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1587000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8101000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>16595000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-121000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-277000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-265000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-123000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-173000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-195000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-89000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-158000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-214000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-202000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-202000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-83000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-48000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-170000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-56000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-151000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-67000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-137000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-182000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-95000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-38000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-205000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-83000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>44000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-36000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-151000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1491000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-16000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>68000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-25000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-33000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-31000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-63000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-114000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-66000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-743000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-81000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-137000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-87000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-47000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-80000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-135000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-38000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>19000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-100000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-192000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-17000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-20000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-63000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-192000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-17000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-25000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-46000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-180000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-77000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-145000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-1790000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>226000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>793000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>29000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-51000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-746000000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B24">
+        <v>-125000000.0</v>
+      </c>
+      <c r="C24">
+        <v>231000000.0</v>
+      </c>
+      <c r="D24">
         <v>295000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>33000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-411000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1967000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>14000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>639000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-613000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>82000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>244000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2032000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2020000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>138000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-140000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-14831000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>277000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>667000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>73000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>207000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>156000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-28000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>234000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-402000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-282000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-507000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-28000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>319000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>29000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>7000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>522000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-142000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>756000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>30000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-98000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-597000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-378000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-282000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>428000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-242000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>245000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-186000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>35000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>72000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-79000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>279000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>133000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>80000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>19000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>48000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-68000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-679000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>11000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>18000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>36000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>64000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-39000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>3000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-101000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-20000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-18000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>4000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>7000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>10000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>23000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>46000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-104000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>13000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-29000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>166000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-25000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-4000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-383000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>13000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-40000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-62000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>4000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>16000000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>782000000.0</v>
+      </c>
+      <c r="C25">
+        <v>399000000.0</v>
+      </c>
+      <c r="D25">
         <v>593000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>84000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>388000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>133000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>191000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2487000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-211000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-28000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>75000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-78000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>327000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>216000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-177000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>30000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>113000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>46000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>109000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>70000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>141000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>60000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-26000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>51000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>499000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>113000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>74000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>56000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>61000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>81000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>97000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>32000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>385000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>45000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>30000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>14000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>27000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>54000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>38000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>8000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-7000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>84000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-123000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-24000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-16000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>275000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-80000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>239000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>53000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>75000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>26000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-91000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>68000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>134000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>76000000.0</v>
       </c>
-      <c r="BG25">
-[...2 lines deleted...]
-      <c r="BH25">
+      <c r="BI25">
+        <v>8583000000.0</v>
+      </c>
+      <c r="BJ25">
         <v>34000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>39000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>46000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-121000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>18000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-19000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-84000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-71000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>82000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>16000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-155000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>57000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>31000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>44000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>199000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>73000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>69000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>162000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>79000000.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>209000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-209000000.0</v>
       </c>
       <c r="R26">
         <v>-209000000.0</v>
       </c>
       <c r="S26">
+        <v>-209000000.0</v>
+      </c>
+      <c r="T26">
+        <v>-209000000.0</v>
+      </c>
+      <c r="U26">
         <v>-681000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-94000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
-        <v>2000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000.0</v>
+      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>2000000.0</v>
       </c>
       <c r="AC26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE26">
         <v>45000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>1000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>6000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-91000000.0</v>
       </c>
-      <c r="AI26">
-[...2 lines deleted...]
-      <c r="AJ26">
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>2000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3000000.0</v>
       </c>
-      <c r="AL26">
-[...2 lines deleted...]
-      <c r="AM26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>2000000.0</v>
       </c>
-      <c r="AN26">
-[...2 lines deleted...]
-      <c r="AO26">
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1503000000.0</v>
       </c>
       <c r="AR26">
         <v>6000000.0</v>
       </c>
       <c r="AS26">
+        <v>1503000000.0</v>
+      </c>
+      <c r="AT26">
+        <v>6000000.0</v>
+      </c>
+      <c r="AU26">
         <v>113000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-48000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-783000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-769000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-1040000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-1241000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-1447000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-1488000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-1575000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-1453000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-1968000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-1498000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-1632000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-1427000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-1005000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-1445000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-1614000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-1308000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-1167000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-1035000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-1104000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-1724000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-1367000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-1408000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-1474000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-1376000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-868000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-2440000000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>-133000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>55000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>78000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>37000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>-50000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-17000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>77000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>30000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>48000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>45000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>60000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>46000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>45000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>67000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>52000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>39000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>28000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="AA27">
         <v>38000000.0</v>
       </c>
       <c r="AB27">
+        <v>62000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>38000000.0</v>
+      </c>
+      <c r="AD27">
         <v>37000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>43000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>54000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>32000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>13000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>34000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>59000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="AK27">
         <v>33000000.0</v>
       </c>
       <c r="AL27">
+        <v>30000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>33000000.0</v>
+      </c>
+      <c r="AN27">
         <v>52000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>32000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>32000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>36000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>53000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>34000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>38000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>36000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>58000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>49000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>48000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>47000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>66000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>48000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>48000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>52000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>72000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>51000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>-5000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>-23000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-429000000.0</v>
       </c>
       <c r="BH27">
         <v>-37000000.0</v>
       </c>
       <c r="BI27">
+        <v>-429000000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>-37000000.0</v>
+      </c>
+      <c r="BK27">
         <v>-43000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-249000000.0</v>
       </c>
       <c r="BL27">
         <v>-15000000.0</v>
       </c>
       <c r="BM27">
+        <v>-249000000.0</v>
+      </c>
+      <c r="BN27">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BO27">
         <v>-33000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>-164000000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
         <v>-224000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-76000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>45000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>143000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-5000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>-2000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>73000000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>76000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>56000000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-3941000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4975000000.0</v>
+      </c>
+      <c r="D28">
         <v>1096000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3581000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-3661000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1561000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>671000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4103000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2981000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3532000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1135000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2897000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1765000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1784000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>864000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9877000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2271000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3099000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-701000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3801000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2053000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2474000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3649000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-465000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2528000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-954000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4549000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2959000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>453000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2404000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3151000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1747000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1889000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4277000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1738000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1537000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>359000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1932000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>341000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1853000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1566000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1401000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-593000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-275000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1821000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-3165000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>525000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1277000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-2075000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-2682000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-805000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2312000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2604000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-3246000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-53000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-3212000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1400000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2705000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-783000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1284000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1356000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-3039000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2659000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-3071000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-503000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-2492000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-2512000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-1201000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-2565000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-2863000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-282000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1004000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-450000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-1076000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1648000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-577000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1003000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-1055000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-734000000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>5352000000.0</v>
+      </c>
+      <c r="C29">
+        <v>5492000000.0</v>
+      </c>
+      <c r="D29">
         <v>-399000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4709000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4462000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3412000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-350000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4002000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3342000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4632000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>241000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3302000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3415000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3442000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-955000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3093000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3068000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3524000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1118000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4032000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3870000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3630000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>435000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3162000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3614000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1925000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1111000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>3324000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2083000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3442000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1241000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2422000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1683000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>3993000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1380000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>2921000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1920000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>3228000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>843000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2149000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>3092000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>2374000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>462000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>1872000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>2693000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>3675000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-375000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1354000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>2965000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>2705000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>715000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>2320000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>3315000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3137000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1363000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>1650000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>2393000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>3480000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>1898000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>961000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>3053000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>4120000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>2395000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>1581000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>2417000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>3465000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>1974000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>1465000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>1846000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>3146000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>1427000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>750000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>2003000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>3516000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>1666000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>271000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1100000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>3207000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>1011000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>6236000000.0</v>
       </c>
-      <c r="CB29"/>
-      <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-507000000.0</v>
+      </c>
+      <c r="C30">
+        <v>26000000.0</v>
+      </c>
+      <c r="D30">
         <v>-3000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-428000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-789000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2316000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-434000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>441000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1003000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-337000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-193000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-568000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3030000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-483000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-591000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-15528000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-96000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>141000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-196000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-340000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1890000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-183000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>55000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-586000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-434000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-648000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>514000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-184000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>122000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-153000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1596000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>166000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-481000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>335000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1018000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-722000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1053000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-660000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-579000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-25000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-506000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-18000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-419000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-320000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-164000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-292000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>68000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-223000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-229000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-336000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-208000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1209000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-980000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-269000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-222000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-301000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-179000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-288000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-224000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-350000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-261000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-246000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-175000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-264000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-195000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-147000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-104000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-330000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-373000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-207000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-188000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-309000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-1879000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-656000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-317000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-1408000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-330000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-252000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-596000000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>