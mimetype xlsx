--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2208,504 +2211,519 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>2020000.0</v>
+      </c>
+      <c r="C2">
         <v>1631000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3155000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3399000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2598000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3593000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6579000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2063000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4533000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3237000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1678000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3489000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1774000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2996000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4826000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3348000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4864000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3189000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1278000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2369000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1252000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1607000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146000.0</v>
       </c>
       <c r="Z2">
         <v>2146000.0</v>
       </c>
       <c r="AA2">
+        <v>2146000.0</v>
+      </c>
+      <c r="AB2">
         <v>2837000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-82000.0</v>
+      </c>
+      <c r="C5">
         <v>-15000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>84000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>91000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>84000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>139000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>410000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-185000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-129000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>224000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-355000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-328000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-116000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-445000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1025000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1023000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-666000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-78000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>0.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-70474000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-46140000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>217000.0</v>
+      </c>
+      <c r="C7">
         <v>293000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>838000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>931000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1020000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1106000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1190000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13267000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12990000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13022000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13286000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12699000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12978000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13478000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13976000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>12529000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12594000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11738000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11193000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11212000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11236000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>968000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -2725,3319 +2743,3424 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>490460000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>487516000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>483916000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>481462000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>478668000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>476363000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>474301000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>472196000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>469790000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>469001000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>12469000.0</v>
+      </c>
+      <c r="C10">
         <v>39130000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37983000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36337000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44127000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51341000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>40876000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48810000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48526000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47654000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37706000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52057000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68209000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>142942000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>108297000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>99850000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>87090000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>115772000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>172467000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>176641000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>189423000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>208783000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>361422000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>373150000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>78051000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-101486000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>73278000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-61907000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>79431000.0</v>
+      </c>
+      <c r="C12">
         <v>93549000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>112943000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>129250000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>142274000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>160388000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>169454000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>182841000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>212919000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>197939000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>203057000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>201918000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>187087000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>229434000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>241054000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>258857000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>277434000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>282993000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>297163000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>307651000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>318349000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>331489000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>361422000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>373150000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>86136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101486000.0</v>
       </c>
       <c r="AA12">
         <v>101486000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AB12">
+        <v>101486000.0</v>
+      </c>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>61907000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-374446000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>53386909.0</v>
+      </c>
+      <c r="C14">
         <v>53331766.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53280104.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>52993238.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>52010827.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51574027.0</v>
       </c>
       <c r="H14">
         <v>51574027.0</v>
       </c>
       <c r="I14">
+        <v>51574027.0</v>
+      </c>
+      <c r="J14">
         <v>51478751.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51445862.0</v>
       </c>
       <c r="K14">
         <v>51445862.0</v>
       </c>
       <c r="L14">
+        <v>51445862.0</v>
+      </c>
+      <c r="M14">
         <v>49047296.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45813132.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45773357.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45701709.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45622957.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45571067.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45466044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45295232.0</v>
       </c>
       <c r="T14">
         <v>45295232.0</v>
       </c>
       <c r="U14">
+        <v>45295232.0</v>
+      </c>
+      <c r="V14">
         <v>45070104.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44785226.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38006064.0</v>
       </c>
       <c r="X14">
         <v>38006064.0</v>
       </c>
       <c r="Y14">
         <v>38006064.0</v>
       </c>
       <c r="Z14">
-        <v>31234310.0</v>
+        <v>38006064.0</v>
       </c>
       <c r="AA14">
         <v>31234310.0</v>
       </c>
       <c r="AB14">
         <v>31234310.0</v>
       </c>
       <c r="AC14">
-        <v>3024097.0</v>
+        <v>31234310.0</v>
       </c>
       <c r="AD14">
         <v>3024097.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>3024097.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-1151000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>403000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...1 lines deleted...]
-      </c>
+      <c r="Y18"/>
       <c r="Z18">
         <v>1505000.0</v>
       </c>
-      <c r="AA18"/>
+      <c r="AA18">
+        <v>1505000.0</v>
+      </c>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>82068000.0</v>
+      </c>
+      <c r="C23">
         <v>96562000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>116562000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>133844000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>152855000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>170608000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>191288000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>223495000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>237539000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>236876000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>252152000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>261027000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>242216000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>253960000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>270308000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>284984000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>300564000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>315008000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>331568000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>344178000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>355910000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>354393000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>365531000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>374446000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>89102000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>98459000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>103033000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>61088000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>6032000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5435000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13843000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>15096000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15120000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>25505000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>36184000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>31757000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>11773000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16911000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>18601000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20613000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16891000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-12252000.0</v>
+      </c>
+      <c r="C28">
         <v>-38837000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37145000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-35406000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-43107000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-50235000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-39686000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-35543000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-35536000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-34632000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24420000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-39358000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-55231000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-129464000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-94321000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-87321000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-74496000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-104034000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-161274000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-165429000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-178187000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-207815000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-361422000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-373150000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-78051000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>101486000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-73278000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>61907000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>71500000.0</v>
+      </c>
+      <c r="C29">
         <v>87967000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>104712000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>120999000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>140605000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>160107000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>176080000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>197908000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>214315000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>212676000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>225689000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>237612000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>217809000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>230173000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>246028000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>261193000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>276970000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>291843000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>308559000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>324948000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>337847000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>348295000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>359121000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>368970000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>153895000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>217809000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>230173000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>246028000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>261193000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>276970000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>291843000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>308559000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>324948000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>337847000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>348295000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>359121000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>368970000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-85008000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-70474000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31">
         <v>-46140000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>70841000.0</v>
+      </c>
+      <c r="C32">
         <v>87185000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>103812000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>120145000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>133704000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>153740000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>161288000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>176057000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>207404000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>190402000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>193380000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>194580000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>178966000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>222688000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>236174000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>253520000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>270482000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>276355000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>289067000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>304992000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>315576000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>329157000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>358351000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>368196000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>151704000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>659000.0</v>
+      </c>
+      <c r="C33">
         <v>782000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1335000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1395000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7544000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7109000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15630000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>33875000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>18750000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>34416000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>44743000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>55731000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>51803000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>20682000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>23302000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19808000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>18699000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>26968000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>30282000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>30623000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>32830000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>19440000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>770000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>774000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2315000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-101486000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>940000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-61907000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>13197000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>13448000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>12135000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>12211000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>11480000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10790000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10667000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>10559000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>302000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>94000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>51000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
         <v>435000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>541000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>643000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>742000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>838000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12024000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11839000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12142000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12434000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12699000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12960000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13197000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13448000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12136000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>12211000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11480000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10790000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10667000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10559000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X35">
         <v>0.0</v>
       </c>
       <c r="Y35">
+        <v>0.0</v>
+      </c>
+      <c r="Z35">
         <v>94000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>168984000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>296000.0</v>
       </c>
       <c r="C36">
+        <v>296000.0</v>
+      </c>
+      <c r="D36">
         <v>297000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>249000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>248000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>237000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>235000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="J36">
         <v>182000.0</v>
       </c>
       <c r="K36">
+        <v>182000.0</v>
+      </c>
+      <c r="L36">
         <v>190000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>180000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>181000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>314000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>313000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>307000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="S36">
         <v>221000.0</v>
       </c>
       <c r="T36">
+        <v>221000.0</v>
+      </c>
+      <c r="U36">
         <v>218000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>201000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="X36">
         <v>201000.0</v>
       </c>
       <c r="Y36">
+        <v>201000.0</v>
+      </c>
+      <c r="Z36">
         <v>1706000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-101486000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>201000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-61907000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>181000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>313000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>307000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="S38">
         <v>221000.0</v>
       </c>
       <c r="T38">
+        <v>221000.0</v>
+      </c>
+      <c r="U38">
         <v>218000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>201000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="X38">
         <v>201000.0</v>
       </c>
       <c r="Y38">
-        <v>1706000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="Z38">
         <v>1706000.0</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>1706000.0</v>
+      </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>1978000.0</v>
+      </c>
+      <c r="C39">
         <v>2231000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2284000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3199000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3037000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3111000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6204000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6779000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5870000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4521000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4352000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3378000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3326000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3844000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5952000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6319000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4431000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5047000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4123000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5904000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4731000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3464000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3339000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>522000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>651000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>607000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>8331000.0</v>
+      </c>
+      <c r="C40">
         <v>6671000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7857000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8515000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8632000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5802000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7439000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10257000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5701000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10319000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9940000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9038000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7940000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8535000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7308000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6436000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7652000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6563000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8224000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6740000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4458000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3878000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4803000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4928000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2937000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>1686000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
-[...1 lines deleted...]
-      </c>
+      <c r="Y41"/>
       <c r="Z41">
         <v>94000.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41">
+        <v>94000.0</v>
+      </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>554160000.0</v>
+      </c>
+      <c r="C42">
         <v>552474000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>551082000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>549325000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>547942000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>546171000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>544653000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>543210000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>540986000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>538078000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>535468000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>532214000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>495744000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>490460000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>487516000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>483915000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>481462000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>478668000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>476363000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>474301000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>472196000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>469790000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>469001000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>468396000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5648000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4969000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>1718000.0</v>
+      </c>
+      <c r="C45">
         <v>1846000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2365000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2440000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2526000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2728000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3012000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>22583000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>22573000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>22746000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>22318000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22278000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22589000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>22722000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>22678000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>21609000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>12016000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1525000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>569000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>573000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>609000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>739000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>363000.0</v>
+      </c>
+      <c r="C46">
         <v>486000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1038000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1146000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1264000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1437000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1552000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>18537000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>18568000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19114000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>19048000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19367000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19865000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20368000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>20494000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>19501000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>18391000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>14974000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13150000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11804000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12016000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1525000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>569000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>573000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>609000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>739000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>19865000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11238000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10955000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9966000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>18391000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5238000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>13150000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11804000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12016000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1525000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>569000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000.0</v>
       </c>
       <c r="Z47">
         <v>609000.0</v>
       </c>
-      <c r="AA47"/>
+      <c r="AA47">
+        <v>609000.0</v>
+      </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-482578000.0</v>
+      </c>
+      <c r="C48">
         <v>-464492000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-446454000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-428417000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-407358000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-386148000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-368712000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-345712000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-326486000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-325273000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-310003000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-294247000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-277607000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-260171000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-241043000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-221698000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-203469000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-186159000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-167726000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-149367000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-134356000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-121482000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-109880000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-99426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-90661000.0</v>
       </c>
       <c r="Z48">
         <v>-90661000.0</v>
       </c>
       <c r="AA48">
+        <v>-90661000.0</v>
+      </c>
+      <c r="AB48">
         <v>-75440000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-260171000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-241043000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-221698000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-203469000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-186159000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-167726000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-149367000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-134356000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-121482000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-109880000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>217000.0</v>
+      </c>
+      <c r="C51">
         <v>293000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>838000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>931000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1020000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1106000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1190000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13267000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12990000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13022000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13286000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12699000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12978000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13478000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13976000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>12529000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>12594000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11738000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>11193000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11212000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11236000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>968000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>217000.0</v>
+      </c>
+      <c r="C52">
         <v>293000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>403000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>390000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>377000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>364000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>352000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1243000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1151000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>880000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>852000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>18000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>281000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>528000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>394000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>383000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>258000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>403000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>545000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>677000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>666000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>66962000.0</v>
+      </c>
+      <c r="C53">
         <v>54419000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>74960000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>92913000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>98147000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>109047000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>128578000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>134031000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>164393000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>150285000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>165351000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>149861000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>118878000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>86492000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>132757000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>159007000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>190344000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>167221000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>124696000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>131010000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>128926000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>122706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X53">
         <v>0.0</v>
       </c>
       <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>8085000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>202972000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>28208000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>123814000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>82068000.0</v>
+      </c>
+      <c r="C55">
         <v>96562000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>116562000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>133844000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>152855000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>170608000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>191288000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>223495000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>237539000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>236876000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>252152000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>261027000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>242216000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>253960000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>270308000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>284984000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>300564000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>315008000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>331568000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>344178000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>355910000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>354393000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>365531000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>374446000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>89102000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>103033000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>81409000.0</v>
+      </c>
+      <c r="C56">
         <v>95780000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>115227000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>132449000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>145311000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>163499000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>175658000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>189620000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>218789000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>202460000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>207409000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>205296000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>190413000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>233278000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>247006000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>265176000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>281865000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>288040000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>301286000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>313555000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>323080000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>334953000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>364761000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>373672000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>86787000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>101486000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>102093000.0</v>
       </c>
-      <c r="AB56"/>
       <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>61907000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>10568000.0</v>
+      </c>
+      <c r="C57">
         <v>8595000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11415000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12304000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11607000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9759000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>14370000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13563000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>11385000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12058000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14029000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10716000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11447000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10590000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10832000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11656000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11383000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11685000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>12219000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8563000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7504000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5796000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6410000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5083000.0</v>
       </c>
       <c r="Z57">
         <v>5083000.0</v>
       </c>
       <c r="AA57">
+        <v>5083000.0</v>
+      </c>
+      <c r="AB57">
         <v>4523000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>10568000.0</v>
+      </c>
+      <c r="C58">
         <v>8595000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11850000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12845000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12250000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10501000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15208000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>25587000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>23224000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>24200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>26463000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>23415000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>24407000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>23787000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>24280000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>23792000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>23594000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>23165000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>23009000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>19230000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>18063000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6098000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6410000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5476000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5177000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>173507000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>71500000.0</v>
+      </c>
+      <c r="C60">
         <v>87967000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>104712000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>120999000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>140605000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>160107000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>176080000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>197908000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>214315000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>212676000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>225689000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>237612000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>217809000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>230173000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>246028000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>261192000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>276970000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>291843000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>308559000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>324948000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>337847000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>348295000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>359121000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>368970000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>83925000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>98459000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-70474000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>61088000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6066,3126 +6189,3196 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>133000.0</v>
       </c>
       <c r="C2">
         <v>1144000.0</v>
       </c>
       <c r="D2">
         <v>1257000.0</v>
       </c>
       <c r="E2">
         <v>650000.0</v>
       </c>
       <c r="F2">
         <v>1281000.0</v>
       </c>
       <c r="G2">
         <v>318000.0</v>
       </c>
       <c r="H2">
         <v>388000.0</v>
       </c>
       <c r="I2">
         <v>338000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>133000.0</v>
       </c>
       <c r="C3">
         <v>1144000.0</v>
       </c>
       <c r="D3">
         <v>1257000.0</v>
       </c>
       <c r="E3">
         <v>315000.0</v>
       </c>
       <c r="F3">
         <v>307000.0</v>
       </c>
       <c r="G3">
         <v>318000.0</v>
       </c>
       <c r="H3">
         <v>388000.0</v>
       </c>
       <c r="I3">
         <v>338000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-79914000.0</v>
       </c>
       <c r="C5">
         <v>-74809000.0</v>
       </c>
       <c r="D5">
         <v>-68958000.0</v>
       </c>
       <c r="E5">
         <v>-77040000.0</v>
       </c>
       <c r="F5">
         <v>-58293000.0</v>
       </c>
       <c r="G5">
         <v>-34942000.0</v>
       </c>
       <c r="H5">
         <v>-25344000.0</v>
       </c>
       <c r="I5">
         <v>-18892000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-79781000.0</v>
       </c>
       <c r="C6">
         <v>-73665000.0</v>
       </c>
       <c r="D6">
         <v>-67701000.0</v>
       </c>
       <c r="E6">
         <v>-76725000.0</v>
       </c>
       <c r="F6">
         <v>-57986000.0</v>
       </c>
       <c r="G6">
         <v>-34624000.0</v>
       </c>
       <c r="H6">
         <v>-24956000.0</v>
       </c>
       <c r="I6">
         <v>-18554000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>-133000.0</v>
       </c>
       <c r="C9">
         <v>-1144000.0</v>
       </c>
       <c r="D9">
         <v>-1257000.0</v>
       </c>
       <c r="E9">
         <v>-650000.0</v>
       </c>
       <c r="F9">
         <v>-1281000.0</v>
       </c>
       <c r="G9">
         <v>-318000.0</v>
       </c>
       <c r="H9">
         <v>-388000.0</v>
       </c>
       <c r="I9">
         <v>-338000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-79914000.0</v>
       </c>
       <c r="C10">
         <v>-74809000.0</v>
       </c>
       <c r="D10">
         <v>-68958000.0</v>
       </c>
       <c r="E10">
         <v>-73326000.0</v>
       </c>
       <c r="F10">
         <v>-57823000.0</v>
       </c>
       <c r="G10">
         <v>-34434000.0</v>
       </c>
       <c r="H10">
         <v>-25344000.0</v>
       </c>
       <c r="I10">
         <v>-17535000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>-2172000.0</v>
       </c>
       <c r="C11">
         <v>-16100000.0</v>
       </c>
       <c r="D11">
         <v>2000.0</v>
       </c>
       <c r="E11">
         <v>-9000.0</v>
       </c>
       <c r="F11">
         <v>23000.0</v>
       </c>
       <c r="G11">
         <v>6000.0</v>
       </c>
       <c r="H11">
         <v>8000.0</v>
       </c>
       <c r="I11">
         <v>3000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4029000.0</v>
       </c>
       <c r="F12">
         <v>777000.0</v>
       </c>
       <c r="G12">
         <v>826000.0</v>
       </c>
       <c r="H12">
         <v>1293000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>6337000.0</v>
       </c>
       <c r="C13">
         <v>10655000.0</v>
       </c>
       <c r="D13">
         <v>9802000.0</v>
       </c>
       <c r="E13">
         <v>3627000.0</v>
       </c>
       <c r="F13">
         <v>449000.0</v>
       </c>
       <c r="G13">
         <v>651000.0</v>
       </c>
       <c r="H13">
         <v>1301000.0</v>
       </c>
       <c r="I13">
         <v>1341000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-77742000.0</v>
       </c>
       <c r="C15">
         <v>-58709000.0</v>
       </c>
       <c r="D15">
         <v>-68960000.0</v>
       </c>
       <c r="E15">
         <v>-73317000.0</v>
       </c>
       <c r="F15">
         <v>-57846000.0</v>
       </c>
       <c r="G15">
         <v>-34440000.0</v>
       </c>
       <c r="H15">
         <v>-25352000.0</v>
       </c>
       <c r="I15">
         <v>-17538000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-73317000.0</v>
       </c>
       <c r="F16">
         <v>-57846000.0</v>
       </c>
       <c r="G16">
         <v>-34440000.0</v>
       </c>
       <c r="H16">
         <v>-25352000.0</v>
       </c>
       <c r="I16">
         <v>-17538000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-77742000.0</v>
       </c>
       <c r="C17">
         <v>-58709000.0</v>
       </c>
       <c r="D17">
         <v>-72549000.0</v>
       </c>
       <c r="E17">
         <v>-73317000.0</v>
       </c>
       <c r="F17">
         <v>-57846000.0</v>
       </c>
       <c r="G17">
         <v>-34440000.0</v>
       </c>
       <c r="H17">
         <v>-25352000.0</v>
       </c>
       <c r="I17">
         <v>-17538000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>6337000.0</v>
       </c>
       <c r="C18">
         <v>10655000.0</v>
       </c>
       <c r="D18">
         <v>9802000.0</v>
       </c>
       <c r="E18">
         <v>3627000.0</v>
       </c>
       <c r="F18">
         <v>449000.0</v>
       </c>
       <c r="G18">
         <v>651000.0</v>
       </c>
       <c r="H18">
         <v>1301000.0</v>
       </c>
       <c r="I18">
         <v>1341000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3714000.0</v>
       </c>
       <c r="F19">
         <v>470000.0</v>
       </c>
       <c r="G19">
         <v>508000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-86206000.0</v>
       </c>
       <c r="C21">
         <v>-85448000.0</v>
       </c>
       <c r="D21">
         <v>-80132000.0</v>
       </c>
       <c r="E21">
         <v>-77040000.0</v>
       </c>
       <c r="F21">
         <v>-58293000.0</v>
       </c>
       <c r="G21">
         <v>-34942000.0</v>
       </c>
       <c r="H21">
         <v>-26637000.0</v>
       </c>
       <c r="I21">
         <v>-18892000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>86206000.0</v>
       </c>
       <c r="C23">
         <v>85448000.0</v>
       </c>
       <c r="D23">
         <v>80132000.0</v>
       </c>
       <c r="E23">
         <v>77040000.0</v>
       </c>
       <c r="F23">
         <v>58293000.0</v>
       </c>
       <c r="G23">
         <v>34942000.0</v>
       </c>
       <c r="H23">
         <v>26637000.0</v>
       </c>
       <c r="I23">
         <v>18892000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>133000.0</v>
       </c>
       <c r="C25">
         <v>1144000.0</v>
       </c>
       <c r="D25">
         <v>973000.0</v>
       </c>
       <c r="E25">
         <v>315000.0</v>
       </c>
       <c r="F25">
         <v>307000.0</v>
       </c>
       <c r="G25">
         <v>318000.0</v>
       </c>
       <c r="H25">
         <v>388000.0</v>
       </c>
       <c r="I25">
         <v>338000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>69877000.0</v>
       </c>
       <c r="C26">
         <v>57383000.0</v>
       </c>
       <c r="D26">
         <v>54628000.0</v>
       </c>
       <c r="E26">
         <v>51988000.0</v>
       </c>
       <c r="F26">
         <v>36493000.0</v>
       </c>
       <c r="G26">
         <v>23933000.0</v>
       </c>
       <c r="H26">
         <v>20759000.0</v>
       </c>
       <c r="I26">
         <v>13853000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>24222753.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>16329000.0</v>
       </c>
       <c r="C28">
         <v>26921000.0</v>
       </c>
       <c r="D28">
         <v>24247000.0</v>
       </c>
       <c r="E28">
         <v>25052000.0</v>
       </c>
       <c r="F28">
         <v>21800000.0</v>
       </c>
       <c r="G28">
         <v>11009000.0</v>
       </c>
       <c r="H28">
         <v>5878000.0</v>
       </c>
       <c r="I28">
         <v>5039000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>-2172000.0</v>
       </c>
       <c r="C29">
         <v>-16100000.0</v>
       </c>
       <c r="D29">
         <v>3000.0</v>
       </c>
       <c r="E29">
         <v>-9000.0</v>
       </c>
       <c r="F29">
         <v>23000.0</v>
       </c>
       <c r="G29">
         <v>6000.0</v>
       </c>
       <c r="H29">
         <v>8000.0</v>
       </c>
       <c r="I29">
         <v>3000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>86206000.0</v>
       </c>
       <c r="C30">
         <v>84304000.0</v>
       </c>
       <c r="D30">
         <v>78875000.0</v>
       </c>
       <c r="E30">
         <v>77040000.0</v>
       </c>
       <c r="F30">
         <v>58293000.0</v>
       </c>
       <c r="G30">
         <v>34942000.0</v>
       </c>
       <c r="H30">
         <v>26249000.0</v>
       </c>
       <c r="I30">
         <v>18892000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>6292000.0</v>
       </c>
       <c r="C31">
         <v>10639000.0</v>
       </c>
       <c r="D31">
         <v>11174000.0</v>
       </c>
       <c r="E31">
         <v>3714000.0</v>
       </c>
       <c r="F31">
         <v>470000.0</v>
       </c>
       <c r="G31">
         <v>508000.0</v>
       </c>
       <c r="H31">
         <v>1293000.0</v>
       </c>
       <c r="I31">
         <v>1357000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>93</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>34000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="E2">
         <v>32000.0</v>
       </c>
-      <c r="F2"/>
+      <c r="F2">
+        <v>32000.0</v>
+      </c>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>372000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>362000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>359000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>358000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>369000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>82000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>160000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>144000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>179000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>167000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>407000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>410000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>71000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>24000.0</v>
+      </c>
+      <c r="C3">
         <v>34000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>39000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>371000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>372000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>362000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>359000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>358000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>369000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>171000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>74000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>82000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>84000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>77000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>80000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>71000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>79000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>61000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>75000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>88000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>94000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>95000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="AD3">
         <v>93000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>93000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-18891000.0</v>
+      </c>
+      <c r="C5">
         <v>-18038000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18011000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-21065000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-21205000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19633000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-19152000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17386000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15270000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15757000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16640000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17432000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-19128000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19345000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18238000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17312000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18431000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18359000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14992000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12874000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11674000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10501000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8701000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8085000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7654000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7355000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6420500.0</v>
       </c>
       <c r="AD5">
         <v>-6420500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-6420500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-18867000.0</v>
+      </c>
+      <c r="C6">
         <v>-18004000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17978000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-21034000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-21173000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19596000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-22961000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18781000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17014000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14908000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15398000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16282000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17063000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-18957000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-19270000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-18164000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-17230000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-18347000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-18282000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14912000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12803000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11595000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10440000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8626000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7997000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7560000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7260000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6327500.0</v>
       </c>
       <c r="AD6">
         <v>-6327500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>-6327500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>100</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-34000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="E9">
         <v>-32000.0</v>
       </c>
-      <c r="F9"/>
+      <c r="F9">
+        <v>-32000.0</v>
+      </c>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>-372000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-362000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-359000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-358000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-369000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-82000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-160000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-144000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-179000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-167000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-407000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-410000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-71000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-79000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-18083000.0</v>
+      </c>
+      <c r="C10">
         <v>-18038000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18011000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21065000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-21205000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-19633000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19152000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17386000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15270000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15757000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16640000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17432000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19128000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-19345000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-18238000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17312000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18431000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18359000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14992000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12874000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11598000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10453000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8761000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7967000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-7253000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7047000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6055500.0</v>
       </c>
       <c r="AD10">
         <v>-6055500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-6055500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>102</v>
+      </c>
+      <c r="B11">
+        <v>3000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>26000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-6000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2197000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>74000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-16173000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>318724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-358000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2352000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-18000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>23000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>19000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-113000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-157000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AD11">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2352000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2352000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>833000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1137000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>604000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>229000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>788000.0</v>
+      </c>
+      <c r="C13">
         <v>980000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1232000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1480000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1690000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1935000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2287000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2615000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2801000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2952000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3166000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2984000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2696000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2325000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1797000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1124000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>604000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>229000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>106000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>102000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>113000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>128000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>48000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>157000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>406000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>316000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>272000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-18086000.0</v>
+      </c>
+      <c r="C15">
         <v>-18038000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18037000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-21059000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-21210000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-17436000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-19226000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1213000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15270000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15756000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16640000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-17436000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-19128000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-19345000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-18229000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-17310000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-18433000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18359000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-15011000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-12874000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11602000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10454000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8764000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7967000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-7255000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-7047000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6056500.0</v>
       </c>
       <c r="AD15">
         <v>-6056500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-6056500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-17436000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-19128000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-19345000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-18229000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-17310000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-18433000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18359000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-15011000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-12874000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11602000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-10454000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8764000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7606500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7255000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-6175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6056500.0</v>
       </c>
       <c r="AD16">
         <v>-6056500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16">
+        <v>-6056500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-18086000.0</v>
+      </c>
+      <c r="C17">
         <v>-18038000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-18037000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-21059000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-21210000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-17436000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-23000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-19226000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1213000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-15270000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-15756000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16640000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-17436000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-19128000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-19345000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-18229000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-17310000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-18433000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18359000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15011000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-12874000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11602000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10454000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-8764000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7967000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7255000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-7047000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6175000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>788000.0</v>
+      </c>
+      <c r="C18">
         <v>980000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1232000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1480000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1690000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1935000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2287000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2615000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2801000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2952000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3166000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2984000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2696000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2325000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1797000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1124000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>604000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>229000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>106000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>102000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>113000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>128000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>48000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>40000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>157000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>406000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>316000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>272000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>2352000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1816000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1137000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>573000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>188000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>113000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>105000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>176000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>76000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-18881000.0</v>
+      </c>
+      <c r="C21">
         <v>-19019000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-19242000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22522000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22879000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-21564000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25168000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-21888000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-20170000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18221000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-18902000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-19628000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20122000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21480000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-21162000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-19375000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-17885000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-18619000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18472000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15097000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13050000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11674000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10501000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8701000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-8085000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7654000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7355000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6420500.0</v>
       </c>
       <c r="AD21">
         <v>-6420500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>-6420500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>18881000.0</v>
+      </c>
+      <c r="C23">
         <v>19019000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19242000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22522000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22879000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21564000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25168000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21888000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20170000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18221000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18902000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>19628000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20122000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21480000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21162000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19375000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17885000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18619000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18472000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15097000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13050000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11674000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10501000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8701000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8085000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7654000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7355000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6412500.0</v>
       </c>
       <c r="AD23">
         <v>6412500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>6412500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>24000.0</v>
+      </c>
+      <c r="C25">
         <v>34000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>39000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>371000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>372000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>362000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>359000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>358000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>369000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>171000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>75000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>74000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>82000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>84000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>77000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>80000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>79000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>61000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>75000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>88000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>94000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>95000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>107000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>14676000.0</v>
+      </c>
+      <c r="C26">
         <v>15296000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>15827000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18210000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18368000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17441000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13767000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16947000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14256000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12824000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13023000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13586000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13843000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15073000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15025000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13666000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>11462000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11836000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12167000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9162000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7664000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6181000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5992000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5804000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5955000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5699000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5082500.0</v>
       </c>
       <c r="AD26">
         <v>5082500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26">
+        <v>5082500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>4205000.0</v>
+      </c>
+      <c r="C28">
         <v>3689000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3415000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4312000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4479000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4123000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11401000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4941000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5542000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5035000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5520000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6042000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6279000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6407000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6137000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5709000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6423000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6783000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6305000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5935000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5386000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4174000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4320000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2709000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2281000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1699000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1656000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1338000.0</v>
       </c>
       <c r="AD28">
         <v>1338000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>1338000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>3000.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2197000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>74000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-16173000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>-9000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>18881000.0</v>
+      </c>
+      <c r="C30">
         <v>18985000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19242000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22522000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22847000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21564000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25168000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21888000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19798000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17859000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18543000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19628000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20122000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21480000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21162000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19375000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17885000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18619000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18472000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15097000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13050000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11674000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10501000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8701000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8085000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7654000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7355000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6412500.0</v>
       </c>
       <c r="AD30">
         <v>6412500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>6412500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>798000.0</v>
+      </c>
+      <c r="C31">
         <v>981000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1231000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1457000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1674000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1931000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2168000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2736000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2784000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2951000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3145000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2988000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2690000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2352000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1817000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1137000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>573000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>188000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>113000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>105000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>176000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>76000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>48000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-60000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>118000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>401000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>308000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="AD31">
         <v>365000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>365000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>1618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
-      <c r="AC32"/>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
       <c r="AD32"/>
+      <c r="AE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9214,2928 +9407,2988 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>40876000.0</v>
       </c>
       <c r="C2">
         <v>38528000.0</v>
       </c>
       <c r="D2">
         <v>109119000.0</v>
       </c>
       <c r="E2">
         <v>173289000.0</v>
       </c>
       <c r="F2">
         <v>361422000.0</v>
       </c>
       <c r="G2">
         <v>73278000.0</v>
       </c>
       <c r="H2">
         <v>30307000.0</v>
       </c>
       <c r="I2">
         <v>23792000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>29000</v>
       </c>
       <c r="C3">
         <v>655000</v>
       </c>
       <c r="D3">
         <v>962000</v>
       </c>
       <c r="E3">
         <v>7984000</v>
       </c>
       <c r="F3">
         <v>1349000</v>
       </c>
       <c r="G3">
         <v>148000</v>
       </c>
       <c r="H3">
         <v>109000</v>
       </c>
       <c r="I3">
         <v>452000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-64170000.0</v>
       </c>
       <c r="F4">
         <v>-188133000.0</v>
       </c>
       <c r="G4">
         <v>288144000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1475000.0</v>
       </c>
       <c r="F5">
         <v>1012000.0</v>
       </c>
       <c r="G5">
         <v>-2732000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-2893000.0</v>
       </c>
       <c r="C6">
         <v>2348000.0</v>
       </c>
       <c r="D6">
         <v>-70591000.0</v>
       </c>
       <c r="E6">
         <v>-64170000.0</v>
       </c>
       <c r="F6">
         <v>-188133000.0</v>
       </c>
       <c r="G6">
         <v>288144000.0</v>
       </c>
       <c r="H6">
         <v>42971000.0</v>
       </c>
       <c r="I6">
         <v>6515000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>914000.0</v>
       </c>
       <c r="C7">
         <v>-1592000.0</v>
       </c>
       <c r="D7">
         <v>5427000.0</v>
       </c>
       <c r="E7">
         <v>-568000.0</v>
       </c>
       <c r="F7">
         <v>4123000.0</v>
       </c>
       <c r="G7">
         <v>-845000.0</v>
       </c>
       <c r="H7">
         <v>1921000.0</v>
       </c>
       <c r="I7">
         <v>637000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1708000.0</v>
       </c>
       <c r="F11">
         <v>191000.0</v>
       </c>
       <c r="G11">
         <v>-1230000.0</v>
       </c>
       <c r="H11">
         <v>1799000.0</v>
       </c>
       <c r="I11">
         <v>267000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10103000.0</v>
       </c>
       <c r="F12">
         <v>6845000.0</v>
       </c>
       <c r="G12">
         <v>2228000.0</v>
       </c>
       <c r="H12">
         <v>978000.0</v>
       </c>
       <c r="I12">
         <v>1385000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-179000.0</v>
       </c>
       <c r="F13">
         <v>3932000.0</v>
       </c>
       <c r="G13">
         <v>385000.0</v>
       </c>
       <c r="H13">
         <v>122000.0</v>
       </c>
       <c r="I13">
         <v>370000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>133000.0</v>
       </c>
       <c r="C14">
         <v>1144000.0</v>
       </c>
       <c r="D14">
         <v>1257000.0</v>
       </c>
       <c r="E14">
-        <v>650000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="F14">
-        <v>1281000.0</v>
+        <v>307000.0</v>
       </c>
       <c r="G14">
         <v>318000.0</v>
       </c>
       <c r="H14">
         <v>388000.0</v>
       </c>
       <c r="I14">
         <v>338000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>37983000.0</v>
       </c>
       <c r="C16">
         <v>40876000.0</v>
       </c>
       <c r="D16">
         <v>38528000.0</v>
       </c>
       <c r="E16">
         <v>109119000.0</v>
       </c>
       <c r="F16">
         <v>173289000.0</v>
       </c>
       <c r="G16">
         <v>361422000.0</v>
       </c>
       <c r="H16">
         <v>73278000.0</v>
       </c>
       <c r="I16">
         <v>30307000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-73606000.0</v>
       </c>
       <c r="C18">
         <v>-51937000.0</v>
       </c>
       <c r="D18">
         <v>-56619000.0</v>
       </c>
       <c r="E18">
         <v>-71744000.0</v>
       </c>
       <c r="F18">
         <v>-47920000.0</v>
       </c>
       <c r="G18">
         <v>-32887000.0</v>
       </c>
       <c r="H18">
         <v>-22174000.0</v>
       </c>
       <c r="I18">
         <v>-15630000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>70170000.0</v>
       </c>
       <c r="C19">
         <v>53352000.0</v>
       </c>
       <c r="D19">
         <v>-24734000.0</v>
       </c>
       <c r="E19">
         <v>6616000.0</v>
       </c>
       <c r="F19">
         <v>-142235000.0</v>
       </c>
       <c r="G19">
         <v>27911000.0</v>
       </c>
       <c r="H19">
         <v>3340000.0</v>
       </c>
       <c r="I19">
         <v>21693000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>35121000.0</v>
       </c>
       <c r="E20">
         <v>2026000.0</v>
       </c>
       <c r="F20">
         <v>-1365000.0</v>
       </c>
       <c r="G20">
         <v>292966000.0</v>
       </c>
       <c r="H20">
         <v>61873000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-77742000.0</v>
       </c>
       <c r="C22">
         <v>-58709000.0</v>
       </c>
       <c r="D22">
         <v>-68960000.0</v>
       </c>
       <c r="E22">
         <v>-73317000.0</v>
       </c>
       <c r="F22">
         <v>-57846000.0</v>
       </c>
       <c r="G22">
         <v>-34440000.0</v>
       </c>
       <c r="H22">
         <v>-25352000.0</v>
       </c>
       <c r="I22">
         <v>-17538000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>505000.0</v>
       </c>
       <c r="C23">
         <v>313000.0</v>
       </c>
       <c r="D23">
         <v>456000.0</v>
       </c>
       <c r="E23">
         <v>958000.0</v>
       </c>
       <c r="F23">
         <v>2022000.0</v>
       </c>
       <c r="G23">
         <v>69796000.0</v>
       </c>
       <c r="H23">
         <v>61805000.0</v>
       </c>
       <c r="I23">
         <v>21693000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>31000.0</v>
       </c>
       <c r="C24">
         <v>251000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>6616.0</v>
       </c>
       <c r="F24">
         <v>-2740000.0</v>
       </c>
       <c r="G24">
         <v>-148000.0</v>
       </c>
       <c r="H24">
         <v>3340.0</v>
       </c>
       <c r="I24">
         <v>22145000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>-2806000.0</v>
       </c>
       <c r="C25">
         <v>-997000.0</v>
       </c>
       <c r="D25">
         <v>-5756000.0</v>
       </c>
       <c r="E25">
-        <v>9475000.0</v>
+        <v>-385000.0</v>
       </c>
       <c r="F25">
-        <v>5871000.0</v>
+        <v>1505000.0</v>
       </c>
       <c r="G25">
         <v>143000.0</v>
       </c>
       <c r="H25">
         <v>70000.0</v>
       </c>
       <c r="I25">
         <v>-13000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>958000.0</v>
       </c>
       <c r="F26">
         <v>2022000.0</v>
       </c>
       <c r="G26">
         <v>292972000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>5924000.0</v>
       </c>
       <c r="C27">
         <v>8872000.0</v>
       </c>
       <c r="D27">
         <v>12375000.0</v>
       </c>
       <c r="E27">
         <v>10195000.0</v>
       </c>
       <c r="F27">
         <v>5340000.0</v>
       </c>
       <c r="G27">
         <v>1933000.0</v>
       </c>
       <c r="H27">
         <v>908000.0</v>
       </c>
       <c r="I27">
         <v>1079000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>505000.0</v>
       </c>
       <c r="C28">
         <v>313000.0</v>
       </c>
       <c r="D28">
         <v>35577000.0</v>
       </c>
       <c r="E28">
         <v>958000.0</v>
       </c>
       <c r="F28">
-        <v>2021999.0</v>
+        <v>2022000.0</v>
       </c>
       <c r="G28">
         <v>292972000.0</v>
       </c>
       <c r="H28">
         <v>61805000.0</v>
       </c>
       <c r="I28">
         <v>61805000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-73577000.0</v>
       </c>
       <c r="C29">
         <v>-51282000.0</v>
       </c>
       <c r="D29">
         <v>-55657000.0</v>
       </c>
       <c r="E29">
         <v>-63760000.0</v>
       </c>
       <c r="F29">
         <v>-46571000.0</v>
       </c>
       <c r="G29">
         <v>-32739000.0</v>
       </c>
       <c r="H29">
         <v>-22065000.0</v>
       </c>
       <c r="I29">
         <v>-15178000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>70172000.0</v>
       </c>
       <c r="C30">
         <v>53352000.0</v>
       </c>
       <c r="D30">
         <v>-50545000.0</v>
       </c>
       <c r="E30">
         <v>-1368000.0</v>
       </c>
       <c r="F30">
         <v>-143584000.0</v>
       </c>
       <c r="G30">
         <v>27911000.0</v>
       </c>
       <c r="H30">
         <v>3231000.0</v>
       </c>
       <c r="I30">
         <v>21693000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>39130000.0</v>
+      </c>
+      <c r="C2">
         <v>37983000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36337000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44127000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>51341000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40876000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49632000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49348000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>48476000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38528000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52879000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69031000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>143764000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109119000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>100672000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>87912000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>116594000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>173289000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>177463000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>190245000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>208783000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>361422000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>373150000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78051000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>58756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>73278000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35254000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41970000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>36138500.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>15000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>56000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>594000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>197000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>44000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>565000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>156000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1638000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2050000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>796000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>262000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>501000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>466000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>120000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>40000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25500</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>51000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8000</v>
-      </c>
-[...1 lines deleted...]
-        <v>50500</v>
       </c>
       <c r="AD3">
         <v>50500</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>50500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>34645000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>8447000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>12760000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-28682000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-56695000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-4174000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-12782000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-18538000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-152639000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>2019000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1810000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1819000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1539000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-55000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2111000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-843000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>692000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-948000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-26661000.0</v>
+      </c>
+      <c r="C6">
         <v>1147000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1646000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7790000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7214000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10465000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8756000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>284000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>872000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9948000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14351000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16152000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-74733000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>34645000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8447000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12760000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28682000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-56695000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4174000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12782000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18538000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-152639000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11728000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>295099000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19295000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14522000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>38024000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5831500.0</v>
       </c>
       <c r="AD6">
         <v>5831500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>5831500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>2302000.0</v>
+      </c>
+      <c r="C7">
         <v>-2657000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>522000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1914000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1535000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1445000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1183000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2046000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2174000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2308000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-764000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2068000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1815000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1341000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-896000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>950000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1963000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4068000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>297000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1933000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2175000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-502000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>521000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>501000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1365000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1538000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="AD7">
         <v>65000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>65000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2013000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-293000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-384000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>993000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1581000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1825000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>576000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1147000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1117000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-355000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1595000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1620000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-602500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1255000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68500.0</v>
       </c>
       <c r="AD11">
         <v>68500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>68500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2098000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2931000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3046000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2450000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2599000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2177000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2186000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2236000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1629000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>794000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>583000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>784000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>430500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>388000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224500.0</v>
       </c>
       <c r="AD12">
         <v>224500.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>224500.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>55000.0</v>
       </c>
       <c r="O13">
+        <v>55000.0</v>
+      </c>
+      <c r="P13">
         <v>2597000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-3105000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2531000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2202000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3492000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1444000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>816000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1820000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2097000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2141000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>170500.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-110000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="AD13">
         <v>65000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>65000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>24000.0</v>
+      </c>
+      <c r="C14">
         <v>34000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>371000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>372000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>362000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>359000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>358000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>369000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
+        <v>171000.0</v>
+      </c>
+      <c r="P14">
+        <v>75000.0</v>
+      </c>
+      <c r="Q14">
+        <v>74000.0</v>
+      </c>
+      <c r="R14">
         <v>82000.0</v>
       </c>
-      <c r="O14">
-[...8 lines deleted...]
-      <c r="R14">
+      <c r="S14">
         <v>84000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>77000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>80000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>71000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>79000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>61000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>88000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>94000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>95000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="AD14">
         <v>93000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>93000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>12469000.0</v>
+      </c>
+      <c r="C16">
         <v>39130000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37983000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36337000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>44127000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51341000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40876000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>49632000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49348000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48476000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38528000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52879000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69031000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>143764000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>109119000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>100672000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>87912000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>116594000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>173289000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>177463000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>190245000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>208783000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>361422000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>373150000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>78051000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>58756000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>73278000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>35254000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41970000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5831500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-14577000.0</v>
+      </c>
+      <c r="C18">
         <v>-19679000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17204000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19819000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18313000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18270000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16717000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16840000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1602000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16778000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12282000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15703000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13466000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15168000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16962000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18809000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-17179000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-18794000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12290000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12899000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9707000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13024000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10369000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7433000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6896000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8189000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5127000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5656000.0</v>
       </c>
       <c r="AD18">
         <v>-5656000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18">
+        <v>-5656000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>-12227000.0</v>
+      </c>
+      <c r="C19">
         <v>20824000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>18459000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>12028000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>10986000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>28714000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>7744000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>17119000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2323000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>26166000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2588000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-33639000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-63963000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>49801000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>24861000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>31563000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11779000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-38029000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7821000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-192000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10087000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-139777000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-57000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8037000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>9991000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6333000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-18554000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-989000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>33095000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-18086000.0</v>
+      </c>
+      <c r="C22">
         <v>-18038000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-18037000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-21059000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-21210000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17436000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-23000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-19226000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1213000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15270000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15756000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16640000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-17436000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-19128000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-19345000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-18229000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-17310000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-18433000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18359000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15011000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12874000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-11602000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10454000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8765000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7966000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7255000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7047000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6056500.0</v>
       </c>
       <c r="AD22">
         <v>-6056500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-6056500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-10000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>172000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-141000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>141000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26166000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>288000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>51000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2131000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>548000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>276000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>128000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>295000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>309000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1256000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>162000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>294455000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-124000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6384000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>61705000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AD23">
         <v>50000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>1000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>30000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>222000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>29000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2327000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>26760000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>47192.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-33595.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-63398.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>49801.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>24861.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>31563.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-11779.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-38029000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2740000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-192000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-10087000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-139777000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>22589000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8077000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>26315000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6333000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-18554000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11437500.0</v>
       </c>
       <c r="AD24">
         <v>11437500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>11437500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-360000.0</v>
+      </c>
+      <c r="C25">
         <v>-410000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-563000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-697000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-706000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-840000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3584000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1391000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1478000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1712000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1962000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-95000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1055000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
-        <v>2520000.0</v>
+        <v>-802000.0</v>
       </c>
       <c r="P25">
+        <v>-447000.0</v>
+      </c>
+      <c r="Q25">
         <v>-156000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>81000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>137000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>419000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>440000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>479000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>167000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>106000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>98000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>92000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>48000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="AD25">
         <v>78000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25">
+        <v>78000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>12000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>548000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>276000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>128000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>295000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>309000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1256000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>162000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>1543000.0</v>
+      </c>
+      <c r="C27">
         <v>1392000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1365000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1383000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1668000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1508000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1271000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2224000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2767000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2610000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2966000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3324000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3153000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2932000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3052000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2448000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2518000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2177000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1767000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1796000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1150000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>627000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>584000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>670000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>383000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239000.0</v>
       </c>
       <c r="AB27">
         <v>239000.0</v>
       </c>
       <c r="AC27">
-        <v>215000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="AD27">
         <v>215000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>215000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>143000.0</v>
+      </c>
+      <c r="C28">
         <v>0.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>392000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>103000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>172000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>141000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>288000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>33146000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2131000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>548000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>276000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>128000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>295000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>309000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1256000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>162000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1359000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>294455000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-124000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-62000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>61705000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AD28">
         <v>50000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-14577000.0</v>
+      </c>
+      <c r="C29">
         <v>-19679000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17189000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-19820000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18302000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18266000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16661000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-16839000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1598000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-16184000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-12085000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15659000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-12901000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15012000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15324000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16759000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13679000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-17998000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12028000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12398000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9241000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12904000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-10312000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7393000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6896000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8138000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5127000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5605500.0</v>
       </c>
       <c r="AD29">
         <v>-5605500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-5605500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-12227000.0</v>
+      </c>
+      <c r="C30">
         <v>20824000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18444000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12028000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10986000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28714000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7744000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17119000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2323000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26166000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2588000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-33639000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-63963000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49645000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23223000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29513000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15279000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-38825000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7559000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-693000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10553000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-139897000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-57000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8037000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26315000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6384000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-18554000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-989000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11387000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11387000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>