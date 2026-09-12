--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1188,51 +1191,51 @@
         <v>157137410.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>163235000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>4217000.0</v>
       </c>
       <c r="C16">
-        <v>1842000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D16">
         <v>27220000.0</v>
       </c>
       <c r="E16">
         <v>-3541000.0</v>
       </c>
       <c r="F16">
         <v>445000.0</v>
       </c>
       <c r="G16">
         <v>286000.0</v>
       </c>
       <c r="H16">
         <v>436000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
@@ -1333,51 +1336,51 @@
       </c>
       <c r="E22">
         <v>142961000.0</v>
       </c>
       <c r="F22">
         <v>110087000.0</v>
       </c>
       <c r="G22">
         <v>58784000.0</v>
       </c>
       <c r="H22">
         <v>69954000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>2653007000.0</v>
       </c>
       <c r="C23">
         <v>2416394000.0</v>
       </c>
       <c r="D23">
-        <v>2334438000.0</v>
+        <v>2315422000.0</v>
       </c>
       <c r="E23">
         <v>2456616000.0</v>
       </c>
       <c r="F23">
         <v>2591315000.0</v>
       </c>
       <c r="G23">
         <v>1138206000.0</v>
       </c>
       <c r="H23">
         <v>1145480000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>669122000.0</v>
       </c>
       <c r="C24">
         <v>667774000.0</v>
       </c>
       <c r="D24">
@@ -1429,57 +1432,57 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>493946000.0</v>
+        <v>381165000.0</v>
       </c>
       <c r="C28">
-        <v>607077000.0</v>
+        <v>494280000.0</v>
       </c>
       <c r="D28">
-        <v>750982000.0</v>
+        <v>642419000.0</v>
       </c>
       <c r="E28">
         <v>557555000.0</v>
       </c>
       <c r="F28">
         <v>438574000.0</v>
       </c>
       <c r="G28">
         <v>664793000.0</v>
       </c>
       <c r="H28">
         <v>720043000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>1802441000.0</v>
       </c>
       <c r="C29">
         <v>1825044000.0</v>
       </c>
       <c r="D29">
@@ -1559,51 +1562,51 @@
       </c>
       <c r="E32">
         <v>234368000.0</v>
       </c>
       <c r="F32">
         <v>274451000.0</v>
       </c>
       <c r="G32">
         <v>100098000.0</v>
       </c>
       <c r="H32">
         <v>75323000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>2089034000.0</v>
       </c>
       <c r="C33">
         <v>2022370000.0</v>
       </c>
       <c r="D33">
-        <v>2083424000.0</v>
+        <v>2064408000.0</v>
       </c>
       <c r="E33">
         <v>2148094000.0</v>
       </c>
       <c r="F33">
         <v>2216378000.0</v>
       </c>
       <c r="G33">
         <v>1005185000.0</v>
       </c>
       <c r="H33">
         <v>1022273000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
         <v>3590000.0</v>
       </c>
       <c r="C34">
         <v>2226000.0</v>
       </c>
       <c r="D34">
@@ -1611,51 +1614,51 @@
       </c>
       <c r="E34">
         <v>9322000.0</v>
       </c>
       <c r="F34">
         <v>22195000.0</v>
       </c>
       <c r="G34">
         <v>21151000.0</v>
       </c>
       <c r="H34">
         <v>741000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>1344570000.0</v>
       </c>
       <c r="C35">
         <v>1196636000.0</v>
       </c>
       <c r="D35">
-        <v>1127092000.0</v>
+        <v>1108076000.0</v>
       </c>
       <c r="E35">
         <v>1243562000.0</v>
       </c>
       <c r="F35">
         <v>1397764000.0</v>
       </c>
       <c r="G35">
         <v>813861000.0</v>
       </c>
       <c r="H35">
         <v>835210000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>3497000.0</v>
       </c>
       <c r="C36">
         <v>1162000.0</v>
       </c>
       <c r="D36">
@@ -1721,54 +1724,54 @@
       </c>
       <c r="C39">
         <v>12082000.0</v>
       </c>
       <c r="D39">
         <v>11260000.0</v>
       </c>
       <c r="E39">
         <v>11951000.0</v>
       </c>
       <c r="F39">
         <v>14161000.0</v>
       </c>
       <c r="G39">
         <v>11406000.0</v>
       </c>
       <c r="H39">
         <v>1913000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>140600000.0</v>
+        <v>136184000.0</v>
       </c>
       <c r="C40">
-        <v>30533000.0</v>
+        <v>30075000.0</v>
       </c>
       <c r="D40">
         <v>23566000.0</v>
       </c>
       <c r="E40">
         <v>22819000.0</v>
       </c>
       <c r="F40">
         <v>2180000.0</v>
       </c>
       <c r="G40">
         <v>13140000.0</v>
       </c>
       <c r="H40">
         <v>18532000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
@@ -1951,77 +1954,77 @@
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>6723000.0</v>
       </c>
       <c r="H50">
         <v>5610000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>819873000.0</v>
+        <v>707092000.0</v>
       </c>
       <c r="C51">
-        <v>805533000.0</v>
+        <v>692736000.0</v>
       </c>
       <c r="D51">
-        <v>798258000.0</v>
+        <v>689695000.0</v>
       </c>
       <c r="E51">
         <v>684305000.0</v>
       </c>
       <c r="F51">
         <v>835086000.0</v>
       </c>
       <c r="G51">
         <v>687271000.0</v>
       </c>
       <c r="H51">
         <v>729865000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>4416000.0</v>
       </c>
       <c r="C52">
         <v>3409000.0</v>
       </c>
       <c r="D52">
         <v>2746000.0</v>
       </c>
       <c r="E52">
         <v>3541000.0</v>
       </c>
       <c r="F52">
         <v>70392000.0</v>
       </c>
       <c r="G52">
         <v>6723000.0</v>
       </c>
       <c r="H52">
         <v>5610000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
@@ -2039,51 +2042,51 @@
       <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
         <v>2653007000.0</v>
       </c>
       <c r="C55">
         <v>2416394000.0</v>
       </c>
       <c r="D55">
-        <v>2334438000.0</v>
+        <v>2315422000.0</v>
       </c>
       <c r="E55">
         <v>2456616000.0</v>
       </c>
       <c r="F55">
         <v>2591315000.0</v>
       </c>
       <c r="G55">
         <v>1138206000.0</v>
       </c>
       <c r="H55">
         <v>1145480000.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
         <v>563973000.0</v>
       </c>
       <c r="C56">
         <v>394024000.0</v>
       </c>
       <c r="D56">
@@ -2117,51 +2120,51 @@
       </c>
       <c r="E57">
         <v>74154000.0</v>
       </c>
       <c r="F57">
         <v>100486000.0</v>
       </c>
       <c r="G57">
         <v>32923000.0</v>
       </c>
       <c r="H57">
         <v>47884000.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
         <v>1519688000.0</v>
       </c>
       <c r="C58">
         <v>1259124000.0</v>
       </c>
       <c r="D58">
-        <v>1182143000.0</v>
+        <v>1163127000.0</v>
       </c>
       <c r="E58">
         <v>1317716000.0</v>
       </c>
       <c r="F58">
         <v>1498250000.0</v>
       </c>
       <c r="G58">
         <v>846784000.0</v>
       </c>
       <c r="H58">
         <v>883094000.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
@@ -2215,3749 +2218,3858 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>44967000.0</v>
+      </c>
+      <c r="C2">
         <v>38408000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30301000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30542000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35902000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20128000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23519000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23082000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21805000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14345000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21639000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18838000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32174000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25945000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36794000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31856000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>42967000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21258000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27469000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36132000.0</v>
       </c>
       <c r="V2">
         <v>36132000.0</v>
       </c>
       <c r="W2">
+        <v>36132000.0</v>
+      </c>
+      <c r="X2">
         <v>9869000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-22068000.0</v>
+      </c>
+      <c r="C5">
         <v>-12936000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6370000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9554000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7227000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-31347000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-39232000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15605000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-26242000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-25253000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-19710000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-30336000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-21663000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23878000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-25471000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-41561000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23380000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7009000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7135000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5598000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3578000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>291422000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3174000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>262386000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>49280000.0</v>
+      </c>
+      <c r="C7">
         <v>45210000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37970000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39076000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38502000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24799000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24962000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>22687000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>23124000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>23627000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23201000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20421000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17004000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>14496000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15484000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>19000.0</v>
       </c>
       <c r="C8">
-        <v>17000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D8">
         <v>17000.0</v>
       </c>
       <c r="E8">
         <v>17000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
+        <v>17000.0</v>
+      </c>
+      <c r="I8">
         <v>166844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166825000.0</v>
       </c>
       <c r="J8">
         <v>166825000.0</v>
       </c>
       <c r="K8">
-        <v>165067000.0</v>
+        <v>166825000.0</v>
       </c>
       <c r="L8">
         <v>165067000.0</v>
       </c>
       <c r="M8">
         <v>165067000.0</v>
       </c>
       <c r="N8">
         <v>165067000.0</v>
       </c>
       <c r="O8">
-        <v>163235000.0</v>
+        <v>165067000.0</v>
       </c>
       <c r="P8">
         <v>163235000.0</v>
       </c>
       <c r="Q8">
         <v>163235000.0</v>
       </c>
       <c r="R8">
         <v>163235000.0</v>
       </c>
       <c r="S8">
+        <v>163235000.0</v>
+      </c>
+      <c r="T8">
         <v>157237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53046000.0</v>
       </c>
       <c r="U8">
         <v>53046000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>53046000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2100958000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1941940000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1916236000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1913747000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1911035000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1707664000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1695070000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1693875000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1698781000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1697644000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1690812000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1684071000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1670033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289344000.0</v>
       </c>
       <c r="U9">
         <v>289344000.0</v>
       </c>
-      <c r="V9"/>
+      <c r="V9">
+        <v>289344000.0</v>
+      </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>82776000.0</v>
+      </c>
+      <c r="C10">
         <v>91624000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>325927000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>340647000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>140658000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>200050000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>198456000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>223053000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43162000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>34382000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47276000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>71761000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22118000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>91789000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>126750000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>166256000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>125502000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>153543000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>225554000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>39581000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4041000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22478000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22478000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-9822000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>325927000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>340647000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>140658000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>200050000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>198456000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>223053000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>166256000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>125502000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>153543000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>225554000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>39581000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4041000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>82776000.0</v>
+      </c>
+      <c r="C12">
         <v>91624000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>325927000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>340647000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>140658000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>200050000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>198456000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>223053000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43162000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>38699000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52795000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>71761000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22118000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>91789000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>126750000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>166256000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>125502000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>153543000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>225554000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>39581000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22478000.0</v>
       </c>
       <c r="W12">
         <v>22478000.0</v>
       </c>
-      <c r="X12"/>
+      <c r="X12">
+        <v>22478000.0</v>
+      </c>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>9822000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>19000.0</v>
       </c>
       <c r="C13">
-        <v>17000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>17000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
+        <v>17000.0</v>
+      </c>
+      <c r="I13">
         <v>166844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166825000.0</v>
       </c>
       <c r="J13">
         <v>166825000.0</v>
       </c>
       <c r="K13">
-        <v>165067000.0</v>
+        <v>166825000.0</v>
       </c>
       <c r="L13">
         <v>165067000.0</v>
       </c>
       <c r="M13">
         <v>165067000.0</v>
       </c>
       <c r="N13">
         <v>165067000.0</v>
       </c>
       <c r="O13">
-        <v>163235000.0</v>
+        <v>165067000.0</v>
       </c>
       <c r="P13">
         <v>163235000.0</v>
       </c>
       <c r="Q13">
         <v>163235000.0</v>
       </c>
       <c r="R13">
         <v>163235000.0</v>
       </c>
       <c r="S13">
+        <v>163235000.0</v>
+      </c>
+      <c r="T13">
         <v>157237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53046000.0</v>
       </c>
       <c r="U13">
         <v>53046000.0</v>
       </c>
       <c r="V13">
         <v>53046000.0</v>
       </c>
       <c r="W13">
         <v>53046000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>53046000.0</v>
+      </c>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>158663642.0</v>
+      </c>
+      <c r="C14">
         <v>165074373.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>148808784.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>146803539.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>147055804.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>156727696.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>160931755.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>145222189.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>154664770.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>145326933.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>150833523.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>165479465.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>168310311.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>169485631.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>157945813.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>176777958.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>177059844.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>174777232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157137410.0</v>
       </c>
       <c r="T14">
         <v>157137410.0</v>
       </c>
       <c r="U14">
         <v>157137410.0</v>
       </c>
       <c r="V14">
         <v>157137410.0</v>
       </c>
       <c r="W14">
+        <v>157137410.0</v>
+      </c>
+      <c r="X14">
         <v>53045510.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>157137410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53045510.0</v>
       </c>
       <c r="Z14">
         <v>53045510.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>53045510.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>165067000.0</v>
       </c>
       <c r="O15">
-        <v>163235000.0</v>
+        <v>165067000.0</v>
       </c>
       <c r="P15">
         <v>163235000.0</v>
       </c>
       <c r="Q15">
         <v>163235000.0</v>
       </c>
       <c r="R15">
         <v>163235000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>163235000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>26413000.0</v>
+      </c>
+      <c r="C16">
         <v>9744000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4217000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9647000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20182000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6406000.0</v>
       </c>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
       <c r="H16">
+        <v>2300000.0</v>
+      </c>
+      <c r="I16">
         <v>8792000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7927000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41368000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27220000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1169000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2653000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3278000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3541000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1272000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5387000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>825000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>445000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1117000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6701000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>286000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>267722000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>272158000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>278270000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>222952000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>304993000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>304974000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>1365724000.0</v>
+      </c>
+      <c r="C20">
         <v>1365415000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1065211000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1053778000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1053108000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1039306000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1034543000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1036481000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1030180000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1031388000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1036279000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1028802000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1033642000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1032802000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1031460000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1019387000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1031219000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1042280000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1051080000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>486375000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>486455000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>482041000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>1223535000.0</v>
+      </c>
+      <c r="C21">
         <v>1249992000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>899323000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>888214000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>896763000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>888689000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>898417000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>903289000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>913673000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>928468000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>945007000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>954498000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1012120000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1024796000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1037440000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1044737000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1066342000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1086654000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1100832000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>431590000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>446727000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>473700000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>203265000.0</v>
+      </c>
+      <c r="C22">
         <v>191026000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>139634000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>130139000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>150049000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>122714000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>116347000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>108366000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>142172000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>144674000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>145652000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>139785000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>163122000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>156257000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>142961000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>120467000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>123065000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>117515000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>110087000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>64792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78710000.0</v>
       </c>
       <c r="V22">
         <v>78710000.0</v>
       </c>
       <c r="W22">
+        <v>78710000.0</v>
+      </c>
+      <c r="X22">
         <v>58784000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>3244758000.0</v>
+      </c>
+      <c r="C23">
         <v>3164378000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2653007000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2645439000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2486262000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2405146000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2416394000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2462305000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2321630000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2278747000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>2315422000.0</v>
+      </c>
+      <c r="M23">
         <v>2359936000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2387916000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2421714000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2456616000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2501054000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2508104000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2523596000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2591315000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1176776000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1154474000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>291422000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1138206000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>262386000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>1210247000.0</v>
+      </c>
+      <c r="C24">
         <v>1209650000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>669122000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>668778000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>668439000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>668104000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>667774000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>667447000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>667125000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>666808000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>666494000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>666184000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>665879000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>665577000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>665280000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>664986000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>664696000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>664410000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>664128000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>679540000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>684746000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>680548000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>792013000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>790706000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>789374000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>787976000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>786584000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>785280000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>768494000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>767223000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>765957000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>764694000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>679540000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>684746000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>1274783000.0</v>
+        <v>1288690000.0</v>
       </c>
       <c r="C28">
+        <v>1163236000.0</v>
+      </c>
+      <c r="D28">
         <v>381165000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>367207000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>566283000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>492853000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>494280000.0</v>
+      </c>
+      <c r="I28">
         <v>467081000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
-        <v>765675000.0</v>
+        <v>647087000.0</v>
       </c>
       <c r="K28">
-        <v>750982000.0</v>
+        <v>656053000.0</v>
       </c>
       <c r="L28">
+        <v>642419000.0</v>
+      </c>
+      <c r="M28">
         <v>617623000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>663952000.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
-        <v>662043000.0</v>
+        <v>588284000.0</v>
       </c>
       <c r="P28">
+        <v>557555000.0</v>
+      </c>
+      <c r="Q28">
         <v>498730000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>539194000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>510867000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>438574000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>645569000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>686315000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22478000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>664793000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>9822000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>2231865000.0</v>
+      </c>
+      <c r="C29">
         <v>2414499000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1802441000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1780126000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1847070000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1884474000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1825044000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1667630000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1742299000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1718466000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1818789000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1843569000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1840941000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1811563000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1804180000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1863652000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1798564000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1805693000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1757193000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1003780000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>958997000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>978693000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>158095000.0</v>
+      </c>
+      <c r="C30">
         <v>98325000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87239000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>106688000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>121844000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51297000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67139000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97566000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>98494000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40449000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41307000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75826000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66050000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26295000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26860000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>86267000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94066000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25135000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>97107000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64632000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>81937000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40353000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-805915000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1175062000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1145986000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1138900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-865458000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1133868000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1141283000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1058847000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-599334000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-664541000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-664319000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>179989000.0</v>
+      </c>
+      <c r="C32">
         <v>269282000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>388855000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>320508000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>316115000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>311734000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>331536000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>326655000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>213465000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>174294000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>195963000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>230819000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>195584000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>214975000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>234368000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>210473000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>251050000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>252097000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>274451000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>158590000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>105387000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>100098000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>2748370000.0</v>
+      </c>
+      <c r="C33">
         <v>2766205000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2089034000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2061285000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2066183000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2019703000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2022370000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2023588000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2026313000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2041872000.0</v>
       </c>
-      <c r="K33">
-[...1 lines deleted...]
-      </c>
       <c r="L33">
+        <v>2064408000.0</v>
+      </c>
+      <c r="M33">
         <v>2065580000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2125905000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2135747000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2148094000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2123188000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2158708000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2191371000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2216378000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>967324000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>983356000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>-22478000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1005185000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-9822000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>4661000.0</v>
+      </c>
+      <c r="C34">
         <v>3963000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3590000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2710000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2507000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2314000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2226000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2377000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2151000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2155000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2193000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2087000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>123530000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>120003000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9322000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>103508000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>102527000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22145000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>22195000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>20951000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>20952000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>21151000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>1906741000.0</v>
+      </c>
+      <c r="C35">
         <v>1830638000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1344570000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1270445000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1203667000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1115067000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1196636000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1350060000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1164604000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1164508000.0</v>
       </c>
-      <c r="K35">
-[...1 lines deleted...]
-      </c>
       <c r="L35">
+        <v>1108076000.0</v>
+      </c>
+      <c r="M35">
         <v>1119014000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1146427000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1204736000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1243562000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1134995000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1275890000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1302185000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1397764000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>807283000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>820102000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>-291422000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>813861000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>3322000.0</v>
+      </c>
+      <c r="C36">
         <v>6715000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3497000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>529000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>642000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>750000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1162000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>978000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1092000.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
+        <v>1204000.0</v>
+      </c>
+      <c r="L36">
         <v>1317000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1428000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1542000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1654000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1766000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-221075000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-303001000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1664000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2219000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>863000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>980000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-22478000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1209000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-9822000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3497000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>529000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>642000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>750000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1162000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>978000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1428000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1542000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1766000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1877000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1992000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1664000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2219000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000.0</v>
       </c>
       <c r="V38">
         <v>980000.0</v>
       </c>
-      <c r="W38"/>
+      <c r="W38">
+        <v>980000.0</v>
+      </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>52252000.0</v>
+      </c>
+      <c r="C39">
         <v>17198000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11173000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6680000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7528000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11382000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12082000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
+        <v>9732000.0</v>
+      </c>
+      <c r="J39">
         <v>11489000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13053000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11260000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6984000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10721000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11626000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11951000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1237000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3220000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9901000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2736000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7973000.0</v>
       </c>
-      <c r="U39">
-[...1 lines deleted...]
-      </c>
       <c r="V39">
+        <v>23735000.0</v>
+      </c>
+      <c r="W39">
         <v>-22478000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11406000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>80738999.0</v>
+        <v>245019000.0</v>
       </c>
       <c r="C40">
+        <v>73947000.0</v>
+      </c>
+      <c r="D40">
         <v>136184000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>192816000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>43417000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>30533000.0</v>
+        <v>43358000.0</v>
       </c>
       <c r="H40">
-        <v>69188000.0</v>
+        <v>30075000.0</v>
       </c>
       <c r="I40">
-        <v>28945000.0</v>
+        <v>49262000.0</v>
       </c>
       <c r="J40">
-        <v>35003000.0</v>
+        <v>31938000.0</v>
       </c>
       <c r="K40">
+        <v>37910000.0</v>
+      </c>
+      <c r="L40">
         <v>23566000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>35493000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>23100000.0</v>
       </c>
-      <c r="N40">
-[...1 lines deleted...]
-      </c>
       <c r="O40">
+        <v>45047000.0</v>
+      </c>
+      <c r="P40">
         <v>33819000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>134265000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>49992000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2521000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>72572000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>18902000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15952000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>14900000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>13140000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>324864000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>357018000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>458310000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>366501000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>508667000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>536228000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>633070000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>127743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135356000.0</v>
       </c>
       <c r="V41">
         <v>135356000.0</v>
       </c>
-      <c r="W41"/>
+      <c r="W41">
+        <v>135356000.0</v>
+      </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1945455000.0</v>
+      </c>
+      <c r="C42">
         <v>1937919000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1932761000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1773743000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1748039000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1777737000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1783208000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1579837000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1576317000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1573462000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1587756000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1610231000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1618517000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1643670000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1649440000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1690072000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1685804000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1684071000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1679788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289344000.0</v>
       </c>
       <c r="U42">
         <v>289344000.0</v>
       </c>
       <c r="V42">
+        <v>289344000.0</v>
+      </c>
+      <c r="W42">
         <v>-3578000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>289344000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>205700000.0</v>
+      </c>
+      <c r="C45">
         <v>189451000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>162498000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>157147000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>150795000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>122397000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>119386000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>109743000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>105551000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>102703000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>101659000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>80852000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>58844000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>59221000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>58846000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>57187000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>59155000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>60773000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>155789000.0</v>
+      </c>
+      <c r="C46">
         <v>144083000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>121003000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>118764000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>115670000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>90958000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>88248000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>82840000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>81368000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>80812000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>81805000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>80852000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>78601000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>76495000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77428000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>57187000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>59155000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>60773000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>62247000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>48496000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>49194000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>48235000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>121003000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>118764000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>115670000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>90958000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>88248000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>82840000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>80852000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>58844000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>59221000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>58846000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>57187000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>59155000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>60773000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>62247000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>48496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49194000.0</v>
       </c>
       <c r="V47">
         <v>49194000.0</v>
       </c>
-      <c r="W47"/>
+      <c r="W47">
+        <v>49194000.0</v>
+      </c>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-901788000.0</v>
+      </c>
+      <c r="C48">
         <v>-720153000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-793089000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-652858000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-562198000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-530037000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-586723000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-730893000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-641726000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-663376000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-580818000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-567577000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-586859000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-638873000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-648304000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-613080000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-691791000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-699014000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-736825000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-18162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70171000.0</v>
       </c>
       <c r="V48">
         <v>-70171000.0</v>
       </c>
       <c r="W48">
+        <v>-70171000.0</v>
+      </c>
+      <c r="X48">
         <v>-47794000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-586859000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-638873000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-648304000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-613080000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-691791000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-699014000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
-[...1 lines deleted...]
-      </c>
+      <c r="T50"/>
       <c r="U50">
         <v>5610000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="V50">
+        <v>5610000.0</v>
+      </c>
+      <c r="W50"/>
+      <c r="X50">
         <v>6723000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>1366407000.0</v>
+        <v>1371466000.0</v>
       </c>
       <c r="C51">
+        <v>1254860000.0</v>
+      </c>
+      <c r="D51">
         <v>707092000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>707854000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>706941000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>692903000.0</v>
       </c>
-      <c r="G51">
-[...1 lines deleted...]
-      </c>
       <c r="H51">
+        <v>692736000.0</v>
+      </c>
+      <c r="I51">
         <v>690134000.0</v>
       </c>
-      <c r="I51">
-[...1 lines deleted...]
-      </c>
       <c r="J51">
-        <v>800057000.0</v>
+        <v>690249000.0</v>
       </c>
       <c r="K51">
-        <v>798258000.0</v>
+        <v>690435000.0</v>
       </c>
       <c r="L51">
+        <v>689695000.0</v>
+      </c>
+      <c r="M51">
         <v>689384000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>686070000.0</v>
       </c>
-      <c r="N51">
-[...1 lines deleted...]
-      </c>
       <c r="O51">
-        <v>788793000.0</v>
+        <v>680073000.0</v>
       </c>
       <c r="P51">
+        <v>684305000.0</v>
+      </c>
+      <c r="Q51">
         <v>768494000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>767223000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>821481000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>835086000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>685150000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>690356000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>687271000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>6792000.0</v>
+      </c>
+      <c r="D52">
         <v>4416000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4421000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3945000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
+        <v>3429000.0</v>
+      </c>
+      <c r="H52">
         <v>3409000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
-        <v>5986000.0</v>
+        <v>3011000.0</v>
       </c>
       <c r="J52">
-        <v>5814000.0</v>
+        <v>2993000.0</v>
       </c>
       <c r="K52">
+        <v>2907000.0</v>
+      </c>
+      <c r="L52">
         <v>2746000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2779000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3187000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3278000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>55524000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>70392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5610000.0</v>
       </c>
       <c r="U52">
         <v>5610000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52">
+        <v>5610000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>6723000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>4317000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5519000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>44956000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>19644000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>3244758000.0</v>
+      </c>
+      <c r="C55">
         <v>3164378000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2653007000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2645439000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2486262000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2405146000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2416394000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2462305000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2321630000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2278747000.0</v>
       </c>
-      <c r="K55">
-[...1 lines deleted...]
-      </c>
       <c r="L55">
+        <v>2315422000.0</v>
+      </c>
+      <c r="M55">
         <v>2359936000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2387916000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2421714000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2456616000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2501054000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2508104000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2523596000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2591315000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1176776000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1154474000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>1138206000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>496388000.0</v>
+      </c>
+      <c r="C56">
         <v>398173000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>563973000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>584154000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>420079000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>385443000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>394024000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>438717000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>295317000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>236875000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>251014000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>294356000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>262011000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>285967000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>308522000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>377866000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>349396000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>332225000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>374937000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>209453000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>171118000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>22478000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>133021000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>9822000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>128890999.0</v>
+        <v>316399000.0</v>
       </c>
       <c r="C57">
+        <v>128891000.0</v>
+      </c>
+      <c r="D57">
         <v>175118000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>263646000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>103964000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>73709000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>62488000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>112062000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>81852000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>62581000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>55051000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63537000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>66427000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>70992000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>74154000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>167393000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>98346000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>80128000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>100486000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>50863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65731000.0</v>
       </c>
       <c r="V57">
         <v>65731000.0</v>
       </c>
       <c r="W57">
+        <v>65731000.0</v>
+      </c>
+      <c r="X57">
         <v>32923000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>2223140000.0</v>
+      </c>
+      <c r="C58">
         <v>1959529000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1519688000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1534091000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1307631000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1188776000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1259124000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1462122000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1246456000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1227089000.0</v>
       </c>
-      <c r="K58">
-[...1 lines deleted...]
-      </c>
       <c r="L58">
+        <v>1163127000.0</v>
+      </c>
+      <c r="M58">
         <v>1182551000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1212854000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1275728000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1317716000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1302388000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1374236000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1382313000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1498250000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>858146000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>885833000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>-291422000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>846784000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1021618000.0</v>
+      </c>
+      <c r="C60">
         <v>1204849000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1133319000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1111348000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1178631000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1216370000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1157270000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1000183000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1075174000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1051658000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1152295000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1177385000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1175062000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1145986000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1138900000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1198666000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1133868000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1141283000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1093065000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>318630000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>268641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291422000.0</v>
       </c>
       <c r="W60">
         <v>291422000.0</v>
       </c>
-      <c r="X60"/>
+      <c r="X60">
+        <v>291422000.0</v>
+      </c>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>262386000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5982,2816 +6094,2863 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>277712000.0</v>
       </c>
       <c r="C2">
         <v>243882000.0</v>
       </c>
       <c r="D2">
         <v>193813000.0</v>
       </c>
       <c r="E2">
         <v>231852000.0</v>
       </c>
       <c r="F2">
         <v>189721000.0</v>
       </c>
       <c r="G2">
         <v>177532000.0</v>
       </c>
       <c r="H2">
         <v>155427000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>74032000.0</v>
       </c>
       <c r="C3">
         <v>65718000.0</v>
       </c>
       <c r="D3">
         <v>64855000.0</v>
       </c>
       <c r="E3">
         <v>65795000.0</v>
       </c>
       <c r="F3">
         <v>61379000.0</v>
       </c>
       <c r="G3">
         <v>58116999.0</v>
       </c>
       <c r="H3">
         <v>58025000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-197112000.0</v>
       </c>
       <c r="C5">
         <v>-6402000.0</v>
       </c>
       <c r="D5">
         <v>135188000.0</v>
       </c>
       <c r="E5">
         <v>139812000.0</v>
       </c>
       <c r="F5">
         <v>-590909000.0</v>
       </c>
       <c r="G5">
         <v>71476000.0</v>
       </c>
       <c r="H5">
         <v>-4777000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-123080000.0</v>
       </c>
       <c r="C6">
         <v>59316000.0</v>
       </c>
       <c r="D6">
         <v>200043000.0</v>
       </c>
       <c r="E6">
         <v>205607000.0</v>
       </c>
       <c r="F6">
         <v>-529530000.0</v>
       </c>
       <c r="G6">
         <v>129592999.0</v>
       </c>
       <c r="H6">
         <v>53248000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>375150000.0</v>
       </c>
       <c r="C9">
         <v>317086000.0</v>
       </c>
       <c r="D9">
         <v>128295000.0</v>
       </c>
       <c r="E9">
         <v>128653000.0</v>
       </c>
       <c r="F9">
         <v>172617000.0</v>
       </c>
       <c r="G9">
         <v>162045000.0</v>
       </c>
       <c r="H9">
         <v>83883000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-236247000.0</v>
       </c>
       <c r="C10">
         <v>-46863000.0</v>
       </c>
       <c r="D10">
         <v>61583000.0</v>
       </c>
       <c r="E10">
         <v>97227000.0</v>
       </c>
       <c r="F10">
         <v>-653544000.0</v>
       </c>
       <c r="G10">
         <v>34732000.0</v>
       </c>
       <c r="H10">
         <v>-59711000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-29881000.0</v>
       </c>
       <c r="C11">
         <v>-40958000.0</v>
       </c>
       <c r="D11">
         <v>-5903000.0</v>
       </c>
       <c r="E11">
         <v>5469000.0</v>
       </c>
       <c r="F11">
         <v>7976000.0</v>
       </c>
       <c r="G11">
         <v>10483000.0</v>
       </c>
       <c r="H11">
         <v>-17674000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>39135000.0</v>
       </c>
       <c r="C12">
         <v>40461000.0</v>
       </c>
       <c r="D12">
         <v>41378000.0</v>
       </c>
       <c r="E12">
         <v>42585000.0</v>
       </c>
       <c r="F12">
         <v>45439000.0</v>
       </c>
       <c r="G12">
         <v>42017000.0</v>
       </c>
       <c r="H12">
         <v>51655000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>36097000.0</v>
       </c>
       <c r="C13">
         <v>42904000.0</v>
       </c>
       <c r="D13">
         <v>39723000.0</v>
       </c>
       <c r="E13">
         <v>46047000.0</v>
       </c>
       <c r="F13">
         <v>50471000.0</v>
       </c>
       <c r="G13">
         <v>36377000.0</v>
       </c>
       <c r="H13">
         <v>54339000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-206366000.0</v>
       </c>
       <c r="C15">
         <v>-5905000.0</v>
       </c>
       <c r="D15">
         <v>67486000.0</v>
       </c>
       <c r="E15">
         <v>91758000.0</v>
       </c>
       <c r="F15">
         <v>-661520000.0</v>
       </c>
       <c r="G15">
         <v>24249000.0</v>
       </c>
       <c r="H15">
         <v>-42037000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16">
         <v>-206366000.0</v>
       </c>
       <c r="C16">
         <v>-5905000.0</v>
       </c>
       <c r="D16">
         <v>67486000.0</v>
       </c>
       <c r="E16">
         <v>91758000.0</v>
       </c>
       <c r="F16">
         <v>-659828000.0</v>
       </c>
       <c r="G16">
         <v>24249000.0</v>
       </c>
       <c r="H16">
         <v>-42037000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-206366000.0</v>
       </c>
       <c r="C17">
         <v>-5905000.0</v>
       </c>
       <c r="D17">
         <v>20368000.0</v>
       </c>
       <c r="E17">
         <v>91758000.0</v>
       </c>
       <c r="F17">
         <v>23338000.0</v>
       </c>
       <c r="G17">
         <v>24249000.0</v>
       </c>
       <c r="H17">
         <v>-42037000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>-39135000.0</v>
       </c>
       <c r="C18">
         <v>-40461000.0</v>
       </c>
       <c r="D18">
         <v>-40941000.0</v>
       </c>
       <c r="E18">
         <v>-42585000.0</v>
       </c>
       <c r="F18">
         <v>-32474000.0</v>
       </c>
       <c r="G18">
         <v>-42017000.0</v>
       </c>
       <c r="H18">
         <v>-51655000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>9747000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-200930000.0</v>
       </c>
       <c r="C21">
         <v>-3767000.0</v>
       </c>
       <c r="D21">
         <v>94450000.0</v>
       </c>
       <c r="E21">
         <v>130065000.0</v>
       </c>
       <c r="F21">
         <v>-600134000.0</v>
       </c>
       <c r="G21">
         <v>71476000.0</v>
       </c>
       <c r="H21">
         <v>-5777000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>853792000.0</v>
       </c>
       <c r="C23">
         <v>564735000.0</v>
       </c>
       <c r="D23">
         <v>227658000.0</v>
       </c>
       <c r="E23">
         <v>230440000.0</v>
       </c>
       <c r="F23">
         <v>962472000.0</v>
       </c>
       <c r="G23">
         <v>268101000.0</v>
       </c>
       <c r="H23">
         <v>245087000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>74032000.0</v>
       </c>
       <c r="C25">
         <v>65718000.0</v>
       </c>
       <c r="D25">
         <v>64752000.0</v>
       </c>
       <c r="E25">
         <v>65795000.0</v>
       </c>
       <c r="F25">
         <v>60339000.0</v>
       </c>
       <c r="G25">
         <v>58117000.0</v>
       </c>
       <c r="H25">
         <v>58025000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>51408000.0</v>
       </c>
       <c r="E27">
         <v>42983000.0</v>
       </c>
       <c r="F27">
         <v>55963000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>77575000.0</v>
       </c>
       <c r="C28">
         <v>198308000.0</v>
       </c>
       <c r="D28">
         <v>108481000.0</v>
       </c>
       <c r="E28">
         <v>117302000.0</v>
       </c>
       <c r="F28">
         <v>652990000.0</v>
       </c>
       <c r="G28">
         <v>37747000.0</v>
       </c>
       <c r="H28">
         <v>36198000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-29881000.0</v>
       </c>
       <c r="C29">
         <v>-40958000.0</v>
       </c>
       <c r="D29">
         <v>-6584000.0</v>
       </c>
       <c r="E29">
         <v>5469000.0</v>
       </c>
       <c r="F29">
         <v>9461000.0</v>
       </c>
       <c r="G29">
         <v>10483000.0</v>
       </c>
       <c r="H29">
         <v>-17674000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>576080000.0</v>
       </c>
       <c r="C30">
         <v>320853000.0</v>
       </c>
       <c r="D30">
         <v>33845000.0</v>
       </c>
       <c r="E30">
         <v>-1412000.0</v>
       </c>
       <c r="F30">
         <v>772751000.0</v>
       </c>
       <c r="G30">
         <v>90569000.0</v>
       </c>
       <c r="H30">
         <v>89660000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-35317000.0</v>
       </c>
       <c r="C31">
         <v>-43096000.0</v>
       </c>
       <c r="D31">
         <v>-32867000.0</v>
       </c>
       <c r="E31">
         <v>-32838000.0</v>
       </c>
       <c r="F31">
         <v>-53410000.0</v>
       </c>
       <c r="G31">
         <v>-36744000.0</v>
       </c>
       <c r="H31">
         <v>-53934000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>652862000.0</v>
       </c>
       <c r="C32">
         <v>560968000.0</v>
       </c>
       <c r="D32">
         <v>322108000.0</v>
       </c>
       <c r="E32">
         <v>360505000.0</v>
       </c>
       <c r="F32">
         <v>362338000.0</v>
       </c>
       <c r="G32">
         <v>339577000.0</v>
       </c>
       <c r="H32">
         <v>239310000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>119967000.0</v>
+      </c>
+      <c r="C2">
         <v>96881000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41159000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>131533000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>61143000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43877000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44336000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107195000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54009000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38342000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38744000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>72825000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>46811000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33461000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26096000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73761000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>72050000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>41343000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29736000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>86081000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48840000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24974000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31828000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>76264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34720000.0</v>
       </c>
       <c r="Z2">
         <v>34720000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2">
+        <v>34720000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>28908000.0</v>
+      </c>
+      <c r="C3">
         <v>27139000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5843000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18793000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17924000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16893000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16503000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16444000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16359000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16412000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16362000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16276000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16130000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16087000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16259000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16450000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16715000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16371000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15786000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15212000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15235000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15146000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14746000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14389500.0</v>
       </c>
       <c r="Z3">
         <v>14389500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>14389500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-203019000.0</v>
+      </c>
+      <c r="C5">
         <v>74202000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-164737000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-87280000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-23918000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>78823000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>59098000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34036000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>44720000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-76184000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6894000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>67906000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>63091000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13255000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40207000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>131782000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22081000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>49180000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-663956000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>78711000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4084000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16061000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-684000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>75954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1897000.0</v>
       </c>
       <c r="Z5">
         <v>-1897000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5">
+        <v>-1897000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-174111000.0</v>
+      </c>
+      <c r="C6">
         <v>101341000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-158894000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-68487000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5994000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>95716000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>75601000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17592000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61079000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-59772000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9468000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>84182000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>79221000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29342000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23948000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>148232000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38796000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>65551000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-648170000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>93923000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19319000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-915000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14062000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>90546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12492500.0</v>
       </c>
       <c r="Z6">
         <v>12492500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6">
+        <v>12492500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>93843000.0</v>
+      </c>
+      <c r="C9">
         <v>28188000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>61591000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>183910000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>101496000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28153000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41895000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>181222000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>73267000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>20702000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20711000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69833000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>29326000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10397000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15177000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>86748000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28915000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16415000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16142000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>109333000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>38281000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8951000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23991000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>97995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20029500.0</v>
       </c>
       <c r="Z9">
         <v>20029500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>20029500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-221436000.0</v>
+      </c>
+      <c r="C10">
         <v>49846000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-174428000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-97150000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-33848000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>69179000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49929000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-44090000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34130000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-86832000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17334000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23061000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52747000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3109000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-50210000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>120904000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9939000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>31517000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-696327000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>70646000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3951000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-23912000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7053000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>69596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13905500.0</v>
       </c>
       <c r="Z10">
         <v>-13905500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10">
+        <v>-13905500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>-39801000.0</v>
+      </c>
+      <c r="C11">
         <v>-23090000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-34197000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-6490000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1687000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12493000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-94241000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>45077000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12480000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4274000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4093000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3779000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>733000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6322000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-18223000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14677000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1012000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5446000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5175000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18637000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-103000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5383000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-759000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2862000.0</v>
       </c>
       <c r="Z11">
         <v>-2862000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11">
+        <v>-2862000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>19593000.0</v>
+      </c>
+      <c r="C12">
         <v>24356000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9691000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9870000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9930000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9644000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9169000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10054000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10590000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10648000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10440000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10448000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10344000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10146000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10003000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9944000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12142000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10496000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21488000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8065000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8035000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7851000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8523000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12125000.0</v>
       </c>
       <c r="Z12">
         <v>12125000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>12125000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>9902000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9876000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7834000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8485000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11449000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8700000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>14649000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>15298000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11376000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22628000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9699000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18144000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>5651000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6629000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-181635000.0</v>
+      </c>
+      <c r="C15">
         <v>72936000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-140231000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-90660000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32161000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56686000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>144170000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-89167000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21650000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-82558000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-13241000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19282000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>52014000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9431000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-31987000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>106227000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8927000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>36963000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-689460000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>52009000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3848000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-18529000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-6294000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>52630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11043500.0</v>
       </c>
       <c r="Z15">
         <v>-11043500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15">
+        <v>-11043500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-140231000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-90660000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-32161000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56686000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>144170000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-89167000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>19282000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52014000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9431000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-31987000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>78711000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7223000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37811000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-689460000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52009000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-11188500.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-18529000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6294000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52630000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-181635000.0</v>
+      </c>
+      <c r="C17">
         <v>72936000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-140231000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-90660000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-32161000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>56686000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>144170000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-89167000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>21650000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-82558000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-13241000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19282000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>52014000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9431000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-60359000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>78711000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7223000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>37811000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17">
         <v>52009000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3848000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-18529000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-6294000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-19593000.0</v>
+      </c>
+      <c r="C18">
         <v>-24356000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9691000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9870000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9930000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9644000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9169000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10054000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10590000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10648000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10440000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10448000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10344000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10146000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10003000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9944000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12142000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10496000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>-8065000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8035000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7851000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8523000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-256000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>403000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4626000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-276000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6442000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1045000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-203019000.0</v>
+      </c>
+      <c r="C21">
         <v>72487000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9550000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-87347000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-26226000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-77807000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>61318000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-35239000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>45018000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>74864000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8917000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27168000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>63347000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12852000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-44833000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>131124000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15639000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>43058000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-673271000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>80411000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6263000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-13537000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-684000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>75954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1897000.0</v>
       </c>
       <c r="Z21">
         <v>-1897000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>-1897000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>416829000.0</v>
+      </c>
+      <c r="C23">
         <v>52582000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>402790000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>188865000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>149837000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24913000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>323656000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>82258000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15820000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>68372000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>115490000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12790000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>56710000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>86106000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>29385000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>85326000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>719149000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>115003000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>80858000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>47462000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>56503000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>98305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56646500.0</v>
       </c>
       <c r="Z23">
         <v>56646500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23">
+        <v>56646500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>28908000.0</v>
+      </c>
+      <c r="C25">
         <v>27139000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20422000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18793000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17924000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16893000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16503000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16444000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16359000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16412000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16362000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16276000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16130000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16087000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16259000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16450000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16715000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16371000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-15202621.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15212000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15235000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15146000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14746000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14592000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>15967000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16299000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21013000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>18520000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13906000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>54871000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1779000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8383000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>45129000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2449000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16888000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>66982000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>17530000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>59848000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13419000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>26993000.0</v>
+      </c>
+      <c r="C28">
         <v>23061000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21832000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23477000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15967000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16299000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54789000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18520000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>588000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>68333000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13771000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24544000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>60026000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10465000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36724000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51332000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2149000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19154000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>652990000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15333000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18284000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8927000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11168000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8845000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>-39801000.0</v>
+      </c>
+      <c r="C29">
         <v>-23090000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-34197000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6490000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1687000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12493000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-94241000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45077000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12480000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4274000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4093000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3779000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>733000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6322000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4774000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34516000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-592000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10232000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3690000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18637000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5486000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5383000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-759000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16966000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>296862000.0</v>
+      </c>
+      <c r="C30">
         <v>-44298999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>71141000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>271257000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127722000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>105960000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19423000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>216461000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28249000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-54162000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29628000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42665000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-34021000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23249000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>60010000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-44376000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13276000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26643000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>689413000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28922000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32018000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22488000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>24675000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21926500.0</v>
       </c>
       <c r="Z30">
         <v>21926500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30">
+        <v>21926500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-18417000.0</v>
+      </c>
+      <c r="C31">
         <v>-22641000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-164878000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-9803000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7622000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>146986000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-11389000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8851000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10888000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-161696000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8417000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4107000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10600000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>15961000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5377000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10220000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11541000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-23056000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-9765000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10214000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10375000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6369000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12008500.0</v>
       </c>
       <c r="Z31">
         <v>-12008500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31">
+        <v>-12008500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>213810000.0</v>
+      </c>
+      <c r="C32">
         <v>125069000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>102750000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>315443000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>162639000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>72030000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>86231000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>288417000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>127276000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59044000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>59455000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>142658000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>76137000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>43858000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41273000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>160509000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>100965000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>57758000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>45878000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>195414000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>87121000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33925000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>55819000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>174259000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>54749500.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>54749500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8818,2766 +8977,2807 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>198456000.0</v>
       </c>
       <c r="C2">
         <v>47276000.0</v>
       </c>
       <c r="D2">
         <v>126750000.0</v>
       </c>
       <c r="E2">
         <v>225554000.0</v>
       </c>
       <c r="F2">
         <v>22478000.0</v>
       </c>
       <c r="G2">
         <v>9822000.0</v>
       </c>
       <c r="H2">
         <v>15959000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>29591000</v>
       </c>
       <c r="C3">
         <v>15531000</v>
       </c>
       <c r="D3">
         <v>9435000</v>
       </c>
       <c r="E3">
         <v>8613000</v>
       </c>
       <c r="F3">
         <v>9750000</v>
       </c>
       <c r="G3">
         <v>7497000</v>
       </c>
       <c r="H3">
         <v>8859000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-99235000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-144196000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>127471000.0</v>
       </c>
       <c r="C6">
         <v>151180000.0</v>
       </c>
       <c r="D6">
         <v>-79474000.0</v>
       </c>
       <c r="E6">
         <v>-98804000.0</v>
       </c>
       <c r="F6">
         <v>203076000.0</v>
       </c>
       <c r="G6">
         <v>12656000.0</v>
       </c>
       <c r="H6">
         <v>-6137000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-20394000.0</v>
       </c>
       <c r="C7">
         <v>609000.0</v>
       </c>
       <c r="D7">
         <v>-45100000.0</v>
       </c>
       <c r="E7">
         <v>-107162000.0</v>
       </c>
       <c r="F7">
         <v>363633000.0</v>
       </c>
       <c r="G7">
         <v>-12327000.0</v>
       </c>
       <c r="H7">
         <v>2340000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6190000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-6954000.0</v>
       </c>
       <c r="C9">
         <v>-13293000.0</v>
       </c>
       <c r="D9">
         <v>-17933000.0</v>
       </c>
       <c r="E9">
         <v>-6190000.0</v>
       </c>
       <c r="F9">
         <v>-895000.0</v>
       </c>
       <c r="G9">
         <v>6094000.0</v>
       </c>
       <c r="H9">
         <v>-9566000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-5980000.0</v>
       </c>
       <c r="C10">
         <v>29872000.0</v>
       </c>
       <c r="D10">
         <v>-2044000.0</v>
       </c>
       <c r="E10">
         <v>-61934000.0</v>
       </c>
       <c r="F10">
         <v>-23460000.0</v>
       </c>
       <c r="G10">
         <v>11170000.0</v>
       </c>
       <c r="H10">
         <v>-10146000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18042000.0</v>
       </c>
       <c r="F11">
         <v>18485000.0</v>
       </c>
       <c r="G11">
         <v>-9608000.0</v>
       </c>
       <c r="H11">
         <v>3901000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-5049000.0</v>
       </c>
       <c r="F12">
         <v>287318000.0</v>
       </c>
       <c r="G12">
         <v>-2684000.0</v>
       </c>
       <c r="H12">
         <v>-22188000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-57271000.0</v>
       </c>
       <c r="F13">
         <v>366789000.0</v>
       </c>
       <c r="G13">
         <v>-15054000.0</v>
       </c>
       <c r="H13">
         <v>22980000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>74032000.0</v>
       </c>
       <c r="C14">
         <v>65718000.0</v>
       </c>
       <c r="D14">
         <v>64855000.0</v>
       </c>
       <c r="E14">
         <v>65795000.0</v>
       </c>
       <c r="F14">
         <v>76195000.0</v>
       </c>
       <c r="G14">
         <v>58117000.0</v>
       </c>
       <c r="H14">
         <v>58025000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>60000000.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>12360000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>325927000.0</v>
       </c>
       <c r="C16">
         <v>198456000.0</v>
       </c>
       <c r="D16">
         <v>47276000.0</v>
       </c>
       <c r="E16">
         <v>126750000.0</v>
       </c>
       <c r="F16">
         <v>225554000.0</v>
       </c>
       <c r="G16">
         <v>22478000.0</v>
       </c>
       <c r="H16">
         <v>9822000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>208558000.0</v>
       </c>
       <c r="C18">
         <v>172857000.0</v>
       </c>
       <c r="D18">
         <v>-9242000.0</v>
       </c>
       <c r="E18">
         <v>-48785000.0</v>
       </c>
       <c r="F18">
         <v>62600000.0</v>
       </c>
       <c r="G18">
         <v>63329000.0</v>
       </c>
       <c r="H18">
         <v>-9164000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-42940000.0</v>
       </c>
       <c r="D19">
         <v>-9219000.0</v>
       </c>
       <c r="E19">
         <v>-10251000.0</v>
       </c>
       <c r="F19">
         <v>-14415000.0</v>
       </c>
       <c r="G19">
         <v>-9467000.0</v>
       </c>
       <c r="H19">
         <v>-25173000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-875000.0</v>
       </c>
       <c r="C21">
         <v>-740000.0</v>
       </c>
       <c r="D21">
         <v>-387000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-701181000.0</v>
       </c>
       <c r="G21">
         <v>-45610000.0</v>
       </c>
       <c r="H21">
         <v>33390000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-206366000.0</v>
       </c>
       <c r="C22">
         <v>-5905000.0</v>
       </c>
       <c r="D22">
         <v>67486000.0</v>
       </c>
       <c r="E22">
         <v>91758000.0</v>
       </c>
       <c r="F22">
         <v>-661520000.0</v>
       </c>
       <c r="G22">
         <v>24249000.0</v>
       </c>
       <c r="H22">
         <v>-42037000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-5917000.0</v>
       </c>
       <c r="C23">
         <v>23509000.0</v>
       </c>
       <c r="D23">
         <v>-14894000.0</v>
       </c>
       <c r="E23">
         <v>529000.0</v>
       </c>
       <c r="F23">
         <v>62000000.0</v>
       </c>
       <c r="G23">
         <v>-9467000.0</v>
       </c>
       <c r="H23">
         <v>99300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-15226000.0</v>
       </c>
       <c r="C24">
         <v>5383000.0</v>
       </c>
       <c r="D24">
         <v>-5459000.0</v>
       </c>
       <c r="E24">
         <v>-1638000.0</v>
       </c>
       <c r="F24">
         <v>-1216619000.0</v>
       </c>
       <c r="G24">
         <v>-1970000.0</v>
       </c>
       <c r="H24">
         <v>-16314000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>448374000.0</v>
       </c>
       <c r="C25">
         <v>214674000.0</v>
       </c>
       <c r="D25">
         <v>-62828000.0</v>
       </c>
       <c r="E25">
         <v>-88212000.0</v>
       </c>
       <c r="F25">
         <v>15264000.0</v>
       </c>
       <c r="G25">
         <v>3471000.0</v>
       </c>
       <c r="H25">
         <v>3555000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-40370000.0</v>
       </c>
       <c r="C26">
         <v>-14420000.0</v>
       </c>
       <c r="D26">
         <v>-64066000.0</v>
       </c>
       <c r="E26">
         <v>-49341000.0</v>
       </c>
       <c r="F26">
         <v>-60000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-12360000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>16647000.0</v>
       </c>
       <c r="C27">
         <v>12849000.0</v>
       </c>
       <c r="D27">
         <v>1596000.0</v>
       </c>
       <c r="E27">
         <v>14649000.0</v>
       </c>
       <c r="F27">
         <v>292177000.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>-8971000.0</v>
       </c>
       <c r="C28">
         <v>8349000.0</v>
       </c>
       <c r="D28">
         <v>-64453000.0</v>
       </c>
       <c r="E28">
         <v>-48812000.0</v>
       </c>
       <c r="F28">
         <v>-761431000.0</v>
       </c>
       <c r="G28">
         <v>-45610000.0</v>
       </c>
       <c r="H28">
         <v>21030000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>238149000.0</v>
       </c>
       <c r="C29">
         <v>188388000.0</v>
       </c>
       <c r="D29">
         <v>193000.0</v>
       </c>
       <c r="E29">
         <v>-40172000.0</v>
       </c>
       <c r="F29">
         <v>72350000.0</v>
       </c>
       <c r="G29">
         <v>70826000.0</v>
       </c>
       <c r="H29">
         <v>-305000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-106817000.0</v>
       </c>
       <c r="C30">
         <v>-42940000.0</v>
       </c>
       <c r="D30">
         <v>-14894000.0</v>
       </c>
       <c r="E30">
         <v>-10251000.0</v>
       </c>
       <c r="F30">
         <v>-1226369000.0</v>
       </c>
       <c r="G30">
         <v>-9467000.0</v>
       </c>
       <c r="H30">
         <v>-25173000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>91624000.0</v>
+      </c>
+      <c r="C2">
         <v>325927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>340647000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>140658000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>200050000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>198456000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>223053000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43162000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34382000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47276000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>71761000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22118000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>91789000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>126750000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>166256000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>125502000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>153543000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>225554000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39581000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4041000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17329000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22478000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4668000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6462000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8142000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>12664912</v>
+      </c>
+      <c r="C3">
         <v>5801000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6877644</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5383532</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27990000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4813000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6460000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3895769</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3643000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1553000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2805000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2255000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1919000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2456000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2589000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2018000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2693000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1313000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4362462</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1642000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1833000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1674000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1802000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1740000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977500</v>
       </c>
       <c r="Z3">
         <v>1977500</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>1977500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-69690000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-34936000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-41346000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>41585000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-26156000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-73318000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-56516000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-28547000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25457000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-50622000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3920000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-115111000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-8848000.0</v>
+      </c>
+      <c r="C6">
         <v>-234303000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14720000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>199989000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-59392000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1594000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-24597000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>179891000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8780000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12894000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-24485000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>49643000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-69671000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-34961000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39506000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40754000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28041000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-72011000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>185973000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>35540000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13288000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5149000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17810000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1680000.0</v>
       </c>
       <c r="Z6">
         <v>-1680000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6">
+        <v>-1680000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-74378663.0</v>
+      </c>
+      <c r="C7">
         <v>3733000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27749741.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>61298210.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-69220000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16666000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24145000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>35024604.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-36704000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1174000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13375000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7871000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-49363000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-21638000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20586000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13269000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-41241000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26981000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>393764250.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-30476000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-27611000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>207000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25652000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-31103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1878000.0</v>
       </c>
       <c r="Z7">
         <v>-1878000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7">
+        <v>-1878000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-37310000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1670000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>57648000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-19361000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-35556000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-8921000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-72649754.0</v>
+      </c>
+      <c r="C9">
         <v>3424000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>44046270.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14693937.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-75290000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11830000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44587000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-790101.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-58193000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>874000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31781000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10576000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-37310000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1670000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>57648000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19361000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-34676000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9801000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>54974929.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-28261000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-47804000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11513000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>71857000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-49227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-391000.0</v>
       </c>
       <c r="Z9">
         <v>-391000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>-391000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-12705575.0</v>
+      </c>
+      <c r="C10">
         <v>-3099000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6497892.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23007000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-23979000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2145000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7501000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34702716.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2450000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>231000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4718000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22637000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6844000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13119000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-21175000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>672000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-24649000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16782000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17222012.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13918000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8502000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10970000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4359000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1750500.0</v>
       </c>
       <c r="Z10">
         <v>-1750500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10">
+        <v>-1750500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-14739000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-7601000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9380000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-91080000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>90475000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16903000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1744000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4683000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-18876000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16339000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6423000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-6888000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>14199000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1607000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-8168000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47484000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-70561000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4431000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13597000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>289750000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-7437000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2502500.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2183000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-9926000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>13509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10898000.0</v>
       </c>
       <c r="N13">
         <v>-10898000.0</v>
       </c>
       <c r="O13">
+        <v>-10898000.0</v>
+      </c>
+      <c r="P13">
         <v>-28256000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14418000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2536000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-40897000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>361091000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2466000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1616000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>792000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>5982000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>14650000.0</v>
+      </c>
+      <c r="C14">
         <v>27139000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5843000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14433000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17924000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16893000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16503000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16444000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16359000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16412000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16362000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16276000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16130000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16087000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16259000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16450000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16715000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16371000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15786000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15212000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15235000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15146000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14746000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14389500.0</v>
       </c>
       <c r="Z14">
         <v>14389500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>14389500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>58022017.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>82776000.0</v>
+      </c>
+      <c r="C16">
         <v>91624000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>325927000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>340647000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>140658000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>200050000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>198456000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>223053000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>43162000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34382000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47276000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>71761000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22118000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>91789000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>126750000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>166256000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>125502000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>153543000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>225554000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39581000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4041000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17329000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>22478000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4668000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6462000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1680000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-13028270.0</v>
+      </c>
+      <c r="C18">
         <v>-94762000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9066120.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>202566360.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-30842000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18933000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12447000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>179106868.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4964132.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1233000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7622000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>60447000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-43239000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-34072000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>423000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>44149000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21148000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-72209000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>33707240.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41291000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12167000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1856000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>37324000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334500.0</v>
       </c>
       <c r="Z18">
         <v>334500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18">
+        <v>334500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-17022000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-27990000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14813000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-39252000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3875000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>659000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-472000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-8264000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2255000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1919000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2456000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2589000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2018000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2693000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2951000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-2842000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4490000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5281000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1802000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-200000.0</v>
+      </c>
+      <c r="C21">
         <v>549821000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-186000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-207000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-231000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-251000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-196000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-177000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103000.0</v>
       </c>
       <c r="N21">
         <v>-103000.0</v>
       </c>
       <c r="O21">
         <v>-103000.0</v>
       </c>
       <c r="P21">
         <v>-103000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-103000.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-696970000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5903000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>846000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1403000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-23203000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-181635000.0</v>
+      </c>
+      <c r="C22">
         <v>72936000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-140231000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-90660000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32161000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56686000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>144170000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-89167000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>21650000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-82558000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13241000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19282000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52014000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9431000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-31987000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>106227000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8927000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36963000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-691152000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52009000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3848000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-18529000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-6294000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>52630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11043500.0</v>
       </c>
       <c r="Z22">
         <v>-11043500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22">
+        <v>-11043500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>140</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-10057000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2179000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>251000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>41000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9089000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-177000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>659000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-472000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-8264000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10183000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-103000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-864000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2589000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2018000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2693000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>529000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>632765142.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-66990.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5281000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1802000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1302500.0</v>
       </c>
       <c r="Z23">
         <v>-1302500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23">
+        <v>-1302500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-682294000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-62000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-22000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-15226000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-179000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5383000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>1081000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-28762.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-46454.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>52612.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>42034.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1638000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7473155.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-7464000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-6264000.0</v>
       </c>
-      <c r="V24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24">
         <v>-1970000.0</v>
       </c>
-      <c r="Y24"/>
+      <c r="Y24">
+        <v>-1970000.0</v>
+      </c>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>58482305.0</v>
+      </c>
+      <c r="C25">
         <v>-168312000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>36021505.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>126984682.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>98587000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2516000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-35076000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>211924396.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4254000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4866000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6719000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17750000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-56542000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-26100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-52639000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-68575000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5317000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-103055000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>327517359.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13625000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5831000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>811000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>822000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>844000.0</v>
       </c>
       <c r="Z25">
         <v>844000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25">
+        <v>844000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>595559.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-299684.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-32187000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8183000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>14420000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-139000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-14278000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-26819000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-10035000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-26348000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-864000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-41769000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2564000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5008000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>529000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-60000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>883000.0</v>
+      </c>
+      <c r="C27">
         <v>2598000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1829000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5234000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2238000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-77942000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-7219000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3312000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2994000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>70075000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1726000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1749000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1195000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-3074000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-4648000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-845000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3433000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4963000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>292177000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>2673269.0</v>
+      </c>
+      <c r="C28">
         <v>542764000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13324445.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19550051.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32167000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8393000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23313000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-180000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-334000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14450000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-26955000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10183000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-26451000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-864000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-41769000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2564000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5008000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>529000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-732186159.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5903000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3095000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1403000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-19802000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-23203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1302500.0</v>
       </c>
       <c r="Z28">
         <v>-1302500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28">
+        <v>-1302500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-363358.0</v>
+      </c>
+      <c r="C29">
         <v>-88961000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15943764.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>207949892.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2852000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23746000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5987000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>182957000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8632000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2786000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10427000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>62702000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-41320000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-31616000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3012000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46167000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-18455000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-70896000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>38069702.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42933000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10334000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-182000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>39126000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312000.0</v>
       </c>
       <c r="Z29">
         <v>2312000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29">
+        <v>2312000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-10452084.0</v>
+      </c>
+      <c r="C30">
         <v>-688095000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-47581516.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-18122899.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27990000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14813000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39252000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3874252.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>659000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-472000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8264000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2255000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1919000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2456000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2589000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2018000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2693000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2951000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1173530083.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2842000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4490000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5281000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1802000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1740000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2962500.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2962500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>