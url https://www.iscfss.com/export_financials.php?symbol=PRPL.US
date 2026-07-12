--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -884,17031 +890,17864 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>40312000.0</v>
+      </c>
+      <c r="C2">
         <v>40639000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49831000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46441000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>79752000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>69594000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50240000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24828000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21131000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>199000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>228484.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...5 lines deleted...]
-      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5"/>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-2980000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13919000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2630000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-303000.0</v>
       </c>
-      <c r="L5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
         <v>7630000.0</v>
       </c>
-      <c r="K6">
-[...4 lines deleted...]
-    <row r="7" spans="1:12">
+      <c r="L6">
+        <v>0.0</v>
+      </c>
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>92982000.0</v>
+      </c>
+      <c r="C7">
         <v>102733000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>123937000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>129307000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>88212000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52171000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>87000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
         <v>11000.0</v>
       </c>
       <c r="D8">
+        <v>11000.0</v>
+      </c>
+      <c r="E8">
         <v>9000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>7000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>5000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>529466000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>407591000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>164460000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5990000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3655000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>24345000.0</v>
+      </c>
+      <c r="C10">
         <v>29011000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26857000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40054000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91616000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>122955000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33478000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12232000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>220000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>237000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1048000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>256002.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>24345000.0</v>
+      </c>
+      <c r="C12">
         <v>29011000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>26857000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40054000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>91616000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>122955000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>33478000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12232000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>220000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>237000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1048000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>256002.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
         <v>11000.0</v>
       </c>
       <c r="D13">
+        <v>11000.0</v>
+      </c>
+      <c r="E13">
         <v>9000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
+        <v>5000.0</v>
+      </c>
+      <c r="J13">
         <v>111480000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>144288000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>146615000.0</v>
       </c>
-      <c r="L13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>108245000.0</v>
+      </c>
+      <c r="C14">
         <v>107324000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>103936000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>81779000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>67302000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39219000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10006000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8418000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4787000.0</v>
       </c>
       <c r="K14">
         <v>4787000.0</v>
       </c>
       <c r="L14">
+        <v>4787000.0</v>
+      </c>
+      <c r="M14">
         <v>4407000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>9000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="H15">
         <v>5000.0</v>
       </c>
       <c r="I15">
+        <v>5000.0</v>
+      </c>
+      <c r="J15">
         <v>111480000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>144288000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>146615000.0</v>
       </c>
-      <c r="L15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16">
+        <v>5276000.0</v>
+      </c>
+      <c r="C16">
         <v>6411000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5718000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4452000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10854000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6253000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6258000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7522000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-351000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1357656.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:12">
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>4897000.0</v>
       </c>
-      <c r="E20">
-[...2 lines deleted...]
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:12">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>6346000.0</v>
+      </c>
+      <c r="C21">
         <v>8890000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22196000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26221000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13204000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9945000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1101000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1493000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1267000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>130000.0</v>
       </c>
-      <c r="K21">
-[...4 lines deleted...]
-    <row r="22" spans="1:12">
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>59725000.0</v>
+      </c>
+      <c r="C22">
         <v>56863000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>66878000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>73197000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>98690000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>65726000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47628000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13345000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5335000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>382327.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>608259.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>296259000.0</v>
+      </c>
+      <c r="C23">
         <v>307845000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>390625000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>433333000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>642470000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>554732000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>147724000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>71709000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>122281000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>155821000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>156472000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1347555.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>111305000.0</v>
+      </c>
+      <c r="C24">
         <v>55394000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>26909000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23657000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>94113000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>41410000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>35399000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21411000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24000.0</v>
       </c>
-      <c r="K24">
-[...4 lines deleted...]
-    <row r="25" spans="1:12">
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>35399000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21411000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>179942000.0</v>
+      </c>
+      <c r="C28">
         <v>129116000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>126118000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>112910000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93006000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27370000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1921000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9179000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>380000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>138000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>110656.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>853298.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>81618000.0</v>
+      </c>
+      <c r="C29">
         <v>75592000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>144460000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>201618000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>242183000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>203319000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33045000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20749000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>117080000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>41272000.0</v>
+      </c>
+      <c r="C30">
         <v>33057000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37802000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34566000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25430000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29111000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28692000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10241000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4182000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2328000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>593222.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>440097.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>146843000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>132569000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>149960000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3455000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2155000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15186000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-942000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1031058.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-478098.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>35197000.0</v>
+      </c>
+      <c r="C32">
         <v>25365000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30828000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>64144000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>87488000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>96863000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>27254000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-880000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1571000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>159539000.0</v>
+      </c>
+      <c r="C33">
         <v>181477000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>248815000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>271878000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>412968000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>325661000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>33605000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24012000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>122051000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>155543000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>155293000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>43197.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>604000.0</v>
+      </c>
+      <c r="C34">
         <v>911000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>157132000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>353915000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>262275000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8570000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3732000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>111480000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>144288000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>224405000.0</v>
+      </c>
+      <c r="C35">
         <v>186633000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>164036000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>160033000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>353915000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>354983000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>65591000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>25143000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4658000.0</v>
       </c>
       <c r="K35">
         <v>4658000.0</v>
       </c>
-      <c r="L35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="L35">
+        <v>4658000.0</v>
+      </c>
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>7961000.0</v>
+      </c>
+      <c r="C36">
         <v>3197000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2191000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1546000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1322000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1578000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>525000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>107320000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-457000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>263648.0</v>
       </c>
-      <c r="L36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:12">
+      <c r="M36"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>929000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>768000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>344000.0</v>
       </c>
-      <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:12">
+      <c r="L37">
+        <v>0.0</v>
+      </c>
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1546000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>219113000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>254230000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>525000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="K38">
         <v>10000.0</v>
       </c>
-      <c r="L38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:12">
+      <c r="L38">
+        <v>10000.0</v>
+      </c>
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>11378000.0</v>
+      </c>
+      <c r="C39">
         <v>7437000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10273000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13638000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13766000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11279000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3442000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1494000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1788000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>41000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>131000.0</v>
       </c>
-      <c r="L39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:12">
+      <c r="M39"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>38569000.0</v>
+      </c>
+      <c r="C40">
         <v>35298000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>36512000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>29797000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37386000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>45107000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>30280000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16195000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19151000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1614000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>141000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>487869.0</v>
       </c>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>17876000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>178643000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>171929000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>30192000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3647000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2368000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>914000.0</v>
       </c>
-      <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>595582000.0</v>
+      </c>
+      <c r="C42">
         <v>594053000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>591380000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>529466000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>407591000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>333047000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5989999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6635000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6827000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7630000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>5303000.0</v>
       </c>
-      <c r="L42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:12">
+      <c r="M42"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:12">
+      <c r="L44">
+        <v>0.0</v>
+      </c>
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>246718000.0</v>
+      </c>
+      <c r="C45">
         <v>251792000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>277652000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>239214000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>180651000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>102894000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>31979000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>22514000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>145232000.0</v>
+      </c>
+      <c r="C46">
         <v>169390000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>224428000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>239214000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>180651000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>102894000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>31979000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>22514000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13464000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6104000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>29352.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>43197.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>136673000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>180651000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>61486000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>31979000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>22514000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13464000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6104000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>29352.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>43197.0</v>
       </c>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-625280000.0</v>
+      </c>
+      <c r="C48">
         <v>-573866000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-475969000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-355212000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-261825000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-265856000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-8349000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-4322000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1827000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2630000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-303000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-478098.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-351514000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-261825000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-4561000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-      <c r="I49">
-[...1 lines deleted...]
-      </c>
+      <c r="I49"/>
       <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
         <v>-2630000.0</v>
       </c>
-      <c r="K49">
-[...4 lines deleted...]
-    <row r="50" spans="1:12">
+      <c r="L49">
+        <v>0.0</v>
+      </c>
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>2129000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2297000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2004000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>600000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>51000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1158656.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1109300.0</v>
       </c>
     </row>
-    <row r="51" spans="1:12">
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>204287000.0</v>
+      </c>
+      <c r="C51">
         <v>158127000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>152975000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>152964000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>184622000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>95585000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>35486000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>21443000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>600000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>375000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1158656.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1109300.0</v>
       </c>
     </row>
-    <row r="52" spans="1:12">
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>17366000.0</v>
+      </c>
+      <c r="C52">
         <v>15661000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16972000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13708000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9350000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5239000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>87000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>32000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>51000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1158656.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1109300.0</v>
       </c>
     </row>
-    <row r="53" spans="1:12">
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>122051000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>155543000.0</v>
       </c>
-      <c r="K53">
-[...4 lines deleted...]
-    <row r="54" spans="1:12">
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:12">
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>296259000.0</v>
+      </c>
+      <c r="C55">
         <v>307845000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>390625000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>433333000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>642470000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>554732000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>147724000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>71709000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>122281000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>155821000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>156472000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1347555.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>136720000.0</v>
+      </c>
+      <c r="C56">
         <v>126368000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>141810000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>161455000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>229502000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>229071000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>114119000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>47697000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>230000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>278000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1179000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1304358.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>101523000.0</v>
+      </c>
+      <c r="C57">
         <v>101003000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>110982000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>98129000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>142014000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>132208000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>86865000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>48577000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1801000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1875000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>199000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1825653.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>325928000.0</v>
+      </c>
+      <c r="C58">
         <v>287636000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>275018000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>258162000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>495929000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>487191000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>152456000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>73720000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5801000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6533000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4857000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1825653.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:12">
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>-29687000.0</v>
+      </c>
+      <c r="C60">
         <v>20198000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>115422000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>174263000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>145773000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>67197000.0</v>
       </c>
-      <c r="G60">
-[...1 lines deleted...]
-      </c>
       <c r="H60">
-        <v>-662000.0</v>
+        <v>-4732000.0</v>
       </c>
       <c r="I60">
+        <v>-2011000.0</v>
+      </c>
+      <c r="J60">
         <v>116480000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>149288000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>151615000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-478098.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:12">
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AP1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AQ1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>41992000.0</v>
+      </c>
+      <c r="C2">
+        <v>40312000.0</v>
+      </c>
+      <c r="D2">
         <v>35661000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25963000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32356000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>40639000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30393000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37452000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39948000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>49831000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>45720000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>48742000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>46835000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>46441000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>53138000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>39986000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>62884000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>79752000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>70407000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>58419000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>60269000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>69594000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>61961000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>51424000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>37163000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>50240000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>35622000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>29457000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>25982000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24828000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20443000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20660000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19790000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>21131000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>522000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>11000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>34000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>199000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>152000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>97000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>201000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>95000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5"/>
+      <c r="O5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-13240000.0</v>
       </c>
-      <c r="U5"/>
-[...3 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-9137000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-7699000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-6537000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5372000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4513000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3683000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2980000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2378000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1845000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1316000.0</v>
       </c>
-      <c r="AG5">
-[...4 lines deleted...]
-      </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-812000.0</v>
       </c>
-      <c r="AK5">
-[...4 lines deleted...]
-      </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>293200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>293200000.0</v>
       </c>
-      <c r="AP5">
-[...5 lines deleted...]
-    <row r="6" spans="1:44">
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>3646000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>3569000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3256000.0</v>
       </c>
-      <c r="AG6">
-[...4 lines deleted...]
-      </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
         <v>7890000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7833000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7630000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>5531000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>5397000.0</v>
       </c>
-      <c r="AN6">
-[...2 lines deleted...]
-      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6"/>
-      <c r="AR6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:44">
+      <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6"/>
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>91899000.0</v>
+      </c>
+      <c r="C7">
+        <v>92982000.0</v>
+      </c>
+      <c r="D7">
         <v>97216000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>100925000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>104185000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>102733000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>101778000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>117339000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>120604000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>123937000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>128967000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>127939000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>129435000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>129307000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>127077000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>113339000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>97800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>88212000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>81116000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>72179000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>64580000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>52171000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>87000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>70000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>48000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>32000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
         <v>11000.0</v>
       </c>
       <c r="D8">
         <v>11000.0</v>
       </c>
       <c r="E8">
         <v>11000.0</v>
       </c>
       <c r="F8">
         <v>11000.0</v>
       </c>
       <c r="G8">
         <v>11000.0</v>
       </c>
       <c r="H8">
         <v>11000.0</v>
       </c>
       <c r="I8">
         <v>11000.0</v>
       </c>
       <c r="J8">
         <v>11000.0</v>
       </c>
       <c r="K8">
         <v>11000.0</v>
       </c>
       <c r="L8">
         <v>11000.0</v>
       </c>
       <c r="M8">
+        <v>11000.0</v>
+      </c>
+      <c r="N8">
+        <v>11000.0</v>
+      </c>
+      <c r="O8">
         <v>9000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>9000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>8000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="S8">
         <v>7000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>7000.0</v>
+      </c>
+      <c r="U8">
+        <v>7000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>589145000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>587753000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>529466000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>528972000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>501997000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>500824000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>407591000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>404214000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>403071000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>401842000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>164460000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>5955000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5990000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5748000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>10364000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3728000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3655000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>24955000.0</v>
+      </c>
+      <c r="C10">
+        <v>24345000.0</v>
+      </c>
+      <c r="D10">
         <v>32358000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>34248000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>21627000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29011000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>23399000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>23408000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>34477000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>26857000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>26606000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>26949000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>54530000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>41754000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>59143000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>41169000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>62698000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>91616000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>83616000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>110081000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>103815000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>122955000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>97955000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>95402000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>26378000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>33478000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>31293000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>20255000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12182000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12232000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7665000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>10431000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26843000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>220000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>374000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>188000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>230000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>237000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>645000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>775000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>893000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1129000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>27000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>24955000.0</v>
+      </c>
+      <c r="C12">
+        <v>24345000.0</v>
+      </c>
+      <c r="D12">
         <v>32358000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>34248000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>21627000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>29011000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>23399000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>23408000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>34477000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>26857000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>26606000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>26949000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>54530000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>41754000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>59143000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>41169000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>62698000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>91616000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>83616000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>110081000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>103815000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>122955000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>97955000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>95402000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>26378000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>33478000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>31293000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>20255000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12182000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>12232000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7665000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>10431000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>26843000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>220000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>374000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>188000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>230000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>237000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>645000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>775000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>893000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1129000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>27000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:44">
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
         <v>11000.0</v>
       </c>
       <c r="D13">
         <v>11000.0</v>
       </c>
       <c r="E13">
         <v>11000.0</v>
       </c>
       <c r="F13">
         <v>11000.0</v>
       </c>
       <c r="G13">
         <v>11000.0</v>
       </c>
       <c r="H13">
         <v>11000.0</v>
       </c>
       <c r="I13">
         <v>11000.0</v>
       </c>
       <c r="J13">
         <v>11000.0</v>
       </c>
       <c r="K13">
         <v>11000.0</v>
       </c>
       <c r="L13">
         <v>11000.0</v>
       </c>
       <c r="M13">
+        <v>11000.0</v>
+      </c>
+      <c r="N13">
+        <v>11000.0</v>
+      </c>
+      <c r="O13">
         <v>9000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>8000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="S13">
         <v>7000.0</v>
       </c>
       <c r="T13">
         <v>7000.0</v>
       </c>
       <c r="U13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="V13">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
         <v>5000.0</v>
       </c>
       <c r="Y13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>5000.0</v>
       </c>
       <c r="AA13">
         <v>5000.0</v>
       </c>
       <c r="AB13">
         <v>5000.0</v>
       </c>
       <c r="AC13">
         <v>5000.0</v>
       </c>
       <c r="AD13">
         <v>5000.0</v>
       </c>
       <c r="AE13">
         <v>5000.0</v>
       </c>
       <c r="AF13">
         <v>5000.0</v>
       </c>
       <c r="AG13">
+        <v>5000.0</v>
+      </c>
+      <c r="AH13">
+        <v>5000.0</v>
+      </c>
+      <c r="AI13">
         <v>111480000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>112127000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>144028000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>144085000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>144288000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>146387000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>146521000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>146577000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>146769000.0</v>
       </c>
-      <c r="AQ13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>108386000.0</v>
+      </c>
+      <c r="C14">
+        <v>108245000.0</v>
+      </c>
+      <c r="D14">
         <v>108409000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>108230000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>107596000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>107710000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>107508000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>107779000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>106022000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>105737000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>105326000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>105079000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>98852000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>91380000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>86115000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>83151000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>67506000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>67302000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>67287000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>66864000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>68372000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>60372000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>44266000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>53997000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>25327000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>14242000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>8828000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>8457000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8437000.0</v>
       </c>
       <c r="AD14">
         <v>8437000.0</v>
       </c>
       <c r="AE14">
+        <v>8437000.0</v>
+      </c>
+      <c r="AF14">
+        <v>8437000.0</v>
+      </c>
+      <c r="AG14">
         <v>8410000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8389000.0</v>
       </c>
       <c r="AH14">
         <v>8389000.0</v>
       </c>
       <c r="AI14">
         <v>8389000.0</v>
       </c>
       <c r="AJ14">
         <v>8389000.0</v>
       </c>
       <c r="AK14">
+        <v>8389000.0</v>
+      </c>
+      <c r="AL14">
+        <v>8389000.0</v>
+      </c>
+      <c r="AM14">
         <v>4986000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4763000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4752000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4748000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4787000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4407000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6811000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6811000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:44">
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>11000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>11000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="S15">
         <v>7000.0</v>
       </c>
       <c r="T15">
         <v>7000.0</v>
       </c>
       <c r="U15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="V15">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="W15">
         <v>6000.0</v>
       </c>
       <c r="X15">
         <v>5000.0</v>
       </c>
       <c r="Y15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>5000.0</v>
       </c>
       <c r="AA15">
         <v>5000.0</v>
       </c>
       <c r="AB15">
         <v>5000.0</v>
       </c>
       <c r="AC15">
         <v>5000.0</v>
       </c>
       <c r="AD15">
         <v>5000.0</v>
       </c>
       <c r="AE15">
         <v>5000.0</v>
       </c>
       <c r="AF15">
         <v>5000.0</v>
       </c>
       <c r="AG15">
+        <v>5000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5000.0</v>
+      </c>
+      <c r="AI15">
         <v>111480000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>112127000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>144028000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>144085000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>144288000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>146387000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>146521000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>146577000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>146769000.0</v>
       </c>
-      <c r="AQ15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:44">
+      <c r="AS15"/>
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16">
+        <v>4738000.0</v>
+      </c>
+      <c r="C16">
+        <v>5276000.0</v>
+      </c>
+      <c r="D16">
         <v>5209000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8490000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3726000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6411000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3778000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4732000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3994000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5718000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5175000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5477000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2853000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4452000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3786000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5132000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4861000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10854000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9283000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17334000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7901000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6253000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6207000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8337999.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3538000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6258000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7692000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5074000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4335000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>7522000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7291000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6921000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7060000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-16344.0</v>
       </c>
-      <c r="AI16"/>
-[...1 lines deleted...]
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-351000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>145000.0</v>
       </c>
-      <c r="AR16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:44">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
-      <c r="AO18"/>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18"/>
-      <c r="AR18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:44">
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18"/>
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...4 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>5021000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>4897000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>4897000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>6441000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20"/>
-      <c r="AR20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:44">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20"/>
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>6152000.0</v>
+      </c>
+      <c r="C21">
+        <v>6346000.0</v>
+      </c>
+      <c r="D21">
         <v>6895000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7577000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8215000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>8890000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9226000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>18711000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>21206000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>22196000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>22971000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>23688000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>24304000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>26221000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>24069000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>14687000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>14199000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>13204000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>11466000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10376000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10251000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9945000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>9620000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2320000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2813000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1101000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1679000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1574000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1538000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1493000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1408000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1352000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1319000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1267000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>296236.0</v>
       </c>
-      <c r="AI21">
-[...4 lines deleted...]
-      </c>
       <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
         <v>130000.0</v>
       </c>
-      <c r="AL21">
-[...4 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
-      <c r="AO21"/>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21"/>
-      <c r="AR21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:44">
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>58088000.0</v>
+      </c>
+      <c r="C22">
+        <v>59725000.0</v>
+      </c>
+      <c r="D22">
         <v>65770000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>60903000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>60177000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>56863000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>59881000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>69657000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>72028000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>66878000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>72085000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>78402000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>87681000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>73197000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>91393000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>84886000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>105826000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>98690000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>84045000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>64795000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>63282000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>65726000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>50775000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>39821000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>42112000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>47628000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>34818000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>25057000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>25341000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>22940000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>28680000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>33241000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>26579000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>14641000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>8712180.0</v>
       </c>
-      <c r="AI22">
-[...4 lines deleted...]
-      </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
         <v>5335000.0</v>
       </c>
-      <c r="AL22">
-[...4 lines deleted...]
-      </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22"/>
-      <c r="AR22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:44">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22"/>
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>271987000.0</v>
+      </c>
+      <c r="C23">
+        <v>296259000.0</v>
+      </c>
+      <c r="D23">
         <v>302121000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>303788000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>293772000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>307845000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>309273000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>362150000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>382128000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>390625000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>397973000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>400688000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>436532000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>433333000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>686692000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>625107000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>640949000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>642470000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>597940000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>579463000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>566768000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>554732000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>442630000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>303395000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>137910000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>147724000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>125517000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>99736000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>84440000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>71709000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>70524000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>76949000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>79250000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>122281000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>122142000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>156002000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>156017000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>155821000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>156197000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>156276000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>156436000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>156500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>156522000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>173000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>119199000.0</v>
+      </c>
+      <c r="C24">
+        <v>111305000.0</v>
+      </c>
+      <c r="D24">
         <v>102889000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>94539000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>72737000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>55394000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>50813000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>46235000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>41941000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>26909000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>22483000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>23657000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>36451000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>37198000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>37353000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>94113000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>39899000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>40403000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>40906000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>41410000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>41911000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>38190000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>36774000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>35399000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>34525000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>33653000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>32821000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>21411000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>20695000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>20019000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>19081000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>8117000.0</v>
       </c>
-      <c r="AH24">
-[...4 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>24000.0</v>
       </c>
-      <c r="AL24">
-[...4 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
-      <c r="AO24"/>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24"/>
-      <c r="AR24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:44">
+      <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24"/>
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>36774000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>35399000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>34525000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>33653000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>32821000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>21411000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>186143000.0</v>
+      </c>
+      <c r="C28">
+        <v>179942000.0</v>
+      </c>
+      <c r="D28">
         <v>167747000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>161216000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>155295000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>129116000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>129192000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>140166000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>128068000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>126118000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>126331000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>100990000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>74905000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>109102000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>106522000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>110658000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>72820000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>93006000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>39411000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4510000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3678000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-27370000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-54043000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-56738000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>10396000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1921000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3302000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13446000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>20671000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9179000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>13030000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>9588000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-7762000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>380000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-336835.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1052000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>988000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>138000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-645000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-775000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-893000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1129000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>118000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-25000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>59076000.0</v>
+      </c>
+      <c r="C29">
+        <v>81618000.0</v>
+      </c>
+      <c r="D29">
         <v>75950000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>78900000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>74077000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>75592000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>78780000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>112628000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>107490000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>144460000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>154954000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>176833000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>212950000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>201618000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>286180000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>256826000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>263223000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>242183000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>205849000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>203036000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>199730000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>203319000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>85432000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>57285000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>43220000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>21143000.0</v>
+      </c>
+      <c r="C30">
+        <v>41272000.0</v>
+      </c>
+      <c r="D30">
         <v>25210000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21083000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>24388000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>33057000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>29662000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>32083000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>27742000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>37802000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>32686000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>22769000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14442000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34566000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30022000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31578000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>29006000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>25430000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>27570000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>25104000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>41618000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29111000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21894000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19029000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>23270000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>28692000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>26687000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>24845000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>19689000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10241000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>8484000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7238000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3911000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4182000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>2328000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-    </row>
-    <row r="31" spans="1:44">
+      <c r="AS30"/>
+      <c r="AT30"/>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>148124000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>183749000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>146843000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>217082000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>203651000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>211306000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>132569000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>152472000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>150248000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>146566000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>149960000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>31900000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>16775000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>3633000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-3455000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-122000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>3005000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-2257000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-2155000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>9000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>514000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11809000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-942000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-942000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-    </row>
-    <row r="32" spans="1:44">
+      <c r="AS31"/>
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>22364000.0</v>
+      </c>
+      <c r="C32">
+        <v>35197000.0</v>
+      </c>
+      <c r="D32">
         <v>39309000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>41495000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>29788000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>25365000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>28724000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>39398000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>47890000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>30828000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>40201000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>45814000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>79189000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>64144000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>86167000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>80072000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>98900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>87488000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>74911000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>96375000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>103156000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>96863000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>67433000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>50404000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>30280000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
-    </row>
-    <row r="33" spans="1:44">
+      <c r="AS32"/>
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>156410000.0</v>
+      </c>
+      <c r="C33">
+        <v>159539000.0</v>
+      </c>
+      <c r="D33">
         <v>165715000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>177857000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>180371000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>181477000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>186085000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>230748000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>238332000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>248815000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>255800000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>263018000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>267744000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>271878000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>491979000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>456994000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>430674000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>412968000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>389654000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>362712000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>348944000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>325661000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>261675000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>141772999.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>39430000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>33605000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>27779000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>26105000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>24261000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>24012000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>23132000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>20893000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>17451000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>122051000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>121749000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>155781000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>155722000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>155543000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>155480000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>155396000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>155393000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>155300000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>155250000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>146000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:44">
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>453000.0</v>
+      </c>
+      <c r="C34">
+        <v>604000.0</v>
+      </c>
+      <c r="D34">
         <v>866000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>743000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>917000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>911000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1009000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1095000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>198000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>26306000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>131266000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>133058000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>157132000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>329843000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>317945000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>303289000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>353915000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>299715000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>167354000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>294559000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>262275000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>180703000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>89560000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>9833000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>8570000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>7127000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>6690000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>4287000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-    </row>
-    <row r="35" spans="1:44">
+      <c r="AS34"/>
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>238914000.0</v>
+      </c>
+      <c r="C35">
+        <v>224405000.0</v>
+      </c>
+      <c r="D35">
         <v>231931000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>234931000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>208829000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>186633000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>186796000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>203614000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>220506000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>164036000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>162985000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>131266000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>133058000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>155024000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>329843000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>317945000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>303289000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>353915000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>299715000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>297563000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>294559000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>354983000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>287544000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>174707999.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>54596000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>65591000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>49888000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>47195000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>40274000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>25143000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>24188000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>23023000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>21727000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>4000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4658000.0</v>
       </c>
       <c r="AK35">
         <v>4658000.0</v>
       </c>
       <c r="AL35">
         <v>4658000.0</v>
       </c>
       <c r="AM35">
         <v>4658000.0</v>
       </c>
       <c r="AN35">
         <v>4658000.0</v>
       </c>
       <c r="AO35">
-        <v>4700000.0</v>
+        <v>4658000.0</v>
       </c>
       <c r="AP35">
         <v>4658000.0</v>
       </c>
       <c r="AQ35">
+        <v>4700000.0</v>
+      </c>
+      <c r="AR35">
+        <v>4658000.0</v>
+      </c>
+      <c r="AS35">
         <v>146000.0</v>
       </c>
-      <c r="AR35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:44">
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>7340000.0</v>
+      </c>
+      <c r="C36">
+        <v>7961000.0</v>
+      </c>
+      <c r="D36">
         <v>8657000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9593000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3906000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3197000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2450000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2063000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2015000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2191000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2510000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2958000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2856000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1546000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1665000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1617000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1255000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1322000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1390000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1458000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1510000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1578000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1586000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>524999.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>525000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>525000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>284000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>46000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AD36">
         <v>5000.0</v>
       </c>
       <c r="AE36">
         <v>5000.0</v>
       </c>
       <c r="AF36">
         <v>5000.0</v>
       </c>
       <c r="AG36">
+        <v>5000.0</v>
+      </c>
+      <c r="AH36">
+        <v>5000.0</v>
+      </c>
+      <c r="AI36">
         <v>107320000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-251000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-219000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-278000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-457000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>480000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>396000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>393000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>155300000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>155250000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>146000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:44">
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>733000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>925000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>929000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>711000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>783000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>780000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>768000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>912000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>900000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>724000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>344000.0</v>
       </c>
-      <c r="V37"/>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
-      <c r="AO37"/>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37"/>
-      <c r="AR37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:44">
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37"/>
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>2958000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>1546000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>222436000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>225569000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>220958000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>219113000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>215341000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>210506000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>211890000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>254230000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>207072000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>101168000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>525000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>525000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>284000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>46000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AD38">
         <v>5000.0</v>
       </c>
       <c r="AE38">
         <v>5000.0</v>
       </c>
       <c r="AF38">
         <v>5000.0</v>
       </c>
       <c r="AG38">
+        <v>5000.0</v>
+      </c>
+      <c r="AH38">
+        <v>5000.0</v>
+      </c>
+      <c r="AI38">
         <v>22000.0</v>
       </c>
-      <c r="AH38">
-[...4 lines deleted...]
-      </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
+        <v>0.0</v>
+      </c>
+      <c r="AL38">
+        <v>0.0</v>
+      </c>
+      <c r="AM38">
         <v>10000.0</v>
       </c>
-      <c r="AL38">
-[...4 lines deleted...]
-      </c>
       <c r="AN38">
         <v>0.0</v>
       </c>
-      <c r="AO38"/>
+      <c r="AO38">
+        <v>0.0</v>
+      </c>
       <c r="AP38">
         <v>0.0</v>
       </c>
       <c r="AQ38"/>
-      <c r="AR38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:44">
+      <c r="AR38">
+        <v>0.0</v>
+      </c>
+      <c r="AS38"/>
+      <c r="AT38"/>
+    </row>
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>11391000.0</v>
+      </c>
+      <c r="C39">
+        <v>11378000.0</v>
+      </c>
+      <c r="D39">
         <v>13068000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9697000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>7209000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>7437000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>10246000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>6254000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9549000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>10273000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>10796000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>9550000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>12135000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4117000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>14155000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>10480000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>12745000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>13766000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>13055000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>16771000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9109000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>11279000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>10331000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>7370000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5687000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3442000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4940000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3474000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2967000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1494000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2563000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>5146000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>4466000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>492000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>19000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>33000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>65000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>41000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>72000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>105000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>150000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>200000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>143000.0</v>
       </c>
-      <c r="AQ39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:44">
+      <c r="AS39"/>
+      <c r="AT39"/>
+    </row>
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>29581000.0</v>
+      </c>
+      <c r="C40">
+        <v>38569000.0</v>
+      </c>
+      <c r="D40">
         <v>37244000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>31130000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>29806000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>35298000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>42124000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>32836000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>35454000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>36512000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>32187000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>20767000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>23334000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>34818000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>32697000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>28353000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>31298000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>37386000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>35538000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>28847000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>29087000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>45107000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>36026000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>42322000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5767000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>30280000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>20187000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>16861000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>12037000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>16195000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>9428000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>10488000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>9326000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-20260000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>289000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>957000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>872000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1614000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
-[...1 lines deleted...]
-      </c>
+      <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40">
+        <v>200000.0</v>
+      </c>
+      <c r="AR40"/>
+      <c r="AS40">
         <v>-145000.0</v>
       </c>
-      <c r="AR40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:44">
+      <c r="AT40"/>
+    </row>
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>17717000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>17876000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>178956000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>177290000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>176544000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>178643000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>184476000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>189236000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>192705000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>171929000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>245056000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>136044000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>17337000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>29791000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>14943000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>13130000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>7374000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3647000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3493000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>3004000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>2646000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>2251000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>914000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-    </row>
-    <row r="42" spans="1:44">
+      <c r="AS41"/>
+      <c r="AT41"/>
+    </row>
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>595687000.0</v>
+      </c>
+      <c r="C42">
+        <v>595582000.0</v>
+      </c>
+      <c r="D42">
         <v>595118000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>594698000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>594332000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>594053000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>593343000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>592541000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>591724000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>591380000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>590096000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>589145000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>587753000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>529466000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>528972000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>501997000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>500824000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>407591000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>404214000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>403071000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>401842000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>333047000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>44032000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>20584000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>13654000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>12527000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>5748000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>10364000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>3728000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>6635000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>3646000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>3569000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>3256000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>6827000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>6179000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>7890000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>7833000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>7630000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>5531000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>5397000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>5341000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>-141300000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>5149000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>25000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:44">
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
-    </row>
-    <row r="44" spans="1:44">
+      <c r="AS43"/>
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
-      <c r="AO44"/>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44"/>
-      <c r="AR44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:44">
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44"/>
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>247908000.0</v>
+      </c>
+      <c r="C45">
+        <v>246718000.0</v>
+      </c>
+      <c r="D45">
         <v>247993000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>249938000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>253404000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>251792000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>252362000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>272770000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>272817000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>277652000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>230319000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>276012000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>235687000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>239214000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>270517000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>141830000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>126803000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>102894000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>44983000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>38285000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>36092000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>31979000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>25816000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>24485000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>22718000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>22514000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>21719000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>19536000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>16127000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
-    </row>
-    <row r="46" spans="1:44">
+      <c r="AS45"/>
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>142918000.0</v>
+      </c>
+      <c r="C46">
+        <v>145232000.0</v>
+      </c>
+      <c r="D46">
         <v>150163000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>160687000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>168250000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>169390000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>174409000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>209974000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>215111000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>224428000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>230319000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>231351000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>235687000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>239214000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>239033000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>216738000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>195517000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>180651000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>162847000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>141830000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>126803000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>102894000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>44983000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>38285000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>36092000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>31979000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>25816000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>24485000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>22718000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>22514000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>21719000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>19536000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>16127000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>13464000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>11460853.0</v>
       </c>
-      <c r="AI46"/>
-[...1 lines deleted...]
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46">
         <v>6104000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
-    </row>
-    <row r="47" spans="1:44">
+      <c r="AS46"/>
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>131493000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>134094000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>136673000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>137418000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>127752000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>119939000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>180651000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>101049000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>141830000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>73831000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>61486000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>44983000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>38285000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>36092000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>31979000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>25816000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>24485000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>22718000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>22514000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>21719000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>19536000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>16127000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>13464000.0</v>
       </c>
-      <c r="AH47">
-[...4 lines deleted...]
-      </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
+        <v>0.0</v>
+      </c>
+      <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
         <v>6104000.0</v>
       </c>
-      <c r="AL47">
-[...4 lines deleted...]
-      </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
-      <c r="AO47"/>
+      <c r="AO47">
+        <v>0.0</v>
+      </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47"/>
-      <c r="AR47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:44">
+      <c r="AR47">
+        <v>0.0</v>
+      </c>
+      <c r="AS47"/>
+      <c r="AT47"/>
+    </row>
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-655821000.0</v>
+      </c>
+      <c r="C48">
+        <v>-625280000.0</v>
+      </c>
+      <c r="D48">
         <v>-622068000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-610348000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-593003000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-573866000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-565387000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-526159000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-526186000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-475969000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-457636000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-412323000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-374814000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-351514000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-281389000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-283667000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-275327000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-261825000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-240283000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-242454000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-245032000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-265856000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-2517000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1495000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>486000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-8349000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-4196000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-5790000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-4452000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-4322000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-3343000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-2213000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1428000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1827000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1179000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-2890000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-2833000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-2630000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-531000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-397000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-341000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-300000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-149000.0</v>
       </c>
-      <c r="AQ48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:44">
+      <c r="AS48"/>
+      <c r="AT48"/>
+    </row>
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-412323000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-374814000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-351514000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-281389000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-283667000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-275327000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-261825000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-240283000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-242454000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-245032000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-4561000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49">
         <v>-3343000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-2213000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1428000.0</v>
       </c>
-      <c r="AG49">
-[...4 lines deleted...]
-      </c>
       <c r="AI49">
+        <v>0.0</v>
+      </c>
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
+      <c r="AK49">
         <v>-2890000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-2833000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-2630000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-531000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-397000.0</v>
       </c>
-      <c r="AN49">
-[...2 lines deleted...]
-      <c r="AO49"/>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49"/>
-      <c r="AR49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:44">
+      <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49"/>
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>2129000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1487000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
         <v>2137000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1290000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>365000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2297000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2012000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>2009000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>2007000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>2004000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2001000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
         <v>31000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>31000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>30000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>29000.0</v>
       </c>
-      <c r="AH50"/>
-[...1 lines deleted...]
-      <c r="AJ50">
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50">
         <v>375000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>51000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-    </row>
-    <row r="51" spans="1:44">
+      <c r="AS50"/>
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>211098000.0</v>
+      </c>
+      <c r="C51">
+        <v>204287000.0</v>
+      </c>
+      <c r="D51">
         <v>200105000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>195464000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>176922000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>158127000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>152591000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>163574000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>162545000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>152975000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>152937000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>127939000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>129435000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>150856000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>165665000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>151827000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>135518000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>184622000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>123027000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>114591000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>107493000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>95585000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>43912000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>38664000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>58506000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>35486000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>34595000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>33701000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>32853000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>21443000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>20695000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>20019000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>19081000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>600000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>37165.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1240000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1218000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>375000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
         <v>145000.0</v>
       </c>
-      <c r="AR51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:44">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>16902000.0</v>
+      </c>
+      <c r="C52">
+        <v>17366000.0</v>
+      </c>
+      <c r="D52">
         <v>16379000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>16274000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>15904000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>15661000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>16157000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>15122000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>14986000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>16972000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>16258000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>14390000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>14129000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>13708000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>14778000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>11172000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>8773000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>9350000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>7788000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>6264000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>5639000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5239000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2001000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>41936000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>21732000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>87000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>70000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>48000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>32000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>32000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>-13173000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>-12738000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>-14341000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>600000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>1240000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1218000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>51000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>145000.0</v>
       </c>
-      <c r="AR52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:44">
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>122051000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>121749000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>155781000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>155722000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>155543000.0</v>
       </c>
-      <c r="AL53">
-[...4 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
-      <c r="AO53"/>
+      <c r="AO53">
+        <v>0.0</v>
+      </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53"/>
-      <c r="AR53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:44">
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
-      <c r="AO54"/>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54"/>
-      <c r="AR54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:44">
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54"/>
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>271987000.0</v>
+      </c>
+      <c r="C55">
+        <v>296259000.0</v>
+      </c>
+      <c r="D55">
         <v>302121000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>303788000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>293772000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>307845000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>309273000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>362150000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>382128000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>390625000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>397973000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>400688000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>436532000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>433333000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>686692000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>625107000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>640949000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>642470000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>597940000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>579463000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>566768000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>554732000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>442630000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>303395000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>137910000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>147724000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>125517000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>99736000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>84440000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>71709000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>70524000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>76949000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>79250000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>122281000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>122142000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>156002000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>156017000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>155821000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>156197000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>156276000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>156436000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>156500000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>156522000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>173000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:44">
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>115577000.0</v>
+      </c>
+      <c r="C56">
+        <v>136720000.0</v>
+      </c>
+      <c r="D56">
         <v>136406000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>125931000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>113401000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>126368000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>123188000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>131402000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>143796000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>141810000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>142173000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>137670000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>168788000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>161455000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>194713000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>168113000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>210275000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>229502000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>208286000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>216751000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>217824000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>229071000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>180955000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>161622000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>98480000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>114119000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>97738000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>73631000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>60179000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>47697000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>47392000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>56056000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>61799000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>230000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>393000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>221000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>295000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>278000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>717000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>880000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1043000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1200000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1272000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>27000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:44">
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>93213000.0</v>
+      </c>
+      <c r="C57">
+        <v>101523000.0</v>
+      </c>
+      <c r="D57">
         <v>97097000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>84436000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>83613000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>101003000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>94464000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>92004000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>95906000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>110982000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>101972000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>91856000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>89599000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>99419000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>108546000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>88041000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>111375000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>142014000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>133375000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>120376000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>114668000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>132208000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>113522000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>111218000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>68200000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>86865000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>67646000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>55904000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>46824000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>48577000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>43106000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>43948000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>43517000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1801000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1015000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2316000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2274000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1875000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>152000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>97000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>201000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>200000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>95000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>148000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:44">
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>332127000.0</v>
+      </c>
+      <c r="C58">
+        <v>325928000.0</v>
+      </c>
+      <c r="D58">
         <v>329028000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>319367000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>292442000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>287636000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>281260000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>295618000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>316412000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>275018000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>264957000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>223122000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>222657000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>254443000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>438389000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>405986000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>414664000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>495929000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>433090000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>417939000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>409227000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>487191000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>401066000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>285926000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>122796000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>152456000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>117534000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>103099000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>87098000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>73720000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>67294000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>66971000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>65244000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5801000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5015000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>6974000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>6932000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>6533000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>4810000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>4755000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4859000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>4900000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4753000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>148000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:44">
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
         <v>-13919000.0</v>
       </c>
-      <c r="AE59">
+      <c r="AG59">
         <v>-12996000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>-12996000.0</v>
       </c>
-      <c r="AG59">
-[...4 lines deleted...]
-      </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
-      <c r="AO59"/>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59"/>
-      <c r="AR59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:44">
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59"/>
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>-60123000.0</v>
+      </c>
+      <c r="C60">
+        <v>-29687000.0</v>
+      </c>
+      <c r="D60">
         <v>-26939000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-15639000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1340000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>20198000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>27967000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>66393000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>65549000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>115422000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>132471000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>176833000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>212950000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>177961000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>247592000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>218338000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>225505000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>145773000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>163938000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>160624000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>156817000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>67197000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>41520000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>19095000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>6446000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-2354000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1557000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>4579000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-719000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-662000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>308000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1361000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1833000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>116480000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>117127000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>149028000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>149085000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>149288000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>151387000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>151521000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>151577000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>151600000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>151769000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>25000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:44">
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
-      <c r="AO61"/>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61"/>
-      <c r="AR61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:44">
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61"/>
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>280166000.0</v>
+      </c>
+      <c r="C2">
         <v>306745000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>338716000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>365110000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>431253000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>343374000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>239387000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>173189000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>111841000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43996000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4455000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2688576.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>24064000.0</v>
+      </c>
+      <c r="C3">
         <v>35355000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>25106000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17487000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14411000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7899000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4308000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2195000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>741000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>330000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13845.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B5">
+        <v>-22538000.0</v>
+      </c>
+      <c r="C5">
         <v>-80525000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-119240000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>123982000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4526000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-268875000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-25345000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15881000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8738000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2657000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-340000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>769314.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>1526000.0</v>
+      </c>
+      <c r="C6">
         <v>-45170000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-94134000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>141469000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18937000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-260976000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21037000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13686000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7997000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2327000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-326000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>783159.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>188559000.0</v>
+      </c>
+      <c r="C9">
         <v>181132000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>171825000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>208091000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>294974000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>305097000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>188971000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>112602000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>85018000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21477000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1384000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1617035.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>-51304000.0</v>
+      </c>
+      <c r="C10">
         <v>-98035000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-121207000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>120446000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2654000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-273529000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-30525000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19614000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8819000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2327000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-303000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>665157.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>207000.0</v>
+      </c>
+      <c r="C11">
         <v>63000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>213169000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1217000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-43749000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>400000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-12572000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>406000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-330000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-14000.0</v>
       </c>
-      <c r="L11">
-[...3 lines deleted...]
-    <row r="12" spans="1:12">
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>28766000.0</v>
+      </c>
+      <c r="C12">
         <v>17510000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1967000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3536000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1872000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4654000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5180000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3733000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>81000.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>5180000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3733000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1036000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>330000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>43000.0</v>
       </c>
-      <c r="L13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B14">
+        <v>97000.0</v>
+      </c>
+      <c r="C14">
         <v>201000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>451000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-238000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-160000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7087000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1349000.0</v>
       </c>
       <c r="I14">
         <v>-1349000.0</v>
       </c>
       <c r="J14">
         <v>-1349000.0</v>
       </c>
       <c r="K14">
         <v>-1349000.0</v>
       </c>
-      <c r="L14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:12">
+      <c r="L14">
+        <v>-1349000.0</v>
+      </c>
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>-51414000.0</v>
+      </c>
+      <c r="C15">
         <v>-97897000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-120757000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-92470000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4030999.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-236867000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22573000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4322000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8819000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2327000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-303000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>665157.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-89689000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4031000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3788000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-4027000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-4322000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-8819000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1901000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-303000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>665157.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>-51511000.0</v>
+      </c>
+      <c r="C17">
         <v>-98098000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-171755000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-89927000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3871000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10875000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12379000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-19614000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>803000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2327000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-407000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>665157.0</v>
       </c>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-28766000.0</v>
+      </c>
+      <c r="C18">
         <v>-17510000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2237000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3536000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1872000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4654000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5180000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3733000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>929000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>330000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>163200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>26004000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-104100000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>-31642000.0</v>
+      </c>
+      <c r="C21">
         <v>-92183000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-113711000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-42754000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-23350000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>71226000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16214000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-16894000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8747000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2657000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-346000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>769314.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>500367000.0</v>
+      </c>
+      <c r="C23">
         <v>580060000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>624252000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>615955000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>749577000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>577245000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>412144000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>302685000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>205606000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2657000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>346000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3536297.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>24064000.0</v>
+      </c>
+      <c r="C25">
         <v>35355000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24245000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17487000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9473000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7899000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4308000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2195000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>741000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26">
+        <v>9604000.0</v>
+      </c>
+      <c r="C26">
         <v>12962000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11898000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8755000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6939000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5955000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3864000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2095000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1387000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>792000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>62000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3362.0</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27">
+        <v>147040000.0</v>
+      </c>
+      <c r="C27">
         <v>171263000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>182313000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>165388000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>239290000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>187991000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>141975000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>103820000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>79139000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17901000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>469000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>92250.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>63557000.0</v>
+      </c>
+      <c r="C28">
         <v>69117000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>84446000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>76702000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>72095000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39925000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26918000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23581000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13239000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2657000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1193000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>752109.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>207000.0</v>
+      </c>
+      <c r="C29">
         <v>63000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>220062000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>212864000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1217000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-43749000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>400000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>406000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>220201000.0</v>
+      </c>
+      <c r="C30">
         <v>273315000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>285536000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>250845000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>318324000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>233871000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>172757000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>129496000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93765000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2657000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>346000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>847721.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-19662000.0</v>
+      </c>
+      <c r="C31">
         <v>-5852000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7496000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>163200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>26004000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-344755000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-46739000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2720000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-72000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>330000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>43000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-104157.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>468725000.0</v>
+      </c>
+      <c r="C32">
         <v>487877000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>510541000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>573201000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>726227000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>648471000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>428358000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>285791000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>196859000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>65473000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5839000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4305611.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AP1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:42">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>60535000.0</v>
+      </c>
+      <c r="C2">
+        <v>81709000.0</v>
+      </c>
+      <c r="D2">
         <v>67915000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>67417000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>63125000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>73696000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>83405000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>71331000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>78313000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>97472000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>92687000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>82408000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>66149000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>94393000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>83867000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>95297000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>91553000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>121748000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>109701000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>100899000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>98905000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>91859000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>98857000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>83465000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>69193000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>65064000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>64523000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>60221000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>49579000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>51614000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>42684000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>43938000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>34953000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>37572000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>31927000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>26512000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>15830000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14812036.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>4427000.0</v>
+      </c>
+      <c r="C3">
+        <v>4405000.0</v>
+      </c>
+      <c r="D3">
         <v>9778000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4831000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5050000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7907000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>14627000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6439000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6382000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6143000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6073000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6007000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6883000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5282000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4622000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3741000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3842000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3118000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4114000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3100000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2502000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1533000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1150000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2756000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1778000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1816000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>918000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>852000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>722000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>661000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>533000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>545000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>456000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>276000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>223000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>167000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>75000.0</v>
       </c>
-      <c r="AK3">
-[...2 lines deleted...]
-      <c r="AL3">
+      <c r="AM3">
+        <v>42468.0</v>
+      </c>
+      <c r="AN3">
         <v>93000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>65000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>100000.0</v>
       </c>
-      <c r="AO3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4"/>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B5">
+        <v>-22310000.0</v>
+      </c>
+      <c r="C5">
+        <v>5175000.0</v>
+      </c>
+      <c r="D5">
         <v>-3492001.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-9860000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-14361000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4143000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-34853000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>4206000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-45735000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-17709000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-35523000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-40230000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-25778000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>150281000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1954000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-11878000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-14419000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3897000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-352000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1964000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>26160000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-9457000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-86034000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-131120000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>29106000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-10950000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9767000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-6040000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>424000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4354000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3365000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4587000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3575000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4950000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5445000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>3637000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1980000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2171000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-227000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-121000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-138000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>-17883000.0</v>
+      </c>
+      <c r="C6">
+        <v>9580000.0</v>
+      </c>
+      <c r="D6">
         <v>6285999.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5029000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9311000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3764000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-20226000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>10645000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-39353000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-11566000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-29450000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-34223000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18895000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>155563000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>6576000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8137000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-10577000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-779000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3762000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5064000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>28662000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7924000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-84884000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-128364000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>30884000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-9134000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>10685000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5188000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1146000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3693000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2832000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4042000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3119000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4674000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5222000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3804000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1905000.0</v>
       </c>
-      <c r="AK6">
-[...2 lines deleted...]
-      <c r="AL6">
+      <c r="AM6">
+        <v>-2128532.0</v>
+      </c>
+      <c r="AN6">
         <v>-134000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-56000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-38000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-200000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7"/>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8"/>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>35195000.0</v>
+      </c>
+      <c r="C9">
+        <v>58979000.0</v>
+      </c>
+      <c r="D9">
         <v>50851000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>37683000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>41046000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>55279000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>35193000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>48940000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>41720000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>48464000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>47309000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>35474000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>40578000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>50731000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>59000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>48812000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>51626000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>64683000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>61080000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>81687000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>87524000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>82030000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>88254000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>81631000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>53182000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>59236000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>52883000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>42783000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>34069000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>26843000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>28122000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>31822000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>25815000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>25467000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>24084000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>21173000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>14294000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>9778480.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>-30529000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3167000.0</v>
+      </c>
+      <c r="D10">
         <v>-11695000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-17317000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-19125000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-8624000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-39247000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>45000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-50209000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-18528000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-36117000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-40582000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-25980000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>149314000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1237000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-12585000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15442000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-23979000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-352000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1395000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>25590000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-250721000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-87266000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-132544000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>27717000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-12729000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8411000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-7341000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-720000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5415000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-4364000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5558000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-4277000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-5021000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-5449000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3631000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1980000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-2099000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-134000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-56000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-38000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>47000.0</v>
+      </c>
+      <c r="C11">
+        <v>59000.0</v>
+      </c>
+      <c r="D11">
         <v>53000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>54000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>41000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-113000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>63000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>54000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>59000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-154000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>18000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>72000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>72000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>219481000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-720000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4175000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1811000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2222000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2479000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1167000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4651000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-7931000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-106000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-35428000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-284000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>9419000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1023000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4927000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-4204000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2659000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2667000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1490000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>176000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>130000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>50000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>50000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-72000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-93000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-65000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-100000.0</v>
       </c>
-      <c r="AO11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>8219000.0</v>
+      </c>
+      <c r="C12">
+        <v>8342000.0</v>
+      </c>
+      <c r="D12">
         <v>8202999.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>7457000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4764000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4481000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4394000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4161000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4474000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>819000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>594000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>352000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>202000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1089000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>717000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>707000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1023000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>743000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>10000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>569000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>570000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>609000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1232000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1424000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1389000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1379000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1356000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1301000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1144000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1061000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>999000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>971000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>702000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>55000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>22000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>18000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>27000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>12244000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1379000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2740000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>4986000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>553000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B14">
+        <v>35000.0</v>
+      </c>
+      <c r="C14">
+        <v>14000.0</v>
+      </c>
+      <c r="D14">
         <v>28000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>26000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>29000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>32000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>82000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>36000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>51000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>41000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>131000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-155000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-107000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-42000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-70000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-129000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-215000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-44000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>900000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>115000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>344000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>44000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-1626000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8668000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-2378000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>6426000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-7942000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-1939000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-1349000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2922000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>8617000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH14">
         <v>12173000.0</v>
       </c>
       <c r="AI14">
-        <v>-24346000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>12173000.0</v>
       </c>
       <c r="AK14">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AM14"/>
+        <v>-24346000.0</v>
+      </c>
+      <c r="AL14">
+        <v>12173000.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>-30541000.0</v>
+      </c>
+      <c r="C15">
+        <v>-3212000.0</v>
+      </c>
+      <c r="D15">
         <v>-11720000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-17345000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-19137000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-8479000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-39228000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>27000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-50217000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-18333000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-36004000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-40487000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-25933000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-70167000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1956000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8340000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13502000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-21542000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2171000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2578000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>20824000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-242699000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-87013000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-93275000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>16835000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4153000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1594000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1338000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-130000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-979000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-789000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1004000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1550000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-5021000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-5449000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>3631000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1980000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-2099000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-134000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-56000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-38000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-37509000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-23300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-70125000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2278000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-8340000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-13502000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-21542000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2171000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2578000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>20824000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2044000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1022000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1981000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8835000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4153000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1594000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1338000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-130000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-979000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-789000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-785000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1428000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2089000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-15122000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>9571000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1980000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1901000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>-30576000.0</v>
+      </c>
+      <c r="C17">
+        <v>-3226000.0</v>
+      </c>
+      <c r="D17">
         <v>-11748000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-17371000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-19166000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-8511000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-39310000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-9000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-50268000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-18374000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-36135000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-37664000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-23407000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-70167000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2281000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-8410000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-13631000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-21757000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2127000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2562000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>20939000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2135000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1169000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-5822000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>20001000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-12729000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>8411000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-7341000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-720000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-5415000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-4364000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-4341000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-3601000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>2089000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-15122000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>9571000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1980000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1901000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-8219000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8342000.0</v>
+      </c>
+      <c r="D18">
         <v>-8203000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7457000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4764000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4481000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4394000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4161000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4474000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-819000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-594000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-352000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-202000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1089000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-717000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-707000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1023000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-743000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>10000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-569000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-570000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-609000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1232000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1424000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1389000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1379000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1356000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1301000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1144000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-315000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1346000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>160438000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>337000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-497000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2922000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>7155000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>6230000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>3936000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>8683000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>-16843000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2185000.0</v>
+      </c>
+      <c r="D21">
         <v>-12126000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-14239000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-14479000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7694000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-46813000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-14540000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-23136000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-16196000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-32614000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-40267000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-24634000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>150281000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>900000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-12088000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-18364000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-31134000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-5736000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2922000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>17081000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7496000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>23707000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-872000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>7505000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2765000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>11013000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2361000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4797000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-5183000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3448000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-4669000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-3594000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4951000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-5447000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3637000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1986000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-2171000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-227000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-121000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-138000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>112573000.0</v>
+      </c>
+      <c r="C23">
+        <v>142873000.0</v>
+      </c>
+      <c r="D23">
         <v>130892000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>119339000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>118650000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>136669000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>165411000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>134811000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>143169000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>162132000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>172610000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>158149000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>131361000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>156248000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>141967000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>156197000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>161543000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>217565000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>176517000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>185508000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>169348000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>166393000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>163404000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>165968000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>114992000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>121535000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>106393000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>105365000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>78851000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>83640000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>74254000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>80429000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>64362000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>67990000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>61458000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>44048000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>32110000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2171000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>227000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>121000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>138000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>200000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>149000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>4427000.0</v>
+      </c>
+      <c r="C25">
+        <v>4405000.0</v>
+      </c>
+      <c r="D25">
         <v>9778000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4831000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5050000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7907000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14627000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6439000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6382000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6143000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6073000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6007000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6883000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5282000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4622000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3741000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3842000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3118000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2811000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1995000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1549000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1533000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2550000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2038000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1778000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1816000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>918000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>852000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>722000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>661000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>533000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>545000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>456000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>276000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>223000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26">
+        <v>2448000.0</v>
+      </c>
+      <c r="C26">
+        <v>2607000.0</v>
+      </c>
+      <c r="D26">
         <v>2367000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2178000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2452000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2390000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2920000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3986000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3666000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2897000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2704000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2925000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3372000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2937000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1927000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1748000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2143000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1509000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1784000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1923000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1723000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1243000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1687000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1580000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1445000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>860000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1070000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1244000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>690000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>451000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>578000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>555000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>511000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>483000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>356000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>271000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>277000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>270337.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27">
+        <v>31557000.0</v>
+      </c>
+      <c r="C27">
+        <v>39678000.0</v>
+      </c>
+      <c r="D27">
         <v>40120000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>30616000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>36626000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>45485000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>42939000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>41377000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>41462000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>44945000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>52816000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>46379000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>38173000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>38049000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>37007000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>40373000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>49959000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>76237000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>48841000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>59844000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>54368000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>60678000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>51206000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>39423000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>36684000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>47936000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>34055000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>35967000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>24017000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>25864000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>25188000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>30723000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>22045000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>25169000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>25655000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>14524000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>13791000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>7922547.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>18033000.0</v>
+      </c>
+      <c r="C28">
+        <v>18879000.0</v>
+      </c>
+      <c r="D28">
         <v>15200000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14991000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>14487000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14006000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17266000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>18117000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19728000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16818000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>17524000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26437000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>23667000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>20869000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>19166000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>18779000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>17888000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18071000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17037000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>22461000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>14526000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12613000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11087000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8677000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7548000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7675000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6745000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7933000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4565000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5711000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5804000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5213000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6762000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4766000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3520000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2741000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2212000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2171000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>227000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>121000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>138000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>149000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>47000.0</v>
+      </c>
+      <c r="C29">
+        <v>59000.0</v>
+      </c>
+      <c r="D29">
         <v>53000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>54000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>41000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-113000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>63000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>54000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>59000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-154000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>72000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>72000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>219481000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-631000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4175000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1811000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2222000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2479000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1167000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4651000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7931000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-106000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-35428000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-284000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>400000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>52038000.0</v>
+      </c>
+      <c r="C30">
+        <v>61164000.0</v>
+      </c>
+      <c r="D30">
         <v>62977000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>51922000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>55525000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>62973000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>82006000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>63480000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>64856000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>64660000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>79923000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>75741000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>65212000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>61855000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>58100000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>60900000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>69990000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>95817000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>66816000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>84609000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>70443000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>74534000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>64547000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>82503000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>45799000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>56471000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>41870000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>45144000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>29272000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>32026000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>31570000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>36491000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>29409000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>30418000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>29531000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17536000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>16280000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2171000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>227000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>121000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>138000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>149000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-13686000.0</v>
+      </c>
+      <c r="C31">
+        <v>-982000.0</v>
+      </c>
+      <c r="D31">
         <v>431000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3078000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-4646000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-930000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>7566000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>14585000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-27073000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2332000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3503000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-315000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1346000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-967000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>337000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-497000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2922000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7155000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>5384000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>4317000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>8509000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-258217000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-110973000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-131672000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>20212000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-15494000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2602000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4980000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-5517000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-232000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-916000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-889000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-683000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-70000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-6000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>6000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>72000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>93000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>65000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>100000.0</v>
       </c>
-      <c r="AO31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:42">
+      <c r="AQ31"/>
+      <c r="AR31"/>
+    </row>
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>95730000.0</v>
+      </c>
+      <c r="C32">
+        <v>140688000.0</v>
+      </c>
+      <c r="D32">
         <v>118766000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>105100000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>104171000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>128975000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>118598000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>120271000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>120033000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>145936000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>139996000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>117882000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>106727000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>145124000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>142867000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>144109000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>143179000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>186431000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>170781000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>182586000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>186429000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>173889000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>187111000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>165096000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>122375000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>124300000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>117406000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>103004000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>83648000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>78457000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>70806000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>75760000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>60768000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>63039000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>56011000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>47685000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>30124000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>24590516.0</v>
       </c>
-      <c r="AL32"/>
-      <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>29011000.0</v>
+      </c>
+      <c r="C2">
         <v>26857000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41754000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91616000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>122955000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33478000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12232000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3593000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>237000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1048000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>256002.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>124872.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>8079000</v>
+      </c>
+      <c r="C3">
         <v>7244000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15235000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>38161000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57059000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39139000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10779000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11652000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8728000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4689000</v>
       </c>
       <c r="K3">
         <v>4689000</v>
       </c>
       <c r="L3">
+        <v>4689000</v>
+      </c>
+      <c r="M3">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-49862000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-31339000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>89477000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-172314000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26850000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>40355000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>-4666000.0</v>
+      </c>
+      <c r="C6">
         <v>2154000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14897000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-49862000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-31339000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>89477000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21246000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8639000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-811000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>791998.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>131130.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>-24223000.0</v>
+      </c>
+      <c r="C7">
         <v>4272000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22445000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4409000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-21390000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7138000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5983000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7330000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1420000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1516000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>25000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>104711.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-4112000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3681000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-419000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>-8215000.0</v>
+      </c>
+      <c r="C9">
         <v>4745000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3651000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4112000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3681000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-419000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-18451000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6059000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1855000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1674000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-157000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>127169.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-2862000.0</v>
+      </c>
+      <c r="C10">
         <v>5989000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5903000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28956000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32964000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-18098000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24688000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9595000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8010000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5875000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>216000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-261679.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-24976000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11397000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29550000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>23868000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8092000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12906000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9702000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-40000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-74989.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>245069000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-23017000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-10131000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28582000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-12200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>33000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26427.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>8016000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5248000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>14658000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15845000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>752000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10858000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8769000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>300000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>239221.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>24064000.0</v>
+      </c>
+      <c r="C14">
         <v>35355000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25106000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17487000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9473000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7899000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4308000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2195000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>741000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>80000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13845.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>10688000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>218000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5487000.0</v>
       </c>
       <c r="G15">
         <v>5487000.0</v>
       </c>
       <c r="H15">
         <v>5487000.0</v>
       </c>
       <c r="I15">
+        <v>5487000.0</v>
+      </c>
+      <c r="J15">
         <v>4288000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="L15">
         <v>210000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15">
+        <v>210000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>24345000.0</v>
+      </c>
+      <c r="C16">
         <v>29011000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26857000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41754000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>91616000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>122955000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33478000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12232000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>220000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>237000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1048000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>256002.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>-41909000.0</v>
+      </c>
+      <c r="C18">
         <v>-25094000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-69897000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-66934000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-87962000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>42118000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12101000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33309000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9345000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-278000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>735130.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>156</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-7530000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-14273000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34501000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-57059000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39139000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10779000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11652000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>34165000.0</v>
       </c>
-      <c r="J19">
-[...2 lines deleted...]
-      <c r="K19"/>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>60300000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>98210000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>39000000.0</v>
+      </c>
+      <c r="C21">
         <v>31000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5344000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-73773000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4480000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15971000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7642000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-296000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>95000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-604000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>-51511000.0</v>
+      </c>
+      <c r="C22">
         <v>-98098000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-121215000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-92723000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3871000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10875000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-30925000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-19614000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>803000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2327000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-303000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>665157.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>-1557000.0</v>
+      </c>
+      <c r="C23">
         <v>-3466000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-9818000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-12267000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60048000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>90906000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-855000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25977000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-46000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-295000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4448000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-604000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24">
+        <v>-200000.0</v>
+      </c>
+      <c r="C24">
         <v>-286000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1670000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>875000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3121000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11261000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-320000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-327000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>42893000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-130000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-155250000.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>16111000.0</v>
+      </c>
+      <c r="C25">
         <v>37806000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14127000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4072000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-18599000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>64817000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>44916000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2510000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-741000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9735000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-36000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-48562.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-105000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>93032000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>116000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>46359000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-97000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26344000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-34165000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>25000.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>1729000.0</v>
+      </c>
+      <c r="C27">
         <v>2815000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3366000.0</v>
       </c>
       <c r="E27">
         <v>3366000.0</v>
       </c>
       <c r="F27">
+        <v>3366000.0</v>
+      </c>
+      <c r="G27">
         <v>2185000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10063000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>487000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>4658000000.0</v>
       </c>
-      <c r="L27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>37443000.0</v>
+      </c>
+      <c r="C28">
         <v>27534000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>55826000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13412000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>56623000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47359000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9145000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>41948000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33565000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-373000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>156576000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-604000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>-33830000.0</v>
+      </c>
+      <c r="C29">
         <v>-17850000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-54662000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-28773000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-30903000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>81257000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22880000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-21657000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-617000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-811000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-278000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>735151.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-8279000.0</v>
+      </c>
+      <c r="C30">
         <v>-7530000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-16061000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34501000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-57059000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-39139000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10779000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11652000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34165000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4819000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-155250000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AP1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:42">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>24345000.0</v>
+      </c>
+      <c r="C2">
+        <v>32358000.0</v>
+      </c>
+      <c r="D2">
         <v>34248000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>21627000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>29011000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>23399000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23408000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>34477000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26857000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>26606000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26949000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>54530000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41754000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>59143000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>41169000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>62698000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>91616000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>83616000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>110081000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>103815000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>122955000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>97955000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>95402000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>26378000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>33478000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>31293000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20255000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12182000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12232000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7665000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10431000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>26843000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3593000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>374000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>188000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>230000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>237000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>645000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>775000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>893000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1048000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1100000.0</v>
       </c>
-      <c r="AP2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:42">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>1612000</v>
+      </c>
+      <c r="C3">
+        <v>2164000</v>
+      </c>
+      <c r="D3">
         <v>854000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2820000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2402000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1149000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1128000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2153000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3100000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5878000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3534000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2725000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3098000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4102000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8004000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>12977000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13078000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15561000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>15051000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>14093000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12354000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14055000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>14639000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3597000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6848000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4876000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2646000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2261000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>996000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1601000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2966000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4372000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2713000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3244000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1499000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1372000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2613000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1681836</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-27581000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>12776000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-17389000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>17974000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-21529000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-28918000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>8000000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-26465000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>6266000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-19140000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>6302000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-8237000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-157812000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2673000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1381000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15794000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-9708000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-12158000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3138000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-8122000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>610000.0</v>
+      </c>
+      <c r="C6">
+        <v>-8013000.0</v>
+      </c>
+      <c r="D6">
         <v>-1890000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>12621000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7384000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5612000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-11069000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>7620000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>251000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-343000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-27581000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>12776000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-17389000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>17974000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-21529000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-28918000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>8000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-26465000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>6266000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-19140000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>25000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2553000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>69024000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-7100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2185000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>11038000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>8073000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-50000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4567000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2766000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-16412000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>23250000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-154000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>186000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-42000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-408000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-130000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-118000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-155000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-80000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>13718000.0</v>
+      </c>
+      <c r="C7">
+        <v>-9977000.0</v>
+      </c>
+      <c r="D7">
         <v>-929000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1588000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-14905000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5573000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4449000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1812000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3938000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10297000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1141000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>8020000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2987000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6717000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>17419000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-746000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-29342000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5178000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-6056000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>19159000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-25954000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-16248000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13559000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>45512000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-10839000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-826000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>5677000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-13699000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>9486000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>5256000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-9488000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-12584000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-106000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-325000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>15000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-1004000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1691000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>4000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-62000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-117000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-177000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-8657000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>20124000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-4571000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>6607000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-2572000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-3576000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>2140000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-2466000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>16514000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-12507000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>20129000.0</v>
+      </c>
+      <c r="C9">
+        <v>-16062000.0</v>
+      </c>
+      <c r="D9">
         <v>-4127000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3305000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>8669000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-3395000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2421000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-4341000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>10060000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5116000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-10002000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-8657000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>20124000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-4571000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6607000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-2572000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-3576000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2140000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2466000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>16514000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-12507000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-7217000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2865000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4241000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5422000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2005000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1842000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5156000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-9448000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1757000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1246000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-3327000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>271000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1281000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-750000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>919000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-743000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-380712.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>1637000.0</v>
+      </c>
+      <c r="C10">
+        <v>6045000.0</v>
+      </c>
+      <c r="D10">
         <v>-4867000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-726000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3314000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3018000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5750000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2371000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5150000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5207000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5757000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9423000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-14484000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>17477000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2325000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>20940000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7136000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-14645000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-19250000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1513000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2444000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14951000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-10954000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2291000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5516000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-12810000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9761000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>284000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2401000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>5740000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4561000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6662000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-13234000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4633000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2963000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1424000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-6341000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-2895298.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+      <c r="AR10"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2308000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3209000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-10280000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15948000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-20263000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-10381000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>10566000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>16834000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8058000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-14173000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6417000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6644000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>18920000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-15937000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>12596000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>9110000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4170000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2008000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4581000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>347000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>563000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2601000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>12906000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-101000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-6250000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>8816000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>9702000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>11770000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-12075000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>239249000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-9801000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>22215000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-6594000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-7433000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>765000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-814000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>479000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10554000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>26275000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>26323000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-720000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6508000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12009000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5248000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4817000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-3425000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-4451000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-2151000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-2173000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>10000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-24630.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>33000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-441000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-441000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>139000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2872000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3595000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1410000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2814000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>8392000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1586000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-9240000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1757000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>5964000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>13207000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2756000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>4741000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3371000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>6927000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>841000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1101000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-498000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>618000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-469000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>10858000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-224000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>5135000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>2845000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>8769000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>4427000.0</v>
+      </c>
+      <c r="C14">
+        <v>4405000.0</v>
+      </c>
+      <c r="D14">
         <v>9778000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4831000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5050000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7907000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14627000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6439000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6382000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6143000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6073000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6007000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>6883000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5282000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4622000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3741000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3842000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3118000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2811000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1995000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1549000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1533000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2550000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2038000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1778000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1816000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>918000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>852000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>722000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>661000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>533000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>545000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>456000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>276000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>223000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>167000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>75000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>42468.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>105000.0</v>
+      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
+        <v>0.0</v>
+      </c>
+      <c r="R15">
+        <v>0.0</v>
+      </c>
+      <c r="S15">
         <v>218000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>104000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>308000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>545000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>481000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5006000.0</v>
       </c>
       <c r="X15">
         <v>5006000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Y15">
+        <v>5006000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5006000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>498000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1401000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2389000.0</v>
       </c>
-      <c r="AJ15">
-[...2 lines deleted...]
-      <c r="AK15">
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>6437.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>24955000.0</v>
+      </c>
+      <c r="C16">
+        <v>24345000.0</v>
+      </c>
+      <c r="D16">
         <v>32358000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>34248000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>21627000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>29011000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>23399000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>23408000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>34477000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>26857000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>26606000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>26949000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>54530000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>41754000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>59143000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>41169000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>62698000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>91616000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>83616000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>110081000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>103815000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>122955000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>97955000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>95402000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>26378000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>33478000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>31293000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>20255000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12182000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>12232000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7665000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>10431000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>26843000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>220000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>374000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>188000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>230000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>237000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>645000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>775000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>893000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1020000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>1377000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7964000.0</v>
+      </c>
+      <c r="D18">
         <v>-1822000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-6812000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-25472000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>5612000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11069000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-19914000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4732000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-21289000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-27275000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-16601000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2401000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>14326000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-21500000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-57359000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-46596000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-26388000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>6767000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-21745000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-20260000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>415000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>69013000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7112000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2195000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>11049000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8178000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9286000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4142000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2758000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-16405000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-18288000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-3998000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-113000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1414000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-3820000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-2089836.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-130000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-118000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-155000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-80000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>156</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-922000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-3000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2144000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1149000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1128000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-2153000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3100000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-5878000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4360000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2725000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3098000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4090000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4356000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-12977000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-13078000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-15561000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-15051000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-14093000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-12354000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-14055000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-14639000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3597000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6848000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-4876000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2646000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-2261000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-996000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...4 lines deleted...]
-      </c>
+      <c r="E20"/>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>60300000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>5085000.0</v>
       </c>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>93125000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>20000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>19000000.0</v>
       </c>
-      <c r="E21">
-[...6 lines deleted...]
-      <c r="H21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-27554000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-15000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-15000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>-58773000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>54438000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-562000.0</v>
       </c>
       <c r="T21">
         <v>-563000.0</v>
       </c>
       <c r="U21">
+        <v>-562000.0</v>
+      </c>
+      <c r="V21">
+        <v>-563000.0</v>
+      </c>
+      <c r="W21">
         <v>-501000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>7447000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-10000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-11000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>9994000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="AE21">
         <v>-7000.0</v>
       </c>
       <c r="AF21">
+        <v>-8000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-7000.0</v>
+      </c>
+      <c r="AH21">
         <v>15993000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>7642000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-40000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-296000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>-30576000.0</v>
+      </c>
+      <c r="C22">
+        <v>-3226000.0</v>
+      </c>
+      <c r="D22">
         <v>-11748000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-17371000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-19166000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-8511000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-39310000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>27000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-50268000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-18374000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-36135000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-40654000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-26052000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-70167000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1028000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-8410000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-13631000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-21757000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2127000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2562000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>20939000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2135000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-87160000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-97116000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>28001000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-12729000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8411000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-7341000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-720000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5415000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-6257000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-4341000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3601000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-648000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1711000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-57000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-203000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-2099000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-134000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-56000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-38000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-      <c r="D23">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>-346000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>-387000.0</v>
+      </c>
+      <c r="F23">
         <v>-1170000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>31000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>31000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2153000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-3466000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-17000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3228000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-306000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-6267000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-5085000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-4356000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-29000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-12238000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>376000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>590000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>369000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3713000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>46242000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-359000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-4876000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2646000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-97000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-758000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>432000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-2966000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-4372000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>25545000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1114000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-33962000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-40000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1023.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-81000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-81000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>156550000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24">
+        <v>-421000.0</v>
+      </c>
+      <c r="C24">
+        <v>-210000.0</v>
+      </c>
+      <c r="D24">
         <v>-68000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-19000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>97000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-65000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-110000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-49000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-62000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-256000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1034000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-225000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-155000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-136000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2833000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1375000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-447000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1769000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1067000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-216000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-69000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-371000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-8455000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-107000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-2328000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-74000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-125000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-57000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-64000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-154000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-56000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-49000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-68000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>982000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-167000.0</v>
       </c>
-      <c r="AI24">
-[...4 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-130000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-155250000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>15264000.0</v>
+      </c>
+      <c r="C25">
+        <v>2534000.0</v>
+      </c>
+      <c r="D25">
         <v>1511000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6483000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5583000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1085000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>20562000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-14395000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>30518000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1997000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10227000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>416000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1487000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>687000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-845000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-134000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-3780000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2979000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5231000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-5685000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-8065000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>19370000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>104120000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>132398000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-19576000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>14761000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>874000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>833000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>732000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>742000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>676000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1251000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>154000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-276000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-223000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-6240000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8816000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6205459.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>-4657703000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-105000.0</v>
       </c>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26">
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-201000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>57200000.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>-29000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>93061000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-1418000.0</v>
       </c>
-      <c r="R26"/>
-[...1 lines deleted...]
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>116000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2007000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>12000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-97000.0</v>
       </c>
       <c r="AA26">
         <v>-97000.0</v>
       </c>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>-97000.0</v>
+      </c>
       <c r="AC26">
+        <v>-97000.0</v>
+      </c>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>26344000.0</v>
       </c>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>25000.0</v>
       </c>
-      <c r="AH26">
-[...4 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>156000.0</v>
+      </c>
+      <c r="C27">
+        <v>464000.0</v>
+      </c>
+      <c r="D27">
         <v>420000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>477000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>368000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>707000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>791000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>825000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>492000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1083000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>939000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1661000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1192000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>754000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>795000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1275000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>542000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1009000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>765000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1113000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>479000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>626000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>347000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>962000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>250000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>323000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2934000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>6733000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>73000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>174000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>313000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>-350000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>4658000000.0</v>
       </c>
-      <c r="AP27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:42">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
-        <v>0.0</v>
+        <v>-346000.0</v>
       </c>
       <c r="C28">
+        <v>0.0</v>
+      </c>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
         <v>19613000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>17830000.0</v>
       </c>
-      <c r="E28">
-[...4 lines deleted...]
-      </c>
       <c r="G28">
         <v>0.0</v>
       </c>
       <c r="H28">
+        <v>0.0</v>
+      </c>
+      <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
         <v>27534000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4983000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>21772000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-306000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>29377000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-15000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-29000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-29000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>28441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>54596000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-77000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-501000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2605000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>45260000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2138000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-10000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-11000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-105000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9236000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>425000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-8000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-7000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>41538000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-35365000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-2429000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4592.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-81000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>156550000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>2989000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5800000.0</v>
+      </c>
+      <c r="D29">
         <v>-968000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3992000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-23070000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6761000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1119000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8916000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-16814000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1146000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-17755000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-24550000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-13503000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1701000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>22330000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8523000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-44281000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-31035000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-11337000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20860000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9391000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6205000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>15054000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>72610000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-264000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>7071000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>13695000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10439000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-8290000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>5743000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>208000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-12033000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-15575000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-754000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1386000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-42000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1207000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-408000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-130000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-118000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-155000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-80000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-2033000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2213000.0</v>
+      </c>
+      <c r="D30">
         <v>-922000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2144000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1149000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1128000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2153000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3100000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5878000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-4360000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-2725000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3098000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4090000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-4356000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-12977000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-13078000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-15561000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-15051000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-14093000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-12354000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-14055000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-14639000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3597000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6848000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-4876000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2646000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2261000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-996000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1601000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2966000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-4372000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-2713000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2262000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1499000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1372000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2613000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-1811836.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-81000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-155250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>