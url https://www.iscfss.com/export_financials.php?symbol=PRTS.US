--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1397,51 +1400,53 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>29478000.0</v>
+      </c>
       <c r="C7">
         <v>41326000.0</v>
       </c>
       <c r="D7">
         <v>38126000.0</v>
       </c>
       <c r="E7">
         <v>46652000.0</v>
       </c>
       <c r="F7">
         <v>46389000.0</v>
       </c>
       <c r="G7">
         <v>31584000.0</v>
       </c>
       <c r="H7">
         <v>14054000.0</v>
       </c>
       <c r="I7">
         <v>9153000.0</v>
       </c>
       <c r="J7">
         <v>9752000.0</v>
       </c>
       <c r="K7">
@@ -1453,51 +1458,53 @@
       <c r="M7">
         <v>9270000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
         <v>70000.0</v>
       </c>
       <c r="P7">
         <v>37000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>65000.0</v>
+      </c>
       <c r="C8">
         <v>61000.0</v>
       </c>
       <c r="D8">
         <v>60000.0</v>
       </c>
       <c r="E8">
         <v>57000.0</v>
       </c>
       <c r="F8">
         <v>56000.0</v>
       </c>
       <c r="G8">
         <v>51000.0</v>
       </c>
       <c r="H8">
         <v>41000.0</v>
       </c>
       <c r="I8">
         <v>41000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1810,123 +1817,123 @@
       </c>
       <c r="S13">
         <v>30000.0</v>
       </c>
       <c r="T13">
         <v>30000.0</v>
       </c>
       <c r="U13">
         <v>15000.0</v>
       </c>
       <c r="V13">
         <v>13000.0</v>
       </c>
       <c r="W13">
         <v>13000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>61195000.0</v>
+        <v>6119500.0</v>
       </c>
       <c r="C14">
-        <v>57026000.0</v>
+        <v>5702600.0</v>
       </c>
       <c r="D14">
-        <v>56570000.0</v>
+        <v>5657000.0</v>
       </c>
       <c r="E14">
-        <v>54137000.0</v>
+        <v>5413700.0</v>
       </c>
       <c r="F14">
-        <v>51381000.0</v>
+        <v>5138100.0</v>
       </c>
       <c r="G14">
-        <v>42333000.0</v>
+        <v>4233300.0</v>
       </c>
       <c r="H14">
-        <v>35720000.0</v>
+        <v>3572000.0</v>
       </c>
       <c r="I14">
-        <v>34941000.0</v>
+        <v>3494100.0</v>
       </c>
       <c r="J14">
-        <v>39634000.0</v>
+        <v>3963400.0</v>
       </c>
       <c r="K14">
-        <v>36207000.0</v>
+        <v>3620700.0</v>
       </c>
       <c r="L14">
-        <v>33946000.0</v>
+        <v>3394600.0</v>
       </c>
       <c r="M14">
-        <v>33489000.0</v>
+        <v>3348900.0</v>
       </c>
       <c r="N14">
-        <v>32697000.0</v>
+        <v>3269700.0</v>
       </c>
       <c r="O14">
-        <v>30818000.0</v>
+        <v>3081800.0</v>
       </c>
       <c r="P14">
-        <v>30546000.0</v>
+        <v>3054600.0</v>
       </c>
       <c r="Q14">
-        <v>30269000.0</v>
+        <v>3026900.0</v>
       </c>
       <c r="R14">
-        <v>30811636.0</v>
+        <v>3081164.0</v>
       </c>
       <c r="S14">
-        <v>29846757.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="T14">
-        <v>28274022.0</v>
+        <v>2827402.0</v>
       </c>
       <c r="U14">
-        <v>19990431.0</v>
+        <v>1999043.0</v>
       </c>
       <c r="V14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="W14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="X14">
-        <v>11276876.0</v>
+        <v>1127688.0</v>
       </c>
       <c r="Y14">
-        <v>10999560.0</v>
+        <v>1099956.0</v>
       </c>
       <c r="Z14">
-        <v>10999560.0</v>
+        <v>1099956.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>57000.0</v>
       </c>
       <c r="F15">
         <v>56000.0</v>
       </c>
       <c r="G15">
         <v>51000.0</v>
       </c>
       <c r="H15">
         <v>38000.0</v>
       </c>
       <c r="I15">
         <v>38000.0</v>
       </c>
       <c r="J15">
@@ -2397,51 +2404,53 @@
       </c>
       <c r="T23">
         <v>110056000.0</v>
       </c>
       <c r="U23">
         <v>69910000.0</v>
       </c>
       <c r="V23">
         <v>14484000.0</v>
       </c>
       <c r="W23">
         <v>13111000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>4290000.0</v>
       </c>
       <c r="Z23">
         <v>2963000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>25161000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>1060000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>9173000.0</v>
       </c>
       <c r="K24">
         <v>9770000.0</v>
       </c>
       <c r="L24">
         <v>10168000.0</v>
       </c>
       <c r="M24">
         <v>9270000.0</v>
       </c>
       <c r="N24">
         <v>9502000.0</v>
       </c>
       <c r="O24">
@@ -2639,51 +2648,53 @@
       </c>
       <c r="T28">
         <v>-18278000.0</v>
       </c>
       <c r="U28">
         <v>32522000.0</v>
       </c>
       <c r="V28">
         <v>-730000.0</v>
       </c>
       <c r="W28">
         <v>1051000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>-252000.0</v>
       </c>
       <c r="Z28">
         <v>-281000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>78637000.0</v>
+      </c>
       <c r="C29">
         <v>85175000.0</v>
       </c>
       <c r="D29">
         <v>112831000.0</v>
       </c>
       <c r="E29">
         <v>110072000.0</v>
       </c>
       <c r="F29">
         <v>95568000.0</v>
       </c>
       <c r="G29">
         <v>83489000.0</v>
       </c>
       <c r="H29">
         <v>14166000.0</v>
       </c>
       <c r="I29">
         <v>38819000.0</v>
       </c>
       <c r="J29">
         <v>40358000.0</v>
       </c>
       <c r="K29"/>
@@ -2811,51 +2822,53 @@
       <c r="M31">
         <v>17566000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>24417000.0</v>
       </c>
       <c r="P31">
         <v>32086000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>53817000.0</v>
+      </c>
       <c r="C32">
         <v>48445000.0</v>
       </c>
       <c r="D32">
         <v>80352000.0</v>
       </c>
       <c r="E32">
         <v>79843000.0</v>
       </c>
       <c r="F32">
         <v>71808000.0</v>
       </c>
       <c r="G32">
         <v>67396000.0</v>
       </c>
       <c r="H32">
         <v>2427000.0</v>
       </c>
       <c r="I32">
         <v>10466000.0</v>
       </c>
       <c r="J32">
         <v>13634000.0</v>
       </c>
       <c r="K32"/>
@@ -2935,51 +2948,53 @@
       </c>
       <c r="T33">
         <v>51270000.0</v>
       </c>
       <c r="U33">
         <v>53861000.0</v>
       </c>
       <c r="V33">
         <v>2470000.0</v>
       </c>
       <c r="W33">
         <v>4461000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33">
         <v>4290000.0</v>
       </c>
       <c r="Z33">
         <v>2963000.0</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3125000.0</v>
+      </c>
       <c r="C34">
         <v>2931000.0</v>
       </c>
       <c r="D34">
         <v>2969000.0</v>
       </c>
       <c r="E34">
         <v>40299000.0</v>
       </c>
       <c r="F34">
         <v>42974000.0</v>
       </c>
       <c r="G34">
         <v>4031000.0</v>
       </c>
       <c r="H34">
         <v>14560000.0</v>
       </c>
       <c r="I34">
         <v>2265000.0</v>
       </c>
       <c r="J34">
         <v>2266000.0</v>
       </c>
       <c r="K34">
@@ -3625,51 +3640,53 @@
         <v>4000.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44">
         <v>11000.0</v>
       </c>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>97183000.0</v>
+      </c>
       <c r="C45">
         <v>106319000.0</v>
       </c>
       <c r="D45">
         <v>84947000.0</v>
       </c>
       <c r="E45">
         <v>67991000.0</v>
       </c>
       <c r="F45">
         <v>64546000.0</v>
       </c>
       <c r="G45">
         <v>44706000.0</v>
       </c>
       <c r="H45">
         <v>23205000.0</v>
       </c>
       <c r="I45">
         <v>15184000.0</v>
       </c>
       <c r="J45">
         <v>15085000.0</v>
       </c>
       <c r="K45">
@@ -4780,586 +4797,592 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>46378000.0</v>
+      </c>
+      <c r="C2">
         <v>44884000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53572000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>51501000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74593000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60365000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59715000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62701000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>77851000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>83432000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>82998000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55221000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57616000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68208000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>82887000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>80486000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>67372000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>59430000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60741000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58306000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>45302000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49448000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>68953000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57749000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>44433000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35777000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40344000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42372000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>34039000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35098000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34156000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42691000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35999000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>37320000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39771000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43334000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33697000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33130000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26545000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>27635000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25523000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24802000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23854000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26591000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25362000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21715000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21784000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21469000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19669000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20505000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>19611000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23055000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28025000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>32994000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>37182000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>33907000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>41303000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>33833000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>33014000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30956000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31660000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>37542000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>17173000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13026000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11371000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9411000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6090000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4677000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5702000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5821000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5989000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7268000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8103000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8311000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10045000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13153000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>9091000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>9573000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>6882000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>2134000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5407,52 +5430,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5500,364 +5524,364 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>1223000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1055000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1054999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1055000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1054999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>869999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870000.0</v>
       </c>
       <c r="I5">
         <v>870000.0</v>
       </c>
       <c r="J5">
+        <v>870000.0</v>
+      </c>
+      <c r="K5">
         <v>782999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1153000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1174000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1150000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1126000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>228000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>264000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>260000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>274000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-57000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-112000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-166000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-215000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>139000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>142000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>113000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>214000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>560000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>541000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>574000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>579000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>612000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>604000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>579000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>557000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>563000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>554000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>555000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>557000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>456000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>432000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>421000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>440000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>360000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>352000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>350000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>360000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>395000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>420000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>454000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>446000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>419000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>411000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>378000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>384000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>392000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>380000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>379000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>327000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>325000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>309000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>279000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>249000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="BM5">
         <v>163000.0</v>
       </c>
       <c r="BN5">
+        <v>163000.0</v>
+      </c>
+      <c r="BO5">
         <v>84000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>82000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-28000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-89000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-88000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-73000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>123000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>312000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>102000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>35000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>14000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6000.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-2675000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-224000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>179906000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>180153000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -5877,349 +5901,361 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>27539000.0</v>
+      </c>
       <c r="C7">
+        <v>29478000.0</v>
+      </c>
+      <c r="D7">
         <v>31662000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36729000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38994000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41326000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>43800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>46272000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>48634000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38126000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40307000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>41953000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>44373000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>46652000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>47442000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>48943000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>47622000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>46389000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>35864000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>32348000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>32137000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>31584000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>29639000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22919000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18918000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14054000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14572000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>14320000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9811000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>8559000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8715000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>8869000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9020000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>9173000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>9325000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>9477000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>9626000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9770000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9915000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>10053000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>10128000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>10168000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>10278000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>9437000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>9197000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>9270000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>9392000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>9387000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>9431000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>9502000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>9558000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>9437000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>69000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>70000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>89000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>91000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>7000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>37000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>67000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>94000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>75000.0</v>
+      </c>
       <c r="C8">
+        <v>65000.0</v>
+      </c>
+      <c r="D8">
         <v>64000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>63000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="G8">
         <v>61000.0</v>
       </c>
       <c r="H8">
         <v>61000.0</v>
       </c>
       <c r="I8">
         <v>61000.0</v>
       </c>
       <c r="J8">
-        <v>60000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="K8">
         <v>60000.0</v>
       </c>
       <c r="L8">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="M8">
         <v>59000.0</v>
       </c>
       <c r="N8">
-        <v>57000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="O8">
         <v>57000.0</v>
       </c>
       <c r="P8">
         <v>57000.0</v>
       </c>
       <c r="Q8">
         <v>57000.0</v>
       </c>
       <c r="R8">
+        <v>57000.0</v>
+      </c>
+      <c r="S8">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="T8">
         <v>55000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>55000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6244,496 +6280,501 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>306568000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>303185000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>297265000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>293450000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>289137000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>288220000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>282663000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>276388000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>271334000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>264503000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>260260000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>257497000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>194693000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>191043000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>187147000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>184992000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>184037000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>183409000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>183139000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>181225000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>180641000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>180517000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>179906000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>179247000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>178651000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>178845000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>180153000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>179300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>178279000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>176919000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>176873000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>176060000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>175274000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>174552000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>174369000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>170969000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>170111000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>169243000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>168693000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>168263000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>167924000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>165305000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>159781000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>159446000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>158309000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>157819000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>157140000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>156372000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>155620000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>37856000.0</v>
+      </c>
+      <c r="C10">
         <v>25821000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36011000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19774000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>38532000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>36397000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38105000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34065000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>46046000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50951000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>66679000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>79213000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49305000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18767000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16654000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15224000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25035000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18144000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20680000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>33149000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>45896000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35802000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>58971000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24860000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14148000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2273000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1108000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>883000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4835000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2031000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6824000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9222000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2850000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6673000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9928000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7198000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6643000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7505000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4913000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4542000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5537000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5676000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6608000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7917000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7653000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1255000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1675000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1392000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>818000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1099000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>851000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1297000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1030000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1076000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1405000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8834000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>10335000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15151000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16249000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18884000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17595000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>24861000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>15197000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>25047000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>26251000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>33609000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>32597000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>33939000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>32473000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>33122000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>34120000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32156000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>19399000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17186000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>42324000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>45611000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2381000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3287000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>1353000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>2130000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6781,1293 +6822,1305 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>37856000.0</v>
+      </c>
+      <c r="C12">
         <v>25821000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36011000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19774000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38532000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36397000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>38105000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34065000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46046000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50951000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>66679000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>79213000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>49305000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18767000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16654000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15224000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>25035000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18144000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20680000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33149000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>45896000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35802000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>58971000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24860000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14148000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2273000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1111000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>890000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4837000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2032000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8305000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6829000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9232000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2859000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6680000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9936000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7206000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6673000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7537000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4990000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4607000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5602000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5739000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6667000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7983000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7715000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1294000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2461000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1431000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>865000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1192000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>969000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1408000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1140000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1175000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1501000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>10727000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11460000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16268000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>17361000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19950000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>18657000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>25927000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>40180000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>41377000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>37322000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>37709000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>36693000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>33939000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>32473000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>33122000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>34120000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>32156000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>42049000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>42186000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>42324000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>45611000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2381000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3287000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>1353000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>2840000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
+        <v>75000.0</v>
+      </c>
+      <c r="C13">
         <v>65000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>64000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>63000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="G13">
         <v>61000.0</v>
       </c>
       <c r="H13">
         <v>61000.0</v>
       </c>
       <c r="I13">
         <v>61000.0</v>
       </c>
       <c r="J13">
-        <v>60000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="K13">
         <v>60000.0</v>
       </c>
       <c r="L13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="M13">
         <v>59000.0</v>
       </c>
       <c r="N13">
-        <v>57000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="O13">
         <v>57000.0</v>
       </c>
       <c r="P13">
         <v>57000.0</v>
       </c>
       <c r="Q13">
         <v>57000.0</v>
       </c>
       <c r="R13">
+        <v>57000.0</v>
+      </c>
+      <c r="S13">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="T13">
         <v>55000.0</v>
       </c>
       <c r="U13">
+        <v>55000.0</v>
+      </c>
+      <c r="V13">
         <v>53000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>51000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>50000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>45000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="AA13">
         <v>38000.0</v>
       </c>
       <c r="AB13">
         <v>38000.0</v>
       </c>
       <c r="AC13">
         <v>38000.0</v>
       </c>
       <c r="AD13">
         <v>38000.0</v>
       </c>
       <c r="AE13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="AF13">
         <v>37000.0</v>
       </c>
       <c r="AG13">
         <v>37000.0</v>
       </c>
       <c r="AH13">
         <v>37000.0</v>
       </c>
       <c r="AI13">
         <v>37000.0</v>
       </c>
       <c r="AJ13">
         <v>37000.0</v>
       </c>
       <c r="AK13">
-        <v>35000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AL13">
         <v>35000.0</v>
       </c>
       <c r="AM13">
         <v>35000.0</v>
       </c>
       <c r="AN13">
         <v>35000.0</v>
       </c>
       <c r="AO13">
         <v>35000.0</v>
       </c>
       <c r="AP13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AQ13">
         <v>34000.0</v>
       </c>
       <c r="AR13">
         <v>34000.0</v>
       </c>
       <c r="AS13">
         <v>34000.0</v>
       </c>
       <c r="AT13">
+        <v>34000.0</v>
+      </c>
+      <c r="AU13">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="AV13">
         <v>34000.0</v>
       </c>
       <c r="AW13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AX13">
         <v>33000.0</v>
       </c>
       <c r="AY13">
         <v>33000.0</v>
       </c>
       <c r="AZ13">
         <v>33000.0</v>
       </c>
       <c r="BA13">
-        <v>31000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BB13">
         <v>31000.0</v>
       </c>
       <c r="BC13">
         <v>31000.0</v>
       </c>
       <c r="BD13">
         <v>31000.0</v>
       </c>
       <c r="BE13">
         <v>31000.0</v>
       </c>
       <c r="BF13">
         <v>31000.0</v>
       </c>
       <c r="BG13">
         <v>31000.0</v>
       </c>
       <c r="BH13">
         <v>31000.0</v>
       </c>
       <c r="BI13">
         <v>31000.0</v>
       </c>
       <c r="BJ13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="BK13">
         <v>30000.0</v>
       </c>
       <c r="BL13">
         <v>30000.0</v>
       </c>
       <c r="BM13">
         <v>30000.0</v>
       </c>
       <c r="BN13">
         <v>30000.0</v>
       </c>
       <c r="BO13">
         <v>30000.0</v>
       </c>
       <c r="BP13">
         <v>30000.0</v>
       </c>
       <c r="BQ13">
         <v>30000.0</v>
       </c>
       <c r="BR13">
         <v>30000.0</v>
       </c>
       <c r="BS13">
         <v>30000.0</v>
       </c>
       <c r="BT13">
         <v>30000.0</v>
       </c>
       <c r="BU13">
         <v>30000.0</v>
       </c>
       <c r="BV13">
         <v>30000.0</v>
       </c>
       <c r="BW13">
         <v>30000.0</v>
       </c>
       <c r="BX13">
         <v>30000.0</v>
       </c>
       <c r="BY13">
         <v>30000.0</v>
       </c>
       <c r="BZ13">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="CA13">
         <v>15000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>15000.0</v>
+      </c>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>13000.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>13000.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>61195000.0</v>
+        <v>6855400.0</v>
       </c>
       <c r="C14">
-        <v>58191000.0</v>
+        <v>6119500.0</v>
       </c>
       <c r="D14">
-        <v>55894000.0</v>
+        <v>5819100.0</v>
       </c>
       <c r="E14">
-        <v>57343000.0</v>
+        <v>5589400.0</v>
       </c>
       <c r="F14">
-        <v>53668000.0</v>
+        <v>5734300.0</v>
       </c>
       <c r="G14">
-        <v>57334000.0</v>
+        <v>5366800.0</v>
       </c>
       <c r="H14">
-        <v>56851000.0</v>
+        <v>5733400.0</v>
       </c>
       <c r="I14">
-        <v>56503000.0</v>
+        <v>5685100.0</v>
       </c>
       <c r="J14">
-        <v>53711000.0</v>
+        <v>5650300.0</v>
       </c>
       <c r="K14">
-        <v>57179000.0</v>
+        <v>5371100.0</v>
       </c>
       <c r="L14">
-        <v>56532000.0</v>
+        <v>5717900.0</v>
       </c>
       <c r="M14">
-        <v>58037000.0</v>
+        <v>5653200.0</v>
       </c>
       <c r="N14">
-        <v>56087000.0</v>
+        <v>5803700.0</v>
       </c>
       <c r="O14">
-        <v>54481000.0</v>
+        <v>5608700.0</v>
       </c>
       <c r="P14">
-        <v>57210000.0</v>
+        <v>5448100.0</v>
       </c>
       <c r="Q14">
-        <v>57172000.0</v>
+        <v>5721000.0</v>
       </c>
       <c r="R14">
-        <v>52264000.0</v>
+        <v>5717200.0</v>
       </c>
       <c r="S14">
-        <v>52264000.0</v>
+        <v>5226400.0</v>
       </c>
       <c r="T14">
-        <v>57122000.0</v>
+        <v>5226400.0</v>
       </c>
       <c r="U14">
-        <v>48760000.0</v>
+        <v>5712200.0</v>
       </c>
       <c r="V14">
-        <v>48760000.0</v>
+        <v>4876000.0</v>
       </c>
       <c r="W14">
-        <v>53573000.0</v>
+        <v>4876000.0</v>
       </c>
       <c r="X14">
-        <v>47329000.0</v>
+        <v>5357300.0</v>
       </c>
       <c r="Y14">
-        <v>36871000.0</v>
+        <v>4732900.0</v>
       </c>
       <c r="Z14">
-        <v>36011000.0</v>
+        <v>3687100.0</v>
       </c>
       <c r="AA14">
-        <v>35856000.0</v>
+        <v>3601100.0</v>
       </c>
       <c r="AB14">
-        <v>35632000.0</v>
+        <v>3585600.0</v>
       </c>
       <c r="AC14">
-        <v>35365000.0</v>
+        <v>3563200.0</v>
       </c>
       <c r="AD14">
-        <v>34989000.0</v>
+        <v>3536500.0</v>
       </c>
       <c r="AE14">
-        <v>34983000.0</v>
+        <v>3498900.0</v>
       </c>
       <c r="AF14">
-        <v>34972000.0</v>
+        <v>3498300.0</v>
       </c>
       <c r="AG14">
-        <v>38066000.0</v>
+        <v>3497200.0</v>
       </c>
       <c r="AH14">
-        <v>35070000.0</v>
+        <v>3806600.0</v>
       </c>
       <c r="AI14">
-        <v>39485000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="AJ14">
-        <v>39933000.0</v>
+        <v>3948500.0</v>
       </c>
       <c r="AK14">
-        <v>40231000.0</v>
+        <v>3993300.0</v>
       </c>
       <c r="AL14">
-        <v>34878000.0</v>
+        <v>4023100.0</v>
       </c>
       <c r="AM14">
-        <v>40591000.0</v>
+        <v>3487800.0</v>
       </c>
       <c r="AN14">
-        <v>40007000.0</v>
+        <v>4059100.0</v>
       </c>
       <c r="AO14">
-        <v>39359000.0</v>
+        <v>4000700.0</v>
       </c>
       <c r="AP14">
-        <v>34084000.0</v>
+        <v>3935900.0</v>
       </c>
       <c r="AQ14">
-        <v>34018000.0</v>
+        <v>3408400.0</v>
       </c>
       <c r="AR14">
-        <v>33963000.0</v>
+        <v>3401800.0</v>
       </c>
       <c r="AS14">
-        <v>33720000.0</v>
+        <v>3396300.0</v>
       </c>
       <c r="AT14">
-        <v>33573000.0</v>
+        <v>3372000.0</v>
       </c>
       <c r="AU14">
-        <v>33532000.0</v>
+        <v>3357300.0</v>
       </c>
       <c r="AV14">
-        <v>33460000.0</v>
+        <v>3353200.0</v>
       </c>
       <c r="AW14">
-        <v>34158000.0</v>
+        <v>3346000.0</v>
       </c>
       <c r="AX14">
-        <v>33308000.0</v>
+        <v>3415800.0</v>
       </c>
       <c r="AY14">
-        <v>33218000.0</v>
+        <v>3330800.0</v>
       </c>
       <c r="AZ14">
-        <v>33119000.0</v>
+        <v>3321800.0</v>
       </c>
       <c r="BA14">
-        <v>31141000.0</v>
+        <v>3311900.0</v>
       </c>
       <c r="BB14">
-        <v>30818000.0</v>
+        <v>3114100.0</v>
       </c>
       <c r="BC14">
-        <v>30854000.0</v>
+        <v>3081800.0</v>
       </c>
       <c r="BD14">
-        <v>30651000.0</v>
+        <v>3085400.0</v>
       </c>
       <c r="BE14">
-        <v>30638000.0</v>
+        <v>3065100.0</v>
       </c>
       <c r="BF14">
-        <v>30521529.0</v>
+        <v>3063800.0</v>
       </c>
       <c r="BG14">
-        <v>30571000.0</v>
+        <v>3052153.0</v>
       </c>
       <c r="BH14">
-        <v>30543037.0</v>
+        <v>3057100.0</v>
       </c>
       <c r="BI14">
-        <v>30450078.0</v>
+        <v>3054304.0</v>
       </c>
       <c r="BJ14">
-        <v>30269462.0</v>
+        <v>3045008.0</v>
       </c>
       <c r="BK14">
-        <v>30357988.0</v>
+        <v>3026946.0</v>
       </c>
       <c r="BL14">
-        <v>31994447.0</v>
+        <v>3035799.0</v>
       </c>
       <c r="BM14">
-        <v>31425002.0</v>
+        <v>3199445.0</v>
       </c>
       <c r="BN14">
-        <v>29851873.0</v>
+        <v>3142500.0</v>
       </c>
       <c r="BO14">
-        <v>31004035.0</v>
+        <v>2985187.0</v>
       </c>
       <c r="BP14">
-        <v>30395189.0</v>
+        <v>3100404.0</v>
       </c>
       <c r="BQ14">
-        <v>29846757.0</v>
+        <v>3039519.0</v>
       </c>
       <c r="BR14">
-        <v>29846757.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="BS14">
-        <v>29846757.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="BT14">
-        <v>29846757.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="BU14">
-        <v>29846757.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="BV14">
-        <v>29846757.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="BW14">
-        <v>30009891.0</v>
+        <v>2984676.0</v>
       </c>
       <c r="BX14">
-        <v>29853346.0</v>
+        <v>3000989.0</v>
       </c>
       <c r="BY14">
-        <v>26564603.0</v>
+        <v>2985335.0</v>
       </c>
       <c r="BZ14">
+        <v>2656460.0</v>
+      </c>
+      <c r="CA14">
         <v>14180869.0</v>
       </c>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
       <c r="CB14">
-        <v>19362189.0</v>
+        <v>2187687.0</v>
       </c>
       <c r="CC14">
-        <v>19362189.0</v>
+        <v>1936219.0</v>
       </c>
       <c r="CD14">
-        <v>13200000.0</v>
+        <v>1936219.0</v>
       </c>
       <c r="CE14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="CF14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="CG14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="CH14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="CI14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="CJ14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="CK14">
-        <v>13200000.0</v>
+        <v>1320000.0</v>
+      </c>
+      <c r="CL14">
+        <v>1320000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>59000.0</v>
       </c>
       <c r="N15">
-        <v>57000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="O15">
         <v>57000.0</v>
       </c>
       <c r="P15">
         <v>57000.0</v>
       </c>
       <c r="Q15">
         <v>57000.0</v>
       </c>
       <c r="R15">
+        <v>57000.0</v>
+      </c>
+      <c r="S15">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="T15">
         <v>55000.0</v>
       </c>
       <c r="U15">
+        <v>55000.0</v>
+      </c>
+      <c r="V15">
         <v>53000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>51000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>50000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>45000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="AA15">
         <v>38000.0</v>
       </c>
       <c r="AB15">
         <v>38000.0</v>
       </c>
       <c r="AC15">
         <v>38000.0</v>
       </c>
       <c r="AD15">
         <v>38000.0</v>
       </c>
       <c r="AE15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="AF15">
         <v>37000.0</v>
       </c>
       <c r="AG15">
         <v>37000.0</v>
       </c>
       <c r="AH15">
         <v>37000.0</v>
       </c>
       <c r="AI15">
         <v>37000.0</v>
       </c>
       <c r="AJ15">
         <v>37000.0</v>
       </c>
       <c r="AK15">
-        <v>35000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AL15">
         <v>35000.0</v>
       </c>
       <c r="AM15">
         <v>35000.0</v>
       </c>
       <c r="AN15">
         <v>35000.0</v>
       </c>
       <c r="AO15">
         <v>35000.0</v>
       </c>
       <c r="AP15">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AQ15">
         <v>34000.0</v>
       </c>
       <c r="AR15">
         <v>34000.0</v>
       </c>
       <c r="AS15">
         <v>34000.0</v>
       </c>
       <c r="AT15">
+        <v>34000.0</v>
+      </c>
+      <c r="AU15">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="AV15">
         <v>34000.0</v>
       </c>
       <c r="AW15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AX15">
         <v>33000.0</v>
       </c>
       <c r="AY15">
         <v>33000.0</v>
       </c>
       <c r="AZ15">
         <v>33000.0</v>
       </c>
       <c r="BA15">
-        <v>31000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BB15">
         <v>31000.0</v>
       </c>
       <c r="BC15">
         <v>31000.0</v>
       </c>
       <c r="BD15">
         <v>31000.0</v>
       </c>
       <c r="BE15">
         <v>31000.0</v>
       </c>
       <c r="BF15">
         <v>31000.0</v>
       </c>
       <c r="BG15">
         <v>31000.0</v>
       </c>
       <c r="BH15">
         <v>31000.0</v>
       </c>
       <c r="BI15">
         <v>31000.0</v>
       </c>
       <c r="BJ15">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="BK15">
         <v>30000.0</v>
       </c>
       <c r="BL15">
         <v>30000.0</v>
       </c>
       <c r="BM15">
         <v>30000.0</v>
       </c>
       <c r="BN15">
         <v>30000.0</v>
       </c>
       <c r="BO15">
         <v>30000.0</v>
       </c>
       <c r="BP15">
         <v>30000.0</v>
       </c>
       <c r="BQ15">
         <v>30000.0</v>
       </c>
       <c r="BR15">
         <v>30000.0</v>
       </c>
       <c r="BS15">
         <v>30000.0</v>
       </c>
       <c r="BT15">
         <v>30000.0</v>
       </c>
       <c r="BU15">
         <v>30000.0</v>
       </c>
       <c r="BV15">
         <v>30000.0</v>
       </c>
       <c r="BW15">
         <v>30000.0</v>
       </c>
       <c r="BX15">
         <v>30000.0</v>
       </c>
       <c r="BY15">
         <v>30000.0</v>
       </c>
       <c r="BZ15">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="CA15">
         <v>15000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>15000.0</v>
+      </c>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>13000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>13000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-9323000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>1124000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21860000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19482000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>250000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>571000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>404000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>826000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>708000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2204000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>630000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>456000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>759000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>405000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>652000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12566000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>427000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>663000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>521000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>463000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>596000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>660000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3153000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2765000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3463000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3718000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>650000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7452000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7679000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7267000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>939000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7541000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8498000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7747000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6902000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7439000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6867000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5959000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>54000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7450000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9475000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>10485000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>446000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8669000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10109000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11565000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>15480000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13741000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>13721000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>15487000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513000.0</v>
       </c>
       <c r="BM16">
         <v>1513000.0</v>
       </c>
       <c r="BN16">
         <v>1513000.0</v>
       </c>
       <c r="BO16">
+        <v>1513000.0</v>
+      </c>
+      <c r="BP16">
         <v>1021000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8466000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8426000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2095000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6916000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11192000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>9468000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>831000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2250000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3465000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3341000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>2642000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>1307000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>1113000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8115,205 +8168,207 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>156000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>650000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>690000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>766000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>944000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>939000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1163000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1550000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1618000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>321000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>387000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>65000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>335000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>437000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>416000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>350000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>314000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1970000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1849000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1722000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1596000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3233000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3267000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8361,87 +8416,86 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -8468,1197 +8522,1213 @@
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
-        <v>18854000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD20">
         <v>18854000.0</v>
       </c>
       <c r="BE20">
         <v>18854000.0</v>
       </c>
       <c r="BF20">
         <v>18854000.0</v>
       </c>
       <c r="BG20">
         <v>18854000.0</v>
       </c>
       <c r="BH20">
+        <v>18854000.0</v>
+      </c>
+      <c r="BI20">
         <v>17344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17137000.0</v>
       </c>
       <c r="BJ20">
         <v>17137000.0</v>
       </c>
       <c r="BK20">
+        <v>17137000.0</v>
+      </c>
+      <c r="BL20">
         <v>15303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9772000.0</v>
       </c>
       <c r="BM20">
         <v>9772000.0</v>
       </c>
       <c r="BN20">
         <v>9772000.0</v>
       </c>
       <c r="BO20">
         <v>9772000.0</v>
       </c>
       <c r="BP20">
         <v>9772000.0</v>
       </c>
       <c r="BQ20">
         <v>9772000.0</v>
       </c>
       <c r="BR20">
         <v>9772000.0</v>
       </c>
       <c r="BS20">
-        <v>14201000.0</v>
+        <v>9772000.0</v>
       </c>
       <c r="BT20">
         <v>14201000.0</v>
       </c>
       <c r="BU20">
         <v>14201000.0</v>
       </c>
       <c r="BV20">
         <v>14201000.0</v>
       </c>
       <c r="BW20">
         <v>14201000.0</v>
       </c>
       <c r="BX20">
         <v>14201000.0</v>
       </c>
       <c r="BY20">
         <v>14201000.0</v>
       </c>
       <c r="BZ20">
+        <v>14201000.0</v>
+      </c>
+      <c r="CA20">
         <v>14179000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>14142000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>465000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>511000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>557000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>604000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>651000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>698000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>745000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>857000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>969000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1115000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1235000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1356000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1476000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1387000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1502000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1617000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1707000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1822000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1828000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1517000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1601000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1683000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1769000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3120000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3227000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8997000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9325000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9664000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>9984000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15456000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>15781000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>17122000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>18718000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>16022000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3870000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4006000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3114000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3184000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2508000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2658000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3028000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3710000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3707000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>24325000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>26444000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>28429000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>30493000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>31308000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>33362000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>35416000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>25000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>42000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>91042000.0</v>
+      </c>
+      <c r="C22">
         <v>95180000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>94283000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>94010000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>94207000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>90353000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>97235000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>109289000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>120015000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>128901000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>123965000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>113739000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>112364000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>136026000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>154751000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>163016000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>157937000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>138851000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>131768000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>113964000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>97942000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>89316000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76729000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>65383000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>57360000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>52500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>47699000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>52552000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>51706000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>49626000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53362000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>54187000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>58120000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>54231000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>53719000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>52195000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>57186000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>50904000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>49471000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44421000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>46937000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>51216000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>46185000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>45220000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>48347000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>48362000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44816000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>35178000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>36613000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>36986000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>40177000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>34181000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>37633000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42727000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>48658000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>49229000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>46109000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>52245000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45717000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45804000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>42679000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>48100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>46429000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>26536000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>17981000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>18610000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>15365000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>12185000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11337000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10910000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12105000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13842000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>12639000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11191000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>11943000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11519000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10218000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8796000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>7591000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>8663000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>4586000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>191562000.0</v>
+      </c>
+      <c r="C23">
         <v>184856000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>200278000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>189584000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>216455000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>210574000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>227639000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>238039000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>263224000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>257855000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>270822000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>272049000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>246860000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>238399000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>259989000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>266899000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>267083000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>235336000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>221809000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>211167000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>212368000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>186973000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>192840000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>136913000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>112574000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>87946000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>105570000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>108966000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>108078000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>97965000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>106369000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104744000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>111733000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>100698000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>108900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>110718000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>88165000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>82134000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>83466000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>76218000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>78861000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>83650000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>80261000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>78115000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>83839000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>82907000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>73684000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>65489000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>67932000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>69182000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>73746000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>69296000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>81347000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>88877000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>124632000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>127142000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>133559000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>142216000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>147789000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>149122000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>150343000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>153537000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>161518000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>118050000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>110611000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>104614000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>102478000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>96475000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>92966000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>90430000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>94516000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>98636000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>109778000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>110056000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>109606000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>110533000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>112523000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>69910000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>69059000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>14484000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>13111000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>25288000.0</v>
+      </c>
       <c r="C24">
+        <v>25161000.0</v>
+      </c>
+      <c r="D24">
         <v>25024000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10000000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>5000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>1060000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1078000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>192000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>8715000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8869000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9020000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9173000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9325000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9477000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9626000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9770000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9915000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10053000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10128000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>10168000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10278000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9437000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>9197000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>9270000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9392000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9387000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9431000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9502000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9558000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9437000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>69000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>70000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>89000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>91000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>7000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>11625000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>13188000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>14750000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>16434000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>18060000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>19437000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>15000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>28000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>48000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>59000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>76000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>92000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>22036000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>27937000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>357000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>83000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>5000000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>8638000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1060000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1078000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8070000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8223000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8559000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8715000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8869000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9020000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9173000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9325000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9477000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9626000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9770000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9915000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10053000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10128000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10168000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10278000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9437000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9197000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9270000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9392000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9387000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9431000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9502000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9558000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9437000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>69000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>70000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>89000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>91000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11662000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13255000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>14844000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9673,93 +9743,94 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104000.0</v>
       </c>
       <c r="BG26">
         <v>2104000.0</v>
       </c>
       <c r="BH26">
+        <v>2104000.0</v>
+      </c>
+      <c r="BI26">
         <v>3766000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9807,379 +9878,387 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>14971000.0</v>
+      </c>
+      <c r="C28">
         <v>28818000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20675000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26955000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>462000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4929000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5695000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12207000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2588000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12825000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-26372000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-37260000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4932000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27885000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>35788000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33719000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27587000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28245000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15184000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-801000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-13759000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-4218000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29332000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1941000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4770000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13570000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15148000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13437000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4976000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7122000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1006000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2633000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>384000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6902000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3219000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>106000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2978000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3669000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2944000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5673000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9116000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>16911000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13444000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11154000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11041000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12908000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19215000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7968000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9066000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>15727000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17043000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12003000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10932000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15332000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16223000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11711000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9180000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7712000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4482000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4994000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3413000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6722000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>427000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-15197000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-25047000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-26251000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-33608000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-32589000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-33911000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-32426000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-33056000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-34030000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-32053000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-18278000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-16061000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-41183000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-44456000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>32522000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>31601000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-730000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>1051000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>84895000.0</v>
+      </c>
       <c r="C29">
+        <v>78637000.0</v>
+      </c>
+      <c r="D29">
         <v>89181000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72446000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>72770000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>85175000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>97199000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>103890000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>109152000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>112831000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>117665000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>118758000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>117069000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>110072000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>116583000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>108254000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>108215000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>95568000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>94470000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>94020000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>85061000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>83489000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>84567000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20376000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15158000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10199,570 +10278,579 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>8333000.0</v>
+      </c>
+      <c r="C30">
         <v>7061000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7349000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7536000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10211000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6098000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8427000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6147000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8889000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7365000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9448000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7483000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9745000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6406000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9501000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7085000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6461000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5015000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8055000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6994000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9735000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6318000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6975000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5278000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5031000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2669000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4349000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4040000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5746000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3727000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3032000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2633000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3357000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2470000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2930000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2698000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3161000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3266000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2991000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2971000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3461000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3236000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3543000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3118000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4209000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3804000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3958000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3731000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4882000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5029000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5044000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5344000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7040000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7431000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8583000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9488000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9189000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7922000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8805000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8839000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8303000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6849000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4549000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2581000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3167000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3383000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2816000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1864000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2008000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1353000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1489000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2435000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2877000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2907000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2486000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2779000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3024000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2789000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2540000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>1637000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>1149000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>118758000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>117069000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>110072000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>111583000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>108254000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>103215000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>95568000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>94470000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>94020000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>85061000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>83489000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>84567000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>20376000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>15158000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>12377000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>35735000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>36224000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>37087000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>38819000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>42043000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>41008000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>41426000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>39707000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>45128000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>45147000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>18360000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>21880000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>23569000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>22567000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>20200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>18860000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>18571000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>17715000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>17710000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>17566000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>16614000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>18329000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>20044000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>19261000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>20107000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>21073000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>26699000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>24417000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>30249000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>31483000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>32349000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>32086000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>32863000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>38588000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>58127000.0</v>
+      </c>
       <c r="C32">
+        <v>53817000.0</v>
+      </c>
+      <c r="D32">
         <v>59679000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>40266000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>38449000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>48445000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>57343000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>63052000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>70790000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>80352000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>87192000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>89926000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>87140000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>79843000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>85925000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>78814000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>76402000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>71808000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>73384000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>74551000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>67473000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67396000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>70663000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8616000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4036000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10782,2366 +10870,2393 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>47004000.0</v>
+      </c>
+      <c r="C33">
         <v>49798000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>56407000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>63166000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>67216000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>71706000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>77395000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>80384000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>80246000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>64517000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>64059000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>64939000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>68263000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>70528000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>72380000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>73275000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>70065000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>66734000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>54955000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>50659000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>48955000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>47598000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>43283000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>34840000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>30374000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>25573000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>48187000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>46576000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>41990000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>39180000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>37470000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>37456000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>38015000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>38166000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>42556000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>43146000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>17788000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>18476000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>20176000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>20347000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>20747000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>21227000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>21456000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>20181000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>19979000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>20357000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>20564000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>21119000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>22047000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>23068000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>23563000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>24270000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>31912000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>33364000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>61400000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>62385000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>63616000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>66595000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>72195000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>72310000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>73349000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>73926000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>72243000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>43227000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>42873000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>40638000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>41346000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>40505000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>40653000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>41509000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>44016000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>44074000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>57104000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>51270000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>50159000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>51065000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>51045000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>53861000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>53440000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>2470000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>4461000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>7000.0</v>
+      </c>
       <c r="C34">
+        <v>3125000.0</v>
+      </c>
+      <c r="D34">
         <v>3192000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3161000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3058000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2931000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3062000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2863000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3014000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2969000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2550000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>36107000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3202000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>40299000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>41722000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>43835000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>43252000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>42974000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>33869000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3826000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>31367000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4031000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>29379000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2688000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>19249000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>14560000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2155000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2137000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>10392000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2265000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2385000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2314000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2275000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>2266000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>2242000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>2154000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2049000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2097000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1710000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1677000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>1566000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1577000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1659000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1673000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>1661000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>1891000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1854000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1895000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>2125000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>2126000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2175000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2152000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>1711000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1309000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1551000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>1391000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1236000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>1079000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>983000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>963000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>45524000.0</v>
+      </c>
+      <c r="C35">
         <v>50139000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>51929000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>40986000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>32895000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>34976000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>37539000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>39546000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>41884000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>32038000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>33586000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>36107000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>38334000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>40299000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>46722000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>43835000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>43252000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>42974000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>33869000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>31190000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>31367000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>31505000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>29379000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>23080000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>19249000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>15620000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>15546000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>14233000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10392000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10824000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11100000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11183000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11295000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>11439000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11567000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>11631000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>11675000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>12023000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>12275000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>12420000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>12460000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>12689000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>12876000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>12273000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>12408000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>12779000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>11567000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>11669000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11621000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>11963000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>12170000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>12005000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2130000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1693000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3610000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3331000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2965000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>14337000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>17471000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>19074000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>20356000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>21807000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>21873000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>317000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>38000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>11371000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>9412000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6098000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>4705000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>5749000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>5887000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>15000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>28000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>48000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>59000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>76000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>92000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>22036000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>28129000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>357000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>163000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>4273000.0</v>
+      </c>
+      <c r="C36">
         <v>3788000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2364000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1892000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1988000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2053000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3064000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3303000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3811000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3331000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3264000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2472000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2589000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2537000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2612000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2711000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2626000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2188000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2217000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2278000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2301000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2892000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2329000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1985000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1859000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2368000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1782000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2095000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2607000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2163000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1567000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1545000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1328000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>954000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>798000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>853000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>887000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1029000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1056000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1212000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1253000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1320000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1555000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1635000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1672000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1684000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1421000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1355000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1720000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1804000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1472000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1492000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1669000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1578000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1358000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1334000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>591000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-28409000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>621000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>713000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>694000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>431000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>683000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>435000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>463000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>98000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="BQ36">
         <v>93000.0</v>
       </c>
       <c r="BR36">
+        <v>93000.0</v>
+      </c>
+      <c r="BS36">
         <v>94000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>116000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>119000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>113000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>118000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>183000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>152000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>157000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1901000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>292000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>186000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>970000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
         <v>469000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1030000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1288000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1541000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>1803000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>2147000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>2443000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>2690000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>2946000.0</v>
       </c>
-      <c r="AU37">
-[...1 lines deleted...]
-      </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2589000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2537000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2612000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2711000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2626000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2188000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2217000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2278000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2301000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2892000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2329000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1985000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1881000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2368000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>24245000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>23941000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>24222000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>23531000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>22029000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>22012000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>22390000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>23081000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>27377000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>27479000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1744000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1998000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2171000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2447000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2609000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2796000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2942000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3137000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3289000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3391000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3243000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3183000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3237000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3405000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3155000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3261000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4789000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4805000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>29209000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>29513000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>29852000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>31968000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>37395000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>37964000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>39466000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>40786000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>36390000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>28307000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>28955000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>28233000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>29779000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>30578000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>31618000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>33306000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>36806000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>36767000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>49802000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>44325000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>44516000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>46549000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>47369000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>51145000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>51132000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>211000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>1012000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>7327000.0</v>
+      </c>
+      <c r="C39">
         <v>6996000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6228000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5098000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6289000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6020000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6477000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8154000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8028000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6121000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6671000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6675000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7183000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6672000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6703000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8299000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7585000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6592000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6351000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6401000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9840000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7939000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6882000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6552000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5661000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4931000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4224000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4908000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3799000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4200000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3639000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3009000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2972000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3015000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2743000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2824000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2815000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3291000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3489000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3109000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2475000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3338000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2929000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3321000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2669000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3052000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2959000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3234000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3770000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4532000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3354000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4215000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4816000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4539000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3918000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3994000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>4804000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4808000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>6062000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>6005000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>12691000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>5526000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>5213000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>4661000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>5242000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>5228000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>5029000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4185000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>3784000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>4165000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>5002000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2639000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2832000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2846000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2625000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2083000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2201000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>361000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>75000.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>32743000.0</v>
+      </c>
+      <c r="C40">
         <v>28732000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22671000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>25747000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27040000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20777000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23863000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>22313000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27628000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26078000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26868000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>25028000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26995000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>21088000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24183000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>22795000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>26732000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21297000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>27381000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>19832000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31029000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>21937000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25812000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>21218000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>17827000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>12124000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15644000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>15511000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16165000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>13142000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>16560000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16653000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>14468000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>9817000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>10464000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>10099000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>9922000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>8832000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11809000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>11626000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>12135000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>11121000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>11632000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>11999000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>13058000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>11252000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>10884000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>11619000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>12250000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>9641000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>10693000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>11417000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>14179000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>15223000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>12718000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13942000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>17813000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>19267000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>22934000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>18922000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>19752000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>21009000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>21587000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>13359000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>11714000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>10556000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>11752000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>10887000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>10337000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>7159000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8489000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>12577000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11047000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9189000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4003000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4907000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>5313000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5304000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4063000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>1730000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>1756000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3202000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2971000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3323000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3449000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3624000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3739000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3956000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3826000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3631000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4031000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2918000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514000.0</v>
       </c>
       <c r="Z41">
         <v>2514000.0</v>
       </c>
       <c r="AA41">
+        <v>2514000.0</v>
+      </c>
+      <c r="AB41">
         <v>2155000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2137000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1977000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2265000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2385000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2314000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2275000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2266000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2242000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2154000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2049000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2097000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1710000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1677000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1566000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1577000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1659000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1673000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1661000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1891000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1854000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1895000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2125000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2126000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2175000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2152000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1711000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1309000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1551000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1391000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1236000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1079000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>983000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>963000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>850000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>701000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>825000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>317000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>165000.0</v>
       </c>
-      <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>341490000.0</v>
+      </c>
+      <c r="C42">
         <v>332206000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>331492000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>318897001.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>316511000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>313634001.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>310425001.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>307098000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>303673000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>300962001.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>299340000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>297896000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>295560000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>289640000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>285825000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>281512000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>280595000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>275038000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>269242000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>264188000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>257357000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>253114000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>250351000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>187547000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>183897000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>180001000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>177887000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>176931000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>176263000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>175993000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>174079000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>173495000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>173371000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>172760000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>174080000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>175021000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>175215000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>178777000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>179300000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>178279000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>176919000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>176873000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>176060000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>175274000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>174552000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>174369000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>171030000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>170171000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>169302000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>168753000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>168323000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>167924000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>165305000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>159781000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>159446000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>158309000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>157819000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>157140000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>156372000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>155620000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>154788000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>153962000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>153086000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>152510000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>151604000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>150084000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>149381000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>148366000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>147490000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>146408000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>145534000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>144801000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>144004000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>143223000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>142459000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>141692000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>140948000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>68906000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>68483000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>3201000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>526000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13189,2235 +13304,2256 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...1 lines deleted...]
-      </c>
+      <c r="Y44"/>
       <c r="Z44">
         <v>3000.0</v>
       </c>
       <c r="AA44">
         <v>3000.0</v>
       </c>
       <c r="AB44">
         <v>3000.0</v>
       </c>
       <c r="AC44">
         <v>3000.0</v>
       </c>
       <c r="AD44">
         <v>3000.0</v>
       </c>
       <c r="AE44">
         <v>3000.0</v>
       </c>
       <c r="AF44">
         <v>3000.0</v>
       </c>
       <c r="AG44">
         <v>3000.0</v>
       </c>
       <c r="AH44">
         <v>3000.0</v>
       </c>
       <c r="AI44">
         <v>3000.0</v>
       </c>
       <c r="AJ44">
         <v>3000.0</v>
       </c>
       <c r="AK44">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AL44">
         <v>4000.0</v>
       </c>
       <c r="AM44">
         <v>4000.0</v>
       </c>
       <c r="AN44">
         <v>4000.0</v>
       </c>
       <c r="AO44">
         <v>4000.0</v>
       </c>
       <c r="AP44">
         <v>4000.0</v>
       </c>
       <c r="AQ44">
         <v>4000.0</v>
       </c>
       <c r="AR44">
         <v>4000.0</v>
       </c>
       <c r="AS44">
         <v>4000.0</v>
       </c>
       <c r="AT44">
         <v>4000.0</v>
       </c>
       <c r="AU44">
         <v>4000.0</v>
       </c>
       <c r="AV44">
         <v>4000.0</v>
       </c>
       <c r="AW44">
         <v>4000.0</v>
       </c>
       <c r="AX44">
         <v>4000.0</v>
       </c>
       <c r="AY44">
         <v>4000.0</v>
       </c>
       <c r="AZ44">
         <v>4000.0</v>
       </c>
       <c r="BA44">
         <v>4000.0</v>
       </c>
       <c r="BB44">
-        <v>0.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
-      <c r="BZ44">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ44"/>
       <c r="CA44">
         <v>11000.0</v>
       </c>
-      <c r="CB44"/>
+      <c r="CB44">
+        <v>11000.0</v>
+      </c>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>42731000.0</v>
+      </c>
       <c r="C45">
+        <v>97183000.0</v>
+      </c>
+      <c r="D45">
         <v>54043000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>61274000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>65228000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>106319000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>74331000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>77081000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>76435000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>84947000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>60795000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>62467000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>65674000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>92120000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>69768000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>48381000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>46654000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>44706000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>40954000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>32855000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>28493000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>23205000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>23942000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>22635000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>17768000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>15184000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>14930000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>14887000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>15021000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>15100000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>15179000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>15700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>16478000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>18000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>18100000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>18400000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>18500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>17000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16700000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>17000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>17300000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>17900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>18800000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>19700000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>20400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>21000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>27100000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>28600000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>32200000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>32872000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>33764000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>34627000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>34800000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>34300000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>33900000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>33100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>35900000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>14900000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13900000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>12400000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>11600000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>9900000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>9000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>8203000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>7210000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>7307000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>7302000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>6945000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>5643000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4516000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3676000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2716000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2308000.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>2259000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>3449000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>42731000.0</v>
+      </c>
+      <c r="C46">
         <v>46010000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54043000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>61274000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>65228000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>69653000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>74331000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>77081000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>76435000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>61186000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>60795000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62467000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65674000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>67991000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>69768000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>70564000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>67439000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>64546000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>52738000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>48381000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>46654000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>44706000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>40954000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>32855000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>28493000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>23205000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>23942000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>22635000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>17768000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>15184000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14930000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14887000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>15021000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>15085000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>15179000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>15667000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16044000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>16478000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18005000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>18138000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>18431000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>18514000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>17044000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16690000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16966000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>17321000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>17936000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18810000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>19663000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>20408000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>21009000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>27123000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>28559000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>32191000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>32872000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>33764000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>34627000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>34800000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>34346000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>33883000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>33140000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>35853000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>14920000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13918000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>12405000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>11567000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>9927000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>9035000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>8203000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>7210000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>7307000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>7302000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>6945000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>5643000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4516000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3676000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2716000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2308000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>2259000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>3449000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>23620000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>24423000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24290000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>69768000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>24172000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>22587000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>64546000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>19069000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>48381000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16063000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>44706000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12645000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>32855000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10194000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9650000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>23942000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8557000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8051000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>15184000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>14930000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>14887000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>15021000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>15085000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>15179000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>15667000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>16044000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>16478000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>18005000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17900000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>18138000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>18431000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>18514000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>17044000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16690000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>16966000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>17321000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>17936000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>18810000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>19663000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>20408000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>21009000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>27123000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>28559000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>32191000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>32872000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>33764000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>34627000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>34800000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>34346000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>33883000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>33140000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>35853000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14920000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13918000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>12405000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>11567000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>9927000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>9035000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>8203000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>7210000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>7307000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>7302000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>6945000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>5643000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4516000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3676000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2716000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2308000.0</v>
       </c>
-      <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>2259000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>3449000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-281958000.0</v>
+      </c>
+      <c r="C48">
         <v>-280018000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-268454000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-257569000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-244858000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-229575000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-214157000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-204139000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-195452000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-188974000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-182888000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-180371000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-179700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-180751000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-174527000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-173579000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-177697000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-179800000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-174770000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-170111000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-172183000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-169461000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-165973000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-167358000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-168893000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-167876000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-142750000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-141286000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-139788000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-137791000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-132174000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-132571000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-131957000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-132996000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-128854000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-129720000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-156588000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-156520000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-155107000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-154944000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-155819000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-157011000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-156496000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-156443000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-155609000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-155489000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-153023000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-150468000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-148228000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-148370000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-146985000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-145526000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-135895000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-132552000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-101769000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-99058000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-97362000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-96574000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-89555000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-84247000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-81682000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-81437000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-78541000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-65502000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-65964000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-67511000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-68097000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-68878000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-69507000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-68828000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-65351000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-64860000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-52797000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-51922000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-46424000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-47317000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-48090000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-48325000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-48172000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>4700000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>5645000.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-180371000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-179700000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-180751000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-174527000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-173579000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-177697000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-179800000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-174770000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-170111000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-172183000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-169461000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-165973000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-167358000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-168893000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-167876000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-142750000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-141286000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-139788000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-137791000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-132174000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-132571000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-131957000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-132996000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-128854000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-129720000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-156588000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-156520000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-155107000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-154944000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-155819000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-157011000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-156496000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-156443000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-155609000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-155489000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-153023000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-150468000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-148228000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-148370000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-146985000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-145526000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-135895000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-132552000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-101769000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-99058000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-97362000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-96574000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-89555000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-84247000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>5000000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>729000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>606000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>779000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>9457000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>9606000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>9752000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>9892000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>10034000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>550000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>10312000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>534000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>533000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>3530000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>22448000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>20561000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>52827000.0</v>
+      </c>
+      <c r="C51">
         <v>54639000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>56686000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>46729000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>38994000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>41326000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>43800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>46272000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>48634000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>38126000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>40307000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>41953000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>44373000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>46652000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>52442000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>48943000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>52622000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>46389000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>35864000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>32348000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>32137000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>31584000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>29639000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>22919000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>18918000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>15843000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>16256000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>14320000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>9811000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9153000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9306000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9457000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9606000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9752000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>9892000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10034000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10176000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>10312000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>10449000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10586000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>13658000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>22448000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>19120000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>17762000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>18958000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>20561000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>20470000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>9643000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>10458000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>16545000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>18142000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>12854000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>12229000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>16362000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>17299000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>13116000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>18014000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>18047000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>19633000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>21243000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>22297000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>24317000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25288000.0</v>
       </c>
-      <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>1000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>8000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>28000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>47000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>66000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>90000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>103000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1121000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1125000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1141000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1155000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>34903000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>34888000.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>623000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>3181000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>7310000.0</v>
+      </c>
+      <c r="C52">
         <v>7625000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7949000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8904000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9157000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9281000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9323000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9589000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9764000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9057000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9271000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9158000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9241000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9324000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9043000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8557000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12994000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7154000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5951000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4984000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4401000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4110000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3178000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2527000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2183000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2737000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2865000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2224000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1396000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>594000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>591000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>588000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>586000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>579000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>567000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>557000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>550000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>542000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>534000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>533000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3530000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>12280000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>8842000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>8325000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>9761000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>11291000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>11078000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>256000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1027000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>7043000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>8584000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3417000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>12160000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>16292000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>17210000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>13025000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>18007000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>6385000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>6378000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>6399000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>5863000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>6257000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>5697000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>1000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>8000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>28000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>47000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="BU52">
         <v>75000.0</v>
       </c>
       <c r="BV52">
+        <v>75000.0</v>
+      </c>
+      <c r="BW52">
         <v>1073000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1066000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1065000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1063000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>12867000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>6951000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>266000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>3098000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>3000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>7000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AF53">
         <v>5000.0</v>
       </c>
       <c r="AG53">
+        <v>5000.0</v>
+      </c>
+      <c r="AH53">
         <v>10000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>9000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AK53">
         <v>8000.0</v>
       </c>
       <c r="AL53">
+        <v>8000.0</v>
+      </c>
+      <c r="AM53">
         <v>30000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>32000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="AP53">
         <v>65000.0</v>
       </c>
       <c r="AQ53">
+        <v>65000.0</v>
+      </c>
+      <c r="AR53">
         <v>63000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>59000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>66000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>62000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>39000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>786000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>39000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>47000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>93000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>118000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>111000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>110000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>99000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>96000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1893000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1125000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1117000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1112000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1066000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1062000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1066000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>24983000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>16330000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>11071000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>4100000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>4096000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>6351000.0</v>
       </c>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
-[...1 lines deleted...]
-      </c>
+      <c r="BU53"/>
       <c r="BV53">
         <v>22650000.0</v>
       </c>
       <c r="BW53">
+        <v>22650000.0</v>
+      </c>
+      <c r="BX53">
         <v>25000000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>710000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15461,1158 +15597,1171 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>191562000.0</v>
+      </c>
+      <c r="C55">
         <v>184856000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>200278000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>189584000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>216455000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>210574000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>227639000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>238039000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>263224000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>257855000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>270822000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>272049000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>246860000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>238399000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>259989000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>266899000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>267083000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>235336000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>221809000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>211167000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>212368000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>186973000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>192840000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>136913000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>112574000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>87946000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>105570000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>108966000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>108078000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>97965000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>106369000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>104744000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>111733000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>100698000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>108900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>110718000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>88165000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>82134000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>83466000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>76218000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>78861000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>83650000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>80261000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>78115000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>83839000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>82907000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>73684000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>65489000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>67932000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>69182000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>73746000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>69296000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>81347000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>88877000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>124632000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>127142000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>133559000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>142216000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>147789000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>149122000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>150343000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>153537000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>161518000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>118050000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>110611000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>104614000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>102478000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>96475000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>92966000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>90430000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>94516000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>98636000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>109778000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>110056000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>109606000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>110533000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>112523000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>69910000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>69059000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>14484000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>13111000.0</v>
       </c>
-      <c r="CI55"/>
       <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>144558000.0</v>
+      </c>
+      <c r="C56">
         <v>135058000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>143871000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>126418000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>149239000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>138868000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>150244000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>157655000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>182978000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>193338000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>206763000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>207110000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>178597000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>167871000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>187609000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>193624000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>197018000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>168602000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>166854000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>160508000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>163413000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>139375000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>149557000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>102073000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>82200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>62373000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>57383000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>62390000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>66088000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>58785000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>68899000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>67288000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>73718000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>62532000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>66344000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>67572000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>70377000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>63658000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>63290000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>55871000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>58114000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>62423000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>58805000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>57934000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>63860000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>62550000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>53120000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>44370000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>45885000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>46114000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>50183000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>45026000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>49435000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>55513000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>63232000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>64757000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>69943000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>75621000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>75594000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>76812000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>76994000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>79611000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>89275000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>74823000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>67738000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>63976000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>61132000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>55970000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>52313000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>48921000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>50500000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>54562000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>52674000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>58786000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>59447000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>59468000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>61478000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>16049000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>15619000.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>12014000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>8650000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>86431000.0</v>
+      </c>
+      <c r="C57">
         <v>81241000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>84192000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>86152000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>110790000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>90423000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>92901000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>94603000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>112188000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>112986000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>119571000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>117184000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>91457000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>88028000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>101684000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>114810000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>120616000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>96794000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>93470000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>85957000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>95940000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>71979000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>78894000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>93457000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>78164000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>59946000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>54286000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>58506000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>60596000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>48319000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>52712000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>51993000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>58405000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>48898000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>51504000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>53192000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>57269000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>46789000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>45473000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>38704000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>43300000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>48818000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>45276000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>44178000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>49410000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>47905000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>43677000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>33659000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>34746000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>36353000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>39782000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>34445000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>49394000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>59540000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>62922000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>64149000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>69727000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>66955000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>63145000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>58335000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>56571000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>58926000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>64826000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>30532000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>24740000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>21927000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>21164000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>16985000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>15042000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>12908000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>14376000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>18641000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>18390000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>18365000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>13380000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>16017000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>19529000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>27262000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20587000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>8878000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>6988000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>131955000.0</v>
+      </c>
+      <c r="C58">
         <v>131380000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>136121000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>127138000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>143685000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>125399000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>130440000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>134149000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>154072000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>145024000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>153157000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>153291000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>129791000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>128327000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>148406000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>158645000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>163868000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>139768000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>127339000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>117147000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>127307000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>103484000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>108273000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>116537000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>97413000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>75566000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>69832000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>72739000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>70988000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>59143000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>63812000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>63176000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>69700000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>60337000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>63071000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>64823000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>68944000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>58812000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>57748000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>51124000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>55760000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>61507000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>58152000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>56451000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>61818000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>60684000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>55244000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>45328000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>46367000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>48316000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>51952000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>46450000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>51524000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>61233000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>66532000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>67480000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>72692000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>81292000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>80616000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>77409000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>76927000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>80733000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>86699000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>30849000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>24778000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>21927000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>21164000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>16985000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>15042000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>12908000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>14376000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>18656000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>18418000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>18413000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>13439000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>16093000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>19621000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>49298000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>48716000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>9235000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>7151000.0</v>
       </c>
-      <c r="CI58"/>
       <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>40361000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>45829000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>45895000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>19221000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>23322000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>25718000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>25094000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -16626,443 +16775,447 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>59607000.0</v>
+      </c>
+      <c r="C60">
         <v>53476000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>64157000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>62446000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>72770000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>85175000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>97199000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>103890000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>109152000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>112831000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>117665000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>118758000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>117069000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>110072000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>111583000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>108254000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>103215000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>95568000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>94470000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>94020000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>85061000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>83489000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>84567000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>20376000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>15161000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>12380000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>35738000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>36227000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>37090000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>38822000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>42557000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>41568000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>42033000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>40361000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>45829000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>45895000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>19221000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>22853000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>24688000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>23806000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>21560000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>20340000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>19962000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>19221000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>19331000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>19277000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>18440000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>20161000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>21565000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>20866000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>21794000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>22846000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>29823000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>27644000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>58100000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>59662000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>60867000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>60924000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>67173000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>71713000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>73416000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>72804000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>74819000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>87201000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>85833000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>82687000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>81314000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>79490000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>77924000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>77522000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>80140000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>79980000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>91360000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>91643000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>96167000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>94440000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>92902000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>20612000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>20343000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>5239000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>5960000.0</v>
       </c>
-      <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-8672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7625000.0</v>
       </c>
       <c r="N61">
         <v>-7625000.0</v>
       </c>
       <c r="O61">
         <v>-7625000.0</v>
       </c>
       <c r="P61">
         <v>-7625000.0</v>
       </c>
       <c r="Q61">
         <v>-7625000.0</v>
       </c>
       <c r="R61">
         <v>-7625000.0</v>
       </c>
       <c r="S61">
-        <v>-7146000.0</v>
+        <v>-7625000.0</v>
       </c>
       <c r="T61">
         <v>-7146000.0</v>
       </c>
       <c r="U61">
         <v>-7146000.0</v>
       </c>
       <c r="V61">
         <v>-7146000.0</v>
       </c>
       <c r="W61">
         <v>-7146000.0</v>
       </c>
       <c r="X61">
         <v>-7146000.0</v>
       </c>
       <c r="Y61">
         <v>-7146000.0</v>
       </c>
       <c r="Z61">
         <v>-7146000.0</v>
       </c>
       <c r="AA61">
         <v>-7146000.0</v>
       </c>
       <c r="AB61">
         <v>-7146000.0</v>
       </c>
       <c r="AC61">
         <v>-7146000.0</v>
       </c>
       <c r="AD61">
         <v>-7146000.0</v>
       </c>
       <c r="AE61">
         <v>-7146000.0</v>
       </c>
       <c r="AF61">
         <v>-7146000.0</v>
       </c>
       <c r="AG61">
         <v>-7146000.0</v>
       </c>
       <c r="AH61">
         <v>-7146000.0</v>
       </c>
       <c r="AI61">
+        <v>-7146000.0</v>
+      </c>
+      <c r="AJ61">
         <v>-5167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3630000.0</v>
       </c>
       <c r="AK61">
         <v>-3630000.0</v>
       </c>
       <c r="AL61">
+        <v>-3630000.0</v>
+      </c>
+      <c r="AM61">
         <v>-1376000.0</v>
       </c>
-      <c r="AM61">
-[...1 lines deleted...]
-      </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-1376000.0</v>
       </c>
-      <c r="AQ61">
-[...1 lines deleted...]
-      </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
@@ -17070,81 +17223,84 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17192,50 +17348,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17332,51 +17489,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>388848000.0</v>
       </c>
       <c r="C2">
         <v>392107000.0</v>
       </c>
       <c r="D2">
         <v>446323000.0</v>
       </c>
       <c r="E2">
         <v>430714000.0</v>
       </c>
       <c r="F2">
         <v>385157000.0</v>
       </c>
       <c r="G2">
         <v>288518000.0</v>
       </c>
       <c r="H2">
         <v>196434000.0</v>
       </c>
       <c r="I2">
         <v>210746000.0</v>
       </c>
@@ -17408,51 +17565,51 @@
         <v>112415000.0</v>
       </c>
       <c r="S2">
         <v>100869000.0</v>
       </c>
       <c r="T2">
         <v>107132000.0</v>
       </c>
       <c r="U2">
         <v>78573000.0</v>
       </c>
       <c r="V2">
         <v>34829000.0</v>
       </c>
       <c r="W2">
         <v>21334000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>12275000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>20671000.0</v>
       </c>
       <c r="C3">
         <v>19096000.0</v>
       </c>
       <c r="D3">
         <v>16726000.0</v>
       </c>
       <c r="E3">
         <v>13715000.0</v>
       </c>
       <c r="F3">
         <v>10005000.0</v>
       </c>
       <c r="G3">
         <v>7759000.0</v>
       </c>
       <c r="H3">
         <v>6352000.0</v>
       </c>
       <c r="I3">
         <v>5987000.0</v>
       </c>
@@ -17488,92 +17645,92 @@
       </c>
       <c r="T3">
         <v>9819000.0</v>
       </c>
       <c r="U3">
         <v>6878000.0</v>
       </c>
       <c r="V3">
         <v>1993000.0</v>
       </c>
       <c r="W3">
         <v>456000.0</v>
       </c>
       <c r="X3">
         <v>-27886000.0</v>
       </c>
       <c r="Y3">
         <v>64000.0</v>
       </c>
       <c r="Z3">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>-559000.0</v>
       </c>
       <c r="K4">
         <v>-3576000.0</v>
       </c>
       <c r="L4">
         <v>-2288000.0</v>
       </c>
       <c r="M4">
         <v>-2288000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
-        <v>-45185000.0</v>
+        <v>-48382000.0</v>
       </c>
       <c r="C5">
         <v>-39169000.0</v>
       </c>
       <c r="D5">
         <v>-6684000.0</v>
       </c>
       <c r="E5">
         <v>1118000.0</v>
       </c>
       <c r="F5">
         <v>-8873000.0</v>
       </c>
       <c r="G5">
         <v>508000.0</v>
       </c>
       <c r="H5">
         <v>-8214000.0</v>
       </c>
       <c r="I5">
         <v>-3619000.0</v>
       </c>
       <c r="J5">
         <v>4689000.0</v>
       </c>
@@ -17606,54 +17763,54 @@
       </c>
       <c r="T5">
         <v>-4207000.0</v>
       </c>
       <c r="U5">
         <v>5404000.0</v>
       </c>
       <c r="V5">
         <v>6380000.0</v>
       </c>
       <c r="W5">
         <v>7345000.0</v>
       </c>
       <c r="X5">
         <v>31657000.0</v>
       </c>
       <c r="Y5">
         <v>154000.0</v>
       </c>
       <c r="Z5">
         <v>9474000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>-24514000.0</v>
+        <v>-27711000.0</v>
       </c>
       <c r="C6">
         <v>-20073000.0</v>
       </c>
       <c r="D6">
         <v>10042000.0</v>
       </c>
       <c r="E6">
         <v>14833000.0</v>
       </c>
       <c r="F6">
         <v>1132000.0</v>
       </c>
       <c r="G6">
         <v>8267000.0</v>
       </c>
       <c r="H6">
         <v>-1862000.0</v>
       </c>
       <c r="I6">
         <v>2368000.0</v>
       </c>
       <c r="J6">
         <v>11405000.0</v>
       </c>
@@ -17686,117 +17843,117 @@
       </c>
       <c r="T6">
         <v>5612000.0</v>
       </c>
       <c r="U6">
         <v>12282000.0</v>
       </c>
       <c r="V6">
         <v>8373000.0</v>
       </c>
       <c r="W6">
         <v>7801000.0</v>
       </c>
       <c r="X6">
         <v>3771000.0</v>
       </c>
       <c r="Y6">
         <v>218000.0</v>
       </c>
       <c r="Z6">
         <v>9473000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-12730000.0</v>
       </c>
       <c r="K8">
         <v>-3576000.0</v>
       </c>
       <c r="L8">
         <v>-2288000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>158677000.0</v>
       </c>
       <c r="C9">
         <v>196739000.0</v>
       </c>
       <c r="D9">
         <v>229406000.0</v>
       </c>
       <c r="E9">
         <v>230890000.0</v>
       </c>
       <c r="F9">
         <v>197283000.0</v>
       </c>
       <c r="G9">
         <v>155366000.0</v>
       </c>
       <c r="H9">
         <v>84223000.0</v>
       </c>
       <c r="I9">
         <v>78721000.0</v>
       </c>
@@ -17832,51 +17989,51 @@
       </c>
       <c r="T9">
         <v>53825000.0</v>
       </c>
       <c r="U9">
         <v>41487000.0</v>
       </c>
       <c r="V9">
         <v>24869000.0</v>
       </c>
       <c r="W9">
         <v>19324000.0</v>
       </c>
       <c r="X9">
         <v>31657000.0</v>
       </c>
       <c r="Y9">
         <v>5661000.0</v>
       </c>
       <c r="Z9">
         <v>9473000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>-50081000.0</v>
       </c>
       <c r="C10">
         <v>-40334000.0</v>
       </c>
       <c r="D10">
         <v>-8078000.0</v>
       </c>
       <c r="E10">
         <v>-319000.0</v>
       </c>
       <c r="F10">
         <v>-9988000.0</v>
       </c>
       <c r="G10">
         <v>-1206000.0</v>
       </c>
       <c r="H10">
         <v>-10111000.0</v>
       </c>
       <c r="I10">
         <v>-5217000.0</v>
       </c>
@@ -17912,51 +18069,51 @@
       </c>
       <c r="T10">
         <v>-3059000.0</v>
       </c>
       <c r="U10">
         <v>4046000.0</v>
       </c>
       <c r="V10">
         <v>6656000.0</v>
       </c>
       <c r="W10">
         <v>7461000.0</v>
       </c>
       <c r="X10">
         <v>3771000.0</v>
       </c>
       <c r="Y10">
         <v>218000.0</v>
       </c>
       <c r="Z10">
         <v>189000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>362000.0</v>
       </c>
       <c r="C11">
         <v>267000.0</v>
       </c>
       <c r="D11">
         <v>145000.0</v>
       </c>
       <c r="E11">
         <v>632000.0</v>
       </c>
       <c r="F11">
         <v>351000.0</v>
       </c>
       <c r="G11">
         <v>307000.0</v>
       </c>
       <c r="H11">
         <v>21437000.0</v>
       </c>
       <c r="I11">
         <v>-329000.0</v>
       </c>
@@ -17992,51 +18149,51 @@
       </c>
       <c r="T11">
         <v>538000.0</v>
       </c>
       <c r="U11">
         <v>550000.0</v>
       </c>
       <c r="V11">
         <v>-163000.0</v>
       </c>
       <c r="W11">
         <v>328000.0</v>
       </c>
       <c r="X11">
         <v>-3771000.0</v>
       </c>
       <c r="Y11">
         <v>3000.0</v>
       </c>
       <c r="Z11">
         <v>3000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>1699000.0</v>
       </c>
       <c r="C12">
         <v>1165000.0</v>
       </c>
       <c r="D12">
         <v>1394000.0</v>
       </c>
       <c r="E12">
         <v>1437000.0</v>
       </c>
       <c r="F12">
         <v>1115000.0</v>
       </c>
       <c r="G12">
         <v>1714000.0</v>
       </c>
       <c r="H12">
         <v>1897000.0</v>
       </c>
       <c r="I12">
         <v>1598000.0</v>
       </c>
@@ -18072,121 +18229,121 @@
       </c>
       <c r="T12">
         <v>540000.0</v>
       </c>
       <c r="U12">
         <v>1605000.0</v>
       </c>
       <c r="V12">
         <v>106000.0</v>
       </c>
       <c r="W12">
         <v>44000.0</v>
       </c>
       <c r="X12">
         <v>31657000.0</v>
       </c>
       <c r="Y12">
         <v>64000.0</v>
       </c>
       <c r="Z12">
         <v>44000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>1238000.0</v>
       </c>
       <c r="L13">
         <v>1216000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14">
         <v>469000.0</v>
       </c>
       <c r="L14">
         <v>-1143000.0</v>
       </c>
       <c r="M14">
         <v>-207000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>-50443000.0</v>
       </c>
       <c r="C15">
         <v>-40601000.0</v>
       </c>
       <c r="D15">
         <v>-8223000.0</v>
       </c>
       <c r="E15">
         <v>-951000.0</v>
       </c>
       <c r="F15">
         <v>-10339000.0</v>
       </c>
       <c r="G15">
         <v>-1513000.0</v>
       </c>
       <c r="H15">
         <v>-31548000.0</v>
       </c>
       <c r="I15">
         <v>-4889000.0</v>
       </c>
@@ -18222,51 +18379,51 @@
       </c>
       <c r="T15">
         <v>-3597000.0</v>
       </c>
       <c r="U15">
         <v>3496000.0</v>
       </c>
       <c r="V15">
         <v>6819000.0</v>
       </c>
       <c r="W15">
         <v>7133000.0</v>
       </c>
       <c r="X15">
         <v>3771000.0</v>
       </c>
       <c r="Y15">
         <v>215000.0</v>
       </c>
       <c r="Z15">
         <v>186000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-951000.0</v>
       </c>
       <c r="F16">
         <v>-10339000.0</v>
       </c>
       <c r="G16">
         <v>-1584000.0</v>
       </c>
       <c r="H16">
         <v>-31548000.0</v>
       </c>
       <c r="I16">
         <v>-5050000.0</v>
       </c>
       <c r="J16">
         <v>23826000.0</v>
       </c>
       <c r="K16">
         <v>-844000.0</v>
       </c>
@@ -18284,53 +18441,55 @@
       </c>
       <c r="P16">
         <v>-15137000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16">
         <v>1317000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16">
         <v>3496000.0</v>
       </c>
       <c r="V16">
         <v>6819000.0</v>
       </c>
       <c r="W16">
         <v>7133000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-50443000.0</v>
+      </c>
       <c r="C17">
         <v>-40601000.0</v>
       </c>
       <c r="D17">
         <v>-8361000.0</v>
       </c>
       <c r="E17">
         <v>-951000.0</v>
       </c>
       <c r="F17">
         <v>-10339000.0</v>
       </c>
       <c r="G17">
         <v>-1513000.0</v>
       </c>
       <c r="H17">
         <v>-31548000.0</v>
       </c>
       <c r="I17">
         <v>-4888000.0</v>
       </c>
       <c r="J17">
         <v>24574000.0</v>
       </c>
       <c r="K17">
@@ -18342,99 +18501,101 @@
       <c r="M17">
         <v>-7086000.0</v>
       </c>
       <c r="N17">
         <v>-15634000.0</v>
       </c>
       <c r="O17">
         <v>-35978000.0</v>
       </c>
       <c r="P17">
         <v>-15137000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-1699000.0</v>
+      </c>
       <c r="C18">
         <v>-1165000.0</v>
       </c>
       <c r="D18">
         <v>-1407000.0</v>
       </c>
       <c r="E18">
         <v>-1437000.0</v>
       </c>
       <c r="F18">
         <v>-1115000.0</v>
       </c>
       <c r="G18">
         <v>-1714000.0</v>
       </c>
       <c r="H18">
         <v>-1897000.0</v>
       </c>
       <c r="I18">
         <v>-1598000.0</v>
       </c>
       <c r="J18">
         <v>-1655000.0</v>
       </c>
       <c r="K18">
         <v>-1238000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>467000.0</v>
       </c>
       <c r="F19">
         <v>238000.0</v>
       </c>
       <c r="G19">
         <v>213000.0</v>
       </c>
       <c r="H19">
         <v>36000.0</v>
       </c>
       <c r="I19">
         <v>1387000.0</v>
       </c>
       <c r="J19">
         <v>54000.0</v>
       </c>
       <c r="K19">
         <v>46000.0</v>
       </c>
@@ -18444,93 +18605,93 @@
       <c r="M19">
         <v>65000.0</v>
       </c>
       <c r="N19">
         <v>148000.0</v>
       </c>
       <c r="O19">
         <v>-340000.0</v>
       </c>
       <c r="P19">
         <v>364000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>1130000.0</v>
       </c>
       <c r="L20">
         <v>1130000.0</v>
       </c>
       <c r="M20">
         <v>1130000.0</v>
       </c>
       <c r="N20">
         <v>6077000.0</v>
       </c>
       <c r="O20">
         <v>26427000.0</v>
       </c>
       <c r="P20">
         <v>5138000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>-45185000.0</v>
       </c>
       <c r="C21">
         <v>-40635000.0</v>
       </c>
       <c r="D21">
         <v>-9881000.0</v>
       </c>
       <c r="E21">
         <v>651000.0</v>
       </c>
       <c r="F21">
         <v>-9111000.0</v>
       </c>
       <c r="G21">
         <v>295000.0</v>
       </c>
       <c r="H21">
         <v>-8250000.0</v>
       </c>
       <c r="I21">
         <v>-5006000.0</v>
       </c>
@@ -18566,81 +18727,81 @@
       </c>
       <c r="T21">
         <v>-4207000.0</v>
       </c>
       <c r="U21">
         <v>5404000.0</v>
       </c>
       <c r="V21">
         <v>6571000.0</v>
       </c>
       <c r="W21">
         <v>7425000.0</v>
       </c>
       <c r="X21">
         <v>31657000.0</v>
       </c>
       <c r="Y21">
         <v>154000.0</v>
       </c>
       <c r="Z21">
         <v>231000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>592710000.0</v>
       </c>
       <c r="C23">
         <v>629481000.0</v>
       </c>
       <c r="D23">
         <v>685610000.0</v>
       </c>
       <c r="E23">
         <v>660953000.0</v>
       </c>
       <c r="F23">
         <v>591551000.0</v>
       </c>
       <c r="G23">
         <v>443589000.0</v>
       </c>
       <c r="H23">
         <v>288907000.0</v>
       </c>
       <c r="I23">
         <v>294473000.0</v>
       </c>
@@ -18674,127 +18835,129 @@
       <c r="S23">
         <v>183152000.0</v>
       </c>
       <c r="T23">
         <v>165164000.0</v>
       </c>
       <c r="U23">
         <v>114656000.0</v>
       </c>
       <c r="V23">
         <v>53127000.0</v>
       </c>
       <c r="W23">
         <v>33233000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>17782000.0</v>
       </c>
       <c r="Z23">
         <v>9242000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>20671000.0</v>
+      </c>
       <c r="C25">
         <v>19096000.0</v>
       </c>
       <c r="D25">
         <v>16587000.0</v>
       </c>
       <c r="E25">
         <v>13715000.0</v>
       </c>
       <c r="F25">
         <v>10005000.0</v>
       </c>
       <c r="G25">
         <v>7759000.0</v>
       </c>
       <c r="H25">
         <v>6352000.0</v>
       </c>
       <c r="I25">
         <v>5987000.0</v>
       </c>
       <c r="J25">
         <v>6716000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>5342000.0</v>
       </c>
       <c r="I26">
         <v>4188000.0</v>
       </c>
       <c r="J26">
         <v>4711000.0</v>
       </c>
       <c r="K26">
         <v>5843000.0</v>
       </c>
       <c r="L26">
         <v>5000000.0</v>
       </c>
       <c r="M26">
         <v>4863000.0</v>
       </c>
@@ -18810,51 +18973,51 @@
       <c r="Q26">
         <v>5902000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>1987000.0</v>
       </c>
       <c r="U26">
         <v>1332000.0</v>
       </c>
       <c r="V26">
         <v>868000.0</v>
       </c>
       <c r="W26">
         <v>776000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>259000.0</v>
       </c>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>81860000.0</v>
       </c>
       <c r="D27">
         <v>83146000.0</v>
       </c>
       <c r="E27">
         <v>79854000.0</v>
       </c>
       <c r="F27">
         <v>69102000.0</v>
       </c>
       <c r="G27">
         <v>54588000.0</v>
       </c>
       <c r="H27">
         <v>44341000.0</v>
       </c>
       <c r="I27">
         <v>38081000.0</v>
       </c>
       <c r="J27">
         <v>39293000.0</v>
@@ -18880,51 +19043,51 @@
       <c r="Q27">
         <v>38757000.0</v>
       </c>
       <c r="R27">
         <v>23419000.0</v>
       </c>
       <c r="S27">
         <v>22965000.0</v>
       </c>
       <c r="T27">
         <v>21551000.0</v>
       </c>
       <c r="U27">
         <v>15102000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>1685000.0</v>
       </c>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>136418000.0</v>
       </c>
       <c r="D28">
         <v>139415000.0</v>
       </c>
       <c r="E28">
         <v>136670000.0</v>
       </c>
       <c r="F28">
         <v>127287000.0</v>
       </c>
       <c r="G28">
         <v>92724000.0</v>
       </c>
       <c r="H28">
         <v>48032000.0</v>
       </c>
       <c r="I28">
         <v>19963000.0</v>
       </c>
       <c r="J28">
         <v>17612000.0</v>
@@ -18954,101 +19117,103 @@
         <v>35544000.0</v>
       </c>
       <c r="S28">
         <v>30992000.0</v>
       </c>
       <c r="T28">
         <v>18587000.0</v>
       </c>
       <c r="U28">
         <v>9594000.0</v>
       </c>
       <c r="V28">
         <v>18281000.0</v>
       </c>
       <c r="W28">
         <v>11891000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>1878000.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>362000.0</v>
+      </c>
       <c r="C29">
         <v>267000.0</v>
       </c>
       <c r="D29">
         <v>910000.0</v>
       </c>
       <c r="E29">
         <v>632000.0</v>
       </c>
       <c r="F29">
         <v>351000.0</v>
       </c>
       <c r="G29">
         <v>307000.0</v>
       </c>
       <c r="H29">
         <v>21437000.0</v>
       </c>
       <c r="I29">
         <v>-329000.0</v>
       </c>
       <c r="J29">
         <v>-21540000.0</v>
       </c>
       <c r="K29">
         <v>-199000.0</v>
       </c>
       <c r="L29">
         <v>88000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>203862000.0</v>
       </c>
       <c r="C30">
         <v>237374000.0</v>
       </c>
       <c r="D30">
         <v>239287000.0</v>
       </c>
       <c r="E30">
         <v>230239000.0</v>
       </c>
       <c r="F30">
         <v>206394000.0</v>
       </c>
       <c r="G30">
         <v>155071000.0</v>
       </c>
       <c r="H30">
         <v>92473000.0</v>
       </c>
       <c r="I30">
         <v>83727000.0</v>
       </c>
@@ -19082,51 +19247,51 @@
       <c r="S30">
         <v>82283000.0</v>
       </c>
       <c r="T30">
         <v>58032000.0</v>
       </c>
       <c r="U30">
         <v>36083000.0</v>
       </c>
       <c r="V30">
         <v>18298000.0</v>
       </c>
       <c r="W30">
         <v>11899000.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
         <v>5507000.0</v>
       </c>
       <c r="Z30">
         <v>-9242000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
         <v>-4896000.0</v>
       </c>
       <c r="C31">
         <v>301000.0</v>
       </c>
       <c r="D31">
         <v>1803000.0</v>
       </c>
       <c r="E31">
         <v>-970000.0</v>
       </c>
       <c r="F31">
         <v>-877000.0</v>
       </c>
       <c r="G31">
         <v>-1501000.0</v>
       </c>
       <c r="H31">
         <v>-1861000.0</v>
       </c>
       <c r="I31">
         <v>-211000.0</v>
       </c>
@@ -19162,51 +19327,51 @@
       </c>
       <c r="T31">
         <v>1148000.0</v>
       </c>
       <c r="U31">
         <v>-1358000.0</v>
       </c>
       <c r="V31">
         <v>85000.0</v>
       </c>
       <c r="W31">
         <v>36000.0</v>
       </c>
       <c r="X31">
         <v>-27886000.0</v>
       </c>
       <c r="Y31">
         <v>64000.0</v>
       </c>
       <c r="Z31">
         <v>-42000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>547525000.0</v>
       </c>
       <c r="C32">
         <v>588846000.0</v>
       </c>
       <c r="D32">
         <v>675729000.0</v>
       </c>
       <c r="E32">
         <v>661604000.0</v>
       </c>
       <c r="F32">
         <v>582440000.0</v>
       </c>
       <c r="G32">
         <v>443884000.0</v>
       </c>
       <c r="H32">
         <v>280657000.0</v>
       </c>
       <c r="I32">
         <v>289467000.0</v>
       </c>
@@ -19261,950 +19426,957 @@
       <c r="Z32">
         <v>9473000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>89019000.0</v>
+      </c>
+      <c r="C2">
         <v>101153000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85494000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>102170000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100031000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>90091000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>93769000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>95877000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>112370000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>108901000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>112047000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>116536000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>112941000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102879000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>108659000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>114285000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>104891000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>90829000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>94513000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>104187000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>95628000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78093000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74285000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78101000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>58039000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41771000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>48130000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>51924000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>54610000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49914000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50418000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>55488000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>54926000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>47766000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>51930000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56964000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>57046000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>49673000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>51101000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>54301000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56214000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47547000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>49606000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>55594000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>54910000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51653000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>49551000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>56527000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>47327000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>42260000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43817000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>48876000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>45667000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>45072000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>50121000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>56378000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>60808000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>53408000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>54248000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>55854000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>56562000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>53051000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>48342000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>34791000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>36484000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29310000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>30144000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>27937000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>25024000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21607000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>24485000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28518000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>26259000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24635000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>24096000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>28327000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30074000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24794000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17926000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17066000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9728000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8953000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8606000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9410000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7860000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20886000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
-        <v>4689000.0</v>
+        <v>4273000.0</v>
       </c>
       <c r="C3">
+        <v>4929000.0</v>
+      </c>
+      <c r="D3">
         <v>5495000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4992000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5495000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5627000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4968000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4468000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4033000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4102000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4438000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4256000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3930000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3963000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3432000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3335000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2985000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2799000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2601000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2198000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2407000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2386000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1791000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1659000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1923000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1705000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1557000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1554000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1435000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1465000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>47000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1551000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1555000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>47000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1749000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1745000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>121000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2017000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1974000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1971000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2011000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>115000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1937000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2049000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2196000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2319000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2378000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2452000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2521000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>86000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3733000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3744000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3848000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4116000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4342000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4087000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3838000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>338000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4435000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4630000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4623000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3468000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2073000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2106000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1537000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>60000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1288000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1385000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1398000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1281000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3059000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2894000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2698000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2425000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2399000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2297000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2300000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26622000.0</v>
       </c>
       <c r="CC3">
         <v>-26622000.0</v>
       </c>
       <c r="CD3">
+        <v>-26622000.0</v>
+      </c>
+      <c r="CE3">
         <v>39469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13074000.0</v>
       </c>
       <c r="CF3">
         <v>-13074000.0</v>
       </c>
       <c r="CG3">
         <v>-13074000.0</v>
       </c>
       <c r="CH3">
+        <v>-13074000.0</v>
+      </c>
+      <c r="CI3">
         <v>24852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8382000.0</v>
       </c>
       <c r="CJ3">
         <v>-8382000.0</v>
       </c>
       <c r="CK3">
         <v>-8382000.0</v>
       </c>
+      <c r="CL3">
+        <v>-8382000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>1118000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-3354000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2236000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-559000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3017000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1106000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>547000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-2288000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-2288000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -20278,627 +20450,634 @@
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
-      <c r="CI4"/>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
-        <v>-7822000.0</v>
+        <v>-2896000.0</v>
       </c>
       <c r="C5">
+        <v>-11019000.0</v>
+      </c>
+      <c r="D5">
         <v>-10241000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12236000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14886000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15142000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9573000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8374000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6080000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5986000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2043000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-205000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1550000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5346000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-464000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4481000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2447000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-4597000.0</v>
+      </c>
+      <c r="T5">
         <v>-4311000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2452000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2417000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3260000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1738000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2179000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-282000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2141000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1459000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1159000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3449000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6532000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>823000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1013000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1610000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>593000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2967000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1528000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1221000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>357000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-76000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1580000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1917000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-713000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1648000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1107000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2226000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2192000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1921000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>492000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1103000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1111000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-9270000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3135000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-31739000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1908000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1387000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-455000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-8486000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5216000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2184000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>54000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2390000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1846000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>688000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>369000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1256000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1268000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-216000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-792000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1739000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1069000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-23400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1711000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-6755000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1290000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1659000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1624000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>355000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54460000.0</v>
       </c>
       <c r="CC5">
         <v>54460000.0</v>
       </c>
       <c r="CD5">
+        <v>54460000.0</v>
+      </c>
+      <c r="CE5">
         <v>-76877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27734000.0</v>
       </c>
       <c r="CF5">
         <v>27734000.0</v>
       </c>
       <c r="CG5">
         <v>27734000.0</v>
       </c>
       <c r="CH5">
+        <v>27734000.0</v>
+      </c>
+      <c r="CI5">
         <v>-47921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18547000.0</v>
       </c>
       <c r="CJ5">
         <v>18547000.0</v>
       </c>
       <c r="CK5">
         <v>18547000.0</v>
       </c>
+      <c r="CL5">
+        <v>18547000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>-3133000.0</v>
+        <v>1377000.0</v>
       </c>
       <c r="C6">
+        <v>-6090000.0</v>
+      </c>
+      <c r="D6">
         <v>-4746000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7244000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9391000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9515000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4605000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3906000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2047000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1884000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2395000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4051000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5480000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1383000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2968000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7816000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5432000.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
+        <v>-1798000.0</v>
+      </c>
+      <c r="T6">
         <v>-1710000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4650000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-874000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3529000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3838000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1641000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-436000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>98000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1134000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1895000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5097000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2288000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1060000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3161000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2148000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3014000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3277000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2966000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>478000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1941000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3554000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3888000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1298000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1763000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>830000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2054000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-30000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>127000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>457000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2944000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1418000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1025000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5537000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>609000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-27891000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2208000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2955000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3632000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4648000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4878000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2251000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4684000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2233000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1622000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2761000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2475000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2793000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1328000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1072000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>593000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-341000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>212000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-20341000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1183000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-4057000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1135000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>740000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>673000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2655000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27838000.0</v>
       </c>
       <c r="CC6">
         <v>27838000.0</v>
       </c>
       <c r="CD6">
+        <v>27838000.0</v>
+      </c>
+      <c r="CE6">
         <v>-37408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14660000.0</v>
       </c>
       <c r="CF6">
         <v>14660000.0</v>
       </c>
       <c r="CG6">
         <v>14660000.0</v>
       </c>
       <c r="CH6">
+        <v>14660000.0</v>
+      </c>
+      <c r="CI6">
         <v>-23069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10165000.0</v>
       </c>
       <c r="CJ6">
         <v>10165000.0</v>
       </c>
       <c r="CK6">
         <v>10165000.0</v>
       </c>
+      <c r="CL6">
+        <v>10165000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21023,89 +21202,90 @@
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
-      <c r="CI7"/>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21230,1133 +21410,1148 @@
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
-      <c r="CI8"/>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>42942000.0</v>
+      </c>
+      <c r="C9">
         <v>19276000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42275000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>49779000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>47347000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43445000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50982000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>48393000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>53919000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>47494000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>54817000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60442000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>62551000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>51645000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>56148000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>61935000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>61162000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>47427000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>47333000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>53349000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>49174000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>41637000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>43121000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>40829000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>29779000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21188000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21143000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21763000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20129000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14732000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>19045000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21485000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>23459000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20752000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21877000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23244000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>23787000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21522000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>22414000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>23754000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>24592000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>20046000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>21042000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>20868000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>21478000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>18915000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18414000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20420000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20701000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17475000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17907000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19013000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>19738000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17776000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>22893000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>24341000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>26628000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>23825000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>24345000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>28414000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>30416000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>27398000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>24007000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>18397000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>19807000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>16466000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>16899000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>15868000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>14640000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>12149000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>12069000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>14587000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13750000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>12680000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>13691000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>13785000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>13669000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>11752000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>9912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27838000.0</v>
       </c>
       <c r="CC9">
         <v>27838000.0</v>
       </c>
       <c r="CD9">
+        <v>27838000.0</v>
+      </c>
+      <c r="CE9">
         <v>15719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14660000.0</v>
       </c>
       <c r="CF9">
         <v>14660000.0</v>
       </c>
       <c r="CG9">
         <v>14660000.0</v>
       </c>
       <c r="CH9">
+        <v>14660000.0</v>
+      </c>
+      <c r="CI9">
         <v>10164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10165000.0</v>
       </c>
       <c r="CJ9">
         <v>10165000.0</v>
       </c>
       <c r="CK9">
         <v>10165000.0</v>
       </c>
+      <c r="CL9">
+        <v>10165000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>-3331000.0</v>
+      </c>
+      <c r="C10">
         <v>-11491000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10826000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15143000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15411000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9883000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8660000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6380000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6337000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2403000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-530000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1192000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5710000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-899000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4135000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2155000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4886000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4620000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2185000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2667000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3380000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1430000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1686000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-942000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2632000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1976000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1643000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3861000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6912000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>459000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>59000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1177000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>185000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>947000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1059000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>843000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1901000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-367000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>625000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>841000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1007000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-491000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1369000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-368000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2543000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2479000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2159000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>233000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1373000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1398000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-9498000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3322000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-32013000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2670000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1568000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-664000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8746000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-5306000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2369000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-227000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2832000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2060000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>687000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2497000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1273000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1385000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1098000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>684000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-6331000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-853000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-20105000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1439000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-6269000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1527000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1288000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>395000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-218000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216000.0</v>
       </c>
       <c r="CC10">
         <v>1216000.0</v>
       </c>
       <c r="CD10">
+        <v>1216000.0</v>
+      </c>
+      <c r="CE10">
         <v>2061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586000.0</v>
       </c>
       <c r="CF10">
         <v>1586000.0</v>
       </c>
       <c r="CG10">
         <v>1586000.0</v>
       </c>
       <c r="CH10">
-        <v>1783000.0</v>
+        <v>1586000.0</v>
       </c>
       <c r="CI10">
         <v>1783000.0</v>
       </c>
       <c r="CJ10">
         <v>1783000.0</v>
       </c>
       <c r="CK10">
         <v>1783000.0</v>
       </c>
+      <c r="CL10">
+        <v>1783000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>-1391000.0</v>
+      </c>
+      <c r="C11">
         <v>73000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>59000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>90000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>140000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>135000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>27000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>98000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-251000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="M11">
         <v>141000.0</v>
       </c>
       <c r="N11">
+        <v>141000.0</v>
+      </c>
+      <c r="O11">
         <v>514000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>49000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>52000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>144000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>39000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>113000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>55000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>108000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>45000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>118000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>36000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>22455000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-552000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-186000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-280000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1336000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>21000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>544000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>442000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4264000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>28000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-25859000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>27000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>13000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-7000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-56000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-149000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-209000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-203000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-347000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-52000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>70000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>15000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>32000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-48000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>69000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>21000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1230000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>41000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>128000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>124000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1727000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>195000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>18000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>64000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10979000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>225000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>950000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>687000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>604000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>469000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1363000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-2854000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-362000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-8042000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-564000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-771000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>633000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>515000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>160000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-65000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1216000.0</v>
       </c>
       <c r="CC11">
         <v>-1216000.0</v>
       </c>
       <c r="CD11">
+        <v>-1216000.0</v>
+      </c>
+      <c r="CE11">
         <v>-2061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1586000.0</v>
       </c>
       <c r="CF11">
         <v>-1586000.0</v>
       </c>
       <c r="CG11">
         <v>-1586000.0</v>
       </c>
       <c r="CH11">
-        <v>-1783000.0</v>
+        <v>-1586000.0</v>
       </c>
       <c r="CI11">
         <v>-1783000.0</v>
       </c>
       <c r="CJ11">
         <v>-1783000.0</v>
       </c>
       <c r="CK11">
         <v>-1783000.0</v>
       </c>
+      <c r="CL11">
+        <v>-1783000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>435000.0</v>
+      </c>
+      <c r="C12">
         <v>472000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>585000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>385000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>257000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>269000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>310000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>286000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>351000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>360000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>325000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>358000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>364000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>435000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>346000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>292000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>289000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>309000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>267000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>250000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>253000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>308000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>493000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>660000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>486000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>517000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>484000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>412000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>380000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>364000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>421000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>433000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>408000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>469000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>378000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>349000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>291000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>251000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>347000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>294000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>277000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>272000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>373000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>317000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>287000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>238000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>259000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>270000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>287000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>228000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>187000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>274000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>121000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>181000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>209000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>260000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>291000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>185000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>281000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>158000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>214000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>34000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>22000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>17000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>32000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>49000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>91000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>276000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>216000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>236000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>274000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>486000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>395000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>551000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>276000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>573000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27838000.0</v>
       </c>
       <c r="CC12">
         <v>27838000.0</v>
       </c>
       <c r="CD12">
+        <v>27838000.0</v>
+      </c>
+      <c r="CE12">
         <v>37408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14660000.0</v>
       </c>
       <c r="CF12">
         <v>14660000.0</v>
       </c>
       <c r="CG12">
         <v>14660000.0</v>
       </c>
       <c r="CH12">
+        <v>14660000.0</v>
+      </c>
+      <c r="CI12">
         <v>23069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10165000.0</v>
       </c>
       <c r="CJ12">
         <v>10165000.0</v>
       </c>
       <c r="CK12">
         <v>10165000.0</v>
       </c>
+      <c r="CL12">
+        <v>10165000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -22402,137 +22597,136 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>-561000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-258000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-253000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-262000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-344000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-296000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-247000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-256000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-207000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -22606,748 +22800,757 @@
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
-      <c r="CI14"/>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>-1940000.0</v>
+      </c>
+      <c r="C15">
         <v>-11564000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10885000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12711000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15283000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-15418000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10018000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8687000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6478000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6086000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2517000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-671000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1051000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-6224000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-948000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4118000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2103000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5030000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-4659000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2072000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2722000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3488000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1385000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1568000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-978000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-25087000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1424000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1457000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3581000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-5577000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>438000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-485000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>735000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-4079000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>919000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26918000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>257000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1353000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-102000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>934000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1252000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-454000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-775000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-60000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2406000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2494000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2180000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>201000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1325000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1399000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-9567000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-3343000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-30783000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2711000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1696000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-788000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-7019000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5308000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-2564000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-245000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-2896000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-13039000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>462000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1547000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>586000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>781000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>629000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-679000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-3477000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-491000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-12063000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-875000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-5498000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>894000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>773000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>235000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216000.0</v>
       </c>
       <c r="CB15">
         <v>1216000.0</v>
       </c>
       <c r="CC15">
         <v>1216000.0</v>
       </c>
       <c r="CD15">
+        <v>1216000.0</v>
+      </c>
+      <c r="CE15">
         <v>2061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586000.0</v>
       </c>
       <c r="CF15">
         <v>1586000.0</v>
       </c>
       <c r="CG15">
         <v>1586000.0</v>
       </c>
       <c r="CH15">
-        <v>1783000.0</v>
+        <v>1586000.0</v>
       </c>
       <c r="CI15">
         <v>1783000.0</v>
       </c>
       <c r="CJ15">
         <v>1783000.0</v>
       </c>
       <c r="CK15">
         <v>1783000.0</v>
       </c>
+      <c r="CL15">
+        <v>1783000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-671000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1051000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-6224000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-948000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4118000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2103000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-5030000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4659000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2072000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2722000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3488000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1385000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1535000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-978000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-25086000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1464000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1457000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3581000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5577000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>438000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-485000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>735000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-4079000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>919000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>26918000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>257000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1353000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-102000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>934000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1252000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-454000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-775000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-60000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-2406000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2494000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-2180000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>201000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-4668000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1399000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-9567000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>-30783000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-2711000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1696000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-788000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-5308000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-2564000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-462000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>462000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1547000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>586000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>781000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>629000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>-893000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>893000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>773000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>235000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3309000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>187000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>611000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2720000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2063000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1383000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1395000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1978000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7133000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-1940000.0</v>
+      </c>
       <c r="C17">
+        <v>-11564000.0</v>
+      </c>
+      <c r="D17">
         <v>-10885000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12711000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15283000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15418000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10018000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-8687000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6478000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6086000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2517000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-671000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1051000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-6224000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-948000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4118000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2103000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-5030000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4659000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2072000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2722000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3488000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1385000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1568000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-978000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-25086000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1424000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1457000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3581000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-5576000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>438000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-485000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>735000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-4079000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>919000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>26918000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>816000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1914000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-360000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>681000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>990000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-798000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-288000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1022000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-316000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2613000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2494000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2180000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>201000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-4668000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-1399000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-9567000.0</v>
       </c>
-      <c r="BA17">
-[...1 lines deleted...]
-      </c>
       <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
         <v>-30783000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-2711000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1696000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-788000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-5308000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-2564000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23379,141 +23582,148 @@
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
-      <c r="CI17"/>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-435000.0</v>
+      </c>
       <c r="C18">
+        <v>-472000.0</v>
+      </c>
+      <c r="D18">
         <v>-585000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-385000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-257000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-269000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-310000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-286000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-351000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-360000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-325000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-358000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-364000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-435000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-346000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-292000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-289000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-309000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-267000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-250000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-253000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-308000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-493000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-660000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-486000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-517000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-484000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-412000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23529,348 +23739,348 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>639000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>914000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>104000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>117000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>190000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>56000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>17000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>24000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>116000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>81000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>133000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>6000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>71000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>46000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1402000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-7000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>15000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>19000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>16000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>21000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>8000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>11000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>6000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>8000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>10000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>23000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>26000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>24000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>18000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-3000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-59000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>135000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>72000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-14000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-356000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>31000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>201000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>47000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>1130000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3390000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-3390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130000.0</v>
       </c>
       <c r="AP20">
         <v>1130000.0</v>
       </c>
       <c r="AQ20">
-        <v>0.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1130000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>6077000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>26427000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
@@ -23920,358 +24130,362 @@
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
-      <c r="CI20"/>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-3053000.0</v>
+      </c>
+      <c r="C21">
         <v>-7584000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10038000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12417000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15146000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15472000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9918000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8728000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6517000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6756000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2917000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-844000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>636000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5450000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-581000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4291000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2391000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4614000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4335000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2336000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2498000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3260000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1732000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2176000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-353000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2141000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1458000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1205000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3446000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6523000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-579000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>487000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1609000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>589000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1332000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1509000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1205000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1573000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-84000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>865000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1182000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-708000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-222000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1107000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-18000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2252000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2216000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1939000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>495000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1037000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1246000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-9342000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3142000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-31725000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2548000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1031000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-486000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-8571000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-5216000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-2231000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>23000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-2581000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1980000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>658000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2475000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1256000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1328000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1072000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>593000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-6607000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1069000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-20341000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-1711000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-6755000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1135000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>740000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>673000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>340000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27838000.0</v>
       </c>
       <c r="CC21">
         <v>27838000.0</v>
       </c>
       <c r="CD21">
+        <v>27838000.0</v>
+      </c>
+      <c r="CE21">
         <v>-37408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14660000.0</v>
       </c>
       <c r="CF21">
         <v>14660000.0</v>
       </c>
       <c r="CG21">
         <v>14660000.0</v>
       </c>
       <c r="CH21">
+        <v>14660000.0</v>
+      </c>
+      <c r="CI21">
         <v>-23069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10165000.0</v>
       </c>
       <c r="CJ21">
         <v>10165000.0</v>
       </c>
       <c r="CK21">
         <v>10165000.0</v>
       </c>
+      <c r="CL21">
+        <v>10165000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24396,320 +24610,326 @@
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
-      <c r="CI22"/>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>135014000.0</v>
+      </c>
+      <c r="C23">
         <v>128013000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>137807000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>164366000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>162524000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>149008000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>154669000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>152998000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>172806000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>163151000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>169781000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>177822000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>174856000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>159974000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>165388000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>171929000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>163662000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>142870000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>146181000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>155200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>147300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>122990000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>115674000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>116754000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>88171000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>65100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>70731000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>74892000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>78185000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>71169000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>70042000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>76486000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>76776000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>67929000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>72475000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>78699000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79628000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>71638000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>73599000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>77190000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>79624000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>68301000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>70870000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>77569000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>76406000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72820000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>70181000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>78886000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>67533000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>60772000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>62970000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>71154000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>68547000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>68146000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>75562000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>81750000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>87922000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>80666000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>83809000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>86499000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>86955000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>83030000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>74329000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>52530000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>53816000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>44520000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>45715000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>42733000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>39071000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>40363000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>37623000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>63446000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>41720000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>44070000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>36652000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>41372000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>43070000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>36206000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>25350000.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
       <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
         <v>53127000.0</v>
       </c>
-      <c r="CE23">
-[...1 lines deleted...]
-      </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
         <v>33233000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24755,1036 +24975,1049 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>4273000.0</v>
+      </c>
       <c r="C25">
+        <v>4929000.0</v>
+      </c>
+      <c r="D25">
         <v>5255000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4992000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5495000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5627000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4968000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4468000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4033000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4102000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4438000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4256000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3930000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3963000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3432000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3335000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2985000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2799000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2601000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2198000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2407000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2386000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1791000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1659000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1923000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1705000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1557000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1536000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1554000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1435000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1465000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1536000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1551000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1555000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1667000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1749000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1745000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2030000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2017000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1974000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1971000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2011000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1977000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1937000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2049000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2196000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2319000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2378000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2452000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2521000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2558000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3733000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3744000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3848000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4116000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4342000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4087000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3838000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3465000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4435000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4630000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4623000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3468000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2074000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2105000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1537000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1361000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1288000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1385000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1398000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1281000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3059000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2894000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2698000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2425000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2399000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2297000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2300000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1012000.0</v>
       </c>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>1618000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1206000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1157000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1362000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2086000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1035000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>998000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1088000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1139000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1163000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1136000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1273000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1568000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1560000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1438000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1277000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1170000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1292000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1250000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1288000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1223000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1228000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1264000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1148000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1093000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1204000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1316000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1515000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1448000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1590000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1536000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1743000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1676000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1917000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1938000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2061000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1665000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
         <v>1018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103000.0</v>
       </c>
       <c r="BO26">
         <v>1103000.0</v>
       </c>
       <c r="BP26">
-        <v>0.0</v>
+        <v>1103000.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>2512000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1041000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>787000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>684000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>593000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>438000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000.0</v>
       </c>
       <c r="BZ26">
         <v>434000.0</v>
       </c>
       <c r="CA26">
+        <v>434000.0</v>
+      </c>
+      <c r="CB26">
         <v>300000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
-      <c r="CI26"/>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>81860000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>83146000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>79854000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>69102000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>54588000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>10318000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>25691000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11034000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11321000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11668000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9069000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9212000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9818000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9982000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9255000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>9476000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10248000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10314000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10231000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10788000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11046000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>11490000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>10595000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10684000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11148000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10852000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10652000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10278000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10963000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10115000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9284000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>9385000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>11186000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>11191000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>12079000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>12909000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>12978000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>13450000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>13832000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>14002000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>14366000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>13585000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13261000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>11145000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>7138000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7213000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6052000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6351000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>5680000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>5335000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>22965000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>5240000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>6635000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>5967000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>21551000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4917000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>4921000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>5900000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>28570000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>28896000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>26722000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>19860000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>12077000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>12986000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4067000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11542000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11622000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4944000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>31538000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4297000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10135000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10733000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4226000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11022000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10239000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4801000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4362000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10030000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10284000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10523000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3552000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4292000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9462000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9241000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4169000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3762000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4623000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4147000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3941000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4261000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9669000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4687000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9370000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10611000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10353000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11788000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11338000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13545000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12999000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13243000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13017000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>13923000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10477000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8980000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12451000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>9160000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8963000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8345000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>18234000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4170000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4588000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4623000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>18587000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3184000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3655000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2876000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9357000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9342000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7005000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5287000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4657000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4550000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4714000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4377000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11891000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>-1391000.0</v>
+      </c>
       <c r="C29">
+        <v>73000.0</v>
+      </c>
+      <c r="D29">
         <v>59000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>90000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>140000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>135000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>98000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-251000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="M29">
         <v>141000.0</v>
       </c>
       <c r="N29">
+        <v>141000.0</v>
+      </c>
+      <c r="O29">
         <v>514000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>49000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>144000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>113000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>55000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>108000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>118000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>36000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>22455000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-552000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-186000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-280000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25800,849 +26033,859 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>45995000.0</v>
+      </c>
+      <c r="C30">
         <v>26860000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52313000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>62196000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62493000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58917000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57121000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>60436000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54250000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57734000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>61286000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>61915000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57095000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>56729000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>57644000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>58771000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52041000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51668000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>51013000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51672000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>44897000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41389000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38653000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30132000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23329000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22601000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22968000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23575000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21255000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19624000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20998000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21850000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20163000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>20545000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21735000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22582000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21965000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>22498000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22889000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>23410000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20754000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21264000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>21975000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21496000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21167000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>20630000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>22359000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20206000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18512000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>19153000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22278000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22880000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>23074000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>25441000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25372000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>27114000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>27258000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>29561000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>30645000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>30393000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>29979000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>25987000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>17739000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17332000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15210000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15571000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>14796000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>14047000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18756000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>13138000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>34928000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15461000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>19435000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12556000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13045000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12996000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11412000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7424000.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
         <v>-53127000.0</v>
       </c>
-      <c r="CE30">
-[...1 lines deleted...]
-      </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>-33233000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
+        <v>-278000.0</v>
+      </c>
+      <c r="C31">
         <v>-3907000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-788000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-204000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>61000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>35000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>68000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>137000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>419000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>514000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>314000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>556000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-260000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-318000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-156000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-236000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-272000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-285000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-151000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-169000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-120000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-302000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-490000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-589000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-491000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-518000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-438000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-415000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-389000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1038000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-428000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-432000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-404000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-385000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-450000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-362000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-328000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-283000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-240000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-341000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-299000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-269000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-262000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-350000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-291000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-263000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-220000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-262000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-336000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-152000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-156000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-180000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-6350000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-122000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-537000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-178000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-175000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-90000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-138000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-250000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-251000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-80000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>29000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>22000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>17000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>57000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>26000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>91000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>276000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>216000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>236000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>272000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>478000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>392000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>548000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-278000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-558000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26622000.0</v>
       </c>
       <c r="CC31">
         <v>-26622000.0</v>
       </c>
       <c r="CD31">
+        <v>-26622000.0</v>
+      </c>
+      <c r="CE31">
         <v>39469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13074000.0</v>
       </c>
       <c r="CF31">
         <v>-13074000.0</v>
       </c>
       <c r="CG31">
         <v>-13074000.0</v>
       </c>
       <c r="CH31">
+        <v>-13074000.0</v>
+      </c>
+      <c r="CI31">
         <v>24852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8382000.0</v>
       </c>
       <c r="CJ31">
         <v>-8382000.0</v>
       </c>
       <c r="CK31">
         <v>-8382000.0</v>
       </c>
+      <c r="CL31">
+        <v>-8382000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>131961000.0</v>
+      </c>
+      <c r="C32">
         <v>120429000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>127769000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>151949000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>147378000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>133536000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>144751000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>144270000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>166289000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>156395000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>166864000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>176978000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>175492000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>154524000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>164807000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>176220000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>166053000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>138256000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>141846000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>157536000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>144802000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>119730000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>117406000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>118930000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>87818000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>62959000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>69273000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>73687000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>74739000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>64646000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>69463000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>76973000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>78385000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>68518000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>73807000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>80208000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>80833000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>71195000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>73515000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>78055000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>80806000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>67593000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>70648000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>76462000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>76388000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>70568000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>67965000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>76947000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>68028000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>59735000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>61724000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>67889000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>65405000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>62848000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>73014000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>80719000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>87436000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>77233000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>78593000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>84268000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>86978000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>80449000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>72349000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>53188000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>56291000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>45776000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>47043000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>43805000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>39664000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>33756000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>36554000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>43105000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>40009000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>37315000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>37787000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>42112000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>43743000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>36546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27838000.0</v>
       </c>
       <c r="CB32">
         <v>27838000.0</v>
       </c>
       <c r="CC32">
         <v>27838000.0</v>
       </c>
       <c r="CD32">
+        <v>27838000.0</v>
+      </c>
+      <c r="CE32">
         <v>15719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14660000.0</v>
       </c>
       <c r="CF32">
         <v>14660000.0</v>
       </c>
       <c r="CG32">
         <v>14660000.0</v>
       </c>
       <c r="CH32">
+        <v>14660000.0</v>
+      </c>
+      <c r="CI32">
         <v>10164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10165000.0</v>
       </c>
       <c r="CJ32">
         <v>10165000.0</v>
       </c>
       <c r="CK32">
+        <v>10165000.0</v>
+      </c>
+      <c r="CL32">
         <v>10165000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -26729,51 +26972,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>36397000.0</v>
       </c>
       <c r="C2">
         <v>50951000.0</v>
       </c>
       <c r="D2">
         <v>18767000.0</v>
       </c>
       <c r="E2">
         <v>18144000.0</v>
       </c>
       <c r="F2">
         <v>35802000.0</v>
       </c>
       <c r="G2">
         <v>2273000.0</v>
       </c>
       <c r="H2">
         <v>2031000.0</v>
       </c>
       <c r="I2">
         <v>2850000.0</v>
       </c>
@@ -26800,51 +27043,51 @@
       </c>
       <c r="Q2">
         <v>26251000.0</v>
       </c>
       <c r="R2">
         <v>32473000.0</v>
       </c>
       <c r="S2">
         <v>19399000.0</v>
       </c>
       <c r="T2">
         <v>1183000.0</v>
       </c>
       <c r="U2">
         <v>1353000.0</v>
       </c>
       <c r="V2">
         <v>2130000.0</v>
       </c>
       <c r="W2">
         <v>2117000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>7961000</v>
       </c>
       <c r="C3">
         <v>20573000</v>
       </c>
       <c r="D3">
         <v>11987000</v>
       </c>
       <c r="E3">
         <v>12585000</v>
       </c>
       <c r="F3">
         <v>11578000</v>
       </c>
       <c r="G3">
         <v>9758000</v>
       </c>
       <c r="H3">
         <v>6160000</v>
       </c>
       <c r="I3">
         <v>5689000</v>
       </c>
@@ -26871,153 +27114,153 @@
       </c>
       <c r="Q3">
         <v>13080000</v>
       </c>
       <c r="R3">
         <v>9589000</v>
       </c>
       <c r="S3">
         <v>4972000</v>
       </c>
       <c r="T3">
         <v>5002000</v>
       </c>
       <c r="U3">
         <v>1890000</v>
       </c>
       <c r="V3">
         <v>440000</v>
       </c>
       <c r="W3">
         <v>1368000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>698000.0</v>
       </c>
       <c r="F4">
         <v>-17658000.0</v>
       </c>
       <c r="G4">
         <v>33529000.0</v>
       </c>
       <c r="H4">
         <v>242000.0</v>
       </c>
       <c r="I4">
         <v>-819000.0</v>
       </c>
       <c r="J4">
         <v>-3793000.0</v>
       </c>
       <c r="K4">
         <v>1106000.0</v>
       </c>
       <c r="L4">
         <v>-2116000.0</v>
       </c>
       <c r="M4">
         <v>6835000.0</v>
       </c>
       <c r="N4">
         <v>-212000.0</v>
       </c>
       <c r="O4">
         <v>-9305000.0</v>
       </c>
       <c r="P4">
         <v>-7260000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-441000.0</v>
       </c>
       <c r="F5">
         <v>2861000.0</v>
       </c>
       <c r="G5">
         <v>-3115000.0</v>
       </c>
       <c r="H5">
         <v>-1018000.0</v>
       </c>
       <c r="I5">
         <v>-992000.0</v>
       </c>
       <c r="J5">
         <v>-252000.0</v>
       </c>
       <c r="K5">
         <v>-52000.0</v>
       </c>
       <c r="L5">
         <v>487000.0</v>
       </c>
       <c r="M5">
         <v>432000.0</v>
       </c>
       <c r="N5">
         <v>741000.0</v>
       </c>
       <c r="O5">
         <v>-846000.0</v>
       </c>
       <c r="P5">
         <v>734000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>-10576000.0</v>
       </c>
       <c r="C6">
         <v>-14554000.0</v>
       </c>
       <c r="D6">
         <v>32184000.0</v>
       </c>
       <c r="E6">
         <v>623000.0</v>
       </c>
       <c r="F6">
         <v>-17658000.0</v>
       </c>
       <c r="G6">
         <v>33529000.0</v>
       </c>
       <c r="H6">
         <v>242000.0</v>
       </c>
       <c r="I6">
         <v>-819000.0</v>
       </c>
@@ -27044,51 +27287,51 @@
       </c>
       <c r="Q6">
         <v>-8656000.0</v>
       </c>
       <c r="R6">
         <v>-6222000.0</v>
       </c>
       <c r="S6">
         <v>13074000.0</v>
       </c>
       <c r="T6">
         <v>18216000.0</v>
       </c>
       <c r="U6">
         <v>1028000.0</v>
       </c>
       <c r="V6">
         <v>-777000.0</v>
       </c>
       <c r="W6">
         <v>13000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
         <v>-16917000.0</v>
       </c>
       <c r="C7">
         <v>40997000.0</v>
       </c>
       <c r="D7">
         <v>29813000.0</v>
       </c>
       <c r="E7">
         <v>-8752000.0</v>
       </c>
       <c r="F7">
         <v>-22432000.0</v>
       </c>
       <c r="G7">
         <v>-33134000.0</v>
       </c>
       <c r="H7">
         <v>7110000.0</v>
       </c>
       <c r="I7">
         <v>1914000.0</v>
       </c>
@@ -27115,102 +27358,102 @@
       </c>
       <c r="Q7">
         <v>-16024000.0</v>
       </c>
       <c r="R7">
         <v>-1754000.0</v>
       </c>
       <c r="S7">
         <v>-3322000.0</v>
       </c>
       <c r="T7">
         <v>2673000.0</v>
       </c>
       <c r="U7">
         <v>-1426000.0</v>
       </c>
       <c r="V7">
         <v>978000.0</v>
       </c>
       <c r="W7">
         <v>-1157000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1424000.0</v>
       </c>
       <c r="F8">
         <v>1303000.0</v>
       </c>
       <c r="G8">
         <v>-3650000.0</v>
       </c>
       <c r="H8">
         <v>1058000.0</v>
       </c>
       <c r="I8">
         <v>-1257000.0</v>
       </c>
       <c r="J8">
         <v>796000.0</v>
       </c>
       <c r="K8">
         <v>-30000.0</v>
       </c>
       <c r="L8">
         <v>568000.0</v>
       </c>
       <c r="M8">
         <v>1105000.0</v>
       </c>
       <c r="N8">
         <v>2403000.0</v>
       </c>
       <c r="O8">
         <v>491000.0</v>
       </c>
       <c r="P8">
         <v>-2583000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>-964000.0</v>
       </c>
       <c r="C9">
         <v>1267000.0</v>
       </c>
       <c r="D9">
         <v>-1101000.0</v>
       </c>
       <c r="E9">
         <v>-1424000.0</v>
       </c>
       <c r="F9">
         <v>1303000.0</v>
       </c>
       <c r="G9">
         <v>-3650000.0</v>
       </c>
       <c r="H9">
         <v>1058000.0</v>
       </c>
       <c r="I9">
         <v>-1257000.0</v>
       </c>
@@ -27233,51 +27476,51 @@
         <v>491000.0</v>
       </c>
       <c r="P9">
         <v>-2583000.0</v>
       </c>
       <c r="Q9">
         <v>919000.0</v>
       </c>
       <c r="R9">
         <v>-2030000.0</v>
       </c>
       <c r="S9">
         <v>1553000.0</v>
       </c>
       <c r="T9">
         <v>-118000.0</v>
       </c>
       <c r="U9">
         <v>-1152000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>-4828000.0</v>
       </c>
       <c r="C10">
         <v>38547000.0</v>
       </c>
       <c r="D10">
         <v>6681000.0</v>
       </c>
       <c r="E10">
         <v>2825000.0</v>
       </c>
       <c r="F10">
         <v>-49535000.0</v>
       </c>
       <c r="G10">
         <v>-36815000.0</v>
       </c>
       <c r="H10">
         <v>-2874000.0</v>
       </c>
       <c r="I10">
         <v>4605000.0</v>
       </c>
@@ -27304,51 +27547,51 @@
       </c>
       <c r="Q10">
         <v>-17124000.0</v>
       </c>
       <c r="R10">
         <v>-7700000.0</v>
       </c>
       <c r="S10">
         <v>280000.0</v>
       </c>
       <c r="T10">
         <v>-2394000.0</v>
       </c>
       <c r="U10">
         <v>608000.0</v>
       </c>
       <c r="V10">
         <v>-4077000.0</v>
       </c>
       <c r="W10">
         <v>-829000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-9578000.0</v>
       </c>
       <c r="F11">
         <v>22436000.0</v>
       </c>
       <c r="G11">
         <v>8398000.0</v>
       </c>
       <c r="H11">
         <v>10044000.0</v>
       </c>
       <c r="I11">
         <v>-257000.0</v>
       </c>
       <c r="J11">
         <v>2725000.0</v>
       </c>
       <c r="K11">
         <v>7906000.0</v>
       </c>
@@ -27363,147 +27606,147 @@
       </c>
       <c r="O11">
         <v>-17673000.0</v>
       </c>
       <c r="P11">
         <v>8798000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>7560000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>5060000.0</v>
       </c>
       <c r="U11">
         <v>769000.0</v>
       </c>
       <c r="V11">
         <v>4942000.0</v>
       </c>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11277000.0</v>
       </c>
       <c r="F12">
         <v>15760000.0</v>
       </c>
       <c r="G12">
         <v>7802000.0</v>
       </c>
       <c r="H12">
         <v>24962000.0</v>
       </c>
       <c r="I12">
         <v>3164000.0</v>
       </c>
       <c r="J12">
         <v>-18633000.0</v>
       </c>
       <c r="K12">
         <v>3432000.0</v>
       </c>
       <c r="L12">
         <v>1502000.0</v>
       </c>
       <c r="M12">
         <v>2349000.0</v>
       </c>
       <c r="N12">
         <v>7395000.0</v>
       </c>
       <c r="O12">
         <v>27599000.0</v>
       </c>
       <c r="P12">
         <v>6196000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-524000.0</v>
       </c>
       <c r="F13">
         <v>3364000.0</v>
       </c>
       <c r="G13">
         <v>-1067000.0</v>
       </c>
       <c r="H13">
         <v>-1027000.0</v>
       </c>
       <c r="I13">
         <v>-2175000.0</v>
       </c>
       <c r="J13">
         <v>-690000.0</v>
       </c>
       <c r="K13">
         <v>2492000.0</v>
       </c>
       <c r="L13">
         <v>778000.0</v>
       </c>
       <c r="M13">
         <v>-131000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>20671000.0</v>
       </c>
       <c r="C14">
         <v>19161000.0</v>
       </c>
       <c r="D14">
         <v>16726000.0</v>
       </c>
       <c r="E14">
         <v>13715000.0</v>
       </c>
       <c r="F14">
         <v>10005000.0</v>
       </c>
       <c r="G14">
         <v>7759000.0</v>
       </c>
       <c r="H14">
         <v>6352000.0</v>
       </c>
       <c r="I14">
         <v>5987000.0</v>
       </c>
@@ -27530,51 +27773,51 @@
       </c>
       <c r="Q14">
         <v>12270000.0</v>
       </c>
       <c r="R14">
         <v>5571000.0</v>
       </c>
       <c r="S14">
         <v>8632000.0</v>
       </c>
       <c r="T14">
         <v>9819000.0</v>
       </c>
       <c r="U14">
         <v>6878000.0</v>
       </c>
       <c r="V14">
         <v>1993000.0</v>
       </c>
       <c r="W14">
         <v>456000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1417000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>3593000.0</v>
       </c>
       <c r="G15">
         <v>33000.0</v>
       </c>
       <c r="H15">
         <v>80000.0</v>
       </c>
       <c r="I15">
         <v>161000.0</v>
       </c>
       <c r="J15">
         <v>209000.0</v>
       </c>
       <c r="K15">
@@ -27589,51 +27832,51 @@
       <c r="N15">
         <v>36436000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>51700000.0</v>
       </c>
       <c r="V15">
         <v>7764000.0</v>
       </c>
       <c r="W15">
         <v>5629000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>25821000.0</v>
       </c>
       <c r="C16">
         <v>36397000.0</v>
       </c>
       <c r="D16">
         <v>50951000.0</v>
       </c>
       <c r="E16">
         <v>18767000.0</v>
       </c>
       <c r="F16">
         <v>18144000.0</v>
       </c>
       <c r="G16">
         <v>35802000.0</v>
       </c>
       <c r="H16">
         <v>2273000.0</v>
       </c>
       <c r="I16">
         <v>2031000.0</v>
       </c>
@@ -27660,100 +27903,100 @@
       </c>
       <c r="Q16">
         <v>17595000.0</v>
       </c>
       <c r="R16">
         <v>26251000.0</v>
       </c>
       <c r="S16">
         <v>32473000.0</v>
       </c>
       <c r="T16">
         <v>19399000.0</v>
       </c>
       <c r="U16">
         <v>2381000.0</v>
       </c>
       <c r="V16">
         <v>1353000.0</v>
       </c>
       <c r="W16">
         <v>2130000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-21000.0</v>
       </c>
       <c r="G17">
         <v>-6000.0</v>
       </c>
       <c r="H17">
         <v>-10000.0</v>
       </c>
       <c r="I17">
         <v>-27000.0</v>
       </c>
       <c r="J17">
         <v>-5000.0</v>
       </c>
       <c r="K17">
         <v>-34000.0</v>
       </c>
       <c r="L17">
         <v>36000.0</v>
       </c>
       <c r="M17">
         <v>11000.0</v>
       </c>
       <c r="N17">
         <v>41000.0</v>
       </c>
       <c r="O17">
         <v>9000.0</v>
       </c>
       <c r="P17">
         <v>-14000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>-42037000.0</v>
       </c>
       <c r="C18">
         <v>-10235000.0</v>
       </c>
       <c r="D18">
         <v>38014000.0</v>
       </c>
       <c r="E18">
         <v>2783000.0</v>
       </c>
       <c r="F18">
         <v>-18566000.0</v>
       </c>
       <c r="G18">
         <v>-28826000.0</v>
       </c>
       <c r="H18">
         <v>717000.0</v>
       </c>
       <c r="I18">
         <v>492000.0</v>
       </c>
@@ -27780,51 +28023,51 @@
       </c>
       <c r="Q18">
         <v>-15637000.0</v>
       </c>
       <c r="R18">
         <v>2473000.0</v>
       </c>
       <c r="S18">
         <v>-1976000.0</v>
       </c>
       <c r="T18">
         <v>4583000.0</v>
       </c>
       <c r="U18">
         <v>5465000.0</v>
       </c>
       <c r="V18">
         <v>9196000.0</v>
       </c>
       <c r="W18">
         <v>5135000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-20557000.0</v>
       </c>
       <c r="D19">
         <v>-9312000.0</v>
       </c>
       <c r="E19">
         <v>-12517000.0</v>
       </c>
       <c r="F19">
         <v>-11551000.0</v>
       </c>
       <c r="G19">
         <v>-9758000.0</v>
       </c>
       <c r="H19">
         <v>-6160000.0</v>
       </c>
       <c r="I19">
         <v>-5689000.0</v>
       </c>
       <c r="J19">
         <v>-4857000.0</v>
@@ -27835,88 +28078,94 @@
       <c r="L19">
         <v>1000.0</v>
       </c>
       <c r="M19">
         <v>-1000.0</v>
       </c>
       <c r="N19">
         <v>45000.0</v>
       </c>
       <c r="O19">
         <v>3163000.0</v>
       </c>
       <c r="P19">
         <v>2028000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>203</v>
+      </c>
+      <c r="B20">
+        <v>10733000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20">
         <v>794000.0</v>
       </c>
       <c r="F20">
         <v>-70000.0</v>
       </c>
       <c r="G20">
         <v>60461000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>21556000.0</v>
+      </c>
       <c r="C21">
         <v>-4311000.0</v>
       </c>
       <c r="D21">
         <v>-4738000.0</v>
       </c>
       <c r="E21">
         <v>-4232000.0</v>
       </c>
       <c r="F21">
         <v>-2164000.0</v>
       </c>
       <c r="G21">
         <v>-2231000.0</v>
       </c>
       <c r="H21">
         <v>-543000.0</v>
       </c>
       <c r="I21">
         <v>-598000.0</v>
       </c>
       <c r="J21">
         <v>-561000.0</v>
       </c>
       <c r="K21">
@@ -27925,51 +28174,51 @@
       <c r="L21">
         <v>299000.0</v>
       </c>
       <c r="M21">
         <v>4016000.0</v>
       </c>
       <c r="N21">
         <v>-9709000.0</v>
       </c>
       <c r="O21">
         <v>-2372000.0</v>
       </c>
       <c r="P21">
         <v>-6484000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>-50443000.0</v>
       </c>
       <c r="C22">
         <v>-40601000.0</v>
       </c>
       <c r="D22">
         <v>-8223000.0</v>
       </c>
       <c r="E22">
         <v>-951000.0</v>
       </c>
       <c r="F22">
         <v>-10339000.0</v>
       </c>
       <c r="G22">
         <v>-1513000.0</v>
       </c>
       <c r="H22">
         <v>-31548000.0</v>
       </c>
       <c r="I22">
         <v>-4889000.0</v>
       </c>
@@ -27996,51 +28245,51 @@
       </c>
       <c r="Q22">
         <v>-13926000.0</v>
       </c>
       <c r="R22">
         <v>1317000.0</v>
       </c>
       <c r="S22">
         <v>-16906000.0</v>
       </c>
       <c r="T22">
         <v>-3597000.0</v>
       </c>
       <c r="U22">
         <v>3496000.0</v>
       </c>
       <c r="V22">
         <v>6819000.0</v>
       </c>
       <c r="W22">
         <v>7133000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>-682000.0</v>
       </c>
       <c r="C23">
         <v>359000.0</v>
       </c>
       <c r="D23">
         <v>3133000.0</v>
       </c>
       <c r="E23">
         <v>2079000.0</v>
       </c>
       <c r="F23">
         <v>3590000.0</v>
       </c>
       <c r="G23">
         <v>-93000.0</v>
       </c>
       <c r="H23">
         <v>15041000.0</v>
       </c>
       <c r="I23">
         <v>-94000.0</v>
       </c>
@@ -28067,51 +28316,51 @@
       </c>
       <c r="Q23">
         <v>-996000.0</v>
       </c>
       <c r="R23">
         <v>-1075000.0</v>
       </c>
       <c r="S23">
         <v>37575000.0</v>
       </c>
       <c r="T23">
         <v>-34056000.0</v>
       </c>
       <c r="U23">
         <v>-51700000.0</v>
       </c>
       <c r="V23">
         <v>10000.0</v>
       </c>
       <c r="W23">
         <v>1084000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>64000.0</v>
       </c>
       <c r="C24">
         <v>16000.0</v>
       </c>
       <c r="D24">
         <v>-22000.0</v>
       </c>
       <c r="E24">
         <v>68000.0</v>
       </c>
       <c r="F24">
         <v>27000.0</v>
       </c>
       <c r="G24">
         <v>-101000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>-1000.0</v>
       </c>
       <c r="J24">
         <v>39000.0</v>
@@ -28134,51 +28383,51 @@
       <c r="P24">
         <v>899000.0</v>
       </c>
       <c r="Q24">
         <v>-319000.0</v>
       </c>
       <c r="R24">
         <v>98000.0</v>
       </c>
       <c r="S24">
         <v>-655000.0</v>
       </c>
       <c r="T24">
         <v>-1296000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>510000.0</v>
       </c>
       <c r="W24">
         <v>-82000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>4505000.0</v>
       </c>
       <c r="C25">
         <v>-21257000.0</v>
       </c>
       <c r="D25">
         <v>10000.0</v>
       </c>
       <c r="E25">
         <v>34000.0</v>
       </c>
       <c r="F25">
         <v>93000.0</v>
       </c>
       <c r="G25">
         <v>42000.0</v>
       </c>
       <c r="H25">
         <v>20000.0</v>
       </c>
       <c r="I25">
         <v>20000.0</v>
       </c>
@@ -28205,51 +28454,51 @@
       </c>
       <c r="Q25">
         <v>45000.0</v>
       </c>
       <c r="R25">
         <v>3270000.0</v>
       </c>
       <c r="S25">
         <v>23394000.0</v>
       </c>
       <c r="T25">
         <v>272000.0</v>
       </c>
       <c r="U25">
         <v>66000.0</v>
       </c>
       <c r="V25">
         <v>-75000.0</v>
       </c>
       <c r="W25">
         <v>-8000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-470000.0</v>
       </c>
       <c r="D26">
         <v>-4311000.0</v>
       </c>
       <c r="E26">
         <v>2079000.0</v>
       </c>
       <c r="F26">
         <v>-524000.0</v>
       </c>
       <c r="G26">
         <v>9779000.0</v>
       </c>
       <c r="H26">
         <v>460000.0</v>
       </c>
       <c r="I26">
         <v>-430000.0</v>
       </c>
       <c r="J26">
         <v>-5823000.0</v>
@@ -28264,51 +28513,51 @@
         <v>7295000.0</v>
       </c>
       <c r="N26">
         <v>-1091000.0</v>
       </c>
       <c r="O26">
         <v>640000.0</v>
       </c>
       <c r="P26">
         <v>384000.0</v>
       </c>
       <c r="Q26">
         <v>430000.0</v>
       </c>
       <c r="R26">
         <v>160000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>8108000.0</v>
       </c>
       <c r="C27">
         <v>12038000.0</v>
       </c>
       <c r="D27">
         <v>11675000.0</v>
       </c>
       <c r="E27">
         <v>11322000.0</v>
       </c>
       <c r="F27">
         <v>15685000.0</v>
       </c>
       <c r="G27">
         <v>7778000.0</v>
       </c>
       <c r="H27">
         <v>3656000.0</v>
       </c>
       <c r="I27">
         <v>3595000.0</v>
       </c>
@@ -28331,51 +28580,51 @@
         <v>1726000.0</v>
       </c>
       <c r="P27">
         <v>2607000.0</v>
       </c>
       <c r="Q27">
         <v>2742000.0</v>
       </c>
       <c r="R27">
         <v>3270000.0</v>
       </c>
       <c r="S27">
         <v>2901000.0</v>
       </c>
       <c r="T27">
         <v>2174000.0</v>
       </c>
       <c r="U27">
         <v>956000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>31397000.0</v>
       </c>
       <c r="C28">
         <v>-4422000.0</v>
       </c>
       <c r="D28">
         <v>-5916000.0</v>
       </c>
       <c r="E28">
         <v>-2153000.0</v>
       </c>
       <c r="F28">
         <v>902000.0</v>
       </c>
       <c r="G28">
         <v>62361000.0</v>
       </c>
       <c r="H28">
         <v>-465000.0</v>
       </c>
       <c r="I28">
         <v>-1283000.0</v>
       </c>
@@ -28402,51 +28651,51 @@
       </c>
       <c r="Q28">
         <v>24412000.0</v>
       </c>
       <c r="R28">
         <v>115000.0</v>
       </c>
       <c r="S28">
         <v>-1075000.0</v>
       </c>
       <c r="T28">
         <v>37575000.0</v>
       </c>
       <c r="U28">
         <v>19939000.0</v>
       </c>
       <c r="V28">
         <v>-11136000.0</v>
       </c>
       <c r="W28">
         <v>-4545000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>-34076000.0</v>
       </c>
       <c r="C29">
         <v>10338000.0</v>
       </c>
       <c r="D29">
         <v>50001000.0</v>
       </c>
       <c r="E29">
         <v>15368000.0</v>
       </c>
       <c r="F29">
         <v>-6988000.0</v>
       </c>
       <c r="G29">
         <v>-19068000.0</v>
       </c>
       <c r="H29">
         <v>6877000.0</v>
       </c>
       <c r="I29">
         <v>6181000.0</v>
       </c>
@@ -28473,51 +28722,51 @@
       </c>
       <c r="Q29">
         <v>-2557000.0</v>
       </c>
       <c r="R29">
         <v>12062000.0</v>
       </c>
       <c r="S29">
         <v>2996000.0</v>
       </c>
       <c r="T29">
         <v>9585000.0</v>
       </c>
       <c r="U29">
         <v>7355000.0</v>
       </c>
       <c r="V29">
         <v>9636000.0</v>
       </c>
       <c r="W29">
         <v>6503000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-7897000.0</v>
       </c>
       <c r="C30">
         <v>-20557000.0</v>
       </c>
       <c r="D30">
         <v>-11901000.0</v>
       </c>
       <c r="E30">
         <v>-12517000.0</v>
       </c>
       <c r="F30">
         <v>-11551000.0</v>
       </c>
       <c r="G30">
         <v>-9758000.0</v>
       </c>
       <c r="H30">
         <v>-6160000.0</v>
       </c>
       <c r="I30">
         <v>-5689000.0</v>
       </c>
@@ -28563,4189 +28812,4234 @@
       <c r="W30">
         <v>-1945000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>25821000.0</v>
+      </c>
+      <c r="C2">
         <v>36011000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19774000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38532000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36397000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38105000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34065000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46046000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50951000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66679000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79213000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49305000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18767000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16654000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15224000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25035000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18144000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20680000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>33149000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45896000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35802000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58971000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24860000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14148000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2273000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1108000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>883000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4835000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2031000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6824000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9222000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2850000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6673000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9928000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7198000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6643000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7505000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4913000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4542000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5537000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5676000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6608000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7917000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7653000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1255000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1675000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1392000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>818000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1099000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>851000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1297000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1030000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1076000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1405000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8834000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10335000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15151000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16249000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>18884000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17595000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>24540000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15197000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>25047000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>26251000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33609000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>32597000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>33939000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32473000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>33122000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>34120000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>32156000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19399000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17186000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>42324000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>45611000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2381000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3287000.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>5845000</v>
+        <v>2099000</v>
       </c>
       <c r="C3">
+        <v>1680000</v>
+      </c>
+      <c r="D3">
         <v>1872999</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2292000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2116000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2427000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3579000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7136000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7431000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4499000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2711000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1924000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2745000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2039000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2748999</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4037000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3760000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3144000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3036000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2768000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2630000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2822000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3096000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1790000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2050000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1474000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1255000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1844000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1587000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1361000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1388000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1450000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1490000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1224000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1178000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1232000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1262000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1783000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1683000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1611000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1401000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1980000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1968000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1596000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2261000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1264000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1356000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1578000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1558000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1646000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1864000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2192000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2623000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2320000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2479000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3003000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2387000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3174000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3934000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3581000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3688000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2279000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3502000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3784000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3515000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1762000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3515000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2297000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1565000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1664000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1333000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>951000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1024000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>250000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2672000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1007000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1073000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>654000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1236000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
         <v>440000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
         <v>1368000</v>
       </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>29908000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>30538000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1690000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1907000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-9784000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>6885000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-2536000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-12469000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-12747000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>10094000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-23169000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>34111000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>10712000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>11875000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1165000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>225000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3952000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>2804000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6269000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>1476000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2398000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>6372000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-3823000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-3255000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2730000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>555000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-862000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2592000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>371000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-995000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-139000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-932000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1309000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>264000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6398000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-420000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>283000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>574000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-281000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>248000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-446000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>267000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-46000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-329000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-7429000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1501000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>549000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-491000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>149000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1960000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1201000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1349000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>583000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3702000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1437000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1189000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-183000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-861000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-882000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1378000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1738000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-536000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-842000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>865000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-588000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-847000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-422000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-109000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-223000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>106000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-26000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>531000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>374000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-376000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-581000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-511000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>411000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-513000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>335000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-143000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-105000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>345000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>124000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>775000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1059000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>901000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-8000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-283000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-584000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>29000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>12035000.0</v>
+      </c>
+      <c r="C6">
         <v>-10190000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16237000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18758000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2135000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1708000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4040000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11981000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4905000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15728000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12534000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29908000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>30538000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2113000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1430000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9811000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6891000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2536000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12469000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12747000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10094000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-23169000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34111000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10712000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11875000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1165000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>225000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3952000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2804000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6269000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1476000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2398000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6372000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3823000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3255000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2730000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>555000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-862000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2592000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>371000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-995000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-139000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-932000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1309000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>264000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6398000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-420000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>283000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>574000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-281000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>248000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-446000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>267000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-46000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-329000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7429000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1501000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4816000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1098000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2635000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1289000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-6945000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>9664000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-9850000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1204000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-7358000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1012000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1342000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1466000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-649000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-998000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1964000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12757000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2213000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-25138000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-3287000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>43230000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-906000.0</v>
       </c>
-      <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>5303000.0</v>
+      </c>
+      <c r="C7">
         <v>-5598000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3564000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4527000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7581000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8538000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10555000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13221000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5298000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1904000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14480000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1021000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>23879000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8397000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5527000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7775000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3847000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-864000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-11301000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-20049000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9782000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-21372000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-28351000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5887000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10702000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1763000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1062000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2390000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6675000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1105000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>581000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2440000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>4878000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2968000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3550000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1571000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>4451000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>900000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1846000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1290000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>6644000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3298000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1247000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>789000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2367000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>311000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-11215000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2378000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>5080000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1418000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4339000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1077000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>467000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4744000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-4037000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-4996000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-4272000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-956000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4198000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2102000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1664000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5735000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-13100000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1016000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2089000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2440000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1128000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1372000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-9000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>217000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1160000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>362000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2741000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>6628000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-2747000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-4797000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>3589000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1310000.0</v>
       </c>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>2272000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-3362000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3200000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2554000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-625000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1445000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3040000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1061000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2741000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3417000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>656000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1697000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-247000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-2362000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1680000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-309000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1706000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2019000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-695000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-399000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>724000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-887000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>460000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-232000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>463000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>105000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-275000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-20000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>490000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-225000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>307000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-425000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>1091000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-405000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>34000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-227000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>1151000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>147000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-133000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>449000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1696000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>391000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1152000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>905000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-299000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1267000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>-1271000.0</v>
+      </c>
+      <c r="C9">
         <v>287000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>186000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2675000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4112000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2330000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2280000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2741000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1524000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2084000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2095000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2272000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3362000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2554000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-625000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1445000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3040000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1061000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2741000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3417000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>656000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1697000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-247000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2362000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1680000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-309000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1706000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2019000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-695000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-399000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>724000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-887000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>460000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-232000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>463000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>105000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-275000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-20000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>490000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-225000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>307000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-425000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1091000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-405000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>34000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-227000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1151000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>147000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-133000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>449000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1696000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>391000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1152000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>905000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-299000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1267000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>883000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1476000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-536000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1454000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2024000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>633000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>583000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>217000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-567000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-952000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>144000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-655000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-118000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1418000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>472000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>29000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-1152000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>302000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>10000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-235000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>4138000.0</v>
+      </c>
+      <c r="C10">
         <v>-898000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-274000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>197000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3853000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6881000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12053000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10727000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8886000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4935000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10670000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1376000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23662000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18725000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8265000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5078000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19087000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7082000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17804000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16022000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8627000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12586000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11346000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8023000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4860000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4801000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4853000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-846000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2080000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3736000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>825000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3933000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3889000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-512000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1524000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4991000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6282000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1433000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5050000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2516000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4279000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5031000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-965000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3127000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>15000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3582000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9638000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1434000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>374000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3190000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5996000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3452000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5094000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5932000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>570000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3120000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6138000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6528000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>87000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-3125000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5421000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1253000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-7945000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-8555000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>629000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3246000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-3180000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-847000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-427000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1194000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1737000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1202000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1449000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>753000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-424000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1301000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1422000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1068000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1676000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>25816000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4081000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-13651000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-12942000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-844000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18062000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2959000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7009000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-8382000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23291000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-9664000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-15100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15043000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>18831000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6287000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5195000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2689000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11641000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-4826000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>743000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6250000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10076000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2807000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1571000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3989000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10654000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2077000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6542000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1340000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3171000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>326000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>654000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-3840000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3270000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3524000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1207000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-102000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4214000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1763000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>412000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-5156000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-5908000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-2322000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-5218000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-961000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-9172000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6218000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2725000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>7357000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>7639000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1757000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>7560000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7623000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3267000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1501000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1321000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>826000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5060000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>1469000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4463000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>769000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1004000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>4942000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2727000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3905000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3515000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3270000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>498000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4021000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4451000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4025000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3705000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3579000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1792000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1612000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1751000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2647000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24170000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>181000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>385000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>226000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>523000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>577000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>669000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1395000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5051000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>567000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-25334000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1083000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1250000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>767000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>789000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>626000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>461000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>211000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>430000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>619000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>672000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>669000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>389000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>152000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>326000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6477000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>440000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25453000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>571000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>861000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>714000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1180000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>625000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1704000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1242000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1611000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>219000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>970000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1614000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>561000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>222000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1315000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>124000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-98000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1195000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1117000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-970000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>21000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>604000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-777000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1318000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-685000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-690000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>520000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-482000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-26000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2492000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>374000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-376000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-581000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>778000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-131000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
-        <v>15176000.0</v>
+        <v>4273000.0</v>
       </c>
       <c r="C14">
+        <v>4929000.0</v>
+      </c>
+      <c r="D14">
         <v>5255000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5008000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5511000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5627000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4968000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4484000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4049000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4118000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4455000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4272000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3930000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3963000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3432000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3335000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2985000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2799000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2601000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2198000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2407000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2386000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1791000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1659000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1923000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1705000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1557000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1536000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1554000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1435000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1465000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1536000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1551000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1555000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1667000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1749000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1745000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2030000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2017000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1974000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1971000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2011000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1977000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1937000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2049000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2196000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2319000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2378000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2452000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2521000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2558000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3733000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3744000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3848000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4116000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4342000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4087000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3838000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3465000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4435000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4630000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4623000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3468000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2073000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2106000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1537000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1361000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1288000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1385000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1398000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1281000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3059000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2894000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2698000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2425000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2399000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2297000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2300000.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>897000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>606000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...2 lines deleted...]
-      <c r="S15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>0.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>33000.0</v>
       </c>
       <c r="X15">
         <v>33000.0</v>
       </c>
       <c r="Y15">
         <v>33000.0</v>
       </c>
       <c r="Z15">
-        <v>0.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AD15">
         <v>41000.0</v>
       </c>
       <c r="AE15">
+        <v>41000.0</v>
+      </c>
+      <c r="AF15">
         <v>40000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>39000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>41000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>40000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>169000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>49000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="AM15">
         <v>61000.0</v>
       </c>
       <c r="AN15">
-        <v>0.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>61000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>61000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>5956000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>51700000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>51700000.0</v>
+      </c>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>7764000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>5629000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>37856000.0</v>
+      </c>
+      <c r="C16">
         <v>25821000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36011000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19774000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>38532000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36397000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38105000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34065000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>46046000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>50951000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>66679000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>79213000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>49305000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18767000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16654000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15224000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>25035000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18144000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20680000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>33149000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>45896000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35802000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>58971000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24860000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14148000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2273000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1108000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>883000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4835000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2031000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6824000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9222000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2850000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6673000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9928000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7198000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6643000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7505000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4913000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4542000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5537000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5676000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6608000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7917000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7653000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1255000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1675000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1392000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>818000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1099000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>851000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1297000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1030000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1076000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1405000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8834000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>10335000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>15151000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16249000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>18884000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>17595000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>24861000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15197000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>25047000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26251000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>33609000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>32597000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>33939000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>32473000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>33122000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>34120000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>32156000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>19399000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>17186000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>42324000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>45611000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2381000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3287000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>6000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="U17">
         <v>-11000.0</v>
       </c>
       <c r="V17">
         <v>-11000.0</v>
       </c>
       <c r="W17">
+        <v>-11000.0</v>
+      </c>
+      <c r="X17">
         <v>13000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-6000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-8000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-3000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-7000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-7000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-18000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>25000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-10000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-12000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-5000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-16000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-11000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>86000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="AS17">
         <v>-11000.0</v>
       </c>
       <c r="AT17">
+        <v>-11000.0</v>
+      </c>
+      <c r="AU17">
         <v>8000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-5000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>5000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>45000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-12000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>11000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-11000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>6000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-18000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>32000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
-        <v>-18949000.0</v>
+        <v>5162000.0</v>
       </c>
       <c r="C18">
+        <v>-9279000.0</v>
+      </c>
+      <c r="D18">
         <v>-8289999.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-27857000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3389000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-631000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4945000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10770000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3779000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12363000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11207000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>31656000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>30036000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7627000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2506000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3844000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1506000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1783000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12366000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14838000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10421000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-23500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-26654000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9079000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>12249000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1076000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>122000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3769000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3288000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6083000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1674000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2169000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7070000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1664000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1574000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3680000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6296000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>492000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2607000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3144000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>8850000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-3583000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1106000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>340000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2289000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-731000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-12054000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1688000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6584000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1140000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-4719000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2595000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1284000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>977000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4511000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-4448000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2607000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-3196000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-955000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-2945000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3097000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5277000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-13891000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-1292000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>3310000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-536000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-718000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2226000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1476000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-604000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1344000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1087000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-1115000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>2433000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1569000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-2008000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>5727000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-978000.0</v>
       </c>
-      <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-1873000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2292000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2116000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2427000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3523000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7176000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7431000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4604000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2711000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1841000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2745000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2015000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2749000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3993000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3760000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3144000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3009000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2768000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2630000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2822000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3096000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1790000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2050000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1474000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1255000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1844000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1587000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
-[...1 lines deleted...]
-      </c>
+      <c r="AL19"/>
       <c r="AM19">
         <v>1000.0</v>
       </c>
       <c r="AN19">
         <v>1000.0</v>
       </c>
       <c r="AO19">
         <v>1000.0</v>
       </c>
       <c r="AP19">
         <v>1000.0</v>
       </c>
-      <c r="AQ19"/>
+      <c r="AQ19">
+        <v>1000.0</v>
+      </c>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-1000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>744000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-745000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>49000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-1000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>2100000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>1064000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>203</v>
+      </c>
+      <c r="B20">
+        <v>8000000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>221000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>794000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>362000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>431000.0</v>
       </c>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -32769,2390 +33063,2421 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-720000.0</v>
+      </c>
       <c r="C21">
+        <v>-829000.0</v>
+      </c>
+      <c r="D21">
         <v>14171000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9168000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-954000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1068000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1086000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-1242000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3867000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-598000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-576000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-514000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-476000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-445000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-245000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-137000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1226000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-705000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>162000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-150000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-149000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-153000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-152000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-149000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-144000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-143000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-140000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2343000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2621000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-137000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-136000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3172000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-8900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3326000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>140000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1565000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1602000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>91000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10827000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-815000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-6087000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-26376000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>29682000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8882000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4133000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-985000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3557000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-4897000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-47000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
-        <v>-35160000.0</v>
+        <v>-1940000.0</v>
       </c>
       <c r="C22">
+        <v>-11564000.0</v>
+      </c>
+      <c r="D22">
         <v>-10885000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12711000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15283000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15418000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10018000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-8687000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6478000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6086000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2517000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-671000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1051000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-6224000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-948000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4118000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2103000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5030000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4659000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2072000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2722000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3488000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1385000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1568000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-978000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-25087000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1423000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1457000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3581000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5577000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>438000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-485000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>735000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4079000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>919000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>26918000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>257000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1914000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-360000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>681000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>990000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-798000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-288000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1022000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-316000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2613000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2494000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2180000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>201000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1325000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1399000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-9567000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3343000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-30783000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2711000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1696000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-788000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-7019000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5308000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-2564000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-245000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2896000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-13039000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>462000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1547000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>586000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>781000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>629000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-679000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-3477000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-491000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-12063000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-875000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-5498000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>893000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>773000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>235000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-153000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>187000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>611000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2720000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2063000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1383000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1395000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1978000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7133000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>-77000.0</v>
+      </c>
+      <c r="C23">
         <v>-165000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-52000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>96000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-9000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-32000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-106000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>202000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>46000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>897000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>446000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1523000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>966000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>546000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4431000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>792000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>363000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>451000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2616000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-3000.0</v>
+      </c>
+      <c r="W23">
         <v>857000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>61030000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1772000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1036000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>349000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>98000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3543000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3809000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>57000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>48000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-751000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3240000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>61000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>198000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>410000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>27000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>32000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>62000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-73000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>13000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7030000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>47000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>44000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>74000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-168000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5005000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1436000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5793000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5860000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>105000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>29000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>39000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-16000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>80000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>57000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-25786000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-574000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>306000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>98000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>150000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>12000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-5918000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-19000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-113000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>31000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-31000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-1018000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29380000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-16000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="BZ23">
         <v>-5000.0</v>
       </c>
-      <c r="CA23"/>
+      <c r="CA23">
+        <v>-5000.0</v>
+      </c>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>4165000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C24">
+        <v>64000.0</v>
+      </c>
+      <c r="D24">
         <v>-1873000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4408000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>56000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-40000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-105000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>83000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>24000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>44000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-11578000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>27000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-101000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-2050000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-8079000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-1000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1490000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4896000.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>39000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-125000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-7805000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>85000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>13000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-200000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>766000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-739000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1558000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>42000.0</v>
       </c>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>-106000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-18000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-166000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>30000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-11000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-15000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>835000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>38000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-310000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-27498000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-250000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1001000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-638000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-736000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-5680000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-1024000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>74447000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-23714000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-1286000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1073000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>356000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>12747000.0</v>
+        <v>-375000.0</v>
       </c>
       <c r="C25">
+        <v>3960000.0</v>
+      </c>
+      <c r="D25">
         <v>488000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-24662000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19692000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-41000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15980000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2041000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-7515000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2584000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>26021000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3285999.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>48000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="X25">
         <v>11000.0</v>
       </c>
       <c r="Y25">
         <v>11000.0</v>
       </c>
       <c r="Z25">
+        <v>11000.0</v>
+      </c>
+      <c r="AA25">
         <v>5000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AD25">
         <v>5000.0</v>
       </c>
       <c r="AE25">
+        <v>5000.0</v>
+      </c>
+      <c r="AF25">
         <v>6000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>24000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1133000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>22000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>23000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>22000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>21000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>22000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>21000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-55000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>23000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>24000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>12000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6098000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>31000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>26462000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>18000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>372000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>43000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5178000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BI25">
         <v>30000.0</v>
       </c>
       <c r="BJ25">
+        <v>30000.0</v>
+      </c>
+      <c r="BK25">
         <v>40000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>200000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-108000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-98000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>20072000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>850000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>820000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1030000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3585000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>23000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>10680000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>631000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>514000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>532000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>624000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>679000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>364000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-69000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-396000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-9000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-32000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-106000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-323000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2160000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1099000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1052000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1744000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>172000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>546000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>138000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1223000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-524000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>451000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2616000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-84000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-12000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-287000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-6000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>-35000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-395000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-2000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1551000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-956000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2272000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1387000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>190000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-970000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>30000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>60000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>30000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-438000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>7030000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>50000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>150000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>70000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-21000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>198000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1015000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-30000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-27000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>10000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>43000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-170000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>230000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>180000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-360000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>130000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>170000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>490000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>150000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>10000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
-        <v>5236000.0</v>
+        <v>1656000.0</v>
       </c>
       <c r="C27">
+        <v>674000.0</v>
+      </c>
+      <c r="D27">
         <v>2289000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2273000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3166000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3021000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3060000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3328000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2824000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3523000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1462000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2937000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3899000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3509000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3288000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>510000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4015000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4408000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4005000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3699000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3573000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1787000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1606000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1722000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2663000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1701000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>792000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>613000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>550000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1891000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>567000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>161000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>976000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>644000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>565000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>544000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1089000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>665000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>807000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>866000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>802000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>693000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>620000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>596000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>510000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>680000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>686000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>629000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>376000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>198000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>294000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>351000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>409000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>275000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>461000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>406000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>584000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>661000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>622000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>643000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>681000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>630000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>640000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>612000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>860000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>569000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>854000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>820000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1027000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2174000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>750000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>631000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>956000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>406000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>7167000.0</v>
+      </c>
+      <c r="C28">
         <v>-975000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24527000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9099000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1254000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1077000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-961000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1170000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1214000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3260000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1327000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1831000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>502000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5961000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4413000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5984000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5379000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-759000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-125000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2102000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-316000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>342000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>60752000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1635000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-368000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>97000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>106000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-191000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-477000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-188000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-192000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-223000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-680000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2184000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1671000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-942000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-5768000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1350000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2762000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-9843000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3358000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>202000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1638000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2027000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7121000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10874000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-671000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6013000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1520000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4941000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2138000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1660000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1012000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4177000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4897000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1602000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1778000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-879000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1841000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1433000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>24888000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>306000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>589000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>149000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000.0</v>
       </c>
       <c r="BR28">
         <v>-19000.0</v>
       </c>
       <c r="BS28">
+        <v>-19000.0</v>
+      </c>
+      <c r="BT28">
         <v>-25000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-13000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1018000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-5000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>78000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-14000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>37516000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-5000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>19944000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>7261000.0</v>
+      </c>
+      <c r="C29">
         <v>-7599000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6417000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-25565000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1796000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8524000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3634000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3652000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7864000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8496000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>33580000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32781000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9666000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>242999.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>193000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5266000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1361000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9330000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12070000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13051000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-20678000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-23558000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>14299000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2550000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1377000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1925000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4875000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4722000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3062000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-719000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8560000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-440000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-396000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4912000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7558000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2275000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4290000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>4755000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>10251000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1603000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>862000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1936000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4550000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>533000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-10698000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3266000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>8142000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>2786000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-2855000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-403000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1339000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3297000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2032000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1445000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-220000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-22000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2979000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>636000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>6785000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2998000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-10389000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2492000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>6825000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1226000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2797000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4523000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3041000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1060000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-11000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2038000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-91000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2683000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1103000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-1001000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6800000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-324000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>7679000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>9636000.0</v>
       </c>
-      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>6503000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-1799000.0</v>
+      </c>
+      <c r="C30">
         <v>-1616000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1873000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2292000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2116000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2427000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3523000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7176000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7431000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4604000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2711000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1841000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2745000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2015000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2749000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3993000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3760000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3144000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3009000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2768000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2630000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2822000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3096000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1790000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2050000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1474000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1255000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1844000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1587000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1362000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1387000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1450000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1490000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1224000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1178000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1232000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1223000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1782000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1683000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1611000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1401000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1980000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1968000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1596000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2248000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1264000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-591000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2317000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1558000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1592000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1826000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2192000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2729000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2320000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2480000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1069000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1309000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-3191000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2276000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2401000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3656000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2681000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4856000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-12623000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-8673000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-8752000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1844000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5918000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1565000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1664000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-958000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-76000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13876000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>803000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-26386000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2293000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1095000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>723000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>