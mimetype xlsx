--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4072,479 +4075,485 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>7046711850000.0</v>
+      </c>
+      <c r="C2">
         <v>6494852203000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7637084669000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9657815627000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9411652148000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10206461493000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10225588022000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15665096142000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15341014957000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16671393483000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15230762642000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15141043075193.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13909206189945.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15562734675985.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15184127427089.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15308214853043.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15639074309967.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16623317867161.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16067182382631.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16431843179662.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16053447544428.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15274498912837.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15503474562703.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11558347941372.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15050812017584.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15524666437064.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18003912630679.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17578509179629.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17723689431206.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18024411364988.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19571489359374.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16065790133410.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13725985020981.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12922170456780.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14472413159883.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10711277225908.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9142902902037.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8490040747062.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9902292196726.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6831279001935.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6132536234212.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6568298361314.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7371749682794.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5434722908617.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5128307023197.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5157744085082.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6578726791646.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4550010604890.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4509023556990.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3698823503934.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4489324440830.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4278926648644.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2549538930588.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2361318383347.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4243610052976.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2748912023700.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2334778234867.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2366817103204.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1877278540554.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1489983510553.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1435481114775.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1608084680109.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2384645829654.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1200994371000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1324720341500.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1632308955800.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2153988029700.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>1199017880500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4572,11194 +4581,55 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
-    </row>
-[...11137 lines deleted...]
-      <c r="BQ3"/>
       <c r="BR3"/>
     </row>
     <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15789,555 +4659,483 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>24</v>
       </c>
       <c r="B5">
-        <v>428468630000.0</v>
+        <v>-3950680869000.0</v>
       </c>
       <c r="C5">
-        <v>-7716445605000.0</v>
+        <v>2050832320000.0</v>
       </c>
       <c r="D5">
-        <v>1239663566000.0</v>
+        <v>2039699245000.0</v>
       </c>
       <c r="E5">
-        <v>422953493000.0</v>
+        <v>4414198477000.0</v>
       </c>
       <c r="F5">
-        <v>456191907000.0</v>
+        <v>4407374116000.0</v>
       </c>
       <c r="G5">
-        <v>953171367000.0</v>
+        <v>3996825526000.0</v>
       </c>
       <c r="H5">
-        <v>520163230000.0</v>
+        <v>3988982117000.0</v>
       </c>
       <c r="I5">
-        <v>465274852000.0</v>
+        <v>4033678534000.0</v>
       </c>
       <c r="J5">
-        <v>345771648000.0</v>
+        <v>4079177654000.0</v>
       </c>
       <c r="K5">
-        <v>368643438000.0</v>
+        <v>3574431754000.0</v>
       </c>
       <c r="L5">
-        <v>375350128393.0</v>
+        <v>3562382534000.0</v>
       </c>
       <c r="M5">
-        <v>399343873744.0</v>
+        <v>3473425019449.0</v>
       </c>
       <c r="N5">
-        <v>356481635479.0</v>
+        <v>3170917396251.0</v>
       </c>
       <c r="O5">
-        <v>601729911245.0</v>
+        <v>3188924007638.0</v>
       </c>
       <c r="P5">
-        <v>385592906156.0</v>
+        <v>3215111119157.0</v>
       </c>
       <c r="Q5">
-        <v>430936684779.0</v>
+        <v>3250349714845.0</v>
       </c>
       <c r="R5">
-        <v>341573744266.0</v>
+        <v>3232350202798.0</v>
       </c>
       <c r="S5">
-        <v>773284373058.0</v>
+        <v>2941464173601.0</v>
       </c>
       <c r="T5">
-        <v>416680198092.0</v>
+        <v>2946577032138.0</v>
       </c>
       <c r="U5">
-        <v>342100260716.0</v>
+        <v>2968889531509.0</v>
       </c>
       <c r="V5">
-        <v>290086561737.0</v>
+        <v>2975367669685.0</v>
       </c>
       <c r="W5">
-        <v>545991741799.0</v>
+        <v>2848537970922.0</v>
       </c>
       <c r="X5">
-        <v>259889008259.0</v>
+        <v>2107481340116.0</v>
       </c>
       <c r="Y5">
-        <v>204660694251.0</v>
+        <v>2227288147983.0</v>
       </c>
       <c r="Z5">
-        <v>219251337448.0</v>
+        <v>2212436202216.0</v>
       </c>
       <c r="AA5">
-        <v>806654789673.0</v>
+        <v>2258015446971.0</v>
       </c>
       <c r="AB5">
-        <v>420975113143.0</v>
+        <v>2200353375780.0</v>
       </c>
       <c r="AC5">
-        <v>436144212790.0</v>
+        <v>2135005181156.0</v>
       </c>
       <c r="AD5">
-        <v>353643366040.0</v>
+        <v>2141989681287.0</v>
       </c>
       <c r="AE5">
-        <v>1163938608335.0</v>
+        <v>2113493582102.0</v>
       </c>
       <c r="AF5">
-        <v>690229322908.0</v>
+        <v>2161390396261.0</v>
       </c>
       <c r="AG5">
-        <v>598580178444.0</v>
+        <v>2044258531757.0</v>
       </c>
       <c r="AH5">
-        <v>310180464719.0</v>
+        <v>2049734444573.0</v>
       </c>
       <c r="AI5">
-        <v>745025954777.0</v>
+        <v>2050905290525.0</v>
       </c>
       <c r="AJ5">
-        <v>767980790835.0</v>
+        <v>2060810677419.0</v>
       </c>
       <c r="AK5">
-        <v>730615809948.0</v>
+        <v>1489240889335.0</v>
       </c>
       <c r="AL5">
-        <v>213557456326.0</v>
+        <v>1539273080244.0</v>
       </c>
       <c r="AM5">
-        <v>887708373949.0</v>
+        <v>1540567937042.0</v>
       </c>
       <c r="AN5">
-        <v>455364808949.0</v>
+        <v>1405342815125.0</v>
       </c>
       <c r="AO5">
-        <v>420900828032.0</v>
+        <v>1504476919363.0</v>
       </c>
       <c r="AP5">
-        <v>251844952175.0</v>
+        <v>1478289114527.0</v>
       </c>
       <c r="AQ5">
-        <v>752591422659.0</v>
+        <v>1427470795013.0</v>
       </c>
       <c r="AR5">
-        <v>423985857537.0</v>
+        <v>1418864658218.0</v>
       </c>
       <c r="AS5">
-        <v>301011305304.0</v>
+        <v>222045113766.0</v>
       </c>
       <c r="AT5">
-        <v>189483151931.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>206461937979.0</v>
+      </c>
+      <c r="AU5"/>
       <c r="AV5">
-        <v>348289540724.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>-29322995960.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>136</v>
-[...195 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      <c r="D7"/>
+        <v>26</v>
+      </c>
+      <c r="B7">
+        <v>1080808565312.0</v>
+      </c>
+      <c r="C7">
+        <v>1025942019332.0</v>
+      </c>
+      <c r="D7">
+        <v>963174239862.0</v>
+      </c>
       <c r="E7"/>
-      <c r="F7"/>
-[...21 lines deleted...]
-      <c r="AB7"/>
+      <c r="F7">
+        <v>793429913851.0</v>
+      </c>
+      <c r="G7">
+        <v>795768079938.0</v>
+      </c>
+      <c r="H7">
+        <v>786670915602.0</v>
+      </c>
+      <c r="I7">
+        <v>633215506143.0</v>
+      </c>
+      <c r="J7">
+        <v>637526327139.0</v>
+      </c>
+      <c r="K7">
+        <v>227232093258.0</v>
+      </c>
+      <c r="L7">
+        <v>356128305728.0</v>
+      </c>
+      <c r="M7">
+        <v>341719410528.0</v>
+      </c>
+      <c r="N7">
+        <v>361915220767.0</v>
+      </c>
+      <c r="O7">
+        <v>352910779526.0</v>
+      </c>
+      <c r="P7">
+        <v>389007241039.0</v>
+      </c>
+      <c r="Q7">
+        <v>384349127243.0</v>
+      </c>
+      <c r="R7">
+        <v>347090906922.0</v>
+      </c>
+      <c r="S7">
+        <v>317935708571.0</v>
+      </c>
+      <c r="T7">
+        <v>335829717726.0</v>
+      </c>
+      <c r="U7">
+        <v>264401343311.0</v>
+      </c>
+      <c r="V7">
+        <v>229961210931.0</v>
+      </c>
+      <c r="W7">
+        <v>204916599109.0</v>
+      </c>
+      <c r="X7">
+        <v>223309222269.0</v>
+      </c>
+      <c r="Y7">
+        <v>233021221346.0</v>
+      </c>
+      <c r="Z7">
+        <v>270494998894.0</v>
+      </c>
+      <c r="AA7">
+        <v>311397294197.0</v>
+      </c>
+      <c r="AB7">
+        <v>365828032957.0</v>
+      </c>
       <c r="AC7"/>
-      <c r="AD7"/>
-      <c r="AE7"/>
+      <c r="AD7">
+        <v>397865957190.0</v>
+      </c>
+      <c r="AE7">
+        <v>424838360890.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      <c r="D8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="C8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="D8">
+        <v>619989735400.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8"/>
-[...15 lines deleted...]
-      <c r="V8"/>
+      <c r="F8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="G8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="H8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="I8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="J8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="K8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="L8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="M8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="N8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="O8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="P8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="Q8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="R8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="S8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="T8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="U8">
+        <v>619989735400.0</v>
+      </c>
+      <c r="V8">
+        <v>619989735400.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -16345,1803 +5143,1515 @@
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>689150811000.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="E9">
-        <v>490079214000.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="F9">
-        <v>432055511000.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="G9">
-        <v>978234233000.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="H9">
-        <v>614200404000.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="I9">
-        <v>508773631000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>4710054735220.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>582270201975.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="N9">
-        <v>563748430055.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="O9">
-        <v>857377962854.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="P9">
-        <v>591000165105.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="Q9">
-        <v>683216406002.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="R9">
-        <v>544470126189.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="S9">
-        <v>753420339703.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="T9">
-        <v>622883130569.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="U9">
-        <v>393338542134.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="V9">
-        <v>404940219178.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="W9">
-        <v>1038253503983.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="X9">
-        <v>429513735559.0</v>
+        <v>4687611759520.0</v>
       </c>
       <c r="Y9">
-        <v>377112230639.0</v>
+        <v>4687611759520.0</v>
       </c>
       <c r="Z9">
-        <v>328578315252.0</v>
+        <v>4688244248180.0</v>
       </c>
       <c r="AA9">
-        <v>1419867155261.0</v>
+        <v>4701954964200.0</v>
       </c>
       <c r="AB9">
-        <v>602604266840.0</v>
+        <v>4710054735220.0</v>
       </c>
       <c r="AC9">
-        <v>-52195767472.0</v>
-[...123 lines deleted...]
-      </c>
+        <v>4705290716120.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
     <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>2897309000.0</v>
+        <v>1211865011000.0</v>
       </c>
       <c r="C10">
-        <v>-7772853926000.0</v>
+        <v>1984012231000.0</v>
       </c>
       <c r="D10">
-        <v>-26033017000.0</v>
+        <v>3058803463000.0</v>
       </c>
       <c r="E10">
-        <v>-8326455000.0</v>
+        <v>2955690037000.0</v>
       </c>
       <c r="F10">
-        <v>80204376000.0</v>
+        <v>2540402819000.0</v>
       </c>
       <c r="G10">
-        <v>147186252000.0</v>
+        <v>3031969877000.0</v>
       </c>
       <c r="H10">
-        <v>21259335000.0</v>
+        <v>4184944900000.0</v>
       </c>
       <c r="I10">
-        <v>29522982000.0</v>
+        <v>3069039182000.0</v>
       </c>
       <c r="J10">
-        <v>49747167000.0</v>
+        <v>4505747057000.0</v>
       </c>
       <c r="K10">
-        <v>-74976316000.0</v>
+        <v>4061913093000.0</v>
       </c>
       <c r="L10">
-        <v>89207140783.0</v>
+        <v>4289705228000.0</v>
       </c>
       <c r="M10">
-        <v>70586295520.0</v>
+        <v>2954792478983.0</v>
       </c>
       <c r="N10">
-        <v>64386999438.0</v>
+        <v>2871035968998.0</v>
       </c>
       <c r="O10">
-        <v>145689602638.0</v>
+        <v>3986356978225.0</v>
       </c>
       <c r="P10">
-        <v>101703497467.0</v>
+        <v>5441315032120.0</v>
       </c>
       <c r="Q10">
-        <v>69717892555.0</v>
+        <v>4645023472589.0</v>
       </c>
       <c r="R10">
-        <v>63106959007.0</v>
+        <v>5389791666619.0</v>
       </c>
       <c r="S10">
-        <v>156124346300.0</v>
+        <v>4907120313065.0</v>
       </c>
       <c r="T10">
-        <v>99607595954.0</v>
+        <v>6603375865710.0</v>
       </c>
       <c r="U10">
-        <v>67701043899.0</v>
+        <v>5313767158866.0</v>
       </c>
       <c r="V10">
-        <v>53597376577.0</v>
+        <v>5473594656005.0</v>
       </c>
       <c r="W10">
-        <v>226987847902.0</v>
+        <v>5194969442398.0</v>
       </c>
       <c r="X10">
-        <v>22744662836.0</v>
+        <v>7512097582978.0</v>
       </c>
       <c r="Y10">
-        <v>11251971560.0</v>
+        <v>5503449419781.0</v>
       </c>
       <c r="Z10">
-        <v>28582175962.0</v>
+        <v>4939054421609.0</v>
       </c>
       <c r="AA10">
-        <v>534605431243.0</v>
+        <v>6939022661673.0</v>
       </c>
       <c r="AB10">
-        <v>202330640927.0</v>
+        <v>9105081988091.0</v>
       </c>
       <c r="AC10">
-        <v>262587272639.0</v>
+        <v>4357110875154.0</v>
       </c>
       <c r="AD10">
-        <v>240239747484.0</v>
+        <v>4981675347095.0</v>
       </c>
       <c r="AE10">
-        <v>867982180665.0</v>
+        <v>6364357348943.0</v>
       </c>
       <c r="AF10">
-        <v>491050984440.0</v>
+        <v>8647426549628.0</v>
       </c>
       <c r="AG10">
-        <v>433874794802.0</v>
+        <v>6204888688281.0</v>
       </c>
       <c r="AH10">
-        <v>210182778421.0</v>
+        <v>5335114812824.0</v>
       </c>
       <c r="AI10">
-        <v>218324081547.0</v>
+        <v>7102088540008.0</v>
       </c>
       <c r="AJ10">
-        <v>682059392271.0</v>
+        <v>9383493938938.0</v>
       </c>
       <c r="AK10">
-        <v>628609473882.0</v>
+        <v>6138138301763.0</v>
       </c>
       <c r="AL10">
-        <v>263268614766.0</v>
+        <v>6662224899524.0</v>
       </c>
       <c r="AM10">
-        <v>672027743982.0</v>
+        <v>6595278003785.0</v>
       </c>
       <c r="AN10">
-        <v>392775426664.0</v>
+        <v>9125168951448.0</v>
       </c>
       <c r="AO10">
-        <v>418489041475.0</v>
+        <v>2306301282979.0</v>
       </c>
       <c r="AP10">
-        <v>220317933902.0</v>
+        <v>2171298980184.0</v>
       </c>
       <c r="AQ10">
-        <v>556713275254.0</v>
+        <v>1315045742246.0</v>
       </c>
       <c r="AR10">
-        <v>347827829127.0</v>
+        <v>3025394461065.0</v>
       </c>
       <c r="AS10">
-        <v>220934840573.0</v>
+        <v>1720982937060.0</v>
       </c>
       <c r="AT10">
-        <v>162058106939.0</v>
+        <v>1997309877759.0</v>
       </c>
       <c r="AU10">
-        <v>390248319339.0</v>
+        <v>1043573909687.0</v>
       </c>
       <c r="AV10">
-        <v>237672542531.0</v>
+        <v>2408126221637.0</v>
       </c>
       <c r="AW10">
-        <v>169405939829.0</v>
+        <v>1153524734599.0</v>
       </c>
       <c r="AX10">
-        <v>122118085748.0</v>
+        <v>1028308767668.0</v>
       </c>
       <c r="AY10">
-        <v>335785404753.0</v>
+        <v>851720841211.0</v>
       </c>
       <c r="AZ10">
-        <v>162599751932.0</v>
+        <v>2396801813561.0</v>
       </c>
       <c r="BA10">
-        <v>188904468405.0</v>
+        <v>577063747511.0</v>
       </c>
       <c r="BB10">
-        <v>79600354588.0</v>
+        <v>859196490053.0</v>
       </c>
       <c r="BC10">
-        <v>322309687757.0</v>
+        <v>750107512059.0</v>
       </c>
       <c r="BD10">
-        <v>97831648438.0</v>
+        <v>1303123929922.0</v>
       </c>
       <c r="BE10">
-        <v>76835600345.0</v>
+        <v>632502870452.0</v>
       </c>
       <c r="BF10">
-        <v>48414631147.0</v>
+        <v>527410248054.0</v>
       </c>
       <c r="BG10">
-        <v>274327863916.0</v>
+        <v>571486935982.0</v>
       </c>
       <c r="BH10">
-        <v>51800883254.0</v>
+        <v>1306110014096.0</v>
       </c>
       <c r="BI10">
-        <v>50141335111.0</v>
+        <v>610890178514.0</v>
       </c>
       <c r="BJ10">
-        <v>42205873444.0</v>
+        <v>530687138648.0</v>
       </c>
       <c r="BK10">
-        <v>216136694663.0</v>
+        <v>654578942572.0</v>
       </c>
       <c r="BL10">
-        <v>47815080871.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>959608929729.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
       <c r="D11">
-        <v>9985236000.0</v>
+        <v>-6287281090.0</v>
       </c>
       <c r="E11">
-        <v>12477080000.0</v>
+        <v>-3993570900.0</v>
       </c>
       <c r="F11">
-        <v>8135087000.0</v>
+        <v>-5180079490.0</v>
       </c>
       <c r="G11">
-        <v>95202443000.0</v>
+        <v>-4616955540.0</v>
       </c>
       <c r="H11">
-        <v>-5221349000.0</v>
+        <v>-4832954320.0</v>
       </c>
       <c r="I11">
-        <v>25217535000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-7697675010.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>7521508127.0</v>
+        <v>-5344793290.0</v>
       </c>
       <c r="N11">
-        <v>2778233895.0</v>
+        <v>-4604345730.0</v>
       </c>
       <c r="O11">
-        <v>-9262776771.0</v>
+        <v>-9368802220.0</v>
       </c>
       <c r="P11">
-        <v>3160584505.0</v>
+        <v>-9421045600.0</v>
       </c>
       <c r="Q11">
-        <v>10886813690.0</v>
+        <v>-7470362090.0</v>
       </c>
       <c r="R11">
-        <v>9691599179.0</v>
+        <v>-10083172490.0</v>
       </c>
       <c r="S11">
-        <v>-535075183.0</v>
+        <v>-9366806550.0</v>
       </c>
       <c r="T11">
-        <v>5068197784.0</v>
+        <v>-12766334790.0</v>
       </c>
       <c r="U11">
-        <v>4572640739.0</v>
+        <v>-10070025060.0</v>
       </c>
       <c r="V11">
-        <v>6502615231.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>-9704894700.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
     <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>425571321000.0</v>
+        <v>1396360480000.0</v>
       </c>
       <c r="C12">
-        <v>848357651000.0</v>
+        <v>2034945022000.0</v>
       </c>
       <c r="D12">
-        <v>1265696584000.0</v>
+        <v>3253639539000.0</v>
       </c>
       <c r="E12">
-        <v>431279947000.0</v>
+        <v>3158526113000.0</v>
       </c>
       <c r="F12">
-        <v>375987531000.0</v>
+        <v>2540402819000.0</v>
       </c>
       <c r="G12">
-        <v>805985116000.0</v>
+        <v>3031969877000.0</v>
       </c>
       <c r="H12">
-        <v>432706237000.0</v>
+        <v>4184944900000.0</v>
       </c>
       <c r="I12">
-        <v>401850470000.0</v>
+        <v>3069039182000.0</v>
       </c>
       <c r="J12">
-        <v>264741755000.0</v>
+        <v>4329424808000.0</v>
       </c>
       <c r="K12">
-        <v>443619754000.0</v>
+        <v>4264422210000.0</v>
       </c>
       <c r="L12">
-        <v>230110616301.0</v>
+        <v>4176799593000.0</v>
       </c>
       <c r="M12">
-        <v>302174716103.0</v>
+        <v>2954792478983.0</v>
       </c>
       <c r="N12">
-        <v>259173406628.0</v>
+        <v>2871035968998.0</v>
       </c>
       <c r="O12">
-        <v>456040308612.0</v>
+        <v>4163591968951.0</v>
       </c>
       <c r="P12">
-        <v>248830775674.0</v>
+        <v>5441315032120.0</v>
       </c>
       <c r="Q12">
-        <v>336739105407.0</v>
+        <v>4786168557038.0</v>
       </c>
       <c r="R12">
-        <v>257716743111.0</v>
+        <v>5485951972754.0</v>
       </c>
       <c r="S12">
-        <v>560668038994.0</v>
+        <v>5007059323218.0</v>
       </c>
       <c r="T12">
-        <v>317072602133.0</v>
+        <v>6671633606813.0</v>
       </c>
       <c r="U12">
-        <v>259638585103.0</v>
+        <v>5402341641089.0</v>
       </c>
       <c r="V12">
-        <v>214899200748.0</v>
+        <v>5554994723152.0</v>
       </c>
       <c r="W12">
-        <v>319003893897.0</v>
+        <v>5481294543732.0</v>
       </c>
       <c r="X12">
-        <v>229884122550.0</v>
+        <v>7512097582978.0</v>
       </c>
       <c r="Y12">
-        <v>206519565207.0</v>
+        <v>5555860267263.0</v>
       </c>
       <c r="Z12">
-        <v>180902414732.0</v>
+        <v>5002961568920.0</v>
       </c>
       <c r="AA12">
-        <v>272049358430.0</v>
+        <v>7003820678566.0</v>
       </c>
       <c r="AB12">
-        <v>218644472216.0</v>
+        <v>9147081988091.0</v>
       </c>
       <c r="AC12">
-        <v>173556940151.0</v>
+        <v>4357110875154.0</v>
       </c>
       <c r="AD12">
-        <v>117904323323.0</v>
+        <v>5010866193552.0</v>
       </c>
       <c r="AE12">
-        <v>296588135763.0</v>
+        <v>6389503477238.0</v>
       </c>
       <c r="AF12">
-        <v>199178338468.0</v>
+        <v>8647426549628.0</v>
       </c>
       <c r="AG12">
-        <v>164705383642.0</v>
+        <v>6204888688281.0</v>
       </c>
       <c r="AH12">
-        <v>99997686298.0</v>
+        <v>5335114812824.0</v>
       </c>
       <c r="AI12">
-        <v>415345298650.0</v>
+        <v>7102088540008.0</v>
       </c>
       <c r="AJ12">
-        <v>86226949317.0</v>
+        <v>9383493938938.0</v>
       </c>
       <c r="AK12">
-        <v>102006336066.0</v>
+        <v>6138138301763.0</v>
       </c>
       <c r="AL12">
-        <v>50285908407.0</v>
+        <v>6662224899524.0</v>
       </c>
       <c r="AM12">
-        <v>222199249380.0</v>
+        <v>6595278003785.0</v>
       </c>
       <c r="AN12">
-        <v>98838991509.0</v>
+        <v>9125168951448.0</v>
       </c>
       <c r="AO12">
-        <v>68304441987.0</v>
+        <v>2306301282979.0</v>
       </c>
       <c r="AP12">
-        <v>35981023017.0</v>
+        <v>2171298980184.0</v>
       </c>
       <c r="AQ12">
-        <v>195878147405.0</v>
+        <v>1315045742246.0</v>
       </c>
       <c r="AR12">
-        <v>76158028410.0</v>
+        <v>3025394461065.0</v>
       </c>
       <c r="AS12">
-        <v>80076464731.0</v>
+        <v>1720982937060.0</v>
       </c>
       <c r="AT12">
-        <v>20874103755.0</v>
+        <v>1997309877759.0</v>
       </c>
       <c r="AU12">
-        <v>163232679122.0</v>
+        <v>1043573909687.0</v>
       </c>
       <c r="AV12">
-        <v>110616998193.0</v>
+        <v>2408126221637.0</v>
       </c>
       <c r="AW12">
-        <v>39414963306.0</v>
+        <v>1153524734599.0</v>
       </c>
       <c r="AX12">
-        <v>20381879430.0</v>
+        <v>1028308767668.0</v>
       </c>
       <c r="AY12">
-        <v>132321437513.0</v>
+        <v>851720841211.0</v>
       </c>
       <c r="AZ12">
-        <v>85220068864.0</v>
+        <v>2396801813561.0</v>
       </c>
       <c r="BA12">
-        <v>36722843405.0</v>
+        <v>577063747511.0</v>
       </c>
       <c r="BB12">
-        <v>12928000000.0</v>
+        <v>859196490053.0</v>
       </c>
       <c r="BC12">
-        <v>108915898735.0</v>
+        <v>750107512059.0</v>
       </c>
       <c r="BD12">
-        <v>73526906330.0</v>
+        <v>1303123929922.0</v>
       </c>
       <c r="BE12">
-        <v>21223335616.0</v>
+        <v>720202870452.0</v>
       </c>
       <c r="BF12">
-        <v>10076925500.0</v>
+        <v>588610248054.0</v>
       </c>
       <c r="BG12">
-        <v>106909004606.0</v>
+        <v>601686935982.0</v>
       </c>
       <c r="BH12">
-        <v>35569255415.0</v>
+        <v>1336310014096.0</v>
       </c>
       <c r="BI12">
-        <v>21027749692.0</v>
+        <v>641090178514.0</v>
       </c>
       <c r="BJ12">
-        <v>15000000000.0</v>
+        <v>603387138648.0</v>
       </c>
       <c r="BK12">
-        <v>14762986042.0</v>
+        <v>662278942572.0</v>
       </c>
       <c r="BL12">
-        <v>14435816737.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>1109608929729.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>8148550963.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="C13">
-        <v>8819257769.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="D13">
-        <v>461733165320.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="E13">
-        <v>556685187464.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="F13">
-        <v>141389632090.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="G13">
-        <v>295118093360.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="H13">
-        <v>77860827080.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="I13">
-        <v>57165155025.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="J13">
-        <v>14759731923.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="K13">
-        <v>8268064503.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="L13">
-        <v>61548546060.0</v>
+        <v>619989735000.0</v>
       </c>
       <c r="M13">
-        <v>117906206940.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="N13">
-        <v>163897723590.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="O13">
-        <v>96953461120.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="P13">
-        <v>164233681200.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="Q13">
-        <v>247895753230.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="R13">
-        <v>26909151862.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="S13">
-        <v>389268219260.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="T13">
-        <v>175742714760.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="U13">
-        <v>112776803810.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="V13">
-        <v>58478473980.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="W13">
-        <v>37454873511.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="X13">
-        <v>116811944230.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="Y13">
-        <v>121303650110.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="Z13">
-        <v>24748353480.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="AA13">
-        <v>335903604630.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="AB13">
-        <v>851341030.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="AC13">
-        <v>76458437231.0</v>
+        <v>619989735400.0</v>
       </c>
       <c r="AD13">
-        <v>45507913978.0</v>
-[...38 lines deleted...]
-      <c r="BP13"/>
+        <v>619989735400.0</v>
+      </c>
+      <c r="AE13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AF13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AG13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AH13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AI13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AJ13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AK13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AL13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AM13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AN13">
+        <v>619989735400.0</v>
+      </c>
+      <c r="AO13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AP13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AR13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AS13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AT13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AU13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AV13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AW13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AX13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AY13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BA13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BB13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BC13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BD13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BE13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BF13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BG13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BH13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BI13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BK13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BL13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BM13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BN13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BO13">
+        <v>484243650000.0</v>
+      </c>
+      <c r="BP13">
+        <v>380346000000.0</v>
+      </c>
       <c r="BQ13"/>
-      <c r="BR13"/>
+      <c r="BR13">
+        <v>110000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>49192801069.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="C14">
-        <v>1933602055037.0</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>12370683000.0</v>
+      </c>
+      <c r="D14">
+        <v>6185341000.0</v>
+      </c>
       <c r="E14">
-        <v>26667659418.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="F14">
-        <v>-12684134022.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="G14">
-        <v>96380843647.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="H14">
-        <v>93806443484.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="I14">
-        <v>48096013001.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="J14">
-        <v>47932890173.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="K14">
-        <v>294676392594.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="L14">
-        <v>87853945016.0</v>
+        <v>6185341000.0</v>
       </c>
       <c r="M14">
-        <v>-866797866.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="N14">
-        <v>-27387181445.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="O14">
-        <v>-24274210929.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="P14">
-        <v>-44485914241.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="Q14">
-        <v>-43267161.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="R14">
-        <v>-25239549814.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="S14">
-        <v>-20099015590.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="T14">
-        <v>-51163460980.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="U14">
-        <v>3399460144295.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="V14">
-        <v>3395962340948.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="W14">
-        <v>3382749151430.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="X14">
-        <v>3325527364552.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="Y14">
-        <v>3303406811003.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="Z14">
-        <v>3325834701281.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AA14">
-        <v>3891681413240.0</v>
+        <v>6185341454.0</v>
       </c>
       <c r="AB14">
-        <v>3657685684980.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AC14">
-        <v>3595156102749.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AD14">
-        <v>3609350582147.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AE14">
-        <v>3549858950844.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AF14">
-        <v>3237278433637.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AG14">
-        <v>105183767300.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AH14">
-        <v>48164933700.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AI14">
-        <v>142285031600.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AJ14">
-        <v>69116619800.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AK14">
-        <v>27925642200.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AL14">
-        <v>31384872000.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AM14">
-        <v>36798402900.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AN14">
-        <v>36195798300.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AO14">
-        <v>23334718000.0</v>
+        <v>6199897354.0</v>
       </c>
       <c r="AP14">
-        <v>31733501900.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AQ14">
-        <v>33091547300.0</v>
+        <v>5094727442.0</v>
       </c>
       <c r="AR14">
-        <v>22070967500.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AS14">
-        <v>49994576700.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AT14">
-        <v>83028200.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AU14">
-        <v>58465800.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AV14">
-        <v>37946900.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AW14">
-        <v>14734400.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AX14">
-        <v>3322800.0</v>
+        <v>5094751653.0</v>
       </c>
       <c r="AY14">
-        <v>12069000.0</v>
-[...1 lines deleted...]
-      <c r="AZ14"/>
+        <v>5094751653.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5094751653.0</v>
+      </c>
       <c r="BA14">
-        <v>83000.0</v>
-[...14 lines deleted...]
-      <c r="BO14"/>
+        <v>5094751653.0</v>
+      </c>
+      <c r="BB14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BC14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BD14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BE14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BF14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BG14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BH14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BI14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BJ14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BK14">
+        <v>5003658956.0</v>
+      </c>
+      <c r="BL14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BM14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BN14">
+        <v>5094751653.0</v>
+      </c>
+      <c r="BO14">
+        <v>5094751653.0</v>
+      </c>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>145</v>
-[...195 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>35</v>
+      </c>
+      <c r="B16">
+        <v>540535829000.0</v>
+      </c>
       <c r="C16">
-        <v>-6080818213020.0</v>
+        <v>584377832000.0</v>
       </c>
       <c r="D16">
-        <v>-59690108260.0</v>
+        <v>1334143381000.0</v>
       </c>
       <c r="E16">
-        <v>5864125060.0</v>
+        <v>536761681000.0</v>
       </c>
       <c r="F16">
-        <v>59385154660.0</v>
+        <v>531145391580.0</v>
       </c>
       <c r="G16">
-        <v>148364652680.0</v>
+        <v>588850958763.0</v>
       </c>
       <c r="H16">
-        <v>120287127580.0</v>
-[...3 lines deleted...]
-      <c r="K16"/>
+        <v>574846356000.0</v>
+      </c>
+      <c r="I16">
+        <v>564695070000.0</v>
+      </c>
+      <c r="J16">
+        <v>590389996000.0</v>
+      </c>
+      <c r="K16">
+        <v>1834896080000.0</v>
+      </c>
       <c r="L16">
-        <v>143309671280.0</v>
+        <v>1633857598000.0</v>
       </c>
       <c r="M16">
-        <v>62197989530.0</v>
+        <v>3632697718151.0</v>
       </c>
       <c r="N16">
-        <v>34221584100.0</v>
+        <v>7033221549610.0</v>
       </c>
       <c r="O16">
-        <v>130678168480.0</v>
+        <v>1219015598648.0</v>
       </c>
       <c r="P16">
-        <v>54056998721.0</v>
+        <v>1427899710147.0</v>
       </c>
       <c r="Q16">
-        <v>58787811704.0</v>
+        <v>1116930464817.0</v>
       </c>
       <c r="R16">
-        <v>28175810014.0</v>
+        <v>1363897584504.0</v>
       </c>
       <c r="S16">
-        <v>136560405893.0</v>
+        <v>1294230776021.0</v>
       </c>
       <c r="T16">
-        <v>43375937190.0</v>
+        <v>2344547530142.0</v>
       </c>
       <c r="U16">
-        <v>47774623867.0</v>
+        <v>3585073102115.0</v>
       </c>
       <c r="V16">
-        <v>38265755612.0</v>
+        <v>3535740419741.0</v>
       </c>
       <c r="W16">
-        <v>102385024308.0</v>
+        <v>3333228964194.0</v>
       </c>
       <c r="X16">
-        <v>10423090575.0</v>
+        <v>3286598258800.0</v>
       </c>
       <c r="Y16">
-        <v>2624558887.0</v>
+        <v>6676035000241.0</v>
       </c>
       <c r="Z16">
-        <v>13319845122.0</v>
+        <v>4336786837576.0</v>
       </c>
       <c r="AA16">
-        <v>300226781690.0</v>
+        <v>4420230561248.0</v>
       </c>
       <c r="AB16">
-        <v>175518672100.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9503785472567.0</v>
+      </c>
+      <c r="AC16"/>
       <c r="AD16">
-        <v>175656845536.0</v>
+        <v>2133177069335.0</v>
       </c>
       <c r="AE16">
-        <v>627300447785.0</v>
+        <v>2365503952580.0</v>
       </c>
       <c r="AF16">
-        <v>394920427117.0</v>
-[...32 lines deleted...]
-      <c r="BL16"/>
+        <v>2197776462311.0</v>
+      </c>
+      <c r="AG16">
+        <v>8814476644797.0</v>
+      </c>
+      <c r="AH16">
+        <v>8697524377776.0</v>
+      </c>
+      <c r="AI16">
+        <v>8141062651205.0</v>
+      </c>
+      <c r="AJ16">
+        <v>8328434876024.0</v>
+      </c>
+      <c r="AK16">
+        <v>5359914775774.0</v>
+      </c>
+      <c r="AL16">
+        <v>5958645781384.0</v>
+      </c>
+      <c r="AM16">
+        <v>5868636883564.0</v>
+      </c>
+      <c r="AN16">
+        <v>5795686587370.0</v>
+      </c>
+      <c r="AO16">
+        <v>4240506960583.0</v>
+      </c>
+      <c r="AP16">
+        <v>2923987761407.0</v>
+      </c>
+      <c r="AQ16">
+        <v>3692695946966.0</v>
+      </c>
+      <c r="AR16">
+        <v>3534074576098.0</v>
+      </c>
+      <c r="AS16">
+        <v>2647949474466.0</v>
+      </c>
+      <c r="AT16">
+        <v>2269378239683.0</v>
+      </c>
+      <c r="AU16">
+        <v>2599676169891.0</v>
+      </c>
+      <c r="AV16">
+        <v>3196898597938.0</v>
+      </c>
+      <c r="AW16">
+        <v>1946196787699.0</v>
+      </c>
+      <c r="AX16">
+        <v>1711646800115.0</v>
+      </c>
+      <c r="AY16">
+        <v>2110214917243.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2805826254058.0</v>
+      </c>
+      <c r="BA16">
+        <v>986753492306.0</v>
+      </c>
+      <c r="BB16">
+        <v>1581034992647.0</v>
+      </c>
+      <c r="BC16">
+        <v>2704096167748.0</v>
+      </c>
+      <c r="BD16">
+        <v>2410879680249.0</v>
+      </c>
+      <c r="BE16">
+        <v>-2748912023679.0</v>
+      </c>
+      <c r="BF16">
+        <v>510278756423.0</v>
+      </c>
+      <c r="BG16">
+        <v>480089041769.0</v>
+      </c>
+      <c r="BH16">
+        <v>580040654450.0</v>
+      </c>
+      <c r="BI16">
+        <v>620603709881.0</v>
+      </c>
+      <c r="BJ16">
+        <v>602071651532.0</v>
+      </c>
+      <c r="BK16">
+        <v>487116843268.0</v>
+      </c>
+      <c r="BL16">
+        <v>331602454907.0</v>
+      </c>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
     </row>
     <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
-[...82 lines deleted...]
-      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
     </row>
     <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>148</v>
-[...87 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18"/>
+      <c r="AG18">
+        <v>53218044122.0</v>
+      </c>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
     </row>
     <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18171,2098 +6681,6914 @@
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
     </row>
     <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>150</v>
-[...39 lines deleted...]
-      <c r="AN20"/>
+        <v>39</v>
+      </c>
+      <c r="B20">
+        <v>292469533000.0</v>
+      </c>
+      <c r="C20">
+        <v>292469533000.0</v>
+      </c>
+      <c r="D20">
+        <v>292469533000.0</v>
+      </c>
+      <c r="E20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="F20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="G20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="H20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="I20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="J20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="K20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="L20">
+        <v>277036235000.0</v>
+      </c>
+      <c r="M20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="N20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="O20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="P20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="Q20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="R20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="S20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="T20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="U20">
+        <v>295703300502.0</v>
+      </c>
+      <c r="V20">
+        <v>295703300502.0</v>
+      </c>
+      <c r="W20">
+        <v>295703300502.0</v>
+      </c>
+      <c r="X20">
+        <v>295703300502.0</v>
+      </c>
+      <c r="Y20">
+        <v>300619287728.0</v>
+      </c>
+      <c r="Z20">
+        <v>300636465202.0</v>
+      </c>
+      <c r="AA20">
+        <v>300636465202.0</v>
+      </c>
+      <c r="AB20">
+        <v>300636465202.0</v>
+      </c>
+      <c r="AC20">
+        <v>280452426619.0</v>
+      </c>
+      <c r="AD20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="AE20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="AF20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="AG20">
+        <v>330316988775.0</v>
+      </c>
+      <c r="AH20">
+        <v>327844500946.0</v>
+      </c>
+      <c r="AI20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="AJ20">
+        <v>277036234877.0</v>
+      </c>
+      <c r="AK20">
+        <v>421637554102.0</v>
+      </c>
+      <c r="AL20">
+        <v>30172720506.0</v>
+      </c>
+      <c r="AM20">
+        <v>30172720506.0</v>
+      </c>
+      <c r="AN20">
+        <v>30172720506.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20"/>
+      <c r="AR20">
+        <v>30172720506.0</v>
+      </c>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
     </row>
     <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>40</v>
       </c>
       <c r="B21">
-        <v>189551105000.0</v>
+        <v>5752256193000.0</v>
       </c>
       <c r="C21">
-        <v>-7716445605000.0</v>
+        <v>5746701015000.0</v>
       </c>
       <c r="D21">
-        <v>300194131000.0</v>
+        <v>5761107632000.0</v>
       </c>
       <c r="E21">
-        <v>594254879000.0</v>
+        <v>5810612279000.0</v>
       </c>
       <c r="F21">
-        <v>-124773959000.0</v>
+        <v>5816634970000.0</v>
       </c>
       <c r="G21">
-        <v>-470771022000.0</v>
+        <v>5824113187000.0</v>
       </c>
       <c r="H21">
-        <v>367125392000.0</v>
+        <v>5834406951000.0</v>
       </c>
       <c r="I21">
-        <v>187675242000.0</v>
+        <v>5831463335000.0</v>
       </c>
       <c r="J21">
-        <v>135441755000.0</v>
+        <v>5837797697000.0</v>
       </c>
       <c r="K21">
-        <v>-151936193000.0</v>
+        <v>5845427052000.0</v>
       </c>
       <c r="L21">
-        <v>336697099473.0</v>
+        <v>5852455155000.0</v>
       </c>
       <c r="M21">
-        <v>416871514490.0</v>
+        <v>5821881145618.0</v>
       </c>
       <c r="N21">
-        <v>373263565153.0</v>
+        <v>5833341784718.0</v>
       </c>
       <c r="O21">
-        <v>749488155828.0</v>
+        <v>5810171926196.0</v>
       </c>
       <c r="P21">
-        <v>373773364283.0</v>
+        <v>5244803016206.0</v>
       </c>
       <c r="Q21">
-        <v>443872262743.0</v>
+        <v>4874780004038.0</v>
       </c>
       <c r="R21">
-        <v>367304317442.0</v>
+        <v>4383248743509.0</v>
       </c>
       <c r="S21">
-        <v>696693369704.0</v>
+        <v>3827030224389.0</v>
       </c>
       <c r="T21">
-        <v>409415835666.0</v>
+        <v>3382899231311.0</v>
       </c>
       <c r="U21">
-        <v>121218540570.0</v>
+        <v>2660251943343.0</v>
       </c>
       <c r="V21">
-        <v>243261778233.0</v>
+        <v>2178953622902.0</v>
       </c>
       <c r="W21">
-        <v>739989856066.0</v>
+        <v>1955830521368.0</v>
       </c>
       <c r="X21">
-        <v>253715761544.0</v>
+        <v>1755251447889.0</v>
       </c>
       <c r="Y21">
-        <v>224546573721.0</v>
+        <v>1038010314057.0</v>
       </c>
       <c r="Z21">
-        <v>122650541416.0</v>
+        <v>704228606725.0</v>
       </c>
       <c r="AA21">
-        <v>1147624607494.0</v>
+        <v>332375860339.0</v>
       </c>
       <c r="AB21">
-        <v>420867235621.0</v>
+        <v>302509570270.0</v>
       </c>
       <c r="AC21">
-        <v>535712916114.0</v>
+        <v>91726509340.0</v>
       </c>
       <c r="AD21">
-        <v>430490095692.0</v>
+        <v>84076016995.0</v>
       </c>
       <c r="AE21">
-        <v>835350867302.0</v>
+        <v>81355465292.0</v>
       </c>
       <c r="AF21">
-        <v>603041750930.0</v>
+        <v>76096359433.0</v>
       </c>
       <c r="AG21">
-        <v>655700974983.0</v>
+        <v>102091927025.0</v>
       </c>
       <c r="AH21">
-        <v>327572119974.0</v>
+        <v>46065152859.0</v>
       </c>
       <c r="AI21">
-        <v>945821255734.0</v>
+        <v>46062152859.0</v>
       </c>
       <c r="AJ21">
-        <v>662484168387.0</v>
+        <v>40450476283.0</v>
       </c>
       <c r="AK21">
-        <v>653739076929.0</v>
+        <v>16958505947.0</v>
       </c>
       <c r="AL21">
-        <v>235846823714.0</v>
+        <v>15806494004.0</v>
       </c>
       <c r="AM21">
-        <v>801578657603.0</v>
+        <v>15501686313.0</v>
       </c>
       <c r="AN21">
-        <v>483763612755.0</v>
+        <v>12939186313.0</v>
       </c>
       <c r="AO21">
-        <v>427579620208.0</v>
+        <v>5228500367.0</v>
       </c>
       <c r="AP21">
-        <v>255277451064.0</v>
+        <v>1895934391.0</v>
       </c>
       <c r="AQ21">
-        <v>705363235786.0</v>
+        <v>1142447184.0</v>
       </c>
       <c r="AR21">
-        <v>394156414983.0</v>
+        <v>1121447184.0</v>
       </c>
       <c r="AS21">
-        <v>305901541309.0</v>
+        <v>1121447184.0</v>
       </c>
       <c r="AT21">
-        <v>191742965998.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1004800184.0</v>
+      </c>
+      <c r="AU21"/>
       <c r="AV21">
-        <v>329683536706.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>881771194.0</v>
+      </c>
+      <c r="AW21"/>
       <c r="AX21">
-        <v>138785827516.0</v>
-[...60 lines deleted...]
-      </c>
+        <v>6838616678897.0</v>
+      </c>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
     <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>152</v>
-[...67 lines deleted...]
-      <c r="BP22"/>
+        <v>41</v>
+      </c>
+      <c r="B22">
+        <v>7535035045000.0</v>
+      </c>
+      <c r="C22">
+        <v>7919725819000.0</v>
+      </c>
+      <c r="D22">
+        <v>7557649836000.0</v>
+      </c>
+      <c r="E22">
+        <v>10290301828000.0</v>
+      </c>
+      <c r="F22">
+        <v>10700634627000.0</v>
+      </c>
+      <c r="G22">
+        <v>10586658191000.0</v>
+      </c>
+      <c r="H22">
+        <v>10542775672000.0</v>
+      </c>
+      <c r="I22">
+        <v>10723259964000.0</v>
+      </c>
+      <c r="J22">
+        <v>10618114275000.0</v>
+      </c>
+      <c r="K22">
+        <v>10451568128000.0</v>
+      </c>
+      <c r="L22">
+        <v>10892451374000.0</v>
+      </c>
+      <c r="M22">
+        <v>11539926579768.0</v>
+      </c>
+      <c r="N22">
+        <v>11280999618232.0</v>
+      </c>
+      <c r="O22">
+        <v>11300001321900.0</v>
+      </c>
+      <c r="P22">
+        <v>10929926629156.0</v>
+      </c>
+      <c r="Q22">
+        <v>11288775886902.0</v>
+      </c>
+      <c r="R22">
+        <v>10939272081786.0</v>
+      </c>
+      <c r="S22">
+        <v>10913115725892.0</v>
+      </c>
+      <c r="T22">
+        <v>10914691000386.0</v>
+      </c>
+      <c r="U22">
+        <v>7977956353464.0</v>
+      </c>
+      <c r="V22">
+        <v>7696682492213.0</v>
+      </c>
+      <c r="W22">
+        <v>9713877473055.0</v>
+      </c>
+      <c r="X22">
+        <v>9525411108015.0</v>
+      </c>
+      <c r="Y22">
+        <v>9971982921537.0</v>
+      </c>
+      <c r="Z22">
+        <v>9807129534941.0</v>
+      </c>
+      <c r="AA22">
+        <v>9680217415998.0</v>
+      </c>
+      <c r="AB22">
+        <v>6338315936962.0</v>
+      </c>
+      <c r="AC22">
+        <v>6310492404254.0</v>
+      </c>
+      <c r="AD22">
+        <v>5919279234774.0</v>
+      </c>
+      <c r="AE22">
+        <v>5336215898966.0</v>
+      </c>
+      <c r="AF22">
+        <v>4659429626288.0</v>
+      </c>
+      <c r="AG22">
+        <v>3890158152232.0</v>
+      </c>
+      <c r="AH22">
+        <v>4832022262477.0</v>
+      </c>
+      <c r="AI22">
+        <v>4173973970132.0</v>
+      </c>
+      <c r="AJ22">
+        <v>2420508274041.0</v>
+      </c>
+      <c r="AK22">
+        <v>2829956593228.0</v>
+      </c>
+      <c r="AL22">
+        <v>2845383625117.0</v>
+      </c>
+      <c r="AM22">
+        <v>2668267485370.0</v>
+      </c>
+      <c r="AN22">
+        <v>2655638456048.0</v>
+      </c>
+      <c r="AO22">
+        <v>2610765338671.0</v>
+      </c>
+      <c r="AP22">
+        <v>2628109059663.0</v>
+      </c>
+      <c r="AQ22">
+        <v>2585471812475.0</v>
+      </c>
+      <c r="AR22">
+        <v>2498625335323.0</v>
+      </c>
+      <c r="AS22">
+        <v>2549581111183.0</v>
+      </c>
+      <c r="AT22">
+        <v>2715651968778.0</v>
+      </c>
+      <c r="AU22">
+        <v>2579033496293.0</v>
+      </c>
+      <c r="AV22">
+        <v>2570345608332.0</v>
+      </c>
+      <c r="AW22">
+        <v>1936277944582.0</v>
+      </c>
+      <c r="AX22">
+        <v>2005987753926.0</v>
+      </c>
+      <c r="AY22">
+        <v>1960056746544.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1777419373872.0</v>
+      </c>
+      <c r="BA22">
+        <v>1874139377479.0</v>
+      </c>
+      <c r="BB22">
+        <v>1824858439767.0</v>
+      </c>
+      <c r="BC22">
+        <v>1787676353865.0</v>
+      </c>
+      <c r="BD22">
+        <v>1565641704087.0</v>
+      </c>
+      <c r="BE22">
+        <v>1771089403351.0</v>
+      </c>
+      <c r="BF22">
+        <v>1733654772621.0</v>
+      </c>
+      <c r="BG22">
+        <v>1664601868868.0</v>
+      </c>
+      <c r="BH22">
+        <v>1586309420113.0</v>
+      </c>
+      <c r="BI22">
+        <v>1613460270959.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1580341375324.0</v>
+      </c>
+      <c r="BK22">
+        <v>1547989513371.0</v>
+      </c>
+      <c r="BL22">
+        <v>1509428092994.0</v>
+      </c>
+      <c r="BM22">
+        <v>1451509852100.0</v>
+      </c>
+      <c r="BN22">
+        <v>1404074485000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1333603820600.0</v>
+      </c>
+      <c r="BP22">
+        <v>1275007488200.0</v>
+      </c>
       <c r="BQ22"/>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>203831972600.0</v>
+      </c>
     </row>
     <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>42</v>
       </c>
       <c r="B23">
-        <v>2644681306000.0</v>
+        <v>43360056845000.0</v>
       </c>
       <c r="C23">
-        <v>13250682853000.0</v>
+        <v>41963234743000.0</v>
       </c>
       <c r="D23">
-        <v>3727174081000.0</v>
+        <v>42984452327000.0</v>
       </c>
       <c r="E23">
-        <v>2607105552000.0</v>
+        <v>55525210657000.0</v>
       </c>
       <c r="F23">
-        <v>3632590167000.0</v>
+        <v>55531716146000.0</v>
       </c>
       <c r="G23">
-        <v>6278675208000.0</v>
+        <v>56493616095000.0</v>
       </c>
       <c r="H23">
-        <v>4843197726000.0</v>
+        <v>56589716016000.0</v>
       </c>
       <c r="I23">
-        <v>3991792007000.0</v>
+        <v>57910368664000.0</v>
       </c>
       <c r="J23">
-        <v>4477985194000.0</v>
+        <v>57778280872000.0</v>
       </c>
       <c r="K23">
-        <v>5970411008000.0</v>
+        <v>56645983087000.0</v>
       </c>
       <c r="L23">
-        <v>3904887513997.0</v>
+        <v>56525042575000.0</v>
       </c>
       <c r="M23">
-        <v>3338979686311.0</v>
+        <v>59317528948837.0</v>
       </c>
       <c r="N23">
-        <v>4003967785048.0</v>
+        <v>57638600908819.0</v>
       </c>
       <c r="O23">
-        <v>4540805279148.0</v>
+        <v>58693767870434.0</v>
       </c>
       <c r="P23">
-        <v>4413066364994.0</v>
+        <v>57612383140536.0</v>
       </c>
       <c r="Q23">
-        <v>4276695941034.0</v>
+        <v>58130540223015.0</v>
       </c>
       <c r="R23">
-        <v>3912738416520.0</v>
+        <v>58274604600407.0</v>
       </c>
       <c r="S23">
-        <v>5228969974784.0</v>
+        <v>56600083129192.0</v>
       </c>
       <c r="T23">
-        <v>4344963494584.0</v>
+        <v>55573843735084.0</v>
       </c>
       <c r="U23">
-        <v>3497410897271.0</v>
+        <v>56194312487817.0</v>
       </c>
       <c r="V23">
-        <v>2595487522695.0</v>
+        <v>55397307627775.0</v>
       </c>
       <c r="W23">
-        <v>5071411160014.0</v>
+        <v>53746799519802.0</v>
       </c>
       <c r="X23">
-        <v>3020350744152.0</v>
+        <v>53472450650976.0</v>
       </c>
       <c r="Y23">
-        <v>3111903751823.0</v>
+        <v>54016133731397.0</v>
       </c>
       <c r="Z23">
-        <v>3286820073430.0</v>
+        <v>54119100261111.0</v>
       </c>
       <c r="AA23">
-        <v>7606575937333.0</v>
+        <v>54729091228950.0</v>
       </c>
       <c r="AB23">
-        <v>4761036556843.0</v>
+        <v>59165548433821.0</v>
       </c>
       <c r="AC23">
-        <v>5218530032925.0</v>
+        <v>54839300704977.0</v>
       </c>
       <c r="AD23">
-        <v>4539161613244.0</v>
+        <v>53504482053135.0</v>
       </c>
       <c r="AE23">
-        <v>9497259793875.0</v>
+        <v>52515087325187.0</v>
       </c>
       <c r="AF23">
-        <v>4676757122173.0</v>
+        <v>52549150902972.0</v>
       </c>
       <c r="AG23">
-        <v>5168157594720.0</v>
+        <v>48612906169351.0</v>
       </c>
       <c r="AH23">
-        <v>3355719888274.0</v>
+        <v>44054986197119.0</v>
       </c>
       <c r="AI23">
-        <v>6794924650346.0</v>
+        <v>42018526655984.0</v>
       </c>
       <c r="AJ23">
-        <v>4979623642566.0</v>
+        <v>41782780915111.0</v>
       </c>
       <c r="AK23">
-        <v>4567069760584.0</v>
+        <v>35352820408903.0</v>
       </c>
       <c r="AL23">
-        <v>2695355215624.0</v>
+        <v>31824911503099.0</v>
       </c>
       <c r="AM23">
-        <v>4820864051418.0</v>
+        <v>30180217590307.0</v>
       </c>
       <c r="AN23">
-        <v>3899805946576.0</v>
+        <v>31232766567390.0</v>
       </c>
       <c r="AO23">
-        <v>3464241893487.0</v>
+        <v>22472340035577.0</v>
       </c>
       <c r="AP23">
-        <v>2343358028717.0</v>
+        <v>20445502637247.0</v>
       </c>
       <c r="AQ23">
-        <v>4761121057710.0</v>
+        <v>18665912474826.0</v>
       </c>
       <c r="AR23">
-        <v>3169357320175.0</v>
+        <v>19128811782419.0</v>
       </c>
       <c r="AS23">
-        <v>2945497411733.0</v>
+        <v>15859628887487.0</v>
       </c>
       <c r="AT23">
-        <v>1804794380317.0</v>
+        <v>15377695569360.0</v>
       </c>
       <c r="AU23">
-        <v>4068651562325.0</v>
+        <v>13909817345734.0</v>
       </c>
       <c r="AV23">
-        <v>2878276176871.0</v>
+        <v>14611864850970.0</v>
       </c>
       <c r="AW23">
-        <v>2383247034144.0</v>
+        <v>12772881234288.0</v>
       </c>
       <c r="AX23">
-        <v>1872860823584.0</v>
+        <v>12421646085400.0</v>
       </c>
       <c r="AY23">
-        <v>3909458898676.0</v>
+        <v>12052153973443.0</v>
       </c>
       <c r="AZ23">
-        <v>2822355049921.0</v>
+        <v>12415669401062.0</v>
       </c>
       <c r="BA23">
-        <v>2671272450383.0</v>
+        <v>11339929847371.0</v>
       </c>
       <c r="BB23">
-        <v>1213559447967.0</v>
+        <v>9832869778506.0</v>
       </c>
       <c r="BC23">
-        <v>3661875958431.0</v>
+        <v>9300909729310.0</v>
       </c>
       <c r="BD23">
-        <v>1775091000997.0</v>
+        <v>8550850524674.0</v>
       </c>
       <c r="BE23">
-        <v>1237024622902.0</v>
+        <v>8196923077531.0</v>
       </c>
       <c r="BF23">
-        <v>656454598987.0</v>
+        <v>7370580915663.0</v>
       </c>
       <c r="BG23">
-        <v>2894681642673.0</v>
+        <v>6773346362207.0</v>
       </c>
       <c r="BH23">
-        <v>1136616798760.0</v>
+        <v>6933353587843.0</v>
       </c>
       <c r="BI23">
-        <v>975369318469.0</v>
+        <v>5867053386321.0</v>
       </c>
       <c r="BJ23">
-        <v>570289544028.0</v>
+        <v>5643980448243.0</v>
       </c>
       <c r="BK23">
-        <v>1981853407342.0</v>
+        <v>5352239682198.0</v>
       </c>
       <c r="BL23">
-        <v>862986658279.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>5444073899824.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
     </row>
     <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>154</v>
-[...67 lines deleted...]
-      <c r="BP24"/>
+        <v>43</v>
+      </c>
+      <c r="B24">
+        <v>13446611537583.0</v>
+      </c>
+      <c r="C24">
+        <v>13453897500669.0</v>
+      </c>
+      <c r="D24">
+        <v>12277634583675.0</v>
+      </c>
+      <c r="E24">
+        <v>15112452481580.0</v>
+      </c>
+      <c r="F24">
+        <v>11619704244507.0</v>
+      </c>
+      <c r="G24">
+        <v>15895016498620.0</v>
+      </c>
+      <c r="H24">
+        <v>14698903495670.0</v>
+      </c>
+      <c r="I24">
+        <v>14132500454370.0</v>
+      </c>
+      <c r="J24">
+        <v>13974773250970.0</v>
+      </c>
+      <c r="K24">
+        <v>12201111111582.0</v>
+      </c>
+      <c r="L24">
+        <v>11699452973116.0</v>
+      </c>
+      <c r="M24">
+        <v>14469879906370.0</v>
+      </c>
+      <c r="N24">
+        <v>14734113796240.0</v>
+      </c>
+      <c r="O24">
+        <v>13427794906240.0</v>
+      </c>
+      <c r="P24">
+        <v>12088500726900.0</v>
+      </c>
+      <c r="Q24">
+        <v>7995015351440.0</v>
+      </c>
+      <c r="R24">
+        <v>9219431668040.0</v>
+      </c>
+      <c r="S24">
+        <v>8409531431684.0</v>
+      </c>
+      <c r="T24">
+        <v>8244511908400.0</v>
+      </c>
+      <c r="U24">
+        <v>8826135938020.0</v>
+      </c>
+      <c r="V24">
+        <v>9238918549140.0</v>
+      </c>
+      <c r="W24">
+        <v>10173183048730.0</v>
+      </c>
+      <c r="X24">
+        <v>10120014491864.0</v>
+      </c>
+      <c r="Y24">
+        <v>7989586503435.0</v>
+      </c>
+      <c r="Z24">
+        <v>10807639392768.0</v>
+      </c>
+      <c r="AA24">
+        <v>10882955020466.0</v>
+      </c>
+      <c r="AB24">
+        <v>9946350849441.0</v>
+      </c>
+      <c r="AC24">
+        <v>9608071059270.0</v>
+      </c>
+      <c r="AD24">
+        <v>9055835694978.0</v>
+      </c>
+      <c r="AE24">
+        <v>8788275720483.0</v>
+      </c>
+      <c r="AF24">
+        <v>7966084752018.0</v>
+      </c>
+      <c r="AG24">
+        <v>9337355862967.0</v>
+      </c>
+      <c r="AH24">
+        <v>7811979607400.0</v>
+      </c>
+      <c r="AI24">
+        <v>6236203383900.0</v>
+      </c>
+      <c r="AJ24">
+        <v>5438262224600.0</v>
+      </c>
+      <c r="AK24">
+        <v>4427627837900.0</v>
+      </c>
+      <c r="AL24">
+        <v>3322097392000.0</v>
+      </c>
+      <c r="AM24">
+        <v>3235849589400.0</v>
+      </c>
+      <c r="AN24">
+        <v>3083119750100.0</v>
+      </c>
+      <c r="AO24">
+        <v>2769639045100.0</v>
+      </c>
+      <c r="AP24">
+        <v>2497517959700.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2037316832900.0</v>
+      </c>
+      <c r="AR24">
+        <v>1938916432400.0</v>
+      </c>
+      <c r="AS24">
+        <v>1915653081200.0</v>
+      </c>
+      <c r="AT24">
+        <v>1824315050700.0</v>
+      </c>
+      <c r="AU24">
+        <v>1865545990100.0</v>
+      </c>
+      <c r="AV24">
+        <v>1505382379500.0</v>
+      </c>
+      <c r="AW24">
+        <v>1320703576200.0</v>
+      </c>
+      <c r="AX24">
+        <v>1028365961900.0</v>
+      </c>
+      <c r="AY24">
+        <v>792304007600.0</v>
+      </c>
+      <c r="AZ24">
+        <v>812504874300.0</v>
+      </c>
+      <c r="BA24">
+        <v>1230000000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1227541954000.0</v>
+      </c>
+      <c r="BC24">
+        <v>1130000000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>530000000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>530000000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>250000000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>250000000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>181401250000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>206401250000.0</v>
+      </c>
+      <c r="BK24">
+        <v>281401250000.0</v>
+      </c>
+      <c r="BL24">
+        <v>169213750000.0</v>
+      </c>
+      <c r="BM24">
+        <v>344218750000.0</v>
+      </c>
+      <c r="BN24">
+        <v>469218750000.0</v>
+      </c>
+      <c r="BO24">
+        <v>394218750000.0</v>
+      </c>
+      <c r="BP24">
+        <v>394318750000.0</v>
+      </c>
       <c r="BQ24"/>
-      <c r="BR24"/>
+      <c r="BR24">
+        <v>100000000000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="D25"/>
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>12543163451860.0</v>
+      </c>
       <c r="E25">
-        <v>3861362839.0</v>
+        <v>15945697644400.0</v>
       </c>
       <c r="F25">
-        <v>4207387543.0</v>
+        <v>16916111794860.0</v>
       </c>
       <c r="G25">
-        <v>11901068065.0</v>
+        <v>16580890383570.0</v>
       </c>
       <c r="H25">
-        <v>3389692935.0</v>
+        <v>15418716192590.0</v>
       </c>
       <c r="I25">
-        <v>3701448516.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>14742601533590.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>1356420195.0</v>
+        <v>14673461975220.0</v>
       </c>
       <c r="N25">
-        <v>6731174131.0</v>
+        <v>14951989727610.0</v>
       </c>
       <c r="O25">
-        <v>7132782451.0</v>
+        <v>13635662766280.0</v>
       </c>
       <c r="P25">
-        <v>4774067144.0</v>
+        <v>12326305628040.0</v>
       </c>
       <c r="Q25">
-        <v>5374180320.0</v>
+        <v>8280181300910.0</v>
       </c>
       <c r="R25">
-        <v>5203672317.0</v>
+        <v>9462470749590.0</v>
       </c>
       <c r="S25">
-        <v>31383957511.0</v>
+        <v>8479404675500.0</v>
       </c>
       <c r="T25">
-        <v>-24993771869.0</v>
+        <v>8462448038000.0</v>
       </c>
       <c r="U25">
-        <v>17407747792.0</v>
+        <v>9074410696610.0</v>
       </c>
       <c r="V25">
-        <v>11142498833.0</v>
+        <v>9441074732000.0</v>
       </c>
       <c r="W25">
-        <v>10328460179.0</v>
+        <v>10337037133960.0</v>
       </c>
       <c r="X25">
-        <v>6250235970.0</v>
+        <v>10113833246030.0</v>
       </c>
       <c r="Y25">
-        <v>5506238927.0</v>
+        <v>8126964388030.0</v>
       </c>
       <c r="Z25">
-        <v>5569432438.0</v>
-[...3 lines deleted...]
-      <c r="AC25"/>
+        <v>10924020078920.0</v>
+      </c>
+      <c r="AA25">
+        <v>10994161259000.0</v>
+      </c>
+      <c r="AB25">
+        <v>9980134274200.0</v>
+      </c>
+      <c r="AC25">
+        <v>9902257129940.0</v>
+      </c>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
     </row>
     <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26"/>
-[...4 lines deleted...]
-      <c r="AG26"/>
+      <c r="AB26">
+        <v>3138796391572.0</v>
+      </c>
+      <c r="AC26">
+        <v>3070154075710.0</v>
+      </c>
+      <c r="AD26">
+        <v>3040596793875.0</v>
+      </c>
+      <c r="AE26">
+        <v>2619615052998.0</v>
+      </c>
+      <c r="AF26">
+        <v>2492889355292.0</v>
+      </c>
+      <c r="AG26">
+        <v>1956248507452.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
     </row>
     <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>157</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...184 lines deleted...]
-      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
     </row>
     <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>47</v>
       </c>
       <c r="B28">
-        <v>59531858000.0</v>
+        <v>20685033547000.0</v>
       </c>
       <c r="C28">
-        <v>361264998178.0</v>
+        <v>17909067296000.0</v>
       </c>
       <c r="D28">
-        <v>181166732660.0</v>
+        <v>15127393543000.0</v>
       </c>
       <c r="E28">
-        <v>62847599000.0</v>
+        <v>18784371755000.0</v>
       </c>
       <c r="F28">
-        <v>70003987000.0</v>
+        <v>14405626815000.0</v>
       </c>
       <c r="G28">
-        <v>65884454000.0</v>
+        <v>18280254037000.0</v>
       </c>
       <c r="H28">
-        <v>102082136000.0</v>
+        <v>17914690531000.0</v>
       </c>
       <c r="I28">
-        <v>71292756000.0</v>
+        <v>18608756775000.0</v>
       </c>
       <c r="J28">
-        <v>75107884000.0</v>
+        <v>16985601629000.0</v>
       </c>
       <c r="K28">
-        <v>62816337000.0</v>
+        <v>14841243577000.0</v>
       </c>
       <c r="L28">
-        <v>106826968824.0</v>
+        <v>15555444585000.0</v>
       </c>
       <c r="M28">
-        <v>70659047609.0</v>
+        <v>18207947091065.0</v>
       </c>
       <c r="N28">
-        <v>66091391840.0</v>
+        <v>15011440393514.0</v>
       </c>
       <c r="O28">
-        <v>87635837252.0</v>
+        <v>17690296975400.0</v>
       </c>
       <c r="P28">
-        <v>74332429760.0</v>
+        <v>25273938765251.0</v>
       </c>
       <c r="Q28">
-        <v>60435696259.0</v>
+        <v>17641005333680.0</v>
       </c>
       <c r="R28">
-        <v>54911396230.0</v>
+        <v>16502419323438.0</v>
       </c>
       <c r="S28">
-        <v>95115717141.0</v>
+        <v>14904572407680.0</v>
       </c>
       <c r="T28">
-        <v>35712137597.0</v>
+        <v>13202529512605.0</v>
       </c>
       <c r="U28">
-        <v>45044808783.0</v>
+        <v>14752283673310.0</v>
       </c>
       <c r="V28">
-        <v>49959947412.0</v>
+        <v>14303571081676.0</v>
       </c>
       <c r="W28">
-        <v>97251029256.0</v>
+        <v>14032731950158.0</v>
       </c>
       <c r="X28">
-        <v>50436266169.0</v>
+        <v>11193754901385.0</v>
       </c>
       <c r="Y28">
-        <v>36031901822.0</v>
+        <v>14326561133328.0</v>
       </c>
       <c r="Z28">
-        <v>56962724658.0</v>
+        <v>13853203226333.0</v>
       </c>
       <c r="AA28">
-        <v>63904149869.0</v>
+        <v>11829852324286.0</v>
       </c>
       <c r="AB28">
-        <v>51221045802.0</v>
+        <v>7459142997865.0</v>
       </c>
       <c r="AC28">
-        <v>56665068698.0</v>
+        <v>12352371138385.0</v>
       </c>
       <c r="AD28">
-        <v>49940076684.0</v>
+        <v>10436605988028.0</v>
       </c>
       <c r="AE28">
-        <v>76603556053.0</v>
+        <v>7350505806350.0</v>
       </c>
       <c r="AF28">
-        <v>35298815316.0</v>
+        <v>3645777737737.0</v>
       </c>
       <c r="AG28">
-        <v>47457446437.0</v>
+        <v>6721960119440.0</v>
       </c>
       <c r="AH28">
-        <v>53077903140.0</v>
+        <v>6233027240764.0</v>
       </c>
       <c r="AI28">
-        <v>79973195212.0</v>
+        <v>3010031739514.0</v>
       </c>
       <c r="AJ28">
-        <v>47619862689.0</v>
+        <v>-289343420718.0</v>
       </c>
       <c r="AK28">
-        <v>27375463375.0</v>
+        <v>2146704657965.0</v>
       </c>
       <c r="AL28">
-        <v>51037747424.0</v>
+        <v>481444618594.0</v>
       </c>
       <c r="AM28">
-        <v>43661192646.0</v>
+        <v>217002515009.0</v>
       </c>
       <c r="AN28">
-        <v>41834341618.0</v>
+        <v>-2162954380612.0</v>
       </c>
       <c r="AO28">
-        <v>34573878308.0</v>
+        <v>4565228574039.0</v>
       </c>
       <c r="AP28">
-        <v>32967083456.0</v>
+        <v>3722513975629.0</v>
       </c>
       <c r="AQ28">
-        <v>47280526013.0</v>
+        <v>3018159484924.0</v>
       </c>
       <c r="AR28">
-        <v>26771470841.0</v>
+        <v>743383897829.0</v>
       </c>
       <c r="AS28">
-        <v>27467388288.0</v>
+        <v>2513724148241.0</v>
       </c>
       <c r="AT28">
-        <v>30012187450.0</v>
+        <v>2469491453908.0</v>
       </c>
       <c r="AU28">
-        <v>25677316927.0</v>
+        <v>3053113320471.0</v>
       </c>
       <c r="AV28">
-        <v>2919567838.0</v>
+        <v>694587633881.0</v>
       </c>
       <c r="AW28">
-        <v>37357256687.0</v>
+        <v>3164594099995.0</v>
       </c>
       <c r="AX28">
-        <v>20953439090.0</v>
+        <v>3142748295000.0</v>
       </c>
       <c r="AY28">
-        <v>23964893604.0</v>
+        <v>2547060128877.0</v>
       </c>
       <c r="AZ28">
-        <v>12338204235.0</v>
+        <v>-106570804968.0</v>
       </c>
       <c r="BA28">
-        <v>20537617434.0</v>
+        <v>2919977705709.0</v>
       </c>
       <c r="BB28">
-        <v>13700076355.0</v>
+        <v>2554219396226.0</v>
       </c>
       <c r="BC28">
-        <v>32551161855.0</v>
+        <v>1437016744147.0</v>
       </c>
       <c r="BD28">
-        <v>5973658415.0</v>
+        <v>498452245796.0</v>
       </c>
       <c r="BE28">
-        <v>10275340064.0</v>
+        <v>2507615912498.0</v>
       </c>
       <c r="BF28">
-        <v>6737204136.0</v>
+        <v>2202059804649.0</v>
       </c>
       <c r="BG28">
-        <v>9542428376.0</v>
+        <v>1532447211597.0</v>
       </c>
       <c r="BH28">
-        <v>7008427514.0</v>
+        <v>87293850135.0</v>
       </c>
       <c r="BI28">
-        <v>6179280845.0</v>
+        <v>1518874810751.0</v>
       </c>
       <c r="BJ28">
-        <v>4443852091.0</v>
+        <v>1459838862784.0</v>
       </c>
       <c r="BK28">
-        <v>23900446443.0</v>
+        <v>1012051303793.0</v>
       </c>
       <c r="BL28">
-        <v>8953420758.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>219409854831.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
     </row>
     <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>48</v>
       </c>
       <c r="B29">
-        <v>1621765858.0</v>
+        <v>24213274014913.0</v>
       </c>
       <c r="C29">
-        <v>241566341716.0</v>
+        <v>22078291347925.0</v>
       </c>
       <c r="D29">
-        <v>9985236420.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>20372575185365.0</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
-        <v>8135086990.0</v>
+        <v>28341918195488.0</v>
       </c>
       <c r="G29">
-        <v>95202442620.0</v>
+        <v>32705015671345.0</v>
       </c>
       <c r="H29">
-        <v>-5221348940.0</v>
+        <v>33434295787946.0</v>
       </c>
       <c r="I29">
-        <v>25217535028.0</v>
+        <v>33024057883576.0</v>
       </c>
       <c r="J29">
-        <v>3079219623.0</v>
+        <v>32758511782620.0</v>
       </c>
       <c r="K29">
-        <v>-21936556413.0</v>
+        <v>30504845849683.0</v>
       </c>
       <c r="L29">
-        <v>33751414520.0</v>
+        <v>27531952846110.0</v>
       </c>
       <c r="M29">
-        <v>7521508130.0</v>
+        <v>32153375925230.0</v>
       </c>
       <c r="N29">
-        <v>2778233900.0</v>
+        <v>28726435429416.0</v>
       </c>
       <c r="O29">
-        <v>-9262776770.0</v>
+        <v>32485426083631.0</v>
       </c>
       <c r="P29">
-        <v>3160584510.0</v>
+        <v>41480029082777.0</v>
       </c>
       <c r="Q29">
-        <v>10886813690.0</v>
+        <v>32954410079458.0</v>
       </c>
       <c r="R29">
-        <v>9691599179.0</v>
+        <v>32505135649051.0</v>
       </c>
       <c r="S29">
-        <v>-535075180.0</v>
+        <v>30370075459751.0</v>
       </c>
       <c r="T29">
-        <v>5068197780.0</v>
+        <v>30323331156689.0</v>
       </c>
       <c r="U29">
-        <v>4572640740.0</v>
+        <v>30534943489852.0</v>
       </c>
       <c r="V29">
-        <v>6502615230.0</v>
+        <v>30266124073756.0</v>
       </c>
       <c r="W29">
-        <v>10842294459.0</v>
+        <v>29695852536715.0</v>
       </c>
       <c r="X29">
-        <v>2930482210.0</v>
+        <v>29106784201614.0</v>
       </c>
       <c r="Y29">
-        <v>6262713960.0</v>
+        <v>30469732138248.0</v>
       </c>
       <c r="Z29">
-        <v>3261296780.0</v>
+        <v>29418036773843.0</v>
       </c>
       <c r="AA29">
-        <v>26751965930.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>29295690870623.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
     </row>
     <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="B30">
-        <v>273137928000.0</v>
+        <v>11029398778000.0</v>
       </c>
       <c r="C30">
-        <v>7545711448000.0</v>
+        <v>8611194377000.0</v>
       </c>
       <c r="D30">
-        <v>388956680000.0</v>
+        <v>9099974344000.0</v>
       </c>
       <c r="E30">
-        <v>-104175665000.0</v>
+        <v>13989554817000.0</v>
       </c>
       <c r="F30">
-        <v>556829470000.0</v>
+        <v>13366759579000.0</v>
       </c>
       <c r="G30">
-        <v>1449005256000.0</v>
+        <v>13803077767000.0</v>
       </c>
       <c r="H30">
-        <v>247075012000.0</v>
+        <v>12415552247000.0</v>
       </c>
       <c r="I30">
-        <v>318272632000.0</v>
+        <v>15666648300000.0</v>
       </c>
       <c r="J30">
-        <v>390795487000.0</v>
+        <v>13684119211000.0</v>
       </c>
       <c r="K30">
-        <v>394504152000.0</v>
+        <v>13732738089000.0</v>
       </c>
       <c r="L30">
-        <v>300052923162.0</v>
+        <v>13768766589000.0</v>
       </c>
       <c r="M30">
-        <v>237779503657.0</v>
+        <v>-320674358126.0</v>
       </c>
       <c r="N30">
-        <v>203959203658.0</v>
+        <v>15211638391780.0</v>
       </c>
       <c r="O30">
-        <v>-61969463980.0</v>
+        <v>14475544447156.0</v>
       </c>
       <c r="P30">
-        <v>565855791105.0</v>
+        <v>12914267978616.0</v>
       </c>
       <c r="Q30">
-        <v>216954700149.0</v>
+        <v>14697223099909.0</v>
       </c>
       <c r="R30">
-        <v>176691094575.0</v>
+        <v>15159320851450.0</v>
       </c>
       <c r="S30">
-        <v>430211705510.0</v>
+        <v>14681385490894.0</v>
       </c>
       <c r="T30">
-        <v>213467294903.0</v>
+        <v>11950880183501.0</v>
       </c>
       <c r="U30">
-        <v>272120001564.0</v>
+        <v>15697735160322.0</v>
       </c>
       <c r="V30">
-        <v>161678440945.0</v>
+        <v>15717218822036.0</v>
       </c>
       <c r="W30">
-        <v>298263647917.0</v>
+        <v>15040150550749.0</v>
       </c>
       <c r="X30">
-        <v>175797974015.0</v>
+        <v>12851743988298.0</v>
       </c>
       <c r="Y30">
-        <v>152565656918.0</v>
+        <v>14829404811928.0</v>
       </c>
       <c r="Z30">
-        <v>205927773836.0</v>
+        <v>16346521306799.0</v>
       </c>
       <c r="AA30">
-        <v>272242547767.0</v>
+        <v>15783483460453.0</v>
       </c>
       <c r="AB30">
-        <v>181737031219.0</v>
+        <v>22852690955154.0</v>
       </c>
       <c r="AC30">
-        <v>-587908683586.0</v>
+        <v>24801441271409.0</v>
       </c>
       <c r="AD30">
-        <v>1084348937165.0</v>
+        <v>24311926341646.0</v>
       </c>
       <c r="AE30">
-        <v>482754015318.0</v>
+        <v>22744395175106.0</v>
       </c>
       <c r="AF30">
-        <v>161995595191.0</v>
+        <v>22046154089381.0</v>
       </c>
       <c r="AG30">
-        <v>248875330995.0</v>
+        <v>21424424608329.0</v>
       </c>
       <c r="AH30">
-        <v>230633151658.0</v>
+        <v>20307198556312.0</v>
       </c>
       <c r="AI30">
-        <v>311205591529.0</v>
+        <v>17861633868728.0</v>
       </c>
       <c r="AJ30">
-        <v>156598287462.0</v>
+        <v>16229192020702.0</v>
       </c>
       <c r="AK30">
-        <v>149096871069.0</v>
+        <v>15265959166660.0</v>
       </c>
       <c r="AL30">
-        <v>169274422423.0</v>
+        <v>13335963021954.0</v>
       </c>
       <c r="AM30">
-        <v>148544359281.0</v>
+        <v>12055890032443.0</v>
       </c>
       <c r="AN30">
-        <v>134460594751.0</v>
+        <v>10741801687430.0</v>
       </c>
       <c r="AO30">
-        <v>126282234860.0</v>
+        <v>11490187835687.0</v>
       </c>
       <c r="AP30">
-        <v>115628193263.0</v>
+        <v>10036878733772.0</v>
       </c>
       <c r="AQ30">
-        <v>147196510700.0</v>
+        <v>9399032325209.0</v>
       </c>
       <c r="AR30">
-        <v>111255309604.0</v>
+        <v>8829168536404.0</v>
       </c>
       <c r="AS30">
-        <v>111123083352.0</v>
+        <v>8656157555319.0</v>
       </c>
       <c r="AT30">
-        <v>100783144795.0</v>
+        <v>7978845211432.0</v>
       </c>
       <c r="AU30">
-        <v>69227431456.0</v>
+        <v>7478109319317.0</v>
       </c>
       <c r="AV30">
-        <v>48849250131.0</v>
+        <v>7244392367401.0</v>
       </c>
       <c r="AW30">
-        <v>118901793396.0</v>
+        <v>7162327219346.0</v>
       </c>
       <c r="AX30">
-        <v>71346038294.0</v>
+        <v>6838616678897.0</v>
       </c>
       <c r="AY30">
-        <v>55558938715.0</v>
+        <v>6950915720425.0</v>
       </c>
       <c r="AZ30">
-        <v>62690953514.0</v>
+        <v>6388639067024.0</v>
       </c>
       <c r="BA30">
-        <v>67413500157.0</v>
+        <v>6860357754276.0</v>
       </c>
       <c r="BB30">
-        <v>48059711492.0</v>
+        <v>5362750803724.0</v>
       </c>
       <c r="BC30">
-        <v>75151758777.0</v>
+        <v>5058107914129.0</v>
       </c>
       <c r="BD30">
-        <v>39793994412.0</v>
+        <v>4322991175597.0</v>
       </c>
       <c r="BE30">
-        <v>49304418066.0</v>
+        <v>4291464222806.0</v>
       </c>
       <c r="BF30">
-        <v>16828789108.0</v>
+        <v>3765760756705.0</v>
       </c>
       <c r="BG30">
-        <v>-4486681429.0</v>
+        <v>3346169284159.0</v>
       </c>
       <c r="BH30">
-        <v>3074078545.0</v>
+        <v>3073691754022.0</v>
       </c>
       <c r="BI30">
-        <v>45252978135.0</v>
+        <v>2550275913877.0</v>
       </c>
       <c r="BJ30">
-        <v>6981304669.0</v>
+        <v>2428316727742.0</v>
       </c>
       <c r="BK30">
-        <v>69302117004.0</v>
+        <v>2926238135998.0</v>
       </c>
       <c r="BL30">
-        <v>38980667264.0</v>
+        <v>2610050662284.0</v>
       </c>
       <c r="BM30">
-        <v>49310504557.0</v>
+        <v>2061208566800.0</v>
       </c>
       <c r="BN30">
-        <v>3793215748.0</v>
-[...2 lines deleted...]
-      <c r="BP30"/>
+        <v>2035402558000.0</v>
+      </c>
+      <c r="BO30">
+        <v>1908351024400.0</v>
+      </c>
+      <c r="BP30">
+        <v>1708979056800.0</v>
+      </c>
       <c r="BQ30"/>
-      <c r="BR30"/>
+      <c r="BR30">
+        <v>1701729102000.0</v>
+      </c>
     </row>
     <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>161</v>
-[...42 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
       <c r="P31">
-        <v>-301302391250.0</v>
+        <v>5631943275362.0</v>
       </c>
       <c r="Q31">
-        <v>-405770286188.0</v>
+        <v>5900914161517.0</v>
       </c>
       <c r="R31">
-        <v>-311142296650.0</v>
+        <v>6299730587530.0</v>
       </c>
       <c r="S31">
-        <v>-540569023404.0</v>
+        <v>6772251988311.0</v>
       </c>
       <c r="T31">
-        <v>-309808239712.0</v>
+        <v>7193320029912.0</v>
       </c>
       <c r="U31">
-        <v>-134848438397.0</v>
+        <v>7777338757142.0</v>
       </c>
       <c r="V31">
-        <v>-192138632704.0</v>
+        <v>8244262623602.0</v>
       </c>
       <c r="W31">
-        <v>-513002008164.0</v>
+        <v>8421533921398.0</v>
       </c>
       <c r="X31">
-        <v>-246435079456.0</v>
+        <v>8573286191129.0</v>
       </c>
       <c r="Y31">
-        <v>-210677998518.0</v>
+        <v>9588688177609.0</v>
       </c>
       <c r="Z31">
-        <v>-127347126926.0</v>
+        <v>9891409052868.0</v>
       </c>
       <c r="AA31">
-        <v>-657425808661.0</v>
+        <v>10205200853320.0</v>
       </c>
       <c r="AB31">
-        <v>-219173101912.0</v>
+        <v>12831305790383.0</v>
       </c>
       <c r="AC31">
-        <v>-246828472746.0</v>
+        <v>12606495698014.0</v>
       </c>
       <c r="AD31">
-        <v>-193989164566.0</v>
+        <v>12448220535621.0</v>
       </c>
       <c r="AE31">
-        <v>-119756619342.0</v>
+        <v>12535121355784.0</v>
       </c>
       <c r="AF31">
-        <v>-114263089380.0</v>
+        <v>12412620430265.0</v>
       </c>
       <c r="AG31">
-        <v>-223630143805.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>11589461078026.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
     </row>
     <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
       <c r="B32">
-        <v>2834232412000.0</v>
+        <v>2568086488685.0</v>
       </c>
       <c r="C32">
-        <v>5534237248000.0</v>
+        <v>3354036250711.0</v>
       </c>
       <c r="D32">
-        <v>4027368212000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085211935286.0</v>
+      </c>
+      <c r="E32"/>
       <c r="F32">
-        <v>3507816208000.0</v>
+        <v>7622317583618.0</v>
       </c>
       <c r="G32">
-        <v>5807904185000.0</v>
+        <v>7589789498042.0</v>
       </c>
       <c r="H32">
-        <v>5210323118000.0</v>
+        <v>6481225286174.0</v>
       </c>
       <c r="I32">
-        <v>4182293006000.0</v>
+        <v>6164099515664.0</v>
       </c>
       <c r="J32">
-        <v>4611622582000.0</v>
+        <v>5412792585682.0</v>
       </c>
       <c r="K32">
-        <v>6238222415000.0</v>
+        <v>4129129764972.0</v>
       </c>
       <c r="L32">
-        <v>4178765660008.0</v>
+        <v>4299037293886.0</v>
       </c>
       <c r="M32">
-        <v>3683470384629.0</v>
+        <v>8164554239562.0</v>
       </c>
       <c r="N32">
-        <v>4363757011445.0</v>
+        <v>7119728594503.0</v>
       </c>
       <c r="O32">
-        <v>5460152705982.0</v>
+        <v>6398981417200.0</v>
       </c>
       <c r="P32">
-        <v>4438210738994.0</v>
+        <v>5627919173104.0</v>
       </c>
       <c r="Q32">
-        <v>4742957646887.0</v>
+        <v>1689540500741.0</v>
       </c>
       <c r="R32">
-        <v>4280517448134.0</v>
+        <v>3645960507562.0</v>
       </c>
       <c r="S32">
-        <v>5552178608977.0</v>
+        <v>3105122274129.0</v>
       </c>
       <c r="T32">
-        <v>4754379330250.0</v>
+        <v>3586187362077.0</v>
       </c>
       <c r="U32">
-        <v>3618629437841.0</v>
+        <v>1287332806691.0</v>
       </c>
       <c r="V32">
-        <v>2838749300928.0</v>
+        <v>2618958020111.0</v>
       </c>
       <c r="W32">
-        <v>5811401016080.0</v>
+        <v>6042195718086.0</v>
       </c>
       <c r="X32">
-        <v>3274066505696.0</v>
+        <v>5938111621432.0</v>
       </c>
       <c r="Y32">
-        <v>3336450325544.0</v>
+        <v>4029912037988.0</v>
       </c>
       <c r="Z32">
-        <v>3409470614846.0</v>
+        <v>7699924539169.0</v>
       </c>
       <c r="AA32">
-        <v>8754200544827.0</v>
-[...129 lines deleted...]
-      </c>
+        <v>8481333272257.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+    </row>
+    <row r="33" spans="1:70">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>22954069669000.0</v>
+      </c>
+      <c r="C33">
+        <v>22348071721000.0</v>
+      </c>
+      <c r="D33">
+        <v>22451840547000.0</v>
+      </c>
+      <c r="E33">
+        <v>27317760281000.0</v>
+      </c>
+      <c r="F33">
+        <v>27448984796000.0</v>
+      </c>
+      <c r="G33">
+        <v>27380462731000.0</v>
+      </c>
+      <c r="H33">
+        <v>27469264236000.0</v>
+      </c>
+      <c r="I33">
+        <v>26594216630000.0</v>
+      </c>
+      <c r="J33">
+        <v>27279601432000.0</v>
+      </c>
+      <c r="K33">
+        <v>25408700279000.0</v>
+      </c>
+      <c r="L33">
+        <v>25233793655000.0</v>
+      </c>
+      <c r="M33">
+        <v>25506149105618.0</v>
+      </c>
+      <c r="N33">
+        <v>26215807224264.0</v>
+      </c>
+      <c r="O33">
+        <v>25678853680406.0</v>
+      </c>
+      <c r="P33">
+        <v>25220660313991.0</v>
+      </c>
+      <c r="Q33">
+        <v>24351973083638.0</v>
+      </c>
+      <c r="R33">
+        <v>23534047350480.0</v>
+      </c>
+      <c r="S33">
+        <v>22653027723068.0</v>
+      </c>
+      <c r="T33">
+        <v>21842075403753.0</v>
+      </c>
+      <c r="U33">
+        <v>23402511563021.0</v>
+      </c>
+      <c r="V33">
+        <v>22362900059025.0</v>
+      </c>
+      <c r="W33">
+        <v>19678409898288.0</v>
+      </c>
+      <c r="X33">
+        <v>19547512100302.0</v>
+      </c>
+      <c r="Y33">
+        <v>19400491329570.0</v>
+      </c>
+      <c r="Z33">
+        <v>18596819960790.0</v>
+      </c>
+      <c r="AA33">
+        <v>17955224149795.0</v>
+      </c>
+      <c r="AB33">
+        <v>17460958049251.0</v>
+      </c>
+      <c r="AC33">
+        <v>16127398998401.0</v>
+      </c>
+      <c r="AD33">
+        <v>15348193735695.0</v>
+      </c>
+      <c r="AE33">
+        <v>15369770219595.0</v>
+      </c>
+      <c r="AF33">
+        <v>15014667740019.0</v>
+      </c>
+      <c r="AG33">
+        <v>15245218192412.0</v>
+      </c>
+      <c r="AH33">
+        <v>11395551743985.0</v>
+      </c>
+      <c r="AI33">
+        <v>11022963575606.0</v>
+      </c>
+      <c r="AJ33">
+        <v>11874931819223.0</v>
+      </c>
+      <c r="AK33">
+        <v>9296107925817.0</v>
+      </c>
+      <c r="AL33">
+        <v>7440050418450.0</v>
+      </c>
+      <c r="AM33">
+        <v>7271140258706.0</v>
+      </c>
+      <c r="AN33">
+        <v>6888741927014.0</v>
+      </c>
+      <c r="AO33">
+        <v>4598492771454.0</v>
+      </c>
+      <c r="AP33">
+        <v>4269890289793.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3936508361100.0</v>
+      </c>
+      <c r="AR33">
+        <v>3698276347861.0</v>
+      </c>
+      <c r="AS33">
+        <v>1371226843592.0</v>
+      </c>
+      <c r="AT33">
+        <v>1135674774083.0</v>
+      </c>
+      <c r="AU33">
+        <v>1079870845571.0</v>
+      </c>
+      <c r="AV33">
+        <v>1066684434364.0</v>
+      </c>
+      <c r="AW33">
+        <v>840147669959.0</v>
+      </c>
+      <c r="AX33">
+        <v>828163275492.0</v>
+      </c>
+      <c r="AY33">
+        <v>528890784712.0</v>
+      </c>
+      <c r="AZ33">
+        <v>514083870028.0</v>
+      </c>
+      <c r="BA33">
+        <v>491806672718.0</v>
+      </c>
+      <c r="BB33">
+        <v>475909487026.0</v>
+      </c>
+      <c r="BC33">
+        <v>370413242092.0</v>
+      </c>
+      <c r="BD33">
+        <v>361905323832.0</v>
+      </c>
+      <c r="BE33">
+        <v>339204317641.0</v>
+      </c>
+      <c r="BF33">
+        <v>304895770167.0</v>
+      </c>
+      <c r="BG33">
+        <v>311609128098.0</v>
+      </c>
+      <c r="BH33">
+        <v>296492495686.0</v>
+      </c>
+      <c r="BI33">
+        <v>268476864321.0</v>
+      </c>
+      <c r="BJ33">
+        <v>220288471863.0</v>
+      </c>
+      <c r="BK33">
+        <v>215682068257.0</v>
+      </c>
+      <c r="BL33">
+        <v>214146706450.0</v>
+      </c>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+    </row>
+    <row r="34" spans="1:70">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34">
+        <v>668792609106.0</v>
+      </c>
+      <c r="C34">
+        <v>606659123935.0</v>
+      </c>
+      <c r="D34">
+        <v>524619376993.0</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34">
+        <v>171088772333.0</v>
+      </c>
+      <c r="G34">
+        <v>163184555844.0</v>
+      </c>
+      <c r="H34">
+        <v>158378565096.0</v>
+      </c>
+      <c r="I34">
+        <v>162256709980.0</v>
+      </c>
+      <c r="J34">
+        <v>155546522938.0</v>
+      </c>
+      <c r="K34">
+        <v>148668278779.0</v>
+      </c>
+      <c r="L34">
+        <v>123355458332.0</v>
+      </c>
+      <c r="M34">
+        <v>356657433289.0</v>
+      </c>
+      <c r="N34">
+        <v>261240764125.0</v>
+      </c>
+      <c r="O34">
+        <v>241786560277.0</v>
+      </c>
+      <c r="P34">
+        <v>240905128709.0</v>
+      </c>
+      <c r="Q34">
+        <v>257300431406.0</v>
+      </c>
+      <c r="R34">
+        <v>273552493698.0</v>
+      </c>
+      <c r="S34">
+        <v>231561282644.0</v>
+      </c>
+      <c r="T34">
+        <v>207962960294.0</v>
+      </c>
+      <c r="U34">
+        <v>172241345371.0</v>
+      </c>
+      <c r="V34">
+        <v>143401585183.0</v>
+      </c>
+      <c r="W34">
+        <v>142912797771.0</v>
+      </c>
+      <c r="X34">
+        <v>136277282303.0</v>
+      </c>
+      <c r="Y34">
+        <v>193747105789.0</v>
+      </c>
+      <c r="Z34">
+        <v>141728467892.0</v>
+      </c>
+      <c r="AA34">
+        <v>159381060788.0</v>
+      </c>
+      <c r="AB34">
+        <v>142714585287.0</v>
+      </c>
+      <c r="AC34"/>
+      <c r="AD34">
+        <v>288553549277.0</v>
+      </c>
+      <c r="AE34">
+        <v>275070281346.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+    </row>
+    <row r="35" spans="1:70">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>21148268816000.0</v>
+      </c>
+      <c r="C35">
+        <v>21385403338000.0</v>
+      </c>
+      <c r="D35">
+        <v>19231636140000.0</v>
+      </c>
+      <c r="E35">
+        <v>18922351347000.0</v>
+      </c>
+      <c r="F35">
+        <v>19761209790000.0</v>
+      </c>
+      <c r="G35">
+        <v>19621671135000.0</v>
+      </c>
+      <c r="H35">
+        <v>18695574004000.0</v>
+      </c>
+      <c r="I35">
+        <v>17551875317000.0</v>
+      </c>
+      <c r="J35">
+        <v>17432799129000.0</v>
+      </c>
+      <c r="K35">
+        <v>14220112227000.0</v>
+      </c>
+      <c r="L35">
+        <v>14389439616000.0</v>
+      </c>
+      <c r="M35">
+        <v>18572955796252.0</v>
+      </c>
+      <c r="N35">
+        <v>18419572308234.0</v>
+      </c>
+      <c r="O35">
+        <v>17198965924756.0</v>
+      </c>
+      <c r="P35">
+        <v>16027527188734.0</v>
+      </c>
+      <c r="Q35">
+        <v>11337888110008.0</v>
+      </c>
+      <c r="R35">
+        <v>12619575681317.0</v>
+      </c>
+      <c r="S35">
+        <v>11311008972024.0</v>
+      </c>
+      <c r="T35">
+        <v>11098113084773.0</v>
+      </c>
+      <c r="U35">
+        <v>10487692370567.0</v>
+      </c>
+      <c r="V35">
+        <v>10863478387835.0</v>
+      </c>
+      <c r="W35">
+        <v>11651575532158.0</v>
+      </c>
+      <c r="X35">
+        <v>11478633630784.0</v>
+      </c>
+      <c r="Y35">
+        <v>9177558223612.0</v>
+      </c>
+      <c r="Z35">
+        <v>12097063564161.0</v>
+      </c>
+      <c r="AA35">
+        <v>12272509541910.0</v>
+      </c>
+      <c r="AB35">
+        <v>11348422351199.0</v>
+      </c>
+      <c r="AC35">
+        <v>11262458943993.0</v>
+      </c>
+      <c r="AD35">
+        <v>10608785027150.0</v>
+      </c>
+      <c r="AE35">
+        <v>10402878827118.0</v>
+      </c>
+      <c r="AF35">
+        <v>9710653711725.0</v>
+      </c>
+      <c r="AG35">
+        <v>11355436862302.0</v>
+      </c>
+      <c r="AH35">
+        <v>9236991758527.0</v>
+      </c>
+      <c r="AI35">
+        <v>7859510891965.0</v>
+      </c>
+      <c r="AJ35">
+        <v>6839855594779.0</v>
+      </c>
+      <c r="AK35">
+        <v>6008375067330.0</v>
+      </c>
+      <c r="AL35">
+        <v>4922035542158.0</v>
+      </c>
+      <c r="AM35">
+        <v>4912685050082.0</v>
+      </c>
+      <c r="AN35">
+        <v>4558009993427.0</v>
+      </c>
+      <c r="AO35">
+        <v>4141402771956.0</v>
+      </c>
+      <c r="AP35">
+        <v>3949783225612.0</v>
+      </c>
+      <c r="AQ35">
+        <v>3108994073049.0</v>
+      </c>
+      <c r="AR35">
+        <v>2895325995150.0</v>
+      </c>
+      <c r="AS35">
+        <v>2978209731637.0</v>
+      </c>
+      <c r="AT35">
+        <v>2828309100114.0</v>
+      </c>
+      <c r="AU35">
+        <v>2749129420041.0</v>
+      </c>
+      <c r="AV35">
+        <v>2383097962409.0</v>
+      </c>
+      <c r="AW35">
+        <v>2079017454470.0</v>
+      </c>
+      <c r="AX35">
+        <v>1787270076071.0</v>
+      </c>
+      <c r="AY35">
+        <v>1585565897833.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1654909270524.0</v>
+      </c>
+      <c r="BA35">
+        <v>2021637619643.0</v>
+      </c>
+      <c r="BB35">
+        <v>1799330361393.0</v>
+      </c>
+      <c r="BC35">
+        <v>1474961803100.0</v>
+      </c>
+      <c r="BD35">
+        <v>862659381440.0</v>
+      </c>
+      <c r="BE35">
+        <v>904594239720.0</v>
+      </c>
+      <c r="BF35">
+        <v>616580311611.0</v>
+      </c>
+      <c r="BG35">
+        <v>604385236336.0</v>
+      </c>
+      <c r="BH35">
+        <v>411977223837.0</v>
+      </c>
+      <c r="BI35">
+        <v>553586180518.0</v>
+      </c>
+      <c r="BJ35">
+        <v>510857448666.0</v>
+      </c>
+      <c r="BK35">
+        <v>574255680324.0</v>
+      </c>
+      <c r="BL35">
+        <v>453129050812.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+    </row>
+    <row r="36" spans="1:70">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>6614549000.0</v>
+      </c>
+      <c r="C36">
+        <v>1383186932000.0</v>
+      </c>
+      <c r="D36">
+        <v>6522685000.0</v>
+      </c>
+      <c r="E36">
+        <v>12398268000.0</v>
+      </c>
+      <c r="F36">
+        <v>3827750287000.0</v>
+      </c>
+      <c r="G36">
+        <v>3958822247000.0</v>
+      </c>
+      <c r="H36">
+        <v>3952118278000.0</v>
+      </c>
+      <c r="I36">
+        <v>4238604573000.0</v>
+      </c>
+      <c r="J36">
+        <v>-5833331776000.0</v>
+      </c>
+      <c r="K36">
+        <v>-5840976948000.0</v>
+      </c>
+      <c r="L36">
+        <v>-5848017220000.0</v>
+      </c>
+      <c r="M36">
+        <v>13698950951256.0</v>
+      </c>
+      <c r="N36">
+        <v>13801442516787.0</v>
+      </c>
+      <c r="O36">
+        <v>13237301250531.0</v>
+      </c>
+      <c r="P36">
+        <v>13205523119693.0</v>
+      </c>
+      <c r="Q36">
+        <v>7841221838407.0</v>
+      </c>
+      <c r="R36">
+        <v>7500963513103.0</v>
+      </c>
+      <c r="S36">
+        <v>7293885164902.0</v>
+      </c>
+      <c r="T36">
+        <v>3725958589923.0</v>
+      </c>
+      <c r="U36">
+        <v>6340993215897.0</v>
+      </c>
+      <c r="V36">
+        <v>6318333334841.0</v>
+      </c>
+      <c r="W36">
+        <v>4056564060523.0</v>
+      </c>
+      <c r="X36">
+        <v>3899018916534.0</v>
+      </c>
+      <c r="Y36">
+        <v>4029318978240.0</v>
+      </c>
+      <c r="Z36">
+        <v>3947483061759.0</v>
+      </c>
+      <c r="AA36">
+        <v>3879476826942.0</v>
+      </c>
+      <c r="AB36">
+        <v>3809428253584.0</v>
+      </c>
+      <c r="AC36">
+        <v>4011243396595.0</v>
+      </c>
+      <c r="AD36">
+        <v>3476861594112.0</v>
+      </c>
+      <c r="AE36">
+        <v>4223640894715.0</v>
+      </c>
+      <c r="AF36">
+        <v>4588968883310.0</v>
+      </c>
+      <c r="AG36">
+        <v>4632723212003.0</v>
+      </c>
+      <c r="AH36">
+        <v>2671750824465.0</v>
+      </c>
+      <c r="AI36">
+        <v>2889541029948.0</v>
+      </c>
+      <c r="AJ36">
+        <v>4151631696592.0</v>
+      </c>
+      <c r="AK36">
+        <v>2258498034489.0</v>
+      </c>
+      <c r="AL36">
+        <v>1784815884410.0</v>
+      </c>
+      <c r="AM36">
+        <v>1938549127746.0</v>
+      </c>
+      <c r="AN36">
+        <v>2036572176653.0</v>
+      </c>
+      <c r="AO36">
+        <v>253602592095.0</v>
+      </c>
+      <c r="AP36">
+        <v>247992592094.0</v>
+      </c>
+      <c r="AQ36">
+        <v>247992592095.0</v>
+      </c>
+      <c r="AR36">
+        <v>247992592095.0</v>
+      </c>
+      <c r="AS36">
+        <v>285663620118.0</v>
+      </c>
+      <c r="AT36">
+        <v>172372120118.0</v>
+      </c>
+      <c r="AU36">
+        <v>579922794362.0</v>
+      </c>
+      <c r="AV36">
+        <v>560416210643.0</v>
+      </c>
+      <c r="AW36">
+        <v>411145611879.0</v>
+      </c>
+      <c r="AX36">
+        <v>1.0</v>
+      </c>
+      <c r="AY36">
+        <v>497423686759.0</v>
+      </c>
+      <c r="AZ36">
+        <v>434764049711.0</v>
+      </c>
+      <c r="BA36">
+        <v>507913662574.0</v>
+      </c>
+      <c r="BB36">
+        <v>330258135044.0</v>
+      </c>
+      <c r="BC36">
+        <v>358715591095.0</v>
+      </c>
+      <c r="BD36">
+        <v>348685587819.0</v>
+      </c>
+      <c r="BE36">
+        <v>272309055655.0</v>
+      </c>
+      <c r="BF36">
+        <v>211525128159.0</v>
+      </c>
+      <c r="BG36">
+        <v>151767711014.0</v>
+      </c>
+      <c r="BH36">
+        <v>-38798324545.0</v>
+      </c>
+      <c r="BI36">
+        <v>135937318201.0</v>
+      </c>
+      <c r="BJ36">
+        <v>178419755941.0</v>
+      </c>
+      <c r="BK36">
+        <v>111209166889.0</v>
+      </c>
+      <c r="BL36">
+        <v>252249436078.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+    </row>
+    <row r="37" spans="1:70">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+    </row>
+    <row r="38" spans="1:70">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>1443766032350.0</v>
+      </c>
+      <c r="E38">
+        <v>3808152632510.0</v>
+      </c>
+      <c r="F38">
+        <v>3827750287260.0</v>
+      </c>
+      <c r="G38">
+        <v>3958822247130.0</v>
+      </c>
+      <c r="H38">
+        <v>3952118277830.0</v>
+      </c>
+      <c r="I38">
+        <v>4238604573070.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>0.0</v>
+      </c>
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38">
+        <v>9774993186125.0</v>
+      </c>
+      <c r="R38">
+        <v>-1.0</v>
+      </c>
+      <c r="S38">
+        <v>9053541026863.0</v>
+      </c>
+      <c r="T38">
+        <v>8718901906397.0</v>
+      </c>
+      <c r="U38">
+        <v>8933090487295.0</v>
+      </c>
+      <c r="V38">
+        <v>8516137389009.0</v>
+      </c>
+      <c r="W38">
+        <v>6105858124003.0</v>
+      </c>
+      <c r="X38">
+        <v>5890437090228.0</v>
+      </c>
+      <c r="Y38">
+        <v>5969282794414.0</v>
+      </c>
+      <c r="Z38">
+        <v>5688927193458.0</v>
+      </c>
+      <c r="AA38">
+        <v>5490877449141.0</v>
+      </c>
+      <c r="AB38">
+        <v>5299246032826.0</v>
+      </c>
+      <c r="AC38">
+        <v>3095636045450.0</v>
+      </c>
+      <c r="AD38">
+        <v>3829756308699.0</v>
+      </c>
+      <c r="AE38">
+        <v>4551233126764.0</v>
+      </c>
+      <c r="AF38">
+        <v>4481116667258.0</v>
+      </c>
+      <c r="AG38">
+        <v>4499317927703.0</v>
+      </c>
+      <c r="AH38">
+        <v>4764420994000.0</v>
+      </c>
+      <c r="AI38">
+        <v>5036054024800.0</v>
+      </c>
+      <c r="AJ38">
+        <v>6085287483900.0</v>
+      </c>
+      <c r="AK38">
+        <v>3610043995200.0</v>
+      </c>
+      <c r="AL38">
+        <v>2991846710000.0</v>
+      </c>
+      <c r="AM38">
+        <v>2954941370300.0</v>
+      </c>
+      <c r="AN38">
+        <v>2710859250200.0</v>
+      </c>
+      <c r="AO38">
+        <v>1112327312500.0</v>
+      </c>
+      <c r="AP38">
+        <v>1019095756300.0</v>
+      </c>
+      <c r="AQ38">
+        <v>814408661900.0</v>
+      </c>
+      <c r="AR38">
+        <v>709210095100.0</v>
+      </c>
+      <c r="AS38">
+        <v>561590361200.0</v>
+      </c>
+      <c r="AT38">
+        <v>392198870600.0</v>
+      </c>
+      <c r="AU38">
+        <v>571915188700.0</v>
+      </c>
+      <c r="AV38">
+        <v>573108605000.0</v>
+      </c>
+      <c r="AW38">
+        <v>397285196900.0</v>
+      </c>
+      <c r="AX38">
+        <v>398309160500.0</v>
+      </c>
+      <c r="AY38">
+        <v>383779671500.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2.0</v>
+      </c>
+      <c r="BA38">
+        <v>328346654800.0</v>
+      </c>
+      <c r="BB38">
+        <v>332767463800.0</v>
+      </c>
+      <c r="BC38">
+        <v>318559919800.0</v>
+      </c>
+      <c r="BD38">
+        <v>289129916500.0</v>
+      </c>
+      <c r="BE38">
+        <v>265529308100.0</v>
+      </c>
+      <c r="BF38">
+        <v>230047257200.0</v>
+      </c>
+      <c r="BG38">
+        <v>235991813600.0</v>
+      </c>
+      <c r="BH38">
+        <v>220495770700.0</v>
+      </c>
+      <c r="BI38">
+        <v>192757668200.0</v>
+      </c>
+      <c r="BJ38">
+        <v>143740105900.0</v>
+      </c>
+      <c r="BK38">
+        <v>138279516900.0</v>
+      </c>
+      <c r="BL38">
+        <v>137019786100.0</v>
+      </c>
+      <c r="BM38">
+        <v>115890200000.0</v>
+      </c>
+      <c r="BN38">
+        <v>125584040100.0</v>
+      </c>
+      <c r="BO38">
+        <v>117729572900.0</v>
+      </c>
+      <c r="BP38">
+        <v>111687795400.0</v>
+      </c>
+      <c r="BQ38"/>
+      <c r="BR38">
+        <v>48734988300.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:70">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>445192873000.0</v>
+      </c>
+      <c r="C39">
+        <v>1049297804000.0</v>
+      </c>
+      <c r="D39">
+        <v>621348062000.0</v>
+      </c>
+      <c r="E39">
+        <v>769067618000.0</v>
+      </c>
+      <c r="F39">
+        <v>1474934325000.0</v>
+      </c>
+      <c r="G39">
+        <v>1691447529000.0</v>
+      </c>
+      <c r="H39">
+        <v>1977178962000.0</v>
+      </c>
+      <c r="I39">
+        <v>1857204589000.0</v>
+      </c>
+      <c r="J39">
+        <v>1867021146000.0</v>
+      </c>
+      <c r="K39">
+        <v>2788554380000.0</v>
+      </c>
+      <c r="L39">
+        <v>1900323690000.0</v>
+      </c>
+      <c r="M39">
+        <v>19316660784468.0</v>
+      </c>
+      <c r="N39">
+        <v>2355241470589.0</v>
+      </c>
+      <c r="O39">
+        <v>3253011442745.0</v>
+      </c>
+      <c r="P39">
+        <v>3106213186653.0</v>
+      </c>
+      <c r="Q39">
+        <v>3006399595528.0</v>
+      </c>
+      <c r="R39">
+        <v>2951415010428.0</v>
+      </c>
+      <c r="S39">
+        <v>6324221914929.0</v>
+      </c>
+      <c r="T39">
+        <v>4262821281734.0</v>
+      </c>
+      <c r="U39">
+        <v>4385852530120.0</v>
+      </c>
+      <c r="V39">
+        <v>4681753530131.0</v>
+      </c>
+      <c r="W39">
+        <v>4594914474951.0</v>
+      </c>
+      <c r="X39">
+        <v>1121149270022.0</v>
+      </c>
+      <c r="Y39">
+        <v>4310805248581.0</v>
+      </c>
+      <c r="Z39">
+        <v>4429575036972.0</v>
+      </c>
+      <c r="AA39">
+        <v>4371143541031.0</v>
+      </c>
+      <c r="AB39">
+        <v>2457315130430.0</v>
+      </c>
+      <c r="AC39">
+        <v>5660459353915.0</v>
+      </c>
+      <c r="AD39">
+        <v>2943407393925.0</v>
+      </c>
+      <c r="AE39">
+        <v>2700348682577.0</v>
+      </c>
+      <c r="AF39">
+        <v>2181472897655.0</v>
+      </c>
+      <c r="AG39">
+        <v>2137251902467.0</v>
+      </c>
+      <c r="AH39">
+        <v>2630092950338.0</v>
+      </c>
+      <c r="AI39">
+        <v>2360851544757.0</v>
+      </c>
+      <c r="AJ39">
+        <v>2184368478789.0</v>
+      </c>
+      <c r="AK39">
+        <v>1936715063381.0</v>
+      </c>
+      <c r="AL39">
+        <v>1541289538054.0</v>
+      </c>
+      <c r="AM39">
+        <v>1816143490726.0</v>
+      </c>
+      <c r="AN39">
+        <v>1628739536876.0</v>
+      </c>
+      <c r="AO39">
+        <v>1451492806786.0</v>
+      </c>
+      <c r="AP39">
+        <v>1324225573835.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1425854233796.0</v>
+      </c>
+      <c r="AR39">
+        <v>1067347101765.0</v>
+      </c>
+      <c r="AS39">
+        <v>1551680440333.0</v>
+      </c>
+      <c r="AT39">
+        <v>1540113737308.0</v>
+      </c>
+      <c r="AU39">
+        <v>1719229774866.0</v>
+      </c>
+      <c r="AV39">
+        <v>1322316219236.0</v>
+      </c>
+      <c r="AW39">
+        <v>1680603665802.0</v>
+      </c>
+      <c r="AX39">
+        <v>1580107998587.0</v>
+      </c>
+      <c r="AY39">
+        <v>1735569880551.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1338725276574.0</v>
+      </c>
+      <c r="BA39">
+        <v>1463387479612.0</v>
+      </c>
+      <c r="BB39">
+        <v>6672905361660.0</v>
+      </c>
+      <c r="BC39">
+        <v>6392712621294.0</v>
+      </c>
+      <c r="BD39">
+        <v>5178979566833.0</v>
+      </c>
+      <c r="BE39">
+        <v>1074962263281.0</v>
+      </c>
+      <c r="BF39">
+        <v>977659368116.0</v>
+      </c>
+      <c r="BG39">
+        <v>849279145100.0</v>
+      </c>
+      <c r="BH39">
+        <v>670749903926.0</v>
+      </c>
+      <c r="BI39">
+        <v>793750158650.0</v>
+      </c>
+      <c r="BJ39">
+        <v>811646734666.0</v>
+      </c>
+      <c r="BK39">
+        <v>2926289157998.0</v>
+      </c>
+      <c r="BL39">
+        <v>2603190170651.0</v>
+      </c>
+      <c r="BM39">
+        <v>617671993200.0</v>
+      </c>
+      <c r="BN39">
+        <v>519432684400.0</v>
+      </c>
+      <c r="BO39">
+        <v>496971295700.0</v>
+      </c>
+      <c r="BP39">
+        <v>493553444400.0</v>
+      </c>
+      <c r="BQ39"/>
+      <c r="BR39">
+        <v>452370745700.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:70">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>2691021420000.0</v>
+      </c>
+      <c r="C40">
+        <v>2702366847000.0</v>
+      </c>
+      <c r="D40">
+        <v>4846235196000.0</v>
+      </c>
+      <c r="E40">
+        <v>5468954044000.0</v>
+      </c>
+      <c r="F40">
+        <v>5777723424595.0</v>
+      </c>
+      <c r="G40">
+        <v>6045484621766.0</v>
+      </c>
+      <c r="H40">
+        <v>4498995204000.0</v>
+      </c>
+      <c r="I40">
+        <v>1172740161000.0</v>
+      </c>
+      <c r="J40">
+        <v>1349230614000.0</v>
+      </c>
+      <c r="K40">
+        <v>1153029337000.0</v>
+      </c>
+      <c r="L40">
+        <v>1076436300000.0</v>
+      </c>
+      <c r="M40">
+        <v>2702056631728.0</v>
+      </c>
+      <c r="N40">
+        <v>6782895968815.0</v>
+      </c>
+      <c r="O40">
+        <v>949691268593.0</v>
+      </c>
+      <c r="P40">
+        <v>839220552062.0</v>
+      </c>
+      <c r="Q40">
+        <v>916840154493.0</v>
+      </c>
+      <c r="R40">
+        <v>925036878707.0</v>
+      </c>
+      <c r="S40">
+        <v>845268981942.0</v>
+      </c>
+      <c r="T40">
+        <v>871917307687.0</v>
+      </c>
+      <c r="U40">
+        <v>936607630301.0</v>
+      </c>
+      <c r="V40">
+        <v>940836902675.0</v>
+      </c>
+      <c r="W40">
+        <v>956261333386.0</v>
+      </c>
+      <c r="X40">
+        <v>3373249842523.0</v>
+      </c>
+      <c r="Y40">
+        <v>6724206894952.0</v>
+      </c>
+      <c r="Z40">
+        <v>-67689967896.0</v>
+      </c>
+      <c r="AA40">
+        <v>1042223170122.0</v>
+      </c>
+      <c r="AB40">
+        <v>5104125235328.0</v>
+      </c>
+      <c r="AC40">
+        <v>2723454159238.0</v>
+      </c>
+      <c r="AD40">
+        <v>1041827460188.0</v>
+      </c>
+      <c r="AE40">
+        <v>1159107512213.0</v>
+      </c>
+      <c r="AF40">
+        <v>-82661817309.0</v>
+      </c>
+      <c r="AG40">
+        <v>810579878214.0</v>
+      </c>
+      <c r="AH40">
+        <v>777097646938.0</v>
+      </c>
+      <c r="AI40">
+        <v>845754957745.0</v>
+      </c>
+      <c r="AJ40">
+        <v>826844824341.0</v>
+      </c>
+      <c r="AK40">
+        <v>821851390202.0</v>
+      </c>
+      <c r="AL40">
+        <v>670414693035.0</v>
+      </c>
+      <c r="AM40">
+        <v>1267716928409.0</v>
+      </c>
+      <c r="AN40">
+        <v>1067116722847.0</v>
+      </c>
+      <c r="AO40">
+        <v>428692351593.0</v>
+      </c>
+      <c r="AP40">
+        <v>1254101325529.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1123476832238.0</v>
+      </c>
+      <c r="AR40">
+        <v>1556813043637.0</v>
+      </c>
+      <c r="AS40">
+        <v>1259523273378.0</v>
+      </c>
+      <c r="AT40">
+        <v>1163194812298.0</v>
+      </c>
+      <c r="AU40">
+        <v>1027103622946.0</v>
+      </c>
+      <c r="AV40">
+        <v>1412612843489.0</v>
+      </c>
+      <c r="AW40">
+        <v>759986038319.0</v>
+      </c>
+      <c r="AX40">
+        <v>756339030316.0</v>
+      </c>
+      <c r="AY40">
+        <v>1884863986052.0</v>
+      </c>
+      <c r="AZ40">
+        <v>2613029694238.0</v>
+      </c>
+      <c r="BA40">
+        <v>752513594956.0</v>
+      </c>
+      <c r="BB40">
+        <v>1388271065382.0</v>
+      </c>
+      <c r="BC40">
+        <v>2535473414283.0</v>
+      </c>
+      <c r="BD40">
+        <v>364880379440.0</v>
+      </c>
+      <c r="BE40">
+        <v>3097128682099.0</v>
+      </c>
+      <c r="BF40">
+        <v>410894139185.0</v>
+      </c>
+      <c r="BG40">
+        <v>385458689026.0</v>
+      </c>
+      <c r="BH40">
+        <v>1855094954247.0</v>
+      </c>
+      <c r="BI40">
+        <v>563494566978.0</v>
+      </c>
+      <c r="BJ40">
+        <v>600061601591.0</v>
+      </c>
+      <c r="BK40">
+        <v>427417096024.0</v>
+      </c>
+      <c r="BL40">
+        <v>267634004655.0</v>
+      </c>
+      <c r="BM40">
+        <v>313871340000.0</v>
+      </c>
+      <c r="BN40">
+        <v>296700322000.0</v>
+      </c>
+      <c r="BO40">
+        <v>231685922000.0</v>
+      </c>
+      <c r="BP40">
+        <v>206743052000.0</v>
+      </c>
+      <c r="BQ40"/>
+      <c r="BR40">
+        <v>200443971000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:70">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>3445149711138.0</v>
+      </c>
+      <c r="P41">
+        <v>3449846359386.0</v>
+      </c>
+      <c r="Q41">
+        <v>2920220130263.0</v>
+      </c>
+      <c r="R41">
+        <v>3019474266994.0</v>
+      </c>
+      <c r="S41">
+        <v>2694528482067.0</v>
+      </c>
+      <c r="T41">
+        <v>2489080096476.0</v>
+      </c>
+      <c r="U41">
+        <v>1317659334244.0</v>
+      </c>
+      <c r="V41">
+        <v>1324069972675.0</v>
+      </c>
+      <c r="W41">
+        <v>1217506374478.0</v>
+      </c>
+      <c r="X41">
+        <v>1261738873786.0</v>
+      </c>
+      <c r="Y41">
+        <v>933281928245.0</v>
+      </c>
+      <c r="Z41">
+        <v>1074859171299.0</v>
+      </c>
+      <c r="AA41">
+        <v>1143866442937.0</v>
+      </c>
+      <c r="AB41">
+        <v>1233078671696.0</v>
+      </c>
+      <c r="AC41">
+        <v>1143538534189.0</v>
+      </c>
+      <c r="AD41">
+        <v>1244049445052.0</v>
+      </c>
+      <c r="AE41">
+        <v>1307955814018.0</v>
+      </c>
+      <c r="AF41">
+        <v>1431167038664.0</v>
+      </c>
+      <c r="AG41">
+        <v>1614030590669.0</v>
+      </c>
+      <c r="AH41">
+        <v>1425012151100.0</v>
+      </c>
+      <c r="AI41">
+        <v>1623307508000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1401593370200.0</v>
+      </c>
+      <c r="AK41">
+        <v>1579620378900.0</v>
+      </c>
+      <c r="AL41">
+        <v>1599010450100.0</v>
+      </c>
+      <c r="AM41">
+        <v>1676088593200.0</v>
+      </c>
+      <c r="AN41">
+        <v>1474494940300.0</v>
+      </c>
+      <c r="AO41">
+        <v>1371368422900.0</v>
+      </c>
+      <c r="AP41">
+        <v>1452265265900.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1071677240200.0</v>
+      </c>
+      <c r="AR41">
+        <v>956409562800.0</v>
+      </c>
+      <c r="AS41">
+        <v>1062556650500.0</v>
+      </c>
+      <c r="AT41">
+        <v>1003994049400.0</v>
+      </c>
+      <c r="AU41">
+        <v>883583429900.0</v>
+      </c>
+      <c r="AV41">
+        <v>877715582900.0</v>
+      </c>
+      <c r="AW41">
+        <v>758313878300.0</v>
+      </c>
+      <c r="AX41">
+        <v>758904114200.0</v>
+      </c>
+      <c r="AY41">
+        <v>793261890200.0</v>
+      </c>
+      <c r="AZ41">
+        <v>804378128600.0</v>
+      </c>
+      <c r="BA41">
+        <v>791637619600.0</v>
+      </c>
+      <c r="BB41">
+        <v>571788407400.0</v>
+      </c>
+      <c r="BC41">
+        <v>344961803100.0</v>
+      </c>
+      <c r="BD41">
+        <v>332659381400.0</v>
+      </c>
+      <c r="BE41">
+        <v>374594239700.0</v>
+      </c>
+      <c r="BF41">
+        <v>366580311600.0</v>
+      </c>
+      <c r="BG41">
+        <v>354385236300.0</v>
+      </c>
+      <c r="BH41">
+        <v>261977223800.0</v>
+      </c>
+      <c r="BI41">
+        <v>372184930500.0</v>
+      </c>
+      <c r="BJ41">
+        <v>304456198700.0</v>
+      </c>
+      <c r="BK41">
+        <v>292854430300.0</v>
+      </c>
+      <c r="BL41">
+        <v>283915300800.0</v>
+      </c>
+      <c r="BM41">
+        <v>252904631900.0</v>
+      </c>
+      <c r="BN41">
+        <v>188842947900.0</v>
+      </c>
+      <c r="BO41">
+        <v>184940393200.0</v>
+      </c>
+      <c r="BP41">
+        <v>167631845100.0</v>
+      </c>
+      <c r="BQ41"/>
+      <c r="BR41">
+        <v>157175584700.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:70">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>6293247265000.0</v>
+      </c>
+      <c r="C42">
+        <v>6293247265000.0</v>
+      </c>
+      <c r="D42">
+        <v>6293247265000.0</v>
+      </c>
+      <c r="E42">
+        <v>6259548648000.0</v>
+      </c>
+      <c r="F42">
+        <v>6259548648000.0</v>
+      </c>
+      <c r="G42">
+        <v>6259548648000.0</v>
+      </c>
+      <c r="H42">
+        <v>6259548648000.0</v>
+      </c>
+      <c r="I42">
+        <v>6221363043000.0</v>
+      </c>
+      <c r="J42">
+        <v>6221363043000.0</v>
+      </c>
+      <c r="K42">
+        <v>6221363043000.0</v>
+      </c>
+      <c r="L42">
+        <v>6221363043000.0</v>
+      </c>
+      <c r="M42">
+        <v>6162055070447.0</v>
+      </c>
+      <c r="N42">
+        <v>6209692097968.0</v>
+      </c>
+      <c r="O42">
+        <v>6209692097969.0</v>
+      </c>
+      <c r="P42">
+        <v>6209826187462.0</v>
+      </c>
+      <c r="Q42">
+        <v>10291720044593.0</v>
+      </c>
+      <c r="R42">
+        <v>6183555310493.0</v>
+      </c>
+      <c r="S42">
+        <v>6183555310493.0</v>
+      </c>
+      <c r="T42">
+        <v>6183555310493.0</v>
+      </c>
+      <c r="U42">
+        <v>6200365066935.0</v>
+      </c>
+      <c r="V42">
+        <v>6200365066935.0</v>
+      </c>
+      <c r="W42">
+        <v>6200365066935.0</v>
+      </c>
+      <c r="X42">
+        <v>4772484436277.0</v>
+      </c>
+      <c r="Y42">
+        <v>6164495932879.0</v>
+      </c>
+      <c r="Z42">
+        <v>6165128421542.0</v>
+      </c>
+      <c r="AA42">
+        <v>6178839137561.0</v>
+      </c>
+      <c r="AB42">
+        <v>6186938908580.0</v>
+      </c>
+      <c r="AC42">
+        <v>1979285454080.0</v>
+      </c>
+      <c r="AD42">
+        <v>4710054735222.0</v>
+      </c>
+      <c r="AE42">
+        <v>6115275614193.0</v>
+      </c>
+      <c r="AF42">
+        <v>6115275614193.0</v>
+      </c>
+      <c r="AG42">
+        <v>5999472797257.0</v>
+      </c>
+      <c r="AH42">
+        <v>5999515425382.0</v>
+      </c>
+      <c r="AI42">
+        <v>5998814143203.0</v>
+      </c>
+      <c r="AJ42">
+        <v>5998814143203.0</v>
+      </c>
+      <c r="AK42">
+        <v>5995630109678.0</v>
+      </c>
+      <c r="AL42">
+        <v>6040281907053.0</v>
+      </c>
+      <c r="AM42">
+        <v>6040281907053.0</v>
+      </c>
+      <c r="AN42">
+        <v>4853679315623.0</v>
+      </c>
+      <c r="AO42">
+        <v>1718302321118.0</v>
+      </c>
+      <c r="AP42">
+        <v>3810484990293.0</v>
+      </c>
+      <c r="AQ42">
+        <v>431845369858.0</v>
+      </c>
+      <c r="AR42">
+        <v>433794378141.0</v>
+      </c>
+      <c r="AS42">
+        <v>462018090364.0</v>
+      </c>
+      <c r="AT42">
+        <v>462018090364.0</v>
+      </c>
+      <c r="AU42">
+        <v>462018090364.0</v>
+      </c>
+      <c r="AV42">
+        <v>1371570400166.0</v>
+      </c>
+      <c r="AW42">
+        <v>462018090364.0</v>
+      </c>
+      <c r="AX42">
+        <v>462018090364.0</v>
+      </c>
+      <c r="AY42">
+        <v>462356846439.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1071276410635.0</v>
+      </c>
+      <c r="BA42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BB42">
+        <v>1078679027439.0</v>
+      </c>
+      <c r="BC42">
+        <v>1171605396579.0</v>
+      </c>
+      <c r="BD42">
+        <v>861922552194.0</v>
+      </c>
+      <c r="BE42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BF42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BG42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BH42">
+        <v>700973025358.0</v>
+      </c>
+      <c r="BI42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BJ42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BK42">
+        <v>462166452841.0</v>
+      </c>
+      <c r="BL42">
+        <v>575951321909.0</v>
+      </c>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+    </row>
+    <row r="43" spans="1:70">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+    </row>
+    <row r="44" spans="1:70">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+    </row>
+    <row r="45" spans="1:70">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>9403024405397.0</v>
+      </c>
+      <c r="C45">
+        <v>8926919255086.0</v>
+      </c>
+      <c r="D45">
+        <v>8730332174795.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>9109426948262.0</v>
+      </c>
+      <c r="G45">
+        <v>9304797791393.0</v>
+      </c>
+      <c r="H45">
+        <v>9324331725117.0</v>
+      </c>
+      <c r="I45">
+        <v>8457565487351.0</v>
+      </c>
+      <c r="J45">
+        <v>9358817782445.0</v>
+      </c>
+      <c r="K45">
+        <v>8949364720741.0</v>
+      </c>
+      <c r="L45">
+        <v>9081681334348.0</v>
+      </c>
+      <c r="M45">
+        <v>9371816234262.0</v>
+      </c>
+      <c r="N45">
+        <v>9810102076156.0</v>
+      </c>
+      <c r="O45">
+        <v>9716771084120.0</v>
+      </c>
+      <c r="P45">
+        <v>9774604109485.0</v>
+      </c>
+      <c r="Q45">
+        <v>10037953621614.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+    </row>
+    <row r="46" spans="1:70">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>6537663965000.0</v>
+      </c>
+      <c r="C46">
+        <v>4719608681000.0</v>
+      </c>
+      <c r="D46">
+        <v>6093174889000.0</v>
+      </c>
+      <c r="E46">
+        <v>9259107848000.0</v>
+      </c>
+      <c r="F46">
+        <v>5205600867000.0</v>
+      </c>
+      <c r="G46">
+        <v>5263662826000.0</v>
+      </c>
+      <c r="H46">
+        <v>5294320769000.0</v>
+      </c>
+      <c r="I46">
+        <v>4808523667000.0</v>
+      </c>
+      <c r="J46">
+        <v>9796689452000.0</v>
+      </c>
+      <c r="K46">
+        <v>9452643927000.0</v>
+      </c>
+      <c r="L46">
+        <v>9310754771000.0</v>
+      </c>
+      <c r="M46">
+        <v>5708280773867.0</v>
+      </c>
+      <c r="N46">
+        <v>6303986687882.0</v>
+      </c>
+      <c r="O46">
+        <v>6354344268802.0</v>
+      </c>
+      <c r="P46">
+        <v>6493297943215.0</v>
+      </c>
+      <c r="Q46">
+        <v>6785176339290.0</v>
+      </c>
+      <c r="R46">
+        <v>6845953568261.0</v>
+      </c>
+      <c r="S46">
+        <v>6891361842978.0</v>
+      </c>
+      <c r="T46">
+        <v>6877769825314.0</v>
+      </c>
+      <c r="U46">
+        <v>8365549877950.0</v>
+      </c>
+      <c r="V46">
+        <v>8309119358030.0</v>
+      </c>
+      <c r="W46">
+        <v>8314892919041.0</v>
+      </c>
+      <c r="X46">
+        <v>8358783774454.0</v>
+      </c>
+      <c r="Y46">
+        <v>8499083521541.0</v>
+      </c>
+      <c r="Z46">
+        <v>8510860906040.0</v>
+      </c>
+      <c r="AA46">
+        <v>8549749417945.0</v>
+      </c>
+      <c r="AB46">
+        <v>8419769589381.0</v>
+      </c>
+      <c r="AC46">
+        <v>8673822590137.0</v>
+      </c>
+      <c r="AD46">
+        <v>8116728381249.0</v>
+      </c>
+      <c r="AE46">
+        <v>7840530339664.0</v>
+      </c>
+      <c r="AF46">
+        <v>7687529123159.0</v>
+      </c>
+      <c r="AG46">
+        <v>8357242841457.0</v>
+      </c>
+      <c r="AH46">
+        <v>6631130749995.0</v>
+      </c>
+      <c r="AI46">
+        <v>5986909550841.0</v>
+      </c>
+      <c r="AJ46">
+        <v>5789644335276.0</v>
+      </c>
+      <c r="AK46">
+        <v>5686063930621.0</v>
+      </c>
+      <c r="AL46">
+        <v>4448203708435.0</v>
+      </c>
+      <c r="AM46">
+        <v>4316198888423.0</v>
+      </c>
+      <c r="AN46">
+        <v>4177882676836.0</v>
+      </c>
+      <c r="AO46">
+        <v>3486165458932.0</v>
+      </c>
+      <c r="AP46">
+        <v>3250794533523.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3122099699245.0</v>
+      </c>
+      <c r="AR46">
+        <v>2989066252797.0</v>
+      </c>
+      <c r="AS46">
+        <v>809636482410.0</v>
+      </c>
+      <c r="AT46">
+        <v>743475903532.0</v>
+      </c>
+      <c r="AU46">
+        <v>507955656900.0</v>
+      </c>
+      <c r="AV46">
+        <v>493575829412.0</v>
+      </c>
+      <c r="AW46">
+        <v>442862473104.0</v>
+      </c>
+      <c r="AX46">
+        <v>429854114966.0</v>
+      </c>
+      <c r="AY46">
+        <v>145111113205.0</v>
+      </c>
+      <c r="AZ46">
+        <v>141882278136.0</v>
+      </c>
+      <c r="BA46">
+        <v>163460017883.0</v>
+      </c>
+      <c r="BB46">
+        <v>143142023270.0</v>
+      </c>
+      <c r="BC46">
+        <v>51853322285.0</v>
+      </c>
+      <c r="BD46">
+        <v>72775407301.0</v>
+      </c>
+      <c r="BE46">
+        <v>73675009504.0</v>
+      </c>
+      <c r="BF46">
+        <v>74848513017.0</v>
+      </c>
+      <c r="BG46">
+        <v>75617314532.0</v>
+      </c>
+      <c r="BH46">
+        <v>75996724937.0</v>
+      </c>
+      <c r="BI46">
+        <v>75719196120.0</v>
+      </c>
+      <c r="BJ46">
+        <v>76548365922.0</v>
+      </c>
+      <c r="BK46">
+        <v>77402551368.0</v>
+      </c>
+      <c r="BL46">
+        <v>77126920372.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+    </row>
+    <row r="47" spans="1:70">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>4724481754350.0</v>
+      </c>
+      <c r="E47">
+        <v>5463353483710.0</v>
+      </c>
+      <c r="F47">
+        <v>5205600866600.0</v>
+      </c>
+      <c r="G47">
+        <v>5263662826480.0</v>
+      </c>
+      <c r="H47">
+        <v>5294320768550.0</v>
+      </c>
+      <c r="I47">
+        <v>4808523667310.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>5708280773870.0</v>
+      </c>
+      <c r="N47">
+        <v>6306338437880.0</v>
+      </c>
+      <c r="O47">
+        <v>6356696018800.0</v>
+      </c>
+      <c r="P47">
+        <v>6493297943215.0</v>
+      </c>
+      <c r="Q47">
+        <v>6789176339291.0</v>
+      </c>
+      <c r="R47">
+        <v>6845953568261.0</v>
+      </c>
+      <c r="S47">
+        <v>6891361842978.0</v>
+      </c>
+      <c r="T47">
+        <v>6877769825314.0</v>
+      </c>
+      <c r="U47">
+        <v>8365549877950.0</v>
+      </c>
+      <c r="V47">
+        <v>8309119358030.0</v>
+      </c>
+      <c r="W47">
+        <v>8314892919041.0</v>
+      </c>
+      <c r="X47">
+        <v>8358783774454.0</v>
+      </c>
+      <c r="Y47">
+        <v>8499083521541.0</v>
+      </c>
+      <c r="Z47">
+        <v>8510860906040.0</v>
+      </c>
+      <c r="AA47">
+        <v>8549749417945.0</v>
+      </c>
+      <c r="AB47">
+        <v>8419769589381.0</v>
+      </c>
+      <c r="AC47">
+        <v>8673822590140.0</v>
+      </c>
+      <c r="AD47">
+        <v>8116728381249.0</v>
+      </c>
+      <c r="AE47">
+        <v>7840530339664.0</v>
+      </c>
+      <c r="AF47">
+        <v>7687529123159.0</v>
+      </c>
+      <c r="AG47">
+        <v>8357242841457.0</v>
+      </c>
+      <c r="AH47">
+        <v>6631130750000.0</v>
+      </c>
+      <c r="AI47">
+        <v>5986909550800.0</v>
+      </c>
+      <c r="AJ47">
+        <v>5789644335300.0</v>
+      </c>
+      <c r="AK47">
+        <v>5686063930600.0</v>
+      </c>
+      <c r="AL47">
+        <v>4448203708400.0</v>
+      </c>
+      <c r="AM47">
+        <v>4316198888400.0</v>
+      </c>
+      <c r="AN47">
+        <v>4177882676800.0</v>
+      </c>
+      <c r="AO47">
+        <v>3486165458900.0</v>
+      </c>
+      <c r="AP47">
+        <v>3250794533500.0</v>
+      </c>
+      <c r="AQ47">
+        <v>3122099699200.0</v>
+      </c>
+      <c r="AR47">
+        <v>2989066252800.0</v>
+      </c>
+      <c r="AS47">
+        <v>809636482400.0</v>
+      </c>
+      <c r="AT47">
+        <v>743475903500.0</v>
+      </c>
+      <c r="AU47">
+        <v>507955656900.0</v>
+      </c>
+      <c r="AV47">
+        <v>493575829400.0</v>
+      </c>
+      <c r="AW47">
+        <v>442862473100.0</v>
+      </c>
+      <c r="AX47">
+        <v>429854115000.0</v>
+      </c>
+      <c r="AY47">
+        <v>145111113200.0</v>
+      </c>
+      <c r="AZ47">
+        <v>141882278100.0</v>
+      </c>
+      <c r="BA47">
+        <v>163460017900.0</v>
+      </c>
+      <c r="BB47">
+        <v>143142023300.0</v>
+      </c>
+      <c r="BC47">
+        <v>51853322300.0</v>
+      </c>
+      <c r="BD47">
+        <v>72775407300.0</v>
+      </c>
+      <c r="BE47">
+        <v>73675009500.0</v>
+      </c>
+      <c r="BF47">
+        <v>74848513000.0</v>
+      </c>
+      <c r="BG47">
+        <v>75617314500.0</v>
+      </c>
+      <c r="BH47">
+        <v>75996724900.0</v>
+      </c>
+      <c r="BI47">
+        <v>75719196100.0</v>
+      </c>
+      <c r="BJ47">
+        <v>76548365900.0</v>
+      </c>
+      <c r="BK47">
+        <v>77402551400.0</v>
+      </c>
+      <c r="BL47">
+        <v>77126920400.0</v>
+      </c>
+      <c r="BM47">
+        <v>84558429800.0</v>
+      </c>
+      <c r="BN47">
+        <v>76717096700.0</v>
+      </c>
+      <c r="BO47">
+        <v>77805083300.0</v>
+      </c>
+      <c r="BP47">
+        <v>78861892000.0</v>
+      </c>
+      <c r="BQ47"/>
+      <c r="BR47">
+        <v>82848971700.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:70">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>434627891000.0</v>
+      </c>
+      <c r="C48">
+        <v>-5752915481000.0</v>
+      </c>
+      <c r="D48">
+        <v>-5803383825000.0</v>
+      </c>
+      <c r="E48">
+        <v>842715867000.0</v>
+      </c>
+      <c r="F48">
+        <v>902405975000.0</v>
+      </c>
+      <c r="G48">
+        <v>475039232000.0</v>
+      </c>
+      <c r="H48">
+        <v>1252810773000.0</v>
+      </c>
+      <c r="I48">
+        <v>1104446120000.0</v>
+      </c>
+      <c r="J48">
+        <v>147002297000.0</v>
+      </c>
+      <c r="K48">
+        <v>575980046000.0</v>
+      </c>
+      <c r="L48">
+        <v>481365878000.0</v>
+      </c>
+      <c r="M48">
+        <v>239729244907.0</v>
+      </c>
+      <c r="N48">
+        <v>368118362545.0</v>
+      </c>
+      <c r="O48">
+        <v>305920373018.0</v>
+      </c>
+      <c r="P48">
+        <v>271698788919.0</v>
+      </c>
+      <c r="Q48">
+        <v>141020620439.0</v>
+      </c>
+      <c r="R48">
+        <v>86963621718.0</v>
+      </c>
+      <c r="S48">
+        <v>294152532576.0</v>
+      </c>
+      <c r="T48">
+        <v>265976722562.0</v>
+      </c>
+      <c r="U48">
+        <v>129416316669.0</v>
+      </c>
+      <c r="V48">
+        <v>86040379479.0</v>
+      </c>
+      <c r="W48">
+        <v>167018274504.0</v>
+      </c>
+      <c r="X48">
+        <v>128752518892.0</v>
+      </c>
+      <c r="Y48">
+        <v>26367494584.0</v>
+      </c>
+      <c r="Z48">
+        <v>15944404009.0</v>
+      </c>
+      <c r="AA48">
+        <v>898432596578.0</v>
+      </c>
+      <c r="AB48">
+        <v>930322560867.0</v>
+      </c>
+      <c r="AC48">
+        <v>5518389001298.0</v>
+      </c>
+      <c r="AD48">
+        <v>363377898743.0</v>
+      </c>
+      <c r="AE48">
+        <v>1677629922768.0</v>
+      </c>
+      <c r="AF48">
+        <v>1501973077232.0</v>
+      </c>
+      <c r="AG48">
+        <v>874672629447.0</v>
+      </c>
+      <c r="AH48">
+        <v>479752202330.0</v>
+      </c>
+      <c r="AI48">
+        <v>1609246722536.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1453140728771.0</v>
+      </c>
+      <c r="AK48">
+        <v>989979447448.0</v>
+      </c>
+      <c r="AL48">
+        <v>572547617906.0</v>
+      </c>
+      <c r="AM48">
+        <v>130152811507.0</v>
+      </c>
+      <c r="AN48">
+        <v>1023369469788.0</v>
+      </c>
+      <c r="AO48">
+        <v>566819150886.0</v>
+      </c>
+      <c r="AP48">
+        <v>355340722705.0</v>
+      </c>
+      <c r="AQ48">
+        <v>98169529785.0</v>
+      </c>
+      <c r="AR48">
+        <v>740323181921.0</v>
+      </c>
+      <c r="AS48">
+        <v>378111827656.0</v>
+      </c>
+      <c r="AT48">
+        <v>161155239241.0</v>
+      </c>
+      <c r="AU48">
+        <v>625484060778.0</v>
+      </c>
+      <c r="AV48">
+        <v>531950800962.0</v>
+      </c>
+      <c r="AW48">
+        <v>290119988763.0</v>
+      </c>
+      <c r="AX48">
+        <v>146686015444.0</v>
+      </c>
+      <c r="AY48">
+        <v>482138168367.0</v>
+      </c>
+      <c r="AZ48">
+        <v>420707825469.0</v>
+      </c>
+      <c r="BA48">
+        <v>218348292176.0</v>
+      </c>
+      <c r="BB48">
+        <v>143479661573.0</v>
+      </c>
+      <c r="BC48">
+        <v>42544879401.0</v>
+      </c>
+      <c r="BD48">
+        <v>309682844385.0</v>
+      </c>
+      <c r="BE48">
+        <v>505384709590.0</v>
+      </c>
+      <c r="BF48">
+        <v>464619361580.0</v>
+      </c>
+      <c r="BG48">
+        <v>507288249387.0</v>
+      </c>
+      <c r="BH48">
+        <v>479029759605.0</v>
+      </c>
+      <c r="BI48">
+        <v>299764791643.0</v>
+      </c>
+      <c r="BJ48">
+        <v>283796551881.0</v>
+      </c>
+      <c r="BK48">
+        <v>339610423007.0</v>
+      </c>
+      <c r="BL48">
+        <v>201647908789.0</v>
+      </c>
+      <c r="BM48">
+        <v>160369970000.0</v>
+      </c>
+      <c r="BN48">
+        <v>139003226300.0</v>
+      </c>
+      <c r="BO48">
+        <v>183024382000.0</v>
+      </c>
+      <c r="BP48">
+        <v>167660669100.0</v>
+      </c>
+      <c r="BQ48"/>
+      <c r="BR48">
+        <v>314877753800.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:70">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+    </row>
+    <row r="50" spans="1:70">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50">
+        <v>7369478455197.0</v>
+      </c>
+      <c r="C50">
+        <v>5413240007480.0</v>
+      </c>
+      <c r="D50">
+        <v>4945388182053.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>4532895475883.0</v>
+      </c>
+      <c r="G50">
+        <v>4470295397242.0</v>
+      </c>
+      <c r="H50">
+        <v>6462652035690.0</v>
+      </c>
+      <c r="I50">
+        <v>6779347570902.0</v>
+      </c>
+      <c r="J50">
+        <v>6879049107123.0</v>
+      </c>
+      <c r="K50">
+        <v>6474813464760.0</v>
+      </c>
+      <c r="L50">
+        <v>4110241987710.0</v>
+      </c>
+      <c r="M50">
+        <v>6233196805804.0</v>
+      </c>
+      <c r="N50">
+        <v>2668293898163.0</v>
+      </c>
+      <c r="O50">
+        <v>7777794820517.0</v>
+      </c>
+      <c r="P50">
+        <v>17986370628130.0</v>
+      </c>
+      <c r="Q50">
+        <v>13769177648754.0</v>
+      </c>
+      <c r="R50">
+        <v>12188057750364.0</v>
+      </c>
+      <c r="S50">
+        <v>11084225580490.0</v>
+      </c>
+      <c r="T50">
+        <v>11078978801887.0</v>
+      </c>
+      <c r="U50">
+        <v>10879891211134.0</v>
+      </c>
+      <c r="V50">
+        <v>10209952294451.0</v>
+      </c>
+      <c r="W50">
+        <v>8752569720995.0</v>
+      </c>
+      <c r="X50">
+        <v>8362528770230.0</v>
+      </c>
+      <c r="Y50">
+        <v>11552827855419.0</v>
+      </c>
+      <c r="Z50">
+        <v>7714123256280.0</v>
+      </c>
+      <c r="AA50">
+        <v>7574522671296.0</v>
+      </c>
+      <c r="AB50">
+        <v>6252046103558.0</v>
+      </c>
+      <c r="AC50">
+        <v>748669635583.0</v>
+      </c>
+      <c r="AD50">
+        <v>5964579682955.0</v>
+      </c>
+      <c r="AE50">
+        <v>4501749073920.0</v>
+      </c>
+      <c r="AF50">
+        <v>1330338750713.0</v>
+      </c>
+      <c r="AG50">
+        <v>545236375251.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+    </row>
+    <row r="51" spans="1:70">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>21896898558000.0</v>
+      </c>
+      <c r="C51">
+        <v>19893079527000.0</v>
+      </c>
+      <c r="D51">
+        <v>18186197006000.0</v>
+      </c>
+      <c r="E51">
+        <v>21740061792000.0</v>
+      </c>
+      <c r="F51">
+        <v>16946029634000.0</v>
+      </c>
+      <c r="G51">
+        <v>21312223914000.0</v>
+      </c>
+      <c r="H51">
+        <v>22099635430000.0</v>
+      </c>
+      <c r="I51">
+        <v>21677795957000.0</v>
+      </c>
+      <c r="J51">
+        <v>21491348685000.0</v>
+      </c>
+      <c r="K51">
+        <v>18903156670000.0</v>
+      </c>
+      <c r="L51">
+        <v>19845149813000.0</v>
+      </c>
+      <c r="M51">
+        <v>21162739570048.0</v>
+      </c>
+      <c r="N51">
+        <v>17882476362512.0</v>
+      </c>
+      <c r="O51">
+        <v>21676653953625.0</v>
+      </c>
+      <c r="P51">
+        <v>30715253797371.0</v>
+      </c>
+      <c r="Q51">
+        <v>22286028806269.0</v>
+      </c>
+      <c r="R51">
+        <v>21892210990057.0</v>
+      </c>
+      <c r="S51">
+        <v>19811692720745.0</v>
+      </c>
+      <c r="T51">
+        <v>19805905378315.0</v>
+      </c>
+      <c r="U51">
+        <v>20066050832176.0</v>
+      </c>
+      <c r="V51">
+        <v>19777165737681.0</v>
+      </c>
+      <c r="W51">
+        <v>19227701392556.0</v>
+      </c>
+      <c r="X51">
+        <v>18705852484363.0</v>
+      </c>
+      <c r="Y51">
+        <v>19830010553109.0</v>
+      </c>
+      <c r="Z51">
+        <v>18792257647942.0</v>
+      </c>
+      <c r="AA51">
+        <v>18768874985959.0</v>
+      </c>
+      <c r="AB51">
+        <v>16564224985956.0</v>
+      </c>
+      <c r="AC51">
+        <v>16709482013539.0</v>
+      </c>
+      <c r="AD51">
+        <v>15418281335123.0</v>
+      </c>
+      <c r="AE51">
+        <v>13714863155293.0</v>
+      </c>
+      <c r="AF51">
+        <v>12293204287365.0</v>
+      </c>
+      <c r="AG51">
+        <v>12926848807721.0</v>
+      </c>
+      <c r="AH51">
+        <v>11568142053588.0</v>
+      </c>
+      <c r="AI51">
+        <v>10112120279522.0</v>
+      </c>
+      <c r="AJ51">
+        <v>9094150518220.0</v>
+      </c>
+      <c r="AK51">
+        <v>8284842959728.0</v>
+      </c>
+      <c r="AL51">
+        <v>7143669518118.0</v>
+      </c>
+      <c r="AM51">
+        <v>6812280518794.0</v>
+      </c>
+      <c r="AN51">
+        <v>6962214570836.0</v>
+      </c>
+      <c r="AO51">
+        <v>6871529857018.0</v>
+      </c>
+      <c r="AP51">
+        <v>5893812955813.0</v>
+      </c>
+      <c r="AQ51">
+        <v>4333205227170.0</v>
+      </c>
+      <c r="AR51">
+        <v>3768778358894.0</v>
+      </c>
+      <c r="AS51">
+        <v>4234707085301.0</v>
+      </c>
+      <c r="AT51">
+        <v>4466801331667.0</v>
+      </c>
+      <c r="AU51">
+        <v>4096687230158.0</v>
+      </c>
+      <c r="AV51">
+        <v>3102713855518.0</v>
+      </c>
+      <c r="AW51">
+        <v>4318118834594.0</v>
+      </c>
+      <c r="AX51">
+        <v>4171057062667.0</v>
+      </c>
+      <c r="AY51">
+        <v>3398780970088.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2290231008593.0</v>
+      </c>
+      <c r="BA51">
+        <v>3497041453220.0</v>
+      </c>
+      <c r="BB51">
+        <v>3413415886279.0</v>
+      </c>
+      <c r="BC51">
+        <v>2187124256206.0</v>
+      </c>
+      <c r="BD51">
+        <v>1801576175718.0</v>
+      </c>
+      <c r="BE51">
+        <v>3140118782950.0</v>
+      </c>
+      <c r="BF51">
+        <v>2729470052703.0</v>
+      </c>
+      <c r="BG51">
+        <v>2103934147579.0</v>
+      </c>
+      <c r="BH51">
+        <v>1393403864231.0</v>
+      </c>
+      <c r="BI51">
+        <v>2129764989265.0</v>
+      </c>
+      <c r="BJ51">
+        <v>1990526001432.0</v>
+      </c>
+      <c r="BK51">
+        <v>1666630246365.0</v>
+      </c>
+      <c r="BL51">
+        <v>1179018784560.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+    </row>
+    <row r="52" spans="1:70">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>7559631589000.0</v>
+      </c>
+      <c r="C52">
+        <v>5668395717000.0</v>
+      </c>
+      <c r="D52">
+        <v>6314485016265.0</v>
+      </c>
+      <c r="E52">
+        <v>5643220210000.0</v>
+      </c>
+      <c r="F52">
+        <v>4621393367000.0</v>
+      </c>
+      <c r="G52">
+        <v>4580189592000.0</v>
+      </c>
+      <c r="H52">
+        <v>6529510255000.0</v>
+      </c>
+      <c r="I52">
+        <v>6802461998000.0</v>
+      </c>
+      <c r="J52">
+        <v>6920996735000.0</v>
+      </c>
+      <c r="K52">
+        <v>6537815578000.0</v>
+      </c>
+      <c r="L52">
+        <v>8167257686000.0</v>
+      </c>
+      <c r="M52">
+        <v>6371334147488.0</v>
+      </c>
+      <c r="N52">
+        <v>2812333187555.0</v>
+      </c>
+      <c r="O52">
+        <v>7922837740007.0</v>
+      </c>
+      <c r="P52">
+        <v>8365986676942.0</v>
+      </c>
+      <c r="Q52">
+        <v>13868360826524.0</v>
+      </c>
+      <c r="R52">
+        <v>12292109575734.0</v>
+      </c>
+      <c r="S52">
+        <v>11195212230788.0</v>
+      </c>
+      <c r="T52">
+        <v>11196872390018.0</v>
+      </c>
+      <c r="U52">
+        <v>10886232010370.0</v>
+      </c>
+      <c r="V52">
+        <v>10237757322521.0</v>
+      </c>
+      <c r="W52">
+        <v>8793632234876.0</v>
+      </c>
+      <c r="X52">
+        <v>8449712376789.0</v>
+      </c>
+      <c r="Y52">
+        <v>11585734257743.0</v>
+      </c>
+      <c r="Z52">
+        <v>7770053255079.0</v>
+      </c>
+      <c r="AA52">
+        <v>7652731886987.0</v>
+      </c>
+      <c r="AB52">
+        <v>6437379604309.0</v>
+      </c>
+      <c r="AC52">
+        <v>6638518103164.0</v>
+      </c>
+      <c r="AD52">
+        <v>5892181143508.0</v>
+      </c>
+      <c r="AE52">
+        <v>4531167667293.0</v>
+      </c>
+      <c r="AF52">
+        <v>4076362275295.0</v>
+      </c>
+      <c r="AG52">
+        <v>3183650245214.0</v>
+      </c>
+      <c r="AH52">
+        <v>3589525730864.0</v>
+      </c>
+      <c r="AI52">
+        <v>3863519650153.0</v>
+      </c>
+      <c r="AJ52">
+        <v>3510701996236.0</v>
+      </c>
+      <c r="AK52">
+        <v>3805629093508.0</v>
+      </c>
+      <c r="AL52">
+        <v>3819917816254.0</v>
+      </c>
+      <c r="AM52">
+        <v>3491204217197.0</v>
+      </c>
+      <c r="AN52">
+        <v>3752725461497.0</v>
+      </c>
+      <c r="AO52">
+        <v>4077577332878.0</v>
+      </c>
+      <c r="AP52">
+        <v>3286986698217.0</v>
+      </c>
+      <c r="AQ52">
+        <v>2244527224340.0</v>
+      </c>
+      <c r="AR52">
+        <v>1838068987935.0</v>
+      </c>
+      <c r="AS52">
+        <v>2314389885691.0</v>
+      </c>
+      <c r="AT52">
+        <v>2637525582520.0</v>
+      </c>
+      <c r="AU52">
+        <v>2224195860026.0</v>
+      </c>
+      <c r="AV52">
+        <v>1592145433035.0</v>
+      </c>
+      <c r="AW52">
+        <v>2993199467943.0</v>
+      </c>
+      <c r="AX52">
+        <v>3128939338978.0</v>
+      </c>
+      <c r="AY52">
+        <v>2606476962473.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1477726134320.0</v>
+      </c>
+      <c r="BA52">
+        <v>2262741909267.0</v>
+      </c>
+      <c r="BB52">
+        <v>2185873932281.0</v>
+      </c>
+      <c r="BC52">
+        <v>1057124256206.0</v>
+      </c>
+      <c r="BD52">
+        <v>1271576175718.0</v>
+      </c>
+      <c r="BE52">
+        <v>2610118782950.0</v>
+      </c>
+      <c r="BF52">
+        <v>2479470052703.0</v>
+      </c>
+      <c r="BG52">
+        <v>1853934147579.0</v>
+      </c>
+      <c r="BH52">
+        <v>1243403864231.0</v>
+      </c>
+      <c r="BI52">
+        <v>1948363739265.0</v>
+      </c>
+      <c r="BJ52">
+        <v>1784124751432.0</v>
+      </c>
+      <c r="BK52">
+        <v>1385228996365.0</v>
+      </c>
+      <c r="BL52">
+        <v>1009805034560.0</v>
+      </c>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+    </row>
+    <row r="53" spans="1:70">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53">
+        <v>184495469000.0</v>
+      </c>
+      <c r="C53">
+        <v>50932791000.0</v>
+      </c>
+      <c r="D53">
+        <v>194836076000.0</v>
+      </c>
+      <c r="E53">
+        <v>202836076000.0</v>
+      </c>
+      <c r="F53">
+        <v>1061492757280.0</v>
+      </c>
+      <c r="G53">
+        <v>1052840919540.0</v>
+      </c>
+      <c r="H53">
+        <v>1211626086080.0</v>
+      </c>
+      <c r="I53">
+        <v>1026849176480.0</v>
+      </c>
+      <c r="J53">
+        <v>202214549000.0</v>
+      </c>
+      <c r="K53">
+        <v>202509116000.0</v>
+      </c>
+      <c r="L53">
+        <v>209603985000.0</v>
+      </c>
+      <c r="M53">
+        <v>221807918670.0</v>
+      </c>
+      <c r="N53">
+        <v>194709514332.0</v>
+      </c>
+      <c r="O53">
+        <v>177234990726.0</v>
+      </c>
+      <c r="P53">
+        <v>193954891589.0</v>
+      </c>
+      <c r="Q53">
+        <v>141145084449.0</v>
+      </c>
+      <c r="R53">
+        <v>96160306135.0</v>
+      </c>
+      <c r="S53">
+        <v>99939010153.0</v>
+      </c>
+      <c r="T53">
+        <v>68257741103.0</v>
+      </c>
+      <c r="U53">
+        <v>88574482223.0</v>
+      </c>
+      <c r="V53">
+        <v>81400067147.0</v>
+      </c>
+      <c r="W53">
+        <v>286325101334.0</v>
+      </c>
+      <c r="X53">
+        <v>61138854234.0</v>
+      </c>
+      <c r="Y53">
+        <v>52410847482.0</v>
+      </c>
+      <c r="Z53">
+        <v>63907147311.0</v>
+      </c>
+      <c r="AA53">
+        <v>64798016893.0</v>
+      </c>
+      <c r="AB53">
+        <v>42000000000.0</v>
+      </c>
+      <c r="AC53"/>
+      <c r="AD53">
+        <v>29190846457.0</v>
+      </c>
+      <c r="AE53">
+        <v>25146128295.0</v>
+      </c>
+      <c r="AF53">
+        <v>388800000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>388800000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>388800000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>103800000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>203800000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>263800000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>126695000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>199800000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>298908828335.0</v>
+      </c>
+      <c r="AO53">
+        <v>268267625681.0</v>
+      </c>
+      <c r="AP53">
+        <v>228050000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>161200000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>276900000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>191800000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>260900000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>223200000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>202500000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>140461610830.0</v>
+      </c>
+      <c r="AX53">
+        <v>140461610830.0</v>
+      </c>
+      <c r="AY53">
+        <v>227161610830.0</v>
+      </c>
+      <c r="AZ53">
+        <v>176080053397.0</v>
+      </c>
+      <c r="BA53">
+        <v>291611336451.0</v>
+      </c>
+      <c r="BB53">
+        <v>108800000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>121800000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>141200000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>87700000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>61200000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>30200000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>30200000000.0</v>
+      </c>
+      <c r="BI53">
+        <v>30200000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>72700000000.0</v>
+      </c>
+      <c r="BK53">
+        <v>7700000000.0</v>
+      </c>
+      <c r="BL53">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+    </row>
+    <row r="54" spans="1:70">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+    </row>
+    <row r="55" spans="1:70">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>43360056845000.0</v>
+      </c>
+      <c r="C55">
+        <v>41963234743000.0</v>
+      </c>
+      <c r="D55">
+        <v>42984452327000.0</v>
+      </c>
+      <c r="E55">
+        <v>55525210657000.0</v>
+      </c>
+      <c r="F55">
+        <v>55531716146000.0</v>
+      </c>
+      <c r="G55">
+        <v>56493616095000.0</v>
+      </c>
+      <c r="H55">
+        <v>56589716016000.0</v>
+      </c>
+      <c r="I55">
+        <v>57910368664000.0</v>
+      </c>
+      <c r="J55">
+        <v>57778280872000.0</v>
+      </c>
+      <c r="K55">
+        <v>56645983087000.0</v>
+      </c>
+      <c r="L55">
+        <v>56525042575000.0</v>
+      </c>
+      <c r="M55">
+        <v>59317528948837.0</v>
+      </c>
+      <c r="N55">
+        <v>57638600908819.0</v>
+      </c>
+      <c r="O55">
+        <v>58693767870434.0</v>
+      </c>
+      <c r="P55">
+        <v>57612383140536.0</v>
+      </c>
+      <c r="Q55">
+        <v>58130540223015.0</v>
+      </c>
+      <c r="R55">
+        <v>58274604600407.0</v>
+      </c>
+      <c r="S55">
+        <v>56600083129192.0</v>
+      </c>
+      <c r="T55">
+        <v>55573843735084.0</v>
+      </c>
+      <c r="U55">
+        <v>56194312487817.0</v>
+      </c>
+      <c r="V55">
+        <v>55397307627775.0</v>
+      </c>
+      <c r="W55">
+        <v>53746799519802.0</v>
+      </c>
+      <c r="X55">
+        <v>53472450650976.0</v>
+      </c>
+      <c r="Y55">
+        <v>54016133731397.0</v>
+      </c>
+      <c r="Z55">
+        <v>54119100261111.0</v>
+      </c>
+      <c r="AA55">
+        <v>54729091228950.0</v>
+      </c>
+      <c r="AB55">
+        <v>59165548433821.0</v>
+      </c>
+      <c r="AC55">
+        <v>54839300704977.0</v>
+      </c>
+      <c r="AD55">
+        <v>53504482053135.0</v>
+      </c>
+      <c r="AE55">
+        <v>52515087325187.0</v>
+      </c>
+      <c r="AF55">
+        <v>52549150902972.0</v>
+      </c>
+      <c r="AG55">
+        <v>48612906169351.0</v>
+      </c>
+      <c r="AH55">
+        <v>44054986197119.0</v>
+      </c>
+      <c r="AI55">
+        <v>42018526655984.0</v>
+      </c>
+      <c r="AJ55">
+        <v>41782780915111.0</v>
+      </c>
+      <c r="AK55">
+        <v>35352820408903.0</v>
+      </c>
+      <c r="AL55">
+        <v>31824911503099.0</v>
+      </c>
+      <c r="AM55">
+        <v>30180217590307.0</v>
+      </c>
+      <c r="AN55">
+        <v>31232766567390.0</v>
+      </c>
+      <c r="AO55">
+        <v>22472340035577.0</v>
+      </c>
+      <c r="AP55">
+        <v>20445502637247.0</v>
+      </c>
+      <c r="AQ55">
+        <v>18665912474826.0</v>
+      </c>
+      <c r="AR55">
+        <v>19128811782419.0</v>
+      </c>
+      <c r="AS55">
+        <v>15859628887487.0</v>
+      </c>
+      <c r="AT55">
+        <v>15377695569360.0</v>
+      </c>
+      <c r="AU55">
+        <v>13909817345734.0</v>
+      </c>
+      <c r="AV55">
+        <v>14611864850970.0</v>
+      </c>
+      <c r="AW55">
+        <v>12772881234288.0</v>
+      </c>
+      <c r="AX55">
+        <v>12421646085400.0</v>
+      </c>
+      <c r="AY55">
+        <v>12052153973443.0</v>
+      </c>
+      <c r="AZ55">
+        <v>12415669401062.0</v>
+      </c>
+      <c r="BA55">
+        <v>11339929847371.0</v>
+      </c>
+      <c r="BB55">
+        <v>9832869778506.0</v>
+      </c>
+      <c r="BC55">
+        <v>9300909729310.0</v>
+      </c>
+      <c r="BD55">
+        <v>8550850524674.0</v>
+      </c>
+      <c r="BE55">
+        <v>8196923077531.0</v>
+      </c>
+      <c r="BF55">
+        <v>7370580915663.0</v>
+      </c>
+      <c r="BG55">
+        <v>6773346362207.0</v>
+      </c>
+      <c r="BH55">
+        <v>6933353587843.0</v>
+      </c>
+      <c r="BI55">
+        <v>5867053386321.0</v>
+      </c>
+      <c r="BJ55">
+        <v>5643980448243.0</v>
+      </c>
+      <c r="BK55">
+        <v>5352239682198.0</v>
+      </c>
+      <c r="BL55">
+        <v>5444073899824.0</v>
+      </c>
+      <c r="BM55">
+        <v>4880181045000.0</v>
+      </c>
+      <c r="BN55">
+        <v>4658194903900.0</v>
+      </c>
+      <c r="BO55">
+        <v>4470669036900.0</v>
+      </c>
+      <c r="BP55">
+        <v>4125551419300.0</v>
+      </c>
+      <c r="BQ55"/>
+      <c r="BR55">
+        <v>2783131441600.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:70">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>20405987176000.0</v>
+      </c>
+      <c r="C56">
+        <v>19615163022000.0</v>
+      </c>
+      <c r="D56">
+        <v>20532611780000.0</v>
+      </c>
+      <c r="E56">
+        <v>28207450376000.0</v>
+      </c>
+      <c r="F56">
+        <v>28082731350000.0</v>
+      </c>
+      <c r="G56">
+        <v>29113153364000.0</v>
+      </c>
+      <c r="H56">
+        <v>29120451780000.0</v>
+      </c>
+      <c r="I56">
+        <v>31316152035000.0</v>
+      </c>
+      <c r="J56">
+        <v>30498679441000.0</v>
+      </c>
+      <c r="K56">
+        <v>31237282808000.0</v>
+      </c>
+      <c r="L56">
+        <v>30738341246000.0</v>
+      </c>
+      <c r="M56">
+        <v>33811379843219.0</v>
+      </c>
+      <c r="N56">
+        <v>31422793684555.0</v>
+      </c>
+      <c r="O56">
+        <v>33014914190027.0</v>
+      </c>
+      <c r="P56">
+        <v>32391722826545.0</v>
+      </c>
+      <c r="Q56">
+        <v>33778567139377.0</v>
+      </c>
+      <c r="R56">
+        <v>34740557249928.0</v>
+      </c>
+      <c r="S56">
+        <v>33947055406124.0</v>
+      </c>
+      <c r="T56">
+        <v>33731768331331.0</v>
+      </c>
+      <c r="U56">
+        <v>32791800924796.0</v>
+      </c>
+      <c r="V56">
+        <v>33034407568750.0</v>
+      </c>
+      <c r="W56">
+        <v>34068389621514.0</v>
+      </c>
+      <c r="X56">
+        <v>33924938550674.0</v>
+      </c>
+      <c r="Y56">
+        <v>34615642401827.0</v>
+      </c>
+      <c r="Z56">
+        <v>35522280300321.0</v>
+      </c>
+      <c r="AA56">
+        <v>36773867079155.0</v>
+      </c>
+      <c r="AB56">
+        <v>41704590384570.0</v>
+      </c>
+      <c r="AC56">
+        <v>38711901706576.0</v>
+      </c>
+      <c r="AD56">
+        <v>38156288317440.0</v>
+      </c>
+      <c r="AE56">
+        <v>37145317105592.0</v>
+      </c>
+      <c r="AF56">
+        <v>37534483162953.0</v>
+      </c>
+      <c r="AG56">
+        <v>33367687976939.0</v>
+      </c>
+      <c r="AH56">
+        <v>32659434453134.0</v>
+      </c>
+      <c r="AI56">
+        <v>30995563080378.0</v>
+      </c>
+      <c r="AJ56">
+        <v>29907849095888.0</v>
+      </c>
+      <c r="AK56">
+        <v>26056712483086.0</v>
+      </c>
+      <c r="AL56">
+        <v>24384861084649.0</v>
+      </c>
+      <c r="AM56">
+        <v>22909077331601.0</v>
+      </c>
+      <c r="AN56">
+        <v>24344024640376.0</v>
+      </c>
+      <c r="AO56">
+        <v>17873847264123.0</v>
+      </c>
+      <c r="AP56">
+        <v>16175612347454.0</v>
+      </c>
+      <c r="AQ56">
+        <v>14729404113726.0</v>
+      </c>
+      <c r="AR56">
+        <v>15430535434558.0</v>
+      </c>
+      <c r="AS56">
+        <v>14488402043895.0</v>
+      </c>
+      <c r="AT56">
+        <v>14242020795277.0</v>
+      </c>
+      <c r="AU56">
+        <v>12829946500163.0</v>
+      </c>
+      <c r="AV56">
+        <v>13545180416606.0</v>
+      </c>
+      <c r="AW56">
+        <v>11932733564329.0</v>
+      </c>
+      <c r="AX56">
+        <v>11593482809908.0</v>
+      </c>
+      <c r="AY56">
+        <v>11523263188731.0</v>
+      </c>
+      <c r="AZ56">
+        <v>11901585531032.0</v>
+      </c>
+      <c r="BA56">
+        <v>10848123174653.0</v>
+      </c>
+      <c r="BB56">
+        <v>9356960291480.0</v>
+      </c>
+      <c r="BC56">
+        <v>8930496487218.0</v>
+      </c>
+      <c r="BD56">
+        <v>8188945200842.0</v>
+      </c>
+      <c r="BE56">
+        <v>7857718759890.0</v>
+      </c>
+      <c r="BF56">
+        <v>7065685145496.0</v>
+      </c>
+      <c r="BG56">
+        <v>6461737234109.0</v>
+      </c>
+      <c r="BH56">
+        <v>6636861092157.0</v>
+      </c>
+      <c r="BI56">
+        <v>5598576522000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>5423691976380.0</v>
+      </c>
+      <c r="BK56">
+        <v>5136557613941.0</v>
+      </c>
+      <c r="BL56">
+        <v>5229927193374.0</v>
+      </c>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+    </row>
+    <row r="57" spans="1:70">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>17837900687000.0</v>
+      </c>
+      <c r="C57">
+        <v>16261126771000.0</v>
+      </c>
+      <c r="D57">
+        <v>19447399845000.0</v>
+      </c>
+      <c r="E57">
+        <v>21306751562000.0</v>
+      </c>
+      <c r="F57">
+        <v>20460413766000.0</v>
+      </c>
+      <c r="G57">
+        <v>21523363866000.0</v>
+      </c>
+      <c r="H57">
+        <v>22639226494000.0</v>
+      </c>
+      <c r="I57">
+        <v>25152052519000.0</v>
+      </c>
+      <c r="J57">
+        <v>25085886855000.0</v>
+      </c>
+      <c r="K57">
+        <v>27108153043000.0</v>
+      </c>
+      <c r="L57">
+        <v>26992211626000.0</v>
+      </c>
+      <c r="M57">
+        <v>25646825603657.0</v>
+      </c>
+      <c r="N57">
+        <v>24303065090052.0</v>
+      </c>
+      <c r="O57">
+        <v>26615932772827.0</v>
+      </c>
+      <c r="P57">
+        <v>26763803653441.0</v>
+      </c>
+      <c r="Q57">
+        <v>32089026638636.0</v>
+      </c>
+      <c r="R57">
+        <v>31094596742366.0</v>
+      </c>
+      <c r="S57">
+        <v>30841933131995.0</v>
+      </c>
+      <c r="T57">
+        <v>30145580969254.0</v>
+      </c>
+      <c r="U57">
+        <v>31504468118105.0</v>
+      </c>
+      <c r="V57">
+        <v>30415449548639.0</v>
+      </c>
+      <c r="W57">
+        <v>28026193903428.0</v>
+      </c>
+      <c r="X57">
+        <v>27986826929242.0</v>
+      </c>
+      <c r="Y57">
+        <v>30585730363839.0</v>
+      </c>
+      <c r="Z57">
+        <v>27822355761152.0</v>
+      </c>
+      <c r="AA57">
+        <v>28292533806898.0</v>
+      </c>
+      <c r="AB57">
+        <v>30490992843527.0</v>
+      </c>
+      <c r="AC57">
+        <v>26940481442031.0</v>
+      </c>
+      <c r="AD57">
+        <v>26491208135743.0</v>
+      </c>
+      <c r="AE57">
+        <v>25609344859969.0</v>
+      </c>
+      <c r="AF57">
+        <v>26522885215828.0</v>
+      </c>
+      <c r="AG57">
+        <v>21998320879586.0</v>
+      </c>
+      <c r="AH57">
+        <v>20081570771297.0</v>
+      </c>
+      <c r="AI57">
+        <v>19520146614666.0</v>
+      </c>
+      <c r="AJ57">
+        <v>20699814835735.0</v>
+      </c>
+      <c r="AK57">
+        <v>16851131049518.0</v>
+      </c>
+      <c r="AL57">
+        <v>15192546373447.0</v>
+      </c>
+      <c r="AM57">
+        <v>14646117379021.0</v>
+      </c>
+      <c r="AN57">
+        <v>15878599066552.0</v>
+      </c>
+      <c r="AO57">
+        <v>12600279478942.0</v>
+      </c>
+      <c r="AP57">
+        <v>11082287590986.0</v>
+      </c>
+      <c r="AQ57">
+        <v>10299105092433.0</v>
+      </c>
+      <c r="AR57">
+        <v>11114413553106.0</v>
+      </c>
+      <c r="AS57">
+        <v>9322656212985.0</v>
+      </c>
+      <c r="AT57">
+        <v>9217595009052.0</v>
+      </c>
+      <c r="AU57">
+        <v>8676801462199.0</v>
+      </c>
+      <c r="AV57">
+        <v>9838496713070.0</v>
+      </c>
+      <c r="AW57">
+        <v>8545482783353.0</v>
+      </c>
+      <c r="AX57">
+        <v>8629466933114.0</v>
+      </c>
+      <c r="AY57">
+        <v>8420407103577.0</v>
+      </c>
+      <c r="AZ57">
+        <v>8776012824226.0</v>
+      </c>
+      <c r="BA57">
+        <v>7537021138124.0</v>
+      </c>
+      <c r="BB57">
+        <v>6327136957477.0</v>
+      </c>
+      <c r="BC57">
+        <v>6127554015487.0</v>
+      </c>
+      <c r="BD57">
+        <v>6032342111437.0</v>
+      </c>
+      <c r="BE57">
+        <v>5840534039835.0</v>
+      </c>
+      <c r="BF57">
+        <v>5342971152425.0</v>
+      </c>
+      <c r="BG57">
+        <v>4715262773654.0</v>
+      </c>
+      <c r="BH57">
+        <v>5095936514266.0</v>
+      </c>
+      <c r="BI57">
+        <v>4067292311319.0</v>
+      </c>
+      <c r="BJ57">
+        <v>3902916344855.0</v>
+      </c>
+      <c r="BK57">
+        <v>3491963476026.0</v>
+      </c>
+      <c r="BL57">
+        <v>3729101968314.0</v>
+      </c>
+      <c r="BM57">
+        <v>3176277590200.0</v>
+      </c>
+      <c r="BN57">
+        <v>2914719716800.0</v>
+      </c>
+      <c r="BO57">
+        <v>2762075408800.0</v>
+      </c>
+      <c r="BP57">
+        <v>3015594155100.0</v>
+      </c>
+      <c r="BQ57"/>
+      <c r="BR57">
+        <v>2101078103100.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:70">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>38986169503000.0</v>
+      </c>
+      <c r="C58">
+        <v>37646530110000.0</v>
+      </c>
+      <c r="D58">
+        <v>38679035985000.0</v>
+      </c>
+      <c r="E58">
+        <v>40229102909000.0</v>
+      </c>
+      <c r="F58">
+        <v>40221623557000.0</v>
+      </c>
+      <c r="G58">
+        <v>41145035001000.0</v>
+      </c>
+      <c r="H58">
+        <v>41334800498000.0</v>
+      </c>
+      <c r="I58">
+        <v>42703927836000.0</v>
+      </c>
+      <c r="J58">
+        <v>42518685984000.0</v>
+      </c>
+      <c r="K58">
+        <v>41328265270000.0</v>
+      </c>
+      <c r="L58">
+        <v>41381651242000.0</v>
+      </c>
+      <c r="M58">
+        <v>44219781399909.0</v>
+      </c>
+      <c r="N58">
+        <v>42722637398286.0</v>
+      </c>
+      <c r="O58">
+        <v>43814898697583.0</v>
+      </c>
+      <c r="P58">
+        <v>42791330842175.0</v>
+      </c>
+      <c r="Q58">
+        <v>43426914748644.0</v>
+      </c>
+      <c r="R58">
+        <v>43714172423683.0</v>
+      </c>
+      <c r="S58">
+        <v>42152942104019.0</v>
+      </c>
+      <c r="T58">
+        <v>41243694054027.0</v>
+      </c>
+      <c r="U58">
+        <v>41992160488672.0</v>
+      </c>
+      <c r="V58">
+        <v>41278927936474.0</v>
+      </c>
+      <c r="W58">
+        <v>39677769435586.0</v>
+      </c>
+      <c r="X58">
+        <v>39465460560026.0</v>
+      </c>
+      <c r="Y58">
+        <v>39763288587451.0</v>
+      </c>
+      <c r="Z58">
+        <v>39919419325313.0</v>
+      </c>
+      <c r="AA58">
+        <v>40565043348808.0</v>
+      </c>
+      <c r="AB58">
+        <v>41839415194726.0</v>
+      </c>
+      <c r="AC58">
+        <v>38202940386024.0</v>
+      </c>
+      <c r="AD58">
+        <v>37099993162893.0</v>
+      </c>
+      <c r="AE58">
+        <v>36012223687087.0</v>
+      </c>
+      <c r="AF58">
+        <v>36233538927553.0</v>
+      </c>
+      <c r="AG58">
+        <v>33353757741888.0</v>
+      </c>
+      <c r="AH58">
+        <v>29318562529824.0</v>
+      </c>
+      <c r="AI58">
+        <v>27379657506631.0</v>
+      </c>
+      <c r="AJ58">
+        <v>27539670430514.0</v>
+      </c>
+      <c r="AK58">
+        <v>22859506116848.0</v>
+      </c>
+      <c r="AL58">
+        <v>20114581915605.0</v>
+      </c>
+      <c r="AM58">
+        <v>19558802429103.0</v>
+      </c>
+      <c r="AN58">
+        <v>20436609059979.0</v>
+      </c>
+      <c r="AO58">
+        <v>16741682250898.0</v>
+      </c>
+      <c r="AP58">
+        <v>15032070816598.0</v>
+      </c>
+      <c r="AQ58">
+        <v>13408099165482.0</v>
+      </c>
+      <c r="AR58">
+        <v>14009739548256.0</v>
+      </c>
+      <c r="AS58">
+        <v>12300865944622.0</v>
+      </c>
+      <c r="AT58">
+        <v>12045904109166.0</v>
+      </c>
+      <c r="AU58">
+        <v>11425930882240.0</v>
+      </c>
+      <c r="AV58">
+        <v>12221594675479.0</v>
+      </c>
+      <c r="AW58">
+        <v>10624500237823.0</v>
+      </c>
+      <c r="AX58">
+        <v>10416737009185.0</v>
+      </c>
+      <c r="AY58">
+        <v>10005973001410.0</v>
+      </c>
+      <c r="AZ58">
+        <v>10430922094750.0</v>
+      </c>
+      <c r="BA58">
+        <v>9558658757767.0</v>
+      </c>
+      <c r="BB58">
+        <v>8126467318870.0</v>
+      </c>
+      <c r="BC58">
+        <v>7602515818587.0</v>
+      </c>
+      <c r="BD58">
+        <v>6895001492877.0</v>
+      </c>
+      <c r="BE58">
+        <v>6745128279555.0</v>
+      </c>
+      <c r="BF58">
+        <v>5959551464036.0</v>
+      </c>
+      <c r="BG58">
+        <v>5319648009990.0</v>
+      </c>
+      <c r="BH58">
+        <v>5507913738103.0</v>
+      </c>
+      <c r="BI58">
+        <v>4620878491837.0</v>
+      </c>
+      <c r="BJ58">
+        <v>4413773793521.0</v>
+      </c>
+      <c r="BK58">
+        <v>4066219156350.0</v>
+      </c>
+      <c r="BL58">
+        <v>4182231019126.0</v>
+      </c>
+      <c r="BM58">
+        <v>3773400972000.0</v>
+      </c>
+      <c r="BN58">
+        <v>3572781415000.0</v>
+      </c>
+      <c r="BO58">
+        <v>3341234552000.0</v>
+      </c>
+      <c r="BP58">
+        <v>3577544750000.0</v>
+      </c>
+      <c r="BQ58"/>
+      <c r="BR58">
+        <v>2358253688000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:70">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+    </row>
+    <row r="60" spans="1:70">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>3397184022000.0</v>
+      </c>
+      <c r="C60">
+        <v>3211153840000.0</v>
+      </c>
+      <c r="D60">
+        <v>3149552420000.0</v>
+      </c>
+      <c r="E60">
+        <v>12136452728000.0</v>
+      </c>
+      <c r="F60">
+        <v>12189318475000.0</v>
+      </c>
+      <c r="G60">
+        <v>12188559837000.0</v>
+      </c>
+      <c r="H60">
+        <v>12121331273000.0</v>
+      </c>
+      <c r="I60">
+        <v>11979477433000.0</v>
+      </c>
+      <c r="J60">
+        <v>11904689425000.0</v>
+      </c>
+      <c r="K60">
+        <v>11828921273000.0</v>
+      </c>
+      <c r="L60">
+        <v>11722257885000.0</v>
+      </c>
+      <c r="M60">
+        <v>11332355765710.0</v>
+      </c>
+      <c r="N60">
+        <v>11205874287671.0</v>
+      </c>
+      <c r="O60">
+        <v>11161682909532.0</v>
+      </c>
+      <c r="P60">
+        <v>11153782526445.0</v>
+      </c>
+      <c r="Q60">
+        <v>11052730400432.0</v>
+      </c>
+      <c r="R60">
+        <v>10960015565916.0</v>
+      </c>
+      <c r="S60">
+        <v>10876318447577.0</v>
+      </c>
+      <c r="T60">
+        <v>10853255496100.0</v>
+      </c>
+      <c r="U60">
+        <v>10733294000987.0</v>
+      </c>
+      <c r="V60">
+        <v>10718919547006.0</v>
+      </c>
+      <c r="W60">
+        <v>10673067743268.0</v>
+      </c>
+      <c r="X60">
+        <v>10624240939520.0</v>
+      </c>
+      <c r="Y60">
+        <v>10927317779394.0</v>
+      </c>
+      <c r="Z60">
+        <v>10896274124795.0</v>
+      </c>
+      <c r="AA60">
+        <v>10838213178861.0</v>
+      </c>
+      <c r="AB60">
+        <v>13434451825855.0</v>
+      </c>
+      <c r="AC60">
+        <v>12978674633973.0</v>
+      </c>
+      <c r="AD60">
+        <v>12809332787493.0</v>
+      </c>
+      <c r="AE60">
+        <v>12893513055953.0</v>
+      </c>
+      <c r="AF60">
+        <v>12765753024575.0</v>
+      </c>
+      <c r="AG60">
+        <v>12021869993826.0</v>
+      </c>
+      <c r="AH60">
+        <v>11632468107649.0</v>
+      </c>
+      <c r="AI60">
+        <v>11599921013172.0</v>
+      </c>
+      <c r="AJ60">
+        <v>11453720406301.0</v>
+      </c>
+      <c r="AK60">
+        <v>10423037330703.0</v>
+      </c>
+      <c r="AL60">
+        <v>10056452568268.0</v>
+      </c>
+      <c r="AM60">
+        <v>9615352618666.0</v>
+      </c>
+      <c r="AN60">
+        <v>9795856609087.0</v>
+      </c>
+      <c r="AO60">
+        <v>4889932344188.0</v>
+      </c>
+      <c r="AP60">
+        <v>4650069362998.0</v>
+      </c>
+      <c r="AQ60">
+        <v>4488884486949.0</v>
+      </c>
+      <c r="AR60">
+        <v>4381876913656.0</v>
+      </c>
+      <c r="AS60">
+        <v>2856396734779.0</v>
+      </c>
+      <c r="AT60">
+        <v>2650447610782.0</v>
+      </c>
+      <c r="AU60">
+        <v>2482753853569.0</v>
+      </c>
+      <c r="AV60">
+        <v>2389220593753.0</v>
+      </c>
+      <c r="AW60">
+        <v>2147389781554.0</v>
+      </c>
+      <c r="AX60">
+        <v>2003955808234.0</v>
+      </c>
+      <c r="AY60">
+        <v>2045251239404.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1983820896506.0</v>
+      </c>
+      <c r="BA60">
+        <v>1781270969616.0</v>
+      </c>
+      <c r="BB60">
+        <v>1706402339012.0</v>
+      </c>
+      <c r="BC60">
+        <v>1698393925980.0</v>
+      </c>
+      <c r="BD60">
+        <v>1655849046579.0</v>
+      </c>
+      <c r="BE60">
+        <v>1451794812431.0</v>
+      </c>
+      <c r="BF60">
+        <v>1411029464421.0</v>
+      </c>
+      <c r="BG60">
+        <v>1453698352228.0</v>
+      </c>
+      <c r="BH60">
+        <v>1425439862446.0</v>
+      </c>
+      <c r="BI60">
+        <v>1246174894484.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1230206654722.0</v>
+      </c>
+      <c r="BK60">
+        <v>1286020525848.0</v>
+      </c>
+      <c r="BL60">
+        <v>1261842880698.0</v>
+      </c>
+      <c r="BM60">
+        <v>1106780072800.0</v>
+      </c>
+      <c r="BN60">
+        <v>1085413489200.0</v>
+      </c>
+      <c r="BO60">
+        <v>1129434484800.0</v>
+      </c>
+      <c r="BP60">
+        <v>548006669100.0</v>
+      </c>
+      <c r="BQ60">
+        <v>424877753800.0</v>
+      </c>
+      <c r="BR60">
+        <v>424877753800.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:70">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-22442975700.0</v>
+      </c>
+      <c r="U61">
+        <v>-8099771020.0</v>
+      </c>
+      <c r="V61">
+        <v>-8099771020.0</v>
+      </c>
+      <c r="W61">
+        <v>-8099771020.0</v>
+      </c>
+      <c r="X61">
+        <v>-22442975700.0</v>
+      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+    </row>
+    <row r="62" spans="1:70">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -20288,2096 +13614,2302 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B2">
-        <v>4395253830000.0</v>
+        <v>14838391759000.0</v>
       </c>
       <c r="C2">
-        <v>4176799593000.0</v>
+        <v>17179098253000.0</v>
       </c>
       <c r="D2">
-        <v>5446434326000.0</v>
+        <v>16081950211000.0</v>
       </c>
       <c r="E2">
-        <v>6603375866000.0</v>
+        <v>16245773880000.0</v>
       </c>
       <c r="F2">
-        <v>7375548064000.0</v>
+        <v>14589354446000.0</v>
       </c>
       <c r="G2">
-        <v>9089668810000.0</v>
+        <v>13657930677000.0</v>
       </c>
       <c r="H2">
-        <v>8647426550000.0</v>
+        <v>21174884308000.0</v>
       </c>
       <c r="I2">
-        <v>9383493938938.0</v>
+        <v>21573636305880.0</v>
       </c>
       <c r="J2">
-        <v>9125168951448.0</v>
+        <v>18250798096637.0</v>
       </c>
       <c r="K2">
-        <v>3025394461065.0</v>
+        <v>14003354538043.0</v>
       </c>
       <c r="L2">
-        <v>2409432892973.0</v>
+        <v>12210412121484.0</v>
       </c>
       <c r="M2">
-        <v>2406287845834.0</v>
+        <v>10894711083647.0</v>
       </c>
       <c r="N2">
-        <v>1456468725427.0</v>
+        <v>10382922743069.0</v>
       </c>
       <c r="O2">
-        <v>1306110014096.0</v>
+        <v>7149367220954.0</v>
       </c>
       <c r="P2">
-        <v>959608929729.0</v>
+        <v>5526135624010.0</v>
       </c>
       <c r="Q2">
-        <v>446261742644.0</v>
+        <v>3983231854106.0</v>
       </c>
       <c r="R2">
-        <v>185654228761.0</v>
+        <v>3860773231712.0</v>
       </c>
       <c r="S2">
-        <v>184656530075.0</v>
+        <v>3648308989237.0</v>
       </c>
       <c r="T2">
-        <v>68179169015.0</v>
+        <v>2976719149630.0</v>
       </c>
       <c r="U2">
-        <v>23369919225.0</v>
+        <v>2258720083986.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="B3">
-        <v>573646131000</v>
+        <v>651165349000.0</v>
       </c>
       <c r="C3">
-        <v>1938210516000</v>
+        <v>22694254000.0</v>
       </c>
       <c r="D3">
-        <v>1180738553000</v>
+        <v>618119543000.0</v>
       </c>
       <c r="E3">
-        <v>1577219199000</v>
+        <v>543655345000.0</v>
       </c>
       <c r="F3">
-        <v>1172064019000</v>
+        <v>576761053000.0</v>
       </c>
       <c r="G3">
-        <v>1689934275000</v>
+        <v>519853232000.0</v>
       </c>
       <c r="H3">
-        <v>1089386991000</v>
+        <v>558509017000.0</v>
       </c>
       <c r="I3">
-        <v>49739692180</v>
+        <v>499140164116.0</v>
       </c>
       <c r="J3">
-        <v>14890206160</v>
+        <v>294612575003.0</v>
       </c>
       <c r="K3">
-        <v>340305689259</v>
+        <v>110152389316.0</v>
       </c>
       <c r="L3">
-        <v>121322928000</v>
+        <v>21286576550.0</v>
       </c>
       <c r="M3">
-        <v>159868925454</v>
+        <v>1878545276.0</v>
       </c>
       <c r="N3">
-        <v>93225432576</v>
+        <v>2046345000.0</v>
       </c>
       <c r="O3">
-        <v>884256505</v>
+        <v>2718504166.0</v>
       </c>
       <c r="P3">
-        <v>1249985868</v>
+        <v>1580118672.0</v>
       </c>
       <c r="Q3">
-        <v>9748549515</v>
+        <v>1252448297.0</v>
       </c>
       <c r="R3">
-        <v>62072553058</v>
+        <v>1092932851.0</v>
       </c>
       <c r="S3">
-        <v>1900000000</v>
+        <v>-19629564156.0</v>
       </c>
       <c r="T3">
-        <v>2253185192</v>
+        <v>-13229536070.0</v>
       </c>
       <c r="U3">
-        <v>1070788452</v>
+        <v>-567198031.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>168</v>
-[...20 lines deleted...]
-      <c r="U5"/>
+        <v>136</v>
+      </c>
+      <c r="B5">
+        <v>-7188990093000.0</v>
+      </c>
+      <c r="C5">
+        <v>2139270911000.0</v>
+      </c>
+      <c r="D5">
+        <v>1499819075000.0</v>
+      </c>
+      <c r="E5">
+        <v>1479325994000.0</v>
+      </c>
+      <c r="F5">
+        <v>1822151394000.0</v>
+      </c>
+      <c r="G5">
+        <v>1357227718000.0</v>
+      </c>
+      <c r="H5">
+        <v>1930588980000.0</v>
+      </c>
+      <c r="I5">
+        <v>2764729430150.0</v>
+      </c>
+      <c r="J5">
+        <v>2485130162144.0</v>
+      </c>
+      <c r="K5">
+        <v>1609015183957.0</v>
+      </c>
+      <c r="L5">
+        <v>1660375156107.0</v>
+      </c>
+      <c r="M5">
+        <v>1271772053243.0</v>
+      </c>
+      <c r="N5">
+        <v>1049998055457.0</v>
+      </c>
+      <c r="O5">
+        <v>759134633868.0</v>
+      </c>
+      <c r="P5">
+        <v>596981965438.0</v>
+      </c>
+      <c r="Q5">
+        <v>373268043738.0</v>
+      </c>
+      <c r="R5">
+        <v>346899924214.0</v>
+      </c>
+      <c r="S5">
+        <v>267861242974.0</v>
+      </c>
+      <c r="T5">
+        <v>195207422091.0</v>
+      </c>
+      <c r="U5">
+        <v>153152876104.0</v>
+      </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="B6">
-        <v>-1336450367000.0</v>
+        <v>-6537824744000.0</v>
       </c>
       <c r="C6">
-        <v>8145307000.0</v>
+        <v>2161965165000.0</v>
       </c>
       <c r="D6">
-        <v>-1269634733000.0</v>
+        <v>2117938618000.0</v>
       </c>
       <c r="E6">
-        <v>-1156941540000.0</v>
+        <v>2022981339000.0</v>
       </c>
       <c r="F6">
-        <v>-772172198000.0</v>
+        <v>2398912447000.0</v>
       </c>
       <c r="G6">
-        <v>-1577571227000.0</v>
+        <v>1877080950000.0</v>
       </c>
       <c r="H6">
-        <v>457655438000.0</v>
+        <v>2489097997000.0</v>
       </c>
       <c r="I6">
-        <v>-736067389310.0</v>
+        <v>3263869594266.0</v>
       </c>
       <c r="J6">
-        <v>258324987490.0</v>
+        <v>2779742737147.0</v>
       </c>
       <c r="K6">
-        <v>6099774490383.0</v>
+        <v>1719167573273.0</v>
       </c>
       <c r="L6">
-        <v>615961568092.0</v>
+        <v>1681661732657.0</v>
       </c>
       <c r="M6">
-        <v>1838375803.0</v>
+        <v>1273650598519.0</v>
       </c>
       <c r="N6">
-        <v>940333088135.0</v>
+        <v>1052044400457.0</v>
       </c>
       <c r="O6">
-        <v>-2986084174.0</v>
+        <v>761853138034.0</v>
       </c>
       <c r="P6">
-        <v>346501084367.0</v>
+        <v>598562084110.0</v>
       </c>
       <c r="Q6">
-        <v>513347187085.0</v>
+        <v>374520492035.0</v>
       </c>
       <c r="R6">
-        <v>260607513883.0</v>
+        <v>347992857065.0</v>
       </c>
       <c r="S6">
-        <v>997698686.0</v>
+        <v>267861242974.0</v>
       </c>
       <c r="T6">
-        <v>116477361060.0</v>
+        <v>181977886021.0</v>
       </c>
       <c r="U6">
-        <v>44809249790.0</v>
+        <v>152585678073.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>170</v>
-[...33 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>172</v>
-[...20 lines deleted...]
-      <c r="U9"/>
+        <v>140</v>
+      </c>
+      <c r="B9">
+        <v>1432390339000.0</v>
+      </c>
+      <c r="C9">
+        <v>2633044637000.0</v>
+      </c>
+      <c r="D9">
+        <v>2382265260000.0</v>
+      </c>
+      <c r="E9">
+        <v>2648850798000.0</v>
+      </c>
+      <c r="F9">
+        <v>2174582232000.0</v>
+      </c>
+      <c r="G9">
+        <v>2237016565000.0</v>
+      </c>
+      <c r="H9">
+        <v>3485114687000.0</v>
+      </c>
+      <c r="I9">
+        <v>3545923806351.0</v>
+      </c>
+      <c r="J9">
+        <v>3251461507517.0</v>
+      </c>
+      <c r="K9">
+        <v>2455529681655.0</v>
+      </c>
+      <c r="L9">
+        <v>2006960746285.0</v>
+      </c>
+      <c r="M9">
+        <v>1532660228903.0</v>
+      </c>
+      <c r="N9">
+        <v>1272921568455.0</v>
+      </c>
+      <c r="O9">
+        <v>854505356233.0</v>
+      </c>
+      <c r="P9">
+        <v>705762083365.0</v>
+      </c>
+      <c r="Q9">
+        <v>417996704243.0</v>
+      </c>
+      <c r="R9">
+        <v>342539490278.0</v>
+      </c>
+      <c r="S9">
+        <v>285359893831.0</v>
+      </c>
+      <c r="T9">
+        <v>241401873758.0</v>
+      </c>
+      <c r="U9">
+        <v>179388704376.0</v>
+      </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>173</v>
-[...20 lines deleted...]
-      <c r="U10"/>
+        <v>141</v>
+      </c>
+      <c r="B10">
+        <v>-7727009023000.0</v>
+      </c>
+      <c r="C10">
+        <v>247715735000.0</v>
+      </c>
+      <c r="D10">
+        <v>149204119000.0</v>
+      </c>
+      <c r="E10">
+        <v>380217952000.0</v>
+      </c>
+      <c r="F10">
+        <v>377030363000.0</v>
+      </c>
+      <c r="G10">
+        <v>335256122000.0</v>
+      </c>
+      <c r="H10">
+        <v>1239763092000.0</v>
+      </c>
+      <c r="I10">
+        <v>2003090738328.0</v>
+      </c>
+      <c r="J10">
+        <v>1792261562466.0</v>
+      </c>
+      <c r="K10">
+        <v>1703610146023.0</v>
+      </c>
+      <c r="L10">
+        <v>1287534051893.0</v>
+      </c>
+      <c r="M10">
+        <v>919444887447.0</v>
+      </c>
+      <c r="N10">
+        <v>766889979678.0</v>
+      </c>
+      <c r="O10">
+        <v>545391567687.0</v>
+      </c>
+      <c r="P10">
+        <v>418475955725.0</v>
+      </c>
+      <c r="Q10">
+        <v>326666324238.0</v>
+      </c>
+      <c r="R10">
+        <v>270380446036.0</v>
+      </c>
+      <c r="S10">
+        <v>178754457244.0</v>
+      </c>
+      <c r="T10">
+        <v>131370015065.0</v>
+      </c>
+      <c r="U10">
+        <v>106642049840.0</v>
+      </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="D11"/>
+        <v>142</v>
+      </c>
+      <c r="B11">
+        <v>272163745000.0</v>
+      </c>
+      <c r="C11">
+        <v>118277848000.0</v>
+      </c>
+      <c r="D11">
+        <v>22114600000.0</v>
+      </c>
       <c r="E11">
-        <v>0.0</v>
+        <v>14476221000.0</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>15608379000.0</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>23296787000.0</v>
       </c>
       <c r="H11">
-        <v>0.0</v>
+        <v>31492537000.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>44097678968.0</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>68408668180.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>552178255150.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
-[...9 lines deleted...]
-      <c r="U11"/>
+        <v>441970750275.0</v>
+      </c>
+      <c r="M11">
+        <v>387379616524.0</v>
+      </c>
+      <c r="N11">
+        <v>346170003241.0</v>
+      </c>
+      <c r="O11">
+        <v>235708738083.0</v>
+      </c>
+      <c r="P11">
+        <v>178252781343.0</v>
+      </c>
+      <c r="Q11">
+        <v>125018415449.0</v>
+      </c>
+      <c r="R11">
+        <v>107120230798.0</v>
+      </c>
+      <c r="S11">
+        <v>57145013728.0</v>
+      </c>
+      <c r="T11">
+        <v>38382131333.0</v>
+      </c>
+      <c r="U11">
+        <v>31394512078.0</v>
+      </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="D12"/>
+        <v>143</v>
+      </c>
+      <c r="B12">
+        <v>2425481535000.0</v>
+      </c>
+      <c r="C12">
+        <v>1891555175000.0</v>
+      </c>
+      <c r="D12">
+        <v>1206628832000.0</v>
+      </c>
       <c r="E12">
-        <v>-656048664528.0</v>
+        <v>1255013605000.0</v>
       </c>
       <c r="F12">
-        <v>-367740343077.0</v>
+        <v>1343188833000.0</v>
       </c>
       <c r="G12">
-        <v>-969839811112.0</v>
+        <v>894583428000.0</v>
       </c>
       <c r="H12">
-        <v>-1113737631961.0</v>
+        <v>782155094000.0</v>
       </c>
       <c r="I12">
-        <v>-1309352848543.0</v>
+        <v>761638691821.0</v>
       </c>
       <c r="J12">
-        <v>-794856187965.0</v>
+        <v>692868599678.0</v>
       </c>
       <c r="K12">
-        <v>-597028986469.0</v>
+        <v>408739515709.0</v>
       </c>
       <c r="L12">
-        <v>-799139341613.0</v>
-[...9 lines deleted...]
-      <c r="U12"/>
+        <v>409004415714.0</v>
+      </c>
+      <c r="M12">
+        <v>362279153363.0</v>
+      </c>
+      <c r="N12">
+        <v>267192349782.0</v>
+      </c>
+      <c r="O12">
+        <v>213743066181.0</v>
+      </c>
+      <c r="P12">
+        <v>178506009713.0</v>
+      </c>
+      <c r="Q12">
+        <v>46601719500.0</v>
+      </c>
+      <c r="R12">
+        <v>76519478178.0</v>
+      </c>
+      <c r="S12">
+        <v>69738654195.0</v>
+      </c>
+      <c r="T12">
+        <v>50607870956.0</v>
+      </c>
+      <c r="U12">
+        <v>45943628233.0</v>
+      </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>176</v>
-[...11 lines deleted...]
-      <c r="L13"/>
+        <v>144</v>
+      </c>
+      <c r="B13">
+        <v>49170878286.0</v>
+      </c>
+      <c r="C13">
+        <v>487214657880.0</v>
+      </c>
+      <c r="D13">
+        <v>51524282000.0</v>
+      </c>
+      <c r="E13">
+        <v>707130884110.0</v>
+      </c>
+      <c r="F13">
+        <v>685005763090.0</v>
+      </c>
+      <c r="G13">
+        <v>188904879618.0</v>
+      </c>
+      <c r="H13">
+        <v>442878570630.0</v>
+      </c>
+      <c r="I13">
+        <v>6800814050.0</v>
+      </c>
+      <c r="J13">
+        <v>26376626590.0</v>
+      </c>
+      <c r="K13">
+        <v>236075090270.0</v>
+      </c>
+      <c r="L13">
+        <v>188629059560.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="B14">
-        <v>651165349000.0</v>
+        <v>1923913725850.0</v>
       </c>
       <c r="C14">
-        <v>783760411000.0</v>
+        <v>286216190305.0</v>
       </c>
       <c r="D14">
-        <v>618119543000.0</v>
+        <v>354276358299.0</v>
       </c>
       <c r="E14">
-        <v>635851216000.0</v>
+        <v>-94042942145.0</v>
       </c>
       <c r="F14">
-        <v>576761053000.0</v>
+        <v>-95445261597.0</v>
       </c>
       <c r="G14">
-        <v>519853232000.0</v>
+        <v>3382749151430.0</v>
       </c>
       <c r="H14">
-        <v>558509017000.0</v>
+        <v>3273445785465.0</v>
       </c>
       <c r="I14">
-        <v>499140164116.0</v>
+        <v>3549858950844.0</v>
       </c>
       <c r="J14">
-        <v>294612575003.0</v>
+        <v>2789390078296.0</v>
       </c>
       <c r="K14">
-        <v>110152389316.0</v>
+        <v>1126256750973.0</v>
       </c>
       <c r="L14">
-        <v>80612212413.0</v>
+        <v>737195320507.0</v>
       </c>
       <c r="M14">
-        <v>171865589153.0</v>
+        <v>114470000.0</v>
       </c>
       <c r="N14">
-        <v>20563009399.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12151000.0</v>
+      </c>
+      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>146</v>
+      </c>
+      <c r="B15">
+        <v>-6075259042000.0</v>
+      </c>
       <c r="C15">
-        <v>18513142000.0</v>
-[...2 lines deleted...]
-      <c r="E15"/>
+        <v>415654077000.0</v>
+      </c>
+      <c r="D15">
+        <v>481365878000.0</v>
+      </c>
+      <c r="E15">
+        <v>271698789000.0</v>
+      </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>265976723000.0</v>
       </c>
       <c r="G15">
-        <v>209323431000.0</v>
+        <v>164053052000.0</v>
       </c>
       <c r="H15">
-        <v>300397421000.0</v>
+        <v>819463019000.0</v>
       </c>
       <c r="I15">
-        <v>290629550314.0</v>
+        <v>1501973077232.0</v>
       </c>
       <c r="J15">
-        <v>307010840936.0</v>
+        <v>1453140728771.0</v>
       </c>
       <c r="K15">
-        <v>176966808609.0</v>
+        <v>1023369469788.0</v>
       </c>
       <c r="L15">
-        <v>106390160192.0</v>
+        <v>740323181921.0</v>
       </c>
       <c r="M15">
-        <v>126203302161.0</v>
+        <v>531950800962.0</v>
       </c>
       <c r="N15">
-        <v>92926356435.0</v>
+        <v>420707825469.0</v>
       </c>
       <c r="O15">
-        <v>79273647547.0</v>
+        <v>309682831680.0</v>
       </c>
       <c r="P15">
-        <v>76626205340.0</v>
+        <v>240223174382.0</v>
       </c>
       <c r="Q15">
-        <v>53875800000.0</v>
+        <v>201647908789.0</v>
       </c>
       <c r="R15">
-        <v>39237377389.0</v>
+        <v>163260215238.0</v>
       </c>
       <c r="S15">
-        <v>30221097100.0</v>
+        <v>121609443516.0</v>
       </c>
       <c r="T15">
-        <v>39927264000.0</v>
+        <v>92987883732.0</v>
       </c>
       <c r="U15">
-        <v>33862304595.0</v>
+        <v>75247537762.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>147</v>
       </c>
       <c r="B16">
-        <v>3058803463000.0</v>
+        <v>-6075259041570.0</v>
       </c>
       <c r="C16">
-        <v>4184944900000.0</v>
+        <v>415654077280.0</v>
       </c>
       <c r="D16">
-        <v>4176799593000.0</v>
+        <v>481379208570.0</v>
       </c>
       <c r="E16">
-        <v>5446434326000.0</v>
+        <v>271698788919.0</v>
       </c>
       <c r="F16">
-        <v>6603375866000.0</v>
+        <v>265976722562.0</v>
       </c>
       <c r="G16">
-        <v>7512097583000.0</v>
+        <v>164053051741.0</v>
       </c>
       <c r="H16">
-        <v>9105081988000.0</v>
+        <v>819463019436.0</v>
       </c>
       <c r="I16">
-        <v>8647426549628.0</v>
+        <v>1501973077232.0</v>
       </c>
       <c r="J16">
-        <v>9383493938938.0</v>
+        <v>1453140728771.0</v>
       </c>
       <c r="K16">
-        <v>9125168951448.0</v>
+        <v>1020027911191.0</v>
       </c>
       <c r="L16">
-        <v>3025394461065.0</v>
+        <v>740177541830.0</v>
       </c>
       <c r="M16">
-        <v>2408126221637.0</v>
+        <v>531950801000.0</v>
       </c>
       <c r="N16">
-        <v>2396801813562.0</v>
+        <v>420707825000.0</v>
       </c>
       <c r="O16">
-        <v>1303123929922.0</v>
+        <v>309682832000.0</v>
       </c>
       <c r="P16">
-        <v>1306110014096.0</v>
+        <v>240223187000.0</v>
       </c>
       <c r="Q16">
-        <v>959608929729.0</v>
+        <v>201647909000.0</v>
       </c>
       <c r="R16">
-        <v>446261742644.0</v>
+        <v>163260215000.0</v>
       </c>
       <c r="S16">
-        <v>185654228761.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>121609444000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>180</v>
-[...11 lines deleted...]
-      <c r="L17"/>
+        <v>148</v>
+      </c>
+      <c r="B17">
+        <v>-7999172767416.0</v>
+      </c>
+      <c r="C17">
+        <v>129437886973.0</v>
+      </c>
+      <c r="D17">
+        <v>127089519355.0</v>
+      </c>
+      <c r="E17">
+        <v>365741731064.0</v>
+      </c>
+      <c r="F17">
+        <v>361421984159.0</v>
+      </c>
+      <c r="G17">
+        <v>266269870851.0</v>
+      </c>
+      <c r="H17">
+        <v>1208270555330.0</v>
+      </c>
+      <c r="I17">
+        <v>1958993059360.0</v>
+      </c>
+      <c r="J17">
+        <v>1723852894286.0</v>
+      </c>
+      <c r="K17">
+        <v>1151431890873.0</v>
+      </c>
+      <c r="L17">
+        <v>845417661531.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="B18">
-        <v>-1531885261000.0</v>
+        <v>-2085865871785.0</v>
       </c>
       <c r="C18">
-        <v>-1652626384000.0</v>
+        <v>-1847964486616.0</v>
       </c>
       <c r="D18">
-        <v>-744434619000.0</v>
+        <v>-1155104550432.0</v>
       </c>
       <c r="E18">
-        <v>-1308774011000.0</v>
+        <v>-1165947983549.0</v>
       </c>
       <c r="F18">
-        <v>-703365716000.0</v>
+        <v>-1216250493017.0</v>
       </c>
       <c r="G18">
-        <v>-1958923955000.0</v>
+        <v>-712656590387.0</v>
       </c>
       <c r="H18">
-        <v>-789246790000.0</v>
+        <v>-522336064220.0</v>
       </c>
       <c r="I18">
-        <v>666388310465.0</v>
+        <v>-299824580552.0</v>
       </c>
       <c r="J18">
-        <v>1447831610583.0</v>
+        <v>-393412321070.0</v>
       </c>
       <c r="K18">
-        <v>646525510962.0</v>
-[...30 lines deleted...]
-      </c>
+        <v>-351020282267.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>182</v>
-[...33 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="B21">
-        <v>-712308229690.0</v>
+        <v>-7188990092000.0</v>
       </c>
       <c r="C21">
-        <v>1803631761093.0</v>
+        <v>102128006000.0</v>
       </c>
       <c r="D21">
-        <v>-877451284422.0</v>
+        <v>581004147000.0</v>
       </c>
       <c r="E21">
-        <v>771194044258.0</v>
+        <v>1694873559000.0</v>
       </c>
       <c r="F21">
-        <v>827439558617.0</v>
+        <v>1456999944000.0</v>
       </c>
       <c r="G21">
-        <v>2286506635193.0</v>
+        <v>916102547000.0</v>
       </c>
       <c r="H21">
-        <v>3491001815606.0</v>
+        <v>2119826932000.0</v>
       </c>
       <c r="I21">
-        <v>2494125475173.0</v>
+        <v>2421665713189.0</v>
       </c>
       <c r="J21">
-        <v>1483462323482.0</v>
+        <v>2465286335034.0</v>
       </c>
       <c r="K21">
-        <v>2706651807592.0</v>
+        <v>1968199341630.0</v>
       </c>
       <c r="L21">
-        <v>405020944136.0</v>
-[...9 lines deleted...]
-      <c r="U21"/>
+        <v>1597164158076.0</v>
+      </c>
+      <c r="M21">
+        <v>1256702288792.0</v>
+      </c>
+      <c r="N21">
+        <v>1073384951493.0</v>
+      </c>
+      <c r="O21">
+        <v>710824714592.0</v>
+      </c>
+      <c r="P21">
+        <v>654940403445.0</v>
+      </c>
+      <c r="Q21">
+        <v>392194394432.0</v>
+      </c>
+      <c r="R21">
+        <v>367898678824.0</v>
+      </c>
+      <c r="S21">
+        <v>267861242974.0</v>
+      </c>
+      <c r="T21">
+        <v>195207422091.0</v>
+      </c>
+      <c r="U21">
+        <v>153152876104.0</v>
+      </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>145</v>
-[...60 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="B23">
-        <v>-633652834000.0</v>
+        <v>23459772191000.0</v>
       </c>
       <c r="C23">
-        <v>135204001000.0</v>
+        <v>19710014885000.0</v>
       </c>
       <c r="D23">
-        <v>-57397103000.0</v>
+        <v>17218245993000.0</v>
       </c>
       <c r="E23">
-        <v>-49263957000.0</v>
+        <v>17143306002000.0</v>
       </c>
       <c r="F23">
-        <v>21957753000.0</v>
+        <v>15306936734000.0</v>
       </c>
       <c r="G23">
-        <v>12263437000.0</v>
+        <v>14915285915000.0</v>
       </c>
       <c r="H23">
-        <v>3474775548000.0</v>
+        <v>22125304140000.0</v>
       </c>
       <c r="I23">
-        <v>155743395902.0</v>
+        <v>22697894399042.0</v>
       </c>
       <c r="J23">
-        <v>1519406963115.0</v>
+        <v>19036973269120.0</v>
       </c>
       <c r="K23">
-        <v>-42326057667.0</v>
+        <v>14528269920198.0</v>
       </c>
       <c r="L23">
-        <v>883761293176.0</v>
+        <v>12680770169935.0</v>
       </c>
       <c r="M23">
-        <v>4101892619762.0</v>
+        <v>11203035596924.0</v>
       </c>
       <c r="N23">
-        <v>3658664287316.0</v>
+        <v>10616645846947.0</v>
       </c>
       <c r="O23">
-        <v>2339227225558.0</v>
+        <v>7330446181317.0</v>
       </c>
       <c r="P23">
-        <v>1858063353864.0</v>
+        <v>5576957303930.0</v>
       </c>
       <c r="Q23">
-        <v>1677224247168.0</v>
+        <v>4144618358679.0</v>
       </c>
       <c r="R23">
-        <v>801416124576.0</v>
+        <v>3835414043166.0</v>
       </c>
       <c r="S23">
-        <v>-1463413454.0</v>
+        <v>3665807640094.0</v>
       </c>
       <c r="T23">
-        <v>-5662965520.0</v>
+        <v>3022913601297.0</v>
       </c>
       <c r="U23">
-        <v>-6997826851.0</v>
+        <v>2284955912258.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>186</v>
-[...60 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="B25">
-        <v>4465854563000.0</v>
+        <v>28879214617.0</v>
       </c>
       <c r="C25">
-        <v>-913830356000.0</v>
+        <v>22694254113.0</v>
       </c>
       <c r="D25">
-        <v>-663194817000.0</v>
+        <v>19378967834.0</v>
       </c>
       <c r="E25">
-        <v>-639104817000.0</v>
+        <v>22484702232.0</v>
       </c>
       <c r="F25">
-        <v>-374039473000.0</v>
+        <v>34940432267.0</v>
       </c>
       <c r="G25">
-        <v>-952895963000.0</v>
+        <v>27654367514.0</v>
       </c>
       <c r="H25">
-        <v>-1077831836000.0</v>
+        <v>28407358510.0</v>
       </c>
       <c r="I25">
-        <v>-1501973077232.0</v>
+        <v>103167977076.0</v>
       </c>
       <c r="J25">
-        <v>-1453140728771.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>36704303347.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...7 lines deleted...]
-      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...7 lines deleted...]
-      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>189</v>
-[...20 lines deleted...]
-      <c r="U27"/>
+        <v>158</v>
+      </c>
+      <c r="B27">
+        <v>20474353000.0</v>
+      </c>
+      <c r="C27">
+        <v>5529056000.0</v>
+      </c>
+      <c r="D27">
+        <v>6442797000.0</v>
+      </c>
+      <c r="E27">
+        <v>6535765000.0</v>
+      </c>
+      <c r="F27">
+        <v>7685252000.0</v>
+      </c>
+      <c r="G27">
+        <v>6329030000.0</v>
+      </c>
+      <c r="H27">
+        <v>12002310000.0</v>
+      </c>
+      <c r="I27">
+        <v>17507000293.0</v>
+      </c>
+      <c r="J27">
+        <v>15611729463.0</v>
+      </c>
+      <c r="K27">
+        <v>7985267997.0</v>
+      </c>
+      <c r="L27">
+        <v>4882303216.0</v>
+      </c>
+      <c r="M27">
+        <v>5323367241.0</v>
+      </c>
+      <c r="N27">
+        <v>5539162283.0</v>
+      </c>
+      <c r="O27">
+        <v>3508443826.0</v>
+      </c>
+      <c r="P27">
+        <v>4594821721.0</v>
+      </c>
+      <c r="Q27">
+        <v>11515367836.0</v>
+      </c>
+      <c r="R27">
+        <v>3413556284.0</v>
+      </c>
+      <c r="S27">
+        <v>2547646282.0</v>
+      </c>
+      <c r="T27">
+        <v>2153362160.0</v>
+      </c>
+      <c r="U27">
+        <v>1946114512.0</v>
+      </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="B28">
-        <v>-1435930741000.0</v>
+        <v>265594713000.0</v>
       </c>
       <c r="C28">
-        <v>1920326026000.0</v>
+        <v>314367231000.0</v>
       </c>
       <c r="D28">
-        <v>-941746921000.0</v>
+        <v>306393745000.0</v>
       </c>
       <c r="E28">
-        <v>854389997000.0</v>
+        <v>277315360000.0</v>
       </c>
       <c r="F28">
-        <v>835722133000.0</v>
+        <v>225832611000.0</v>
       </c>
       <c r="G28">
-        <v>2067003665000.0</v>
+        <v>240681922000.0</v>
       </c>
       <c r="H28">
-        <v>3174378127000.0</v>
+        <v>221730341000.0</v>
       </c>
       <c r="I28">
-        <v>2209239320761.0</v>
+        <v>212437720946.0</v>
       </c>
       <c r="J28">
-        <v>2695858445661.0</v>
+        <v>206006268700.0</v>
       </c>
       <c r="K28">
-        <v>6899357806294.0</v>
+        <v>153036496028.0</v>
       </c>
       <c r="L28">
-        <v>704254904111.0</v>
+        <v>131531572592.0</v>
       </c>
       <c r="M28">
-        <v>243091683060.0</v>
+        <v>86907580542.0</v>
       </c>
       <c r="N28">
-        <v>659009020538.0</v>
+        <v>70540791628.0</v>
       </c>
       <c r="O28">
-        <v>257984000348.0</v>
+        <v>55537364470.0</v>
       </c>
       <c r="P28">
-        <v>140807523524.0</v>
+        <v>27173988826.0</v>
       </c>
       <c r="Q28">
-        <v>638976614118.0</v>
+        <v>44773797960.0</v>
       </c>
       <c r="R28">
-        <v>201150815310.0</v>
+        <v>22426462545.0</v>
       </c>
       <c r="S28">
-        <v>343829162040.0</v>
+        <v>16951061315.0</v>
       </c>
       <c r="T28">
-        <v>-189436378074.0</v>
+        <v>15734813858.0</v>
       </c>
       <c r="U28">
-        <v>-40108250527.0</v>
+        <v>16750706602.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="B29">
-        <v>-958239130000.0</v>
+        <v>272163744782.0</v>
       </c>
       <c r="C29">
-        <v>285584132000.0</v>
+        <v>118277848330.0</v>
       </c>
       <c r="D29">
-        <v>436303934000.0</v>
+        <v>22114600127.0</v>
       </c>
       <c r="E29">
-        <v>268445188000.0</v>
+        <v>14476220600.0</v>
       </c>
       <c r="F29">
-        <v>468698302000.0</v>
+        <v>15608378570.0</v>
       </c>
       <c r="G29">
-        <v>-268989679000.0</v>
+        <v>23296787409.0</v>
       </c>
       <c r="H29">
-        <v>300140201000.0</v>
+        <v>31492536960.0</v>
       </c>
       <c r="I29">
-        <v>716128002645.0</v>
+        <v>44097678970.0</v>
       </c>
       <c r="J29">
-        <v>1462721816743.0</v>
+        <v>68408668180.0</v>
       </c>
       <c r="K29">
-        <v>986831200221.0</v>
+        <v>17483349480.0</v>
       </c>
       <c r="L29">
-        <v>502626694452.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>441970750280.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="B30">
-        <v>1101738643000.0</v>
+        <v>8621380432000.0</v>
       </c>
       <c r="C30">
-        <v>-2227720020000.0</v>
+        <v>2530916631000.0</v>
       </c>
       <c r="D30">
-        <v>-747065012000.0</v>
+        <v>1136295782000.0</v>
       </c>
       <c r="E30">
-        <v>-2271031587000.0</v>
+        <v>897532122000.0</v>
       </c>
       <c r="F30">
-        <v>-2078367519000.0</v>
+        <v>717582288000.0</v>
       </c>
       <c r="G30">
-        <v>-3384037651000.0</v>
+        <v>832555053000.0</v>
       </c>
       <c r="H30">
-        <v>-3025092873000.0</v>
+        <v>950419833000.0</v>
       </c>
       <c r="I30">
-        <v>-4038843365603.0</v>
+        <v>1124258093162.0</v>
       </c>
       <c r="J30">
-        <v>-3903484063010.0</v>
+        <v>786175172483.0</v>
       </c>
       <c r="K30">
-        <v>-1826286676813.0</v>
+        <v>524915382155.0</v>
       </c>
       <c r="L30">
-        <v>-662004226231.0</v>
+        <v>470358048451.0</v>
       </c>
       <c r="M30">
-        <v>-525444455654.0</v>
+        <v>308324513277.0</v>
       </c>
       <c r="N30">
-        <v>-363139884139.0</v>
+        <v>233723103878.0</v>
       </c>
       <c r="O30">
-        <v>-465087901813.0</v>
+        <v>181078960363.0</v>
       </c>
       <c r="P30">
-        <v>59004906332.0</v>
+        <v>50821679920.0</v>
       </c>
       <c r="Q30">
-        <v>-192988643495.0</v>
+        <v>161386504573.0</v>
       </c>
       <c r="R30">
-        <v>36253936907.0</v>
+        <v>-25359188546.0</v>
       </c>
       <c r="S30">
-        <v>-104562556137.0</v>
+        <v>17498650857.0</v>
       </c>
       <c r="T30">
-        <v>-7556520379.0</v>
+        <v>46194451667.0</v>
       </c>
       <c r="U30">
-        <v>-7141570587.0</v>
+        <v>26235828272.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31">
+        <v>-538018930000.0</v>
+      </c>
+      <c r="C31">
+        <v>145587729000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1096765358780.0</v>
+      </c>
+      <c r="E31">
+        <v>-1480828162811.0</v>
+      </c>
+      <c r="F31">
+        <v>-1079969581324.0</v>
+      </c>
+      <c r="G31">
+        <v>-580846425000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1040181316000.0</v>
+      </c>
+      <c r="I31">
+        <v>-577441096409.0</v>
+      </c>
+      <c r="J31">
+        <v>-697490696552.0</v>
+      </c>
+      <c r="K31">
+        <v>-720244067960.0</v>
+      </c>
+      <c r="L31">
+        <v>-309630106183.0</v>
+      </c>
+      <c r="M31">
+        <v>-347531401346.0</v>
+      </c>
+      <c r="N31">
+        <v>-310664293325.0</v>
+      </c>
+      <c r="O31">
+        <v>-165433146905.0</v>
+      </c>
+      <c r="P31">
+        <v>-156304858997.0</v>
+      </c>
+      <c r="Q31">
+        <v>-65528070194.0</v>
+      </c>
+      <c r="R31">
+        <v>-97518232788.0</v>
+      </c>
+      <c r="S31">
+        <v>-89106785730.0</v>
+      </c>
+      <c r="T31">
+        <v>-63837407026.0</v>
+      </c>
+      <c r="U31">
+        <v>-46510826264.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B32">
+        <v>16270782098000.0</v>
+      </c>
+      <c r="C32">
+        <v>19812142891000.0</v>
+      </c>
+      <c r="D32">
+        <v>18464215471000.0</v>
+      </c>
+      <c r="E32">
+        <v>18921838540000.0</v>
+      </c>
+      <c r="F32">
+        <v>16763936678000.0</v>
+      </c>
+      <c r="G32">
+        <v>15831388462000.0</v>
+      </c>
+      <c r="H32">
+        <v>24659998995000.0</v>
+      </c>
+      <c r="I32">
+        <v>25119560112231.0</v>
+      </c>
+      <c r="J32">
+        <v>21502259604154.0</v>
+      </c>
+      <c r="K32">
+        <v>16458884219698.0</v>
+      </c>
+      <c r="L32">
+        <v>14217372867769.0</v>
+      </c>
+      <c r="M32">
+        <v>12427371312550.0</v>
+      </c>
+      <c r="N32">
+        <v>11655844311524.0</v>
+      </c>
+      <c r="O32">
+        <v>8003872577187.0</v>
+      </c>
+      <c r="P32">
+        <v>6231897707375.0</v>
+      </c>
+      <c r="Q32">
+        <v>4401228558349.0</v>
+      </c>
+      <c r="R32">
+        <v>4203312721990.0</v>
+      </c>
+      <c r="S32">
+        <v>3933668883068.0</v>
+      </c>
+      <c r="T32">
+        <v>3218121023388.0</v>
+      </c>
+      <c r="U32">
+        <v>2438108788362.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="BQ1" t="s">
         <v>164</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>165</v>
       </c>
       <c r="BS1" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B2">
-        <v>2893604324000.0</v>
+        <v>2831314763000.0</v>
       </c>
       <c r="C2">
-        <v>2955690037000.0</v>
+        <v>2371543378000.0</v>
       </c>
       <c r="D2">
-        <v>2821244030000.0</v>
+        <v>5704971404000.0</v>
       </c>
       <c r="E2">
-        <v>3031969877000.0</v>
+        <v>3338217401000.0</v>
       </c>
       <c r="F2">
-        <v>4184944900000.0</v>
+        <v>2711281217000.0</v>
       </c>
       <c r="G2">
-        <v>3069039182000.0</v>
+        <v>3075760697000.0</v>
       </c>
       <c r="H2">
-        <v>4329424808000.0</v>
+        <v>4829669952000.0</v>
       </c>
       <c r="I2">
-        <v>4061913093000.0</v>
+        <v>4596122713000.0</v>
       </c>
       <c r="J2">
-        <v>4289705228000.0</v>
+        <v>3673519375000.0</v>
       </c>
       <c r="K2">
-        <v>3053658918000.0</v>
+        <v>4087189706000.0</v>
       </c>
       <c r="L2">
-        <v>2872240058911.0</v>
+        <v>5582814105000.0</v>
       </c>
       <c r="M2">
-        <v>3988863945986.0</v>
+        <v>3604834590835.0</v>
       </c>
       <c r="N2">
-        <v>5441315032120.0</v>
+        <v>3101200182654.0</v>
       </c>
       <c r="O2">
-        <v>4653879401092.0</v>
+        <v>3800008581390.0</v>
       </c>
       <c r="P2">
-        <v>5389791666619.0</v>
+        <v>4602774743128.0</v>
       </c>
       <c r="Q2">
-        <v>4907120313065.0</v>
+        <v>3847210573889.0</v>
       </c>
       <c r="R2">
-        <v>6603375865710.0</v>
+        <v>4059741240885.0</v>
       </c>
       <c r="S2">
-        <v>5313767158866.0</v>
+        <v>3736047321945.0</v>
       </c>
       <c r="T2">
-        <v>5473594656005.0</v>
+        <v>4798758269274.0</v>
       </c>
       <c r="U2">
-        <v>5194969442398.0</v>
+        <v>4131496199681.0</v>
       </c>
       <c r="V2">
-        <v>7512097582978.0</v>
+        <v>3225290895707.0</v>
       </c>
       <c r="W2">
-        <v>5503449419781.0</v>
+        <v>2433809081750.0</v>
       </c>
       <c r="X2">
-        <v>4939054421609.0</v>
+        <v>4773147512097.0</v>
       </c>
       <c r="Y2">
-        <v>6939022661673.0</v>
+        <v>2844552770137.0</v>
       </c>
       <c r="Z2">
-        <v>9105081988091.0</v>
+        <v>2959338094905.0</v>
       </c>
       <c r="AA2">
-        <v>4357110875154.0</v>
+        <v>3080892299594.0</v>
       </c>
       <c r="AB2">
-        <v>4981675347095.0</v>
+        <v>7334333389566.0</v>
       </c>
       <c r="AC2">
-        <v>6364357348943.0</v>
+        <v>4579299525624.0</v>
       </c>
       <c r="AD2">
-        <v>8647426549628.0</v>
+        <v>5806438716511.0</v>
       </c>
       <c r="AE2">
-        <v>6204888688281.0</v>
+        <v>3454812676079.0</v>
       </c>
       <c r="AF2">
-        <v>5335114812824.0</v>
+        <v>9014505778557.0</v>
       </c>
       <c r="AG2">
-        <v>7102088540008.0</v>
+        <v>4514761526982.0</v>
       </c>
       <c r="AH2">
-        <v>9383493938938.0</v>
+        <v>4919282263725.0</v>
       </c>
       <c r="AI2">
-        <v>6138138301763.0</v>
+        <v>3125086736616.0</v>
       </c>
       <c r="AJ2">
-        <v>6662224899524.0</v>
+        <v>6483719058817.0</v>
       </c>
       <c r="AK2">
-        <v>6595278003785.0</v>
+        <v>4823025355104.0</v>
       </c>
       <c r="AL2">
-        <v>9125168951448.0</v>
+        <v>4417972889515.0</v>
       </c>
       <c r="AM2">
-        <v>2306301282979.0</v>
+        <v>2526080793201.0</v>
       </c>
       <c r="AN2">
-        <v>2171298980184.0</v>
+        <v>4672319692137.0</v>
       </c>
       <c r="AO2">
-        <v>1315045742246.0</v>
+        <v>3765345351825.0</v>
       </c>
       <c r="AP2">
-        <v>3025394461067.0</v>
+        <v>3337959658627.0</v>
       </c>
       <c r="AQ2">
-        <v>1720982937060.0</v>
+        <v>2227729835454.0</v>
       </c>
       <c r="AR2">
-        <v>1997309877759.0</v>
+        <v>4613924547010.0</v>
       </c>
       <c r="AS2">
-        <v>1043573909687.0</v>
+        <v>3058102010571.0</v>
       </c>
       <c r="AT2">
-        <v>2408126221585.0</v>
+        <v>2834374328381.0</v>
       </c>
       <c r="AU2">
-        <v>1153524734599.0</v>
+        <v>1704011235522.0</v>
       </c>
       <c r="AV2">
-        <v>1028308767668.0</v>
+        <v>3999424130869.0</v>
       </c>
       <c r="AW2">
-        <v>851720841211.0</v>
+        <v>2829426926740.0</v>
       </c>
       <c r="AX2">
-        <v>2396801813560.0</v>
+        <v>2264345240748.0</v>
       </c>
       <c r="AY2">
-        <v>577063747511.0</v>
+        <v>1801514785290.0</v>
       </c>
       <c r="AZ2">
-        <v>859196490053.0</v>
+        <v>3853899959961.0</v>
       </c>
       <c r="BA2">
-        <v>750107512059.0</v>
+        <v>2759664096407.0</v>
       </c>
       <c r="BB2">
-        <v>1303123929922.0</v>
+        <v>2603858950226.0</v>
       </c>
       <c r="BC2">
-        <v>632502870452.0</v>
+        <v>1165499736475.0</v>
       </c>
       <c r="BD2">
-        <v>527410248054.0</v>
+        <v>3586724199654.0</v>
       </c>
       <c r="BE2">
-        <v>571486935982.0</v>
+        <v>1735297006585.0</v>
       </c>
       <c r="BF2">
-        <v>959608929729.0</v>
+        <v>1187720204836.0</v>
       </c>
       <c r="BG2">
-        <v>610890178514.0</v>
+        <v>639625809879.0</v>
       </c>
       <c r="BH2">
-        <v>530687138648.0</v>
+        <v>2899168324102.0</v>
       </c>
       <c r="BI2">
-        <v>654578942572.0</v>
+        <v>1133542720215.0</v>
       </c>
       <c r="BJ2">
-        <v>959608929729.0</v>
+        <v>930116340334.0</v>
       </c>
       <c r="BK2">
-        <v>485784039763.0</v>
+        <v>563308239359.0</v>
       </c>
       <c r="BL2">
-        <v>485784039763.0</v>
+        <v>1912551290338.0</v>
       </c>
       <c r="BM2">
-        <v>525008239884.0</v>
+        <v>824005991015.0</v>
       </c>
       <c r="BN2">
-        <v>446261742644.0</v>
-[...5 lines deleted...]
-      <c r="BS2"/>
+        <v>733651853261.0</v>
+      </c>
+      <c r="BO2">
+        <v>513022719492.0</v>
+      </c>
+      <c r="BP2">
+        <v>1474437085500.0</v>
+      </c>
+      <c r="BQ2">
+        <v>982511677100.0</v>
+      </c>
+      <c r="BR2">
+        <v>763720095500.0</v>
+      </c>
+      <c r="BS2">
+        <v>636067143500.0</v>
+      </c>
     </row>
     <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="B3">
-        <v>6917615000</v>
+        <v>121893483000.0</v>
       </c>
       <c r="C3">
-        <v>462351164000</v>
+        <v>3735881000.0</v>
       </c>
       <c r="D3">
-        <v>706922959000</v>
+        <v>177644615000.0</v>
       </c>
       <c r="E3">
-        <v>6023324000</v>
+        <v>163827888000.0</v>
       </c>
       <c r="F3">
-        <v>22369435000</v>
+        <v>3861363000.0</v>
       </c>
       <c r="G3">
-        <v>1280394574000</v>
+        <v>4207388000.0</v>
       </c>
       <c r="H3">
-        <v>504133067000</v>
+        <v>11901068000.0</v>
       </c>
       <c r="I3">
-        <v>202319048000</v>
+        <v>1110558000.0</v>
       </c>
       <c r="J3">
-        <v>320440003000</v>
+        <v>270374548000.0</v>
       </c>
       <c r="K3">
-        <v>470141226000</v>
+        <v>252316921000.0</v>
       </c>
       <c r="L3">
-        <v>32438321130</v>
+        <v>161798648000.0</v>
       </c>
       <c r="M3">
-        <v>168805524244</v>
+        <v>207225768966.0</v>
       </c>
       <c r="N3">
-        <v>1308355301464</v>
+        <v>160544129103.0</v>
       </c>
       <c r="O3">
-        <v>335246294766</v>
+        <v>88550996391.0</v>
       </c>
       <c r="P3">
-        <v>482333222370</v>
+        <v>188280209087.0</v>
       </c>
       <c r="Q3">
-        <v>552091333868</v>
+        <v>120332730455.0</v>
       </c>
       <c r="R3">
-        <v>207548348380</v>
+        <v>147400103236.0</v>
       </c>
       <c r="S3">
-        <v>408689754007</v>
+        <v>170483670763.0</v>
       </c>
       <c r="T3">
-        <v>368834227783</v>
+        <v>127019256056.0</v>
       </c>
       <c r="U3">
-        <v>187573163861</v>
+        <v>138824772444.0</v>
       </c>
       <c r="V3">
-        <v>206966873028</v>
+        <v>152734849502.0</v>
       </c>
       <c r="W3">
-        <v>1330956878404</v>
+        <v>158182174965.0</v>
       </c>
       <c r="X3">
-        <v>1635240139</v>
+        <v>10328460179.0</v>
       </c>
       <c r="Y3">
-        <v>99643696182</v>
+        <v>6250235970.0</v>
       </c>
       <c r="Z3">
-        <v>257698460750</v>
+        <v>5506238927.0</v>
       </c>
       <c r="AA3">
-        <v>385193999302</v>
+        <v>5569432438.0</v>
       </c>
       <c r="AB3">
-        <v>681756498778</v>
+        <v>15150397558.0</v>
       </c>
       <c r="AC3">
-        <v>329242895280</v>
+        <v>139204466766.0</v>
       </c>
       <c r="AD3">
-        <v>417242574000</v>
+        <v>20427846645.0</v>
       </c>
       <c r="AE3">
-        <v>36199098454</v>
+        <v>4676179606.0</v>
       </c>
       <c r="AF3">
-        <v>285233859339</v>
+        <v>45039211852.0</v>
       </c>
       <c r="AG3">
-        <v>1548778041131</v>
+        <v>21209556445.0</v>
       </c>
       <c r="AH3">
-        <v>2326574494</v>
+        <v>20338307176.0</v>
       </c>
       <c r="AI3">
-        <v>849656984354</v>
+        <v>16580901603.0</v>
       </c>
       <c r="AJ3">
-        <v>272529886738</v>
+        <v>2700451502.0</v>
       </c>
       <c r="AK3">
-        <v>205394310206</v>
+        <v>17946162733.0</v>
       </c>
       <c r="AL3">
-        <v>61682681431</v>
+        <v>8154741801.0</v>
       </c>
       <c r="AM3">
-        <v>239390792989</v>
+        <v>7902947311.0</v>
       </c>
       <c r="AN3">
-        <v>14057680305</v>
+        <v>9315449484.0</v>
       </c>
       <c r="AO3">
-        <v>12147147965</v>
+        <v>7399312320.0</v>
       </c>
       <c r="AP3">
-        <v>74710068000</v>
+        <v>7479077617.0</v>
       </c>
       <c r="AQ3">
-        <v>46563982692</v>
+        <v>7014998629.0</v>
       </c>
       <c r="AR3">
-        <v>54718945308</v>
+        <v>12301803468.0</v>
       </c>
       <c r="AS3">
-        <v>69214488888</v>
+        <v>2937773156.0</v>
       </c>
       <c r="AT3">
-        <v>27442540162</v>
+        <v>5597164728.0</v>
       </c>
       <c r="AU3">
-        <v>70353668079</v>
+        <v>449835198.0</v>
       </c>
       <c r="AV3">
-        <v>62433419017</v>
+        <v>464915515.0</v>
       </c>
       <c r="AW3">
-        <v>12378485603</v>
+        <v>1406136651.0</v>
       </c>
       <c r="AX3">
-        <v>14703352755</v>
+        <v>20725425364.0</v>
       </c>
       <c r="AY3">
-        <v>93225432576</v>
+        <v>469564584.0</v>
       </c>
       <c r="AZ3">
-        <v>74887939013</v>
+        <v>155889892.0</v>
       </c>
       <c r="BA3">
-        <v>74887939013</v>
+        <v>1027767601.0</v>
       </c>
       <c r="BB3">
-        <v>0</v>
+        <v>248037991.0</v>
       </c>
       <c r="BC3">
-        <v>30954450</v>
+        <v>614649516.0</v>
       </c>
       <c r="BD3">
-        <v>915210955</v>
+        <v>1182459465.0</v>
       </c>
       <c r="BE3">
-        <v>0</v>
+        <v>698929822.0</v>
       </c>
       <c r="BF3">
-        <v>0</v>
+        <v>453630501.0</v>
       </c>
       <c r="BG3">
-        <v>1249985900</v>
+        <v>383484378.0</v>
       </c>
       <c r="BH3">
-        <v>968174700</v>
+        <v>468135458.0</v>
       </c>
       <c r="BI3">
-        <v>947903584</v>
+        <v>383484378.0</v>
       </c>
       <c r="BJ3">
-        <v>1215362993</v>
+        <v>408500022.0</v>
       </c>
       <c r="BK3">
-        <v>9748549515</v>
+        <v>319998814.0</v>
       </c>
       <c r="BL3">
-        <v>11239894647</v>
+        <v>380452673.0</v>
       </c>
       <c r="BM3">
-        <v>6931425522</v>
+        <v>350440926.0</v>
       </c>
       <c r="BN3">
-        <v>4308469125</v>
+        <v>265647444.0</v>
       </c>
       <c r="BO3">
-        <v>0</v>
-[...12 lines deleted...]
-      </c>
+        <v>255907254.0</v>
+      </c>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
     </row>
     <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22408,448 +15940,540 @@
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
     </row>
     <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>168</v>
-[...66 lines deleted...]
-      <c r="BO5"/>
+        <v>136</v>
+      </c>
+      <c r="B5">
+        <v>-63013070000.0</v>
+      </c>
+      <c r="C5">
+        <v>428468630000.0</v>
+      </c>
+      <c r="D5">
+        <v>-7716445605000.0</v>
+      </c>
+      <c r="E5">
+        <v>1239663566000.0</v>
+      </c>
+      <c r="F5">
+        <v>422953493000.0</v>
+      </c>
+      <c r="G5">
+        <v>456191907000.0</v>
+      </c>
+      <c r="H5">
+        <v>953171367000.0</v>
+      </c>
+      <c r="I5">
+        <v>520163230000.0</v>
+      </c>
+      <c r="J5">
+        <v>465274852000.0</v>
+      </c>
+      <c r="K5">
+        <v>345771648000.0</v>
+      </c>
+      <c r="L5">
+        <v>368643438000.0</v>
+      </c>
+      <c r="M5">
+        <v>375350128393.0</v>
+      </c>
+      <c r="N5">
+        <v>399343873744.0</v>
+      </c>
+      <c r="O5">
+        <v>356481635479.0</v>
+      </c>
+      <c r="P5">
+        <v>601729911245.0</v>
+      </c>
+      <c r="Q5">
+        <v>385592906156.0</v>
+      </c>
+      <c r="R5">
+        <v>430936684779.0</v>
+      </c>
+      <c r="S5">
+        <v>341573744266.0</v>
+      </c>
+      <c r="T5">
+        <v>773284373058.0</v>
+      </c>
+      <c r="U5">
+        <v>416680198092.0</v>
+      </c>
+      <c r="V5">
+        <v>342100260716.0</v>
+      </c>
+      <c r="W5">
+        <v>290086561737.0</v>
+      </c>
+      <c r="X5">
+        <v>545991741799.0</v>
+      </c>
+      <c r="Y5">
+        <v>259889008259.0</v>
+      </c>
+      <c r="Z5">
+        <v>204660694251.0</v>
+      </c>
+      <c r="AA5">
+        <v>219251337448.0</v>
+      </c>
+      <c r="AB5">
+        <v>806654789673.0</v>
+      </c>
+      <c r="AC5">
+        <v>420975113143.0</v>
+      </c>
+      <c r="AD5">
+        <v>436144212790.0</v>
+      </c>
+      <c r="AE5">
+        <v>353643366040.0</v>
+      </c>
+      <c r="AF5">
+        <v>1163938608335.0</v>
+      </c>
+      <c r="AG5">
+        <v>690229322908.0</v>
+      </c>
+      <c r="AH5">
+        <v>598580178444.0</v>
+      </c>
+      <c r="AI5">
+        <v>310180464719.0</v>
+      </c>
+      <c r="AJ5">
+        <v>745025954777.0</v>
+      </c>
+      <c r="AK5">
+        <v>767980790835.0</v>
+      </c>
+      <c r="AL5">
+        <v>730615809948.0</v>
+      </c>
+      <c r="AM5">
+        <v>213557456326.0</v>
+      </c>
+      <c r="AN5">
+        <v>887708373949.0</v>
+      </c>
+      <c r="AO5">
+        <v>455364808949.0</v>
+      </c>
+      <c r="AP5">
+        <v>420900828032.0</v>
+      </c>
+      <c r="AQ5">
+        <v>251844952175.0</v>
+      </c>
+      <c r="AR5">
+        <v>752591422659.0</v>
+      </c>
+      <c r="AS5">
+        <v>423985857537.0</v>
+      </c>
+      <c r="AT5">
+        <v>301011305304.0</v>
+      </c>
+      <c r="AU5">
+        <v>189483151931.0</v>
+      </c>
+      <c r="AV5">
+        <v>553480998461.0</v>
+      </c>
+      <c r="AW5">
+        <v>348289540724.0</v>
+      </c>
+      <c r="AX5">
+        <v>230453106230.0</v>
+      </c>
+      <c r="AY5">
+        <v>134204206702.0</v>
+      </c>
+      <c r="AZ5">
+        <v>468106842266.0</v>
+      </c>
+      <c r="BA5">
+        <v>227774577727.0</v>
+      </c>
+      <c r="BB5">
+        <v>225627311810.0</v>
+      </c>
+      <c r="BC5">
+        <v>92528354588.0</v>
+      </c>
+      <c r="BD5">
+        <v>431225586492.0</v>
+      </c>
+      <c r="BE5">
+        <v>171358554768.0</v>
+      </c>
+      <c r="BF5">
+        <v>98058935961.0</v>
+      </c>
+      <c r="BG5">
+        <v>58491556647.0</v>
+      </c>
+      <c r="BH5">
+        <v>381236868522.0</v>
+      </c>
+      <c r="BI5">
+        <v>87370138669.0</v>
+      </c>
+      <c r="BJ5">
+        <v>71169084803.0</v>
+      </c>
+      <c r="BK5">
+        <v>64005873444.0</v>
+      </c>
+      <c r="BL5">
+        <v>230899680705.0</v>
+      </c>
+      <c r="BM5">
+        <v>66800897608.0</v>
+      </c>
+      <c r="BN5">
+        <v>44915976059.0</v>
+      </c>
+      <c r="BO5">
+        <v>38427702850.0</v>
+      </c>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
     </row>
     <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="B6">
-        <v>-909592093000.0</v>
+        <v>58880413000.0</v>
       </c>
       <c r="C6">
-        <v>103113426000.0</v>
+        <v>432204511000.0</v>
       </c>
       <c r="D6">
-        <v>134446007000.0</v>
+        <v>-7538800990000.0</v>
       </c>
       <c r="E6">
-        <v>-491567057000.0</v>
+        <v>1403491454000.0</v>
       </c>
       <c r="F6">
-        <v>-1152975023000.0</v>
+        <v>426814856000.0</v>
       </c>
       <c r="G6">
-        <v>1115905718000.0</v>
+        <v>460399295000.0</v>
       </c>
       <c r="H6">
-        <v>-1260385626000.0</v>
+        <v>965072435000.0</v>
       </c>
       <c r="I6">
-        <v>381048241000.0</v>
+        <v>521273788000.0</v>
       </c>
       <c r="J6">
-        <v>-227792135000.0</v>
+        <v>735649400000.0</v>
       </c>
       <c r="K6">
-        <v>1221335189000.0</v>
+        <v>598088569000.0</v>
       </c>
       <c r="L6">
-        <v>83224345045.0</v>
+        <v>530442086000.0</v>
       </c>
       <c r="M6">
-        <v>-1116623887075.0</v>
+        <v>582575897359.0</v>
       </c>
       <c r="N6">
-        <v>-1452451086134.0</v>
+        <v>559888002847.0</v>
       </c>
       <c r="O6">
-        <v>792554924788.0</v>
+        <v>445032631870.0</v>
       </c>
       <c r="P6">
-        <v>-735912265527.0</v>
+        <v>790010120332.0</v>
       </c>
       <c r="Q6">
-        <v>482671353554.0</v>
+        <v>505925636611.0</v>
       </c>
       <c r="R6">
-        <v>-1696255552645.0</v>
+        <v>578336788015.0</v>
       </c>
       <c r="S6">
-        <v>1289608706844.0</v>
+        <v>512057415029.0</v>
       </c>
       <c r="T6">
-        <v>-159827497139.0</v>
+        <v>900303629114.0</v>
       </c>
       <c r="U6">
-        <v>278625213607.0</v>
+        <v>555504970536.0</v>
       </c>
       <c r="V6">
-        <v>-2317128140580.0</v>
+        <v>494835110218.0</v>
       </c>
       <c r="W6">
-        <v>2008648163197.0</v>
+        <v>448268736702.0</v>
       </c>
       <c r="X6">
-        <v>564394998172.0</v>
+        <v>556320201978.0</v>
       </c>
       <c r="Y6">
-        <v>-1999968240064.0</v>
+        <v>266139244229.0</v>
       </c>
       <c r="Z6">
-        <v>-2166059326418.0</v>
+        <v>210166933178.0</v>
       </c>
       <c r="AA6">
-        <v>4747971112937.0</v>
+        <v>224820769886.0</v>
       </c>
       <c r="AB6">
-        <v>-624564471941.0</v>
+        <v>821805187231.0</v>
       </c>
       <c r="AC6">
-        <v>-1382682001848.0</v>
+        <v>560179579909.0</v>
       </c>
       <c r="AD6">
-        <v>-2283069200685.0</v>
+        <v>456572059435.0</v>
       </c>
       <c r="AE6">
-        <v>2442537861347.0</v>
+        <v>358319545646.0</v>
       </c>
       <c r="AF6">
-        <v>869773875457.0</v>
+        <v>1208977820187.0</v>
       </c>
       <c r="AG6">
-        <v>-1766973727184.0</v>
+        <v>711438879353.0</v>
       </c>
       <c r="AH6">
-        <v>-2281405398930.0</v>
+        <v>618918485620.0</v>
       </c>
       <c r="AI6">
-        <v>3245355637175.0</v>
+        <v>326761366322.0</v>
       </c>
       <c r="AJ6">
-        <v>-524086597761.0</v>
+        <v>747726406279.0</v>
       </c>
       <c r="AK6">
-        <v>66946895739.0</v>
+        <v>785926953568.0</v>
       </c>
       <c r="AL6">
-        <v>-2529890947663.0</v>
+        <v>738770551749.0</v>
       </c>
       <c r="AM6">
-        <v>6818867668469.0</v>
+        <v>221460403637.0</v>
       </c>
       <c r="AN6">
-        <v>135002302795.0</v>
+        <v>897023823433.0</v>
       </c>
       <c r="AO6">
-        <v>856253237938.0</v>
+        <v>462764121269.0</v>
       </c>
       <c r="AP6">
-        <v>-1710348718821.0</v>
+        <v>428379905649.0</v>
       </c>
       <c r="AQ6">
-        <v>1304411524005.0</v>
+        <v>258859950804.0</v>
       </c>
       <c r="AR6">
-        <v>-276326940699.0</v>
+        <v>764893226127.0</v>
       </c>
       <c r="AS6">
-        <v>953735968072.0</v>
+        <v>426923630693.0</v>
       </c>
       <c r="AT6">
-        <v>-1364552311898.0</v>
+        <v>306608470032.0</v>
       </c>
       <c r="AU6">
-        <v>1254601487038.0</v>
+        <v>189932987129.0</v>
       </c>
       <c r="AV6">
-        <v>125215966931.0</v>
+        <v>553945913976.0</v>
       </c>
       <c r="AW6">
-        <v>176587926457.0</v>
+        <v>349695677375.0</v>
       </c>
       <c r="AX6">
-        <v>-1545080972349.0</v>
+        <v>251178531594.0</v>
       </c>
       <c r="AY6">
-        <v>1819738066051.0</v>
+        <v>134673771286.0</v>
       </c>
       <c r="AZ6">
-        <v>-282132742542.0</v>
+        <v>468262732158.0</v>
       </c>
       <c r="BA6">
-        <v>109088977994.0</v>
+        <v>228802345328.0</v>
       </c>
       <c r="BB6">
-        <v>-553016417863.0</v>
+        <v>225875349801.0</v>
       </c>
       <c r="BC6">
-        <v>670621059470.0</v>
+        <v>93143004104.0</v>
       </c>
       <c r="BD6">
-        <v>105092622398.0</v>
+        <v>432408045957.0</v>
       </c>
       <c r="BE6">
-        <v>-44076687928.0</v>
+        <v>172057484590.0</v>
       </c>
       <c r="BF6">
-        <v>-388121993747.0</v>
+        <v>98512566462.0</v>
       </c>
       <c r="BG6">
-        <v>695219835582.0</v>
+        <v>58875041025.0</v>
       </c>
       <c r="BH6">
-        <v>80203039866.0</v>
+        <v>381705003980.0</v>
       </c>
       <c r="BI6">
-        <v>-123891803924.0</v>
+        <v>87753623047.0</v>
       </c>
       <c r="BJ6">
-        <v>-305029987157.0</v>
+        <v>71577584825.0</v>
       </c>
       <c r="BK6">
-        <v>473824889966.0</v>
-[...1 lines deleted...]
-      <c r="BL6"/>
+        <v>64325872258.0</v>
+      </c>
+      <c r="BL6">
+        <v>231280133378.0</v>
+      </c>
       <c r="BM6">
-        <v>-39224200121.0</v>
+        <v>67151338534.0</v>
       </c>
       <c r="BN6">
-        <v>78746497240.0</v>
-[...1 lines deleted...]
-      <c r="BO6"/>
+        <v>45181623503.0</v>
+      </c>
+      <c r="BO6">
+        <v>38683610104.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
     </row>
     <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...46 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
     </row>
     <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22880,1460 +16504,1906 @@
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
     </row>
     <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>172</v>
-[...70 lines deleted...]
-      <c r="BS9"/>
+        <v>140</v>
+      </c>
+      <c r="B9">
+        <v>292218182000.0</v>
+      </c>
+      <c r="C9">
+        <v>462689034000.0</v>
+      </c>
+      <c r="D9">
+        <v>-170734157000.0</v>
+      </c>
+      <c r="E9">
+        <v>689150811000.0</v>
+      </c>
+      <c r="F9">
+        <v>490079214000.0</v>
+      </c>
+      <c r="G9">
+        <v>432055511000.0</v>
+      </c>
+      <c r="H9">
+        <v>978234233000.0</v>
+      </c>
+      <c r="I9">
+        <v>614200404000.0</v>
+      </c>
+      <c r="J9">
+        <v>508773631000.0</v>
+      </c>
+      <c r="K9">
+        <v>524432875000.0</v>
+      </c>
+      <c r="L9">
+        <v>655408310000.0</v>
+      </c>
+      <c r="M9">
+        <v>573931069173.0</v>
+      </c>
+      <c r="N9">
+        <v>582270201975.0</v>
+      </c>
+      <c r="O9">
+        <v>563748430055.0</v>
+      </c>
+      <c r="P9">
+        <v>857377962854.0</v>
+      </c>
+      <c r="Q9">
+        <v>591000165105.0</v>
+      </c>
+      <c r="R9">
+        <v>683216406002.0</v>
+      </c>
+      <c r="S9">
+        <v>544470126189.0</v>
+      </c>
+      <c r="T9">
+        <v>753420339703.0</v>
+      </c>
+      <c r="U9">
+        <v>622883130569.0</v>
+      </c>
+      <c r="V9">
+        <v>393338542134.0</v>
+      </c>
+      <c r="W9">
+        <v>404940219178.0</v>
+      </c>
+      <c r="X9">
+        <v>1038253503983.0</v>
+      </c>
+      <c r="Y9">
+        <v>429513735559.0</v>
+      </c>
+      <c r="Z9">
+        <v>377112230639.0</v>
+      </c>
+      <c r="AA9">
+        <v>328578315252.0</v>
+      </c>
+      <c r="AB9">
+        <v>1419867155261.0</v>
+      </c>
+      <c r="AC9">
+        <v>602604266840.0</v>
+      </c>
+      <c r="AD9">
+        <v>-52195767472.0</v>
+      </c>
+      <c r="AE9">
+        <v>1514839032857.0</v>
+      </c>
+      <c r="AF9">
+        <v>1318104882620.0</v>
+      </c>
+      <c r="AG9">
+        <v>765037346121.0</v>
+      </c>
+      <c r="AH9">
+        <v>904576305978.0</v>
+      </c>
+      <c r="AI9">
+        <v>558205271632.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1257026847263.0</v>
+      </c>
+      <c r="AK9">
+        <v>812305893520.0</v>
+      </c>
+      <c r="AL9">
+        <v>791081745286.0</v>
+      </c>
+      <c r="AM9">
+        <v>391047021448.0</v>
+      </c>
+      <c r="AN9">
+        <v>940915769168.0</v>
+      </c>
+      <c r="AO9">
+        <v>608107059843.0</v>
+      </c>
+      <c r="AP9">
+        <v>546555823211.0</v>
+      </c>
+      <c r="AQ9">
+        <v>359951029433.0</v>
+      </c>
+      <c r="AR9">
+        <v>828778602664.0</v>
+      </c>
+      <c r="AS9">
+        <v>495120856493.0</v>
+      </c>
+      <c r="AT9">
+        <v>405276920330.0</v>
+      </c>
+      <c r="AU9">
+        <v>277784366798.0</v>
+      </c>
+      <c r="AV9">
+        <v>620399668912.0</v>
+      </c>
+      <c r="AW9">
+        <v>375262936514.0</v>
+      </c>
+      <c r="AX9">
+        <v>339143927083.0</v>
+      </c>
+      <c r="AY9">
+        <v>197853696394.0</v>
+      </c>
+      <c r="AZ9">
+        <v>546439484686.0</v>
+      </c>
+      <c r="BA9">
+        <v>318674442181.0</v>
+      </c>
+      <c r="BB9">
+        <v>289345744960.0</v>
+      </c>
+      <c r="BC9">
+        <v>118461896628.0</v>
+      </c>
+      <c r="BD9">
+        <v>474620340914.0</v>
+      </c>
+      <c r="BE9">
+        <v>180935695641.0</v>
+      </c>
+      <c r="BF9">
+        <v>123699922506.0</v>
+      </c>
+      <c r="BG9">
+        <v>75249397172.0</v>
+      </c>
+      <c r="BH9">
+        <v>388277743037.0</v>
+      </c>
+      <c r="BI9">
+        <v>137471538910.0</v>
+      </c>
+      <c r="BJ9">
+        <v>109670126221.0</v>
+      </c>
+      <c r="BK9">
+        <v>70342675197.0</v>
+      </c>
+      <c r="BL9">
+        <v>225013008541.0</v>
+      </c>
+      <c r="BM9">
+        <v>86513065297.0</v>
+      </c>
+      <c r="BN9">
+        <v>58595039710.0</v>
+      </c>
+      <c r="BO9">
+        <v>47875590695.0</v>
+      </c>
+      <c r="BP9">
+        <v>237347700000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>93986953000.0</v>
+      </c>
+      <c r="BR9">
+        <v>76822657000.0</v>
+      </c>
+      <c r="BS9">
+        <v>62528933000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>173</v>
-[...70 lines deleted...]
-      <c r="BS10"/>
+        <v>141</v>
+      </c>
+      <c r="B10">
+        <v>32483904000.0</v>
+      </c>
+      <c r="C10">
+        <v>2897309000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7772853926000.0</v>
+      </c>
+      <c r="E10">
+        <v>-26033017000.0</v>
+      </c>
+      <c r="F10">
+        <v>-8326455000.0</v>
+      </c>
+      <c r="G10">
+        <v>80204376000.0</v>
+      </c>
+      <c r="H10">
+        <v>147186252000.0</v>
+      </c>
+      <c r="I10">
+        <v>21259335000.0</v>
+      </c>
+      <c r="J10">
+        <v>29522982000.0</v>
+      </c>
+      <c r="K10">
+        <v>49747167000.0</v>
+      </c>
+      <c r="L10">
+        <v>-74976316000.0</v>
+      </c>
+      <c r="M10">
+        <v>89207140783.0</v>
+      </c>
+      <c r="N10">
+        <v>70586295520.0</v>
+      </c>
+      <c r="O10">
+        <v>64386999438.0</v>
+      </c>
+      <c r="P10">
+        <v>145689602638.0</v>
+      </c>
+      <c r="Q10">
+        <v>101703497467.0</v>
+      </c>
+      <c r="R10">
+        <v>69717892555.0</v>
+      </c>
+      <c r="S10">
+        <v>63106959007.0</v>
+      </c>
+      <c r="T10">
+        <v>156124346300.0</v>
+      </c>
+      <c r="U10">
+        <v>99607595954.0</v>
+      </c>
+      <c r="V10">
+        <v>67701043899.0</v>
+      </c>
+      <c r="W10">
+        <v>53597376577.0</v>
+      </c>
+      <c r="X10">
+        <v>226987847902.0</v>
+      </c>
+      <c r="Y10">
+        <v>22744662836.0</v>
+      </c>
+      <c r="Z10">
+        <v>11251971560.0</v>
+      </c>
+      <c r="AA10">
+        <v>28582175962.0</v>
+      </c>
+      <c r="AB10">
+        <v>534605431243.0</v>
+      </c>
+      <c r="AC10">
+        <v>202330640927.0</v>
+      </c>
+      <c r="AD10">
+        <v>262587272639.0</v>
+      </c>
+      <c r="AE10">
+        <v>240239747484.0</v>
+      </c>
+      <c r="AF10">
+        <v>867982180665.0</v>
+      </c>
+      <c r="AG10">
+        <v>491050984440.0</v>
+      </c>
+      <c r="AH10">
+        <v>433874794802.0</v>
+      </c>
+      <c r="AI10">
+        <v>210182778421.0</v>
+      </c>
+      <c r="AJ10">
+        <v>218324081547.0</v>
+      </c>
+      <c r="AK10">
+        <v>682059392271.0</v>
+      </c>
+      <c r="AL10">
+        <v>628609473882.0</v>
+      </c>
+      <c r="AM10">
+        <v>263268614766.0</v>
+      </c>
+      <c r="AN10">
+        <v>672027743982.0</v>
+      </c>
+      <c r="AO10">
+        <v>392775426664.0</v>
+      </c>
+      <c r="AP10">
+        <v>418489041475.0</v>
+      </c>
+      <c r="AQ10">
+        <v>220317933902.0</v>
+      </c>
+      <c r="AR10">
+        <v>556713275254.0</v>
+      </c>
+      <c r="AS10">
+        <v>347827829127.0</v>
+      </c>
+      <c r="AT10">
+        <v>220934840573.0</v>
+      </c>
+      <c r="AU10">
+        <v>162058106939.0</v>
+      </c>
+      <c r="AV10">
+        <v>390248319339.0</v>
+      </c>
+      <c r="AW10">
+        <v>237672542531.0</v>
+      </c>
+      <c r="AX10">
+        <v>169405939829.0</v>
+      </c>
+      <c r="AY10">
+        <v>122118085748.0</v>
+      </c>
+      <c r="AZ10">
+        <v>335785404753.0</v>
+      </c>
+      <c r="BA10">
+        <v>162599751932.0</v>
+      </c>
+      <c r="BB10">
+        <v>188904468405.0</v>
+      </c>
+      <c r="BC10">
+        <v>79600354588.0</v>
+      </c>
+      <c r="BD10">
+        <v>322309687757.0</v>
+      </c>
+      <c r="BE10">
+        <v>97831648438.0</v>
+      </c>
+      <c r="BF10">
+        <v>76835600345.0</v>
+      </c>
+      <c r="BG10">
+        <v>48414631147.0</v>
+      </c>
+      <c r="BH10">
+        <v>274327863916.0</v>
+      </c>
+      <c r="BI10">
+        <v>51800883254.0</v>
+      </c>
+      <c r="BJ10">
+        <v>50141335111.0</v>
+      </c>
+      <c r="BK10">
+        <v>42205873444.0</v>
+      </c>
+      <c r="BL10">
+        <v>216136694663.0</v>
+      </c>
+      <c r="BM10">
+        <v>47815080871.0</v>
+      </c>
+      <c r="BN10">
+        <v>31554132734.0</v>
+      </c>
+      <c r="BO10">
+        <v>31160415970.0</v>
+      </c>
+      <c r="BP10">
+        <v>175957421000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>43582240800.0</v>
+      </c>
+      <c r="BR10">
+        <v>28487823200.0</v>
+      </c>
+      <c r="BS10">
+        <v>22352961000.0</v>
+      </c>
     </row>
     <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>174</v>
-[...12 lines deleted...]
-      <c r="M11"/>
+        <v>142</v>
+      </c>
+      <c r="B11">
+        <v>16391646000.0</v>
+      </c>
+      <c r="C11">
+        <v>1621766000.0</v>
+      </c>
+      <c r="D11">
+        <v>241566342000.0</v>
+      </c>
+      <c r="E11">
+        <v>9985236000.0</v>
+      </c>
+      <c r="F11">
+        <v>12477080000.0</v>
+      </c>
+      <c r="G11">
+        <v>8135087000.0</v>
+      </c>
+      <c r="H11">
+        <v>95202443000.0</v>
+      </c>
+      <c r="I11">
+        <v>-5221349000.0</v>
+      </c>
+      <c r="J11">
+        <v>25217535000.0</v>
+      </c>
+      <c r="K11">
+        <v>3079220000.0</v>
+      </c>
+      <c r="L11">
+        <v>-21936556000.0</v>
+      </c>
+      <c r="M11">
+        <v>33751414518.0</v>
+      </c>
       <c r="N11">
-        <v>0.0</v>
+        <v>7521508127.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>2778233895.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>-9262776771.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>3160584505.0</v>
       </c>
       <c r="R11">
-        <v>0.0</v>
+        <v>10886813690.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>9691599179.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>-535075183.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
+        <v>5068197784.0</v>
       </c>
       <c r="V11">
-        <v>0.0</v>
+        <v>4572640739.0</v>
       </c>
       <c r="W11">
-        <v>0.0</v>
+        <v>6502615231.0</v>
       </c>
       <c r="X11">
-        <v>0.0</v>
+        <v>10842294459.0</v>
       </c>
       <c r="Y11">
-        <v>0.0</v>
+        <v>2930482210.0</v>
       </c>
       <c r="Z11">
-        <v>0.0</v>
+        <v>6262713961.0</v>
       </c>
       <c r="AA11">
-        <v>0.0</v>
+        <v>3261296779.0</v>
       </c>
       <c r="AB11">
-        <v>0.0</v>
+        <v>26751965933.0</v>
       </c>
       <c r="AC11">
-        <v>0.0</v>
+        <v>258940331.0</v>
       </c>
       <c r="AD11">
-        <v>0.0</v>
+        <v>2030161066.0</v>
       </c>
       <c r="AE11">
-        <v>0.0</v>
+        <v>2451469633.0</v>
       </c>
       <c r="AF11">
-        <v>0.0</v>
-[...39 lines deleted...]
-      <c r="BS11"/>
+        <v>30254140133.0</v>
+      </c>
+      <c r="AG11">
+        <v>2886868967.0</v>
+      </c>
+      <c r="AH11">
+        <v>5044818912.0</v>
+      </c>
+      <c r="AI11">
+        <v>5911850956.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-387122231358.0</v>
+      </c>
+      <c r="AK11">
+        <v>195510942909.0</v>
+      </c>
+      <c r="AL11">
+        <v>158289025332.0</v>
+      </c>
+      <c r="AM11">
+        <v>101730931297.0</v>
+      </c>
+      <c r="AN11">
+        <v>178679022150.0</v>
+      </c>
+      <c r="AO11">
+        <v>145101200219.0</v>
+      </c>
+      <c r="AP11">
+        <v>137983130552.0</v>
+      </c>
+      <c r="AQ11">
+        <v>90414902229.0</v>
+      </c>
+      <c r="AR11">
+        <v>161410373697.0</v>
+      </c>
+      <c r="AS11">
+        <v>108422738150.0</v>
+      </c>
+      <c r="AT11">
+        <v>103695819492.0</v>
+      </c>
+      <c r="AU11">
+        <v>68441818936.0</v>
+      </c>
+      <c r="AV11">
+        <v>148359041312.0</v>
+      </c>
+      <c r="AW11">
+        <v>94200622282.0</v>
+      </c>
+      <c r="AX11">
+        <v>84135532903.0</v>
+      </c>
+      <c r="AY11">
+        <v>60684420027.0</v>
+      </c>
+      <c r="AZ11">
+        <v>133413789718.0</v>
+      </c>
+      <c r="BA11">
+        <v>87731121965.0</v>
+      </c>
+      <c r="BB11">
+        <v>87969615896.0</v>
+      </c>
+      <c r="BC11">
+        <v>37055475662.0</v>
+      </c>
+      <c r="BD11">
+        <v>118255453936.0</v>
+      </c>
+      <c r="BE11">
+        <v>57066302176.0</v>
+      </c>
+      <c r="BF11">
+        <v>40230853312.0</v>
+      </c>
+      <c r="BG11">
+        <v>20156128659.0</v>
+      </c>
+      <c r="BH11">
+        <v>95062908660.0</v>
+      </c>
+      <c r="BI11">
+        <v>35832643492.0</v>
+      </c>
+      <c r="BJ11">
+        <v>29329000897.0</v>
+      </c>
+      <c r="BK11">
+        <v>18028228294.0</v>
+      </c>
+      <c r="BL11">
+        <v>61073886780.0</v>
+      </c>
+      <c r="BM11">
+        <v>26448337210.0</v>
+      </c>
+      <c r="BN11">
+        <v>21699488408.0</v>
+      </c>
+      <c r="BO11">
+        <v>15796703051.0</v>
+      </c>
+      <c r="BP11">
+        <v>41502330100.0</v>
+      </c>
+      <c r="BQ11">
+        <v>26154584300.0</v>
+      </c>
+      <c r="BR11">
+        <v>29280316400.0</v>
+      </c>
+      <c r="BS11">
+        <v>10183000000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>175</v>
-[...12 lines deleted...]
-      <c r="M12"/>
+        <v>143</v>
+      </c>
+      <c r="B12">
+        <v>644211830000.0</v>
+      </c>
+      <c r="C12">
+        <v>425571321000.0</v>
+      </c>
+      <c r="D12">
+        <v>848357651000.0</v>
+      </c>
+      <c r="E12">
+        <v>1265696584000.0</v>
+      </c>
+      <c r="F12">
+        <v>431279947000.0</v>
+      </c>
+      <c r="G12">
+        <v>375987531000.0</v>
+      </c>
+      <c r="H12">
+        <v>805985116000.0</v>
+      </c>
+      <c r="I12">
+        <v>432706237000.0</v>
+      </c>
+      <c r="J12">
+        <v>401850470000.0</v>
+      </c>
+      <c r="K12">
+        <v>264741755000.0</v>
+      </c>
+      <c r="L12">
+        <v>443619754000.0</v>
+      </c>
+      <c r="M12">
+        <v>230110616301.0</v>
+      </c>
       <c r="N12">
-        <v>-1279968667347.0</v>
+        <v>302174716103.0</v>
       </c>
       <c r="O12">
-        <v>2599486445088.0</v>
+        <v>259173406628.0</v>
       </c>
       <c r="P12">
-        <v>-874823331295.0</v>
+        <v>456040308612.0</v>
       </c>
       <c r="Q12">
-        <v>-1491026371387.0</v>
+        <v>248830775674.0</v>
       </c>
       <c r="R12">
-        <v>-889685406934.0</v>
+        <v>336739105407.0</v>
       </c>
       <c r="S12">
-        <v>1206074980897.0</v>
+        <v>257716743111.0</v>
       </c>
       <c r="T12">
-        <v>-52883866712.0</v>
+        <v>560668038994.0</v>
       </c>
       <c r="U12">
-        <v>-288298515964.0</v>
+        <v>317072602133.0</v>
       </c>
       <c r="V12">
-        <v>-1255875919115.0</v>
+        <v>259638585103.0</v>
       </c>
       <c r="W12">
-        <v>3551167459317.0</v>
+        <v>214899200748.0</v>
       </c>
       <c r="X12">
-        <v>-376426200502.0</v>
+        <v>319003893897.0</v>
       </c>
       <c r="Y12">
-        <v>-2079653273508.0</v>
+        <v>229884122550.0</v>
       </c>
       <c r="Z12">
-        <v>-2089359050992.0</v>
+        <v>206519565207.0</v>
       </c>
       <c r="AA12">
-        <v>3643779593840.0</v>
+        <v>180902414732.0</v>
       </c>
       <c r="AB12">
-        <v>-664723201489.0</v>
+        <v>272049358430.0</v>
       </c>
       <c r="AC12">
-        <v>-1844890881807.0</v>
+        <v>218644472216.0</v>
       </c>
       <c r="AD12">
-        <v>-2364907215624.0</v>
+        <v>173556940151.0</v>
       </c>
       <c r="AE12">
-        <v>1789729997523.0</v>
+        <v>117904323323.0</v>
       </c>
       <c r="AF12">
-        <v>726390368416.0</v>
-[...39 lines deleted...]
-      <c r="BS12"/>
+        <v>296588135763.0</v>
+      </c>
+      <c r="AG12">
+        <v>199178338468.0</v>
+      </c>
+      <c r="AH12">
+        <v>164705383642.0</v>
+      </c>
+      <c r="AI12">
+        <v>99997686298.0</v>
+      </c>
+      <c r="AJ12">
+        <v>415345298650.0</v>
+      </c>
+      <c r="AK12">
+        <v>86226949317.0</v>
+      </c>
+      <c r="AL12">
+        <v>102006336066.0</v>
+      </c>
+      <c r="AM12">
+        <v>50285908407.0</v>
+      </c>
+      <c r="AN12">
+        <v>222199249380.0</v>
+      </c>
+      <c r="AO12">
+        <v>98838991509.0</v>
+      </c>
+      <c r="AP12">
+        <v>68304441987.0</v>
+      </c>
+      <c r="AQ12">
+        <v>35981023017.0</v>
+      </c>
+      <c r="AR12">
+        <v>195878147405.0</v>
+      </c>
+      <c r="AS12">
+        <v>76158028410.0</v>
+      </c>
+      <c r="AT12">
+        <v>80076464731.0</v>
+      </c>
+      <c r="AU12">
+        <v>20874103755.0</v>
+      </c>
+      <c r="AV12">
+        <v>163232679122.0</v>
+      </c>
+      <c r="AW12">
+        <v>110616998193.0</v>
+      </c>
+      <c r="AX12">
+        <v>39414963306.0</v>
+      </c>
+      <c r="AY12">
+        <v>20381879430.0</v>
+      </c>
+      <c r="AZ12">
+        <v>132321437513.0</v>
+      </c>
+      <c r="BA12">
+        <v>85220068864.0</v>
+      </c>
+      <c r="BB12">
+        <v>36722843405.0</v>
+      </c>
+      <c r="BC12">
+        <v>12928000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>108915898735.0</v>
+      </c>
+      <c r="BE12">
+        <v>73526906330.0</v>
+      </c>
+      <c r="BF12">
+        <v>21223335616.0</v>
+      </c>
+      <c r="BG12">
+        <v>10076925500.0</v>
+      </c>
+      <c r="BH12">
+        <v>106909004606.0</v>
+      </c>
+      <c r="BI12">
+        <v>35569255415.0</v>
+      </c>
+      <c r="BJ12">
+        <v>21027749692.0</v>
+      </c>
+      <c r="BK12">
+        <v>15000000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>14762986042.0</v>
+      </c>
+      <c r="BM12">
+        <v>14435816737.0</v>
+      </c>
+      <c r="BN12">
+        <v>10135629841.0</v>
+      </c>
+      <c r="BO12">
+        <v>7267286880.0</v>
+      </c>
+      <c r="BP12">
+        <v>20062197600.0</v>
+      </c>
+      <c r="BQ12">
+        <v>56640752900.0</v>
+      </c>
+      <c r="BR12">
+        <v>7759510800.0</v>
+      </c>
+      <c r="BS12">
+        <v>19102066400.0</v>
+      </c>
     </row>
     <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>176</v>
-[...30 lines deleted...]
-      <c r="AE13"/>
+        <v>144</v>
+      </c>
+      <c r="B13">
+        <v>6152453219.0</v>
+      </c>
+      <c r="C13">
+        <v>8148550963.0</v>
+      </c>
+      <c r="D13">
+        <v>8819257769.0</v>
+      </c>
+      <c r="E13">
+        <v>461733165320.0</v>
+      </c>
+      <c r="F13">
+        <v>556685187464.0</v>
+      </c>
+      <c r="G13">
+        <v>141389632090.0</v>
+      </c>
+      <c r="H13">
+        <v>295118093360.0</v>
+      </c>
+      <c r="I13">
+        <v>77860827080.0</v>
+      </c>
+      <c r="J13">
+        <v>57165155025.0</v>
+      </c>
+      <c r="K13">
+        <v>14759731923.0</v>
+      </c>
+      <c r="L13">
+        <v>8268064503.0</v>
+      </c>
+      <c r="M13">
+        <v>61548546060.0</v>
+      </c>
+      <c r="N13">
+        <v>117906206940.0</v>
+      </c>
+      <c r="O13">
+        <v>163897723590.0</v>
+      </c>
+      <c r="P13">
+        <v>96953461120.0</v>
+      </c>
+      <c r="Q13">
+        <v>164233681200.0</v>
+      </c>
+      <c r="R13">
+        <v>247895753230.0</v>
+      </c>
+      <c r="S13">
+        <v>26909151862.0</v>
+      </c>
+      <c r="T13">
+        <v>389268219260.0</v>
+      </c>
+      <c r="U13">
+        <v>175742714760.0</v>
+      </c>
+      <c r="V13">
+        <v>112776803810.0</v>
+      </c>
+      <c r="W13">
+        <v>58478473980.0</v>
+      </c>
+      <c r="X13">
+        <v>37454873511.0</v>
+      </c>
+      <c r="Y13">
+        <v>116811944230.0</v>
+      </c>
+      <c r="Z13">
+        <v>121303650110.0</v>
+      </c>
+      <c r="AA13">
+        <v>24748353480.0</v>
+      </c>
+      <c r="AB13">
+        <v>335903604630.0</v>
+      </c>
+      <c r="AC13">
+        <v>851341030.0</v>
+      </c>
+      <c r="AD13">
+        <v>76458437231.0</v>
+      </c>
+      <c r="AE13">
+        <v>45507913978.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
     </row>
     <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="B14">
-        <v>142931642000.0</v>
+        <v>126907152836.0</v>
       </c>
       <c r="C14">
-        <v>177644615000.0</v>
+        <v>49192801069.0</v>
       </c>
       <c r="D14">
-        <v>163827888000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1933602055037.0</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
-        <v>160420391415.0</v>
+        <v>26667659418.0</v>
       </c>
       <c r="G14">
-        <v>302337635000.0</v>
+        <v>-12684134022.0</v>
       </c>
       <c r="H14">
-        <v>168776869000.0</v>
+        <v>96380843647.0</v>
       </c>
       <c r="I14">
-        <v>270374548000.0</v>
+        <v>93806443484.0</v>
       </c>
       <c r="J14">
-        <v>4357448000.0</v>
+        <v>48096013001.0</v>
       </c>
       <c r="K14">
-        <v>161798648000.0</v>
+        <v>47932890173.0</v>
       </c>
       <c r="L14">
-        <v>207225768966.0</v>
+        <v>294676392594.0</v>
       </c>
       <c r="M14">
-        <v>160544129103.0</v>
+        <v>87853945016.0</v>
       </c>
       <c r="N14">
-        <v>88550996391.0</v>
+        <v>-866797866.0</v>
       </c>
       <c r="O14">
-        <v>188280209087.0</v>
+        <v>-27387181445.0</v>
       </c>
       <c r="P14">
-        <v>4774067144.0</v>
+        <v>-24274210929.0</v>
       </c>
       <c r="Q14">
-        <v>5374180320.0</v>
+        <v>-44485914241.0</v>
       </c>
       <c r="R14">
-        <v>5203672317.0</v>
+        <v>-43267161.0</v>
       </c>
       <c r="S14">
-        <v>127019256056.0</v>
+        <v>-25239549814.0</v>
       </c>
       <c r="T14">
-        <v>138824772444.0</v>
+        <v>-20099015590.0</v>
       </c>
       <c r="U14">
-        <v>152734849502.0</v>
+        <v>-51163460980.0</v>
       </c>
       <c r="V14">
-        <v>158182174965.0</v>
+        <v>3399460144295.0</v>
       </c>
       <c r="W14">
-        <v>381579643348.0</v>
+        <v>3395962340948.0</v>
       </c>
       <c r="X14">
-        <v>92272243019.0</v>
+        <v>3382749151430.0</v>
       </c>
       <c r="Y14">
-        <v>20039035387.0</v>
+        <v>3325527364552.0</v>
       </c>
       <c r="Z14">
-        <v>42906158488.0</v>
+        <v>3303406811003.0</v>
       </c>
       <c r="AA14">
-        <v>240444868991.0</v>
+        <v>3325834701281.0</v>
       </c>
       <c r="AB14">
-        <v>139204466766.0</v>
+        <v>3891681413240.0</v>
       </c>
       <c r="AC14">
-        <v>91861056602.0</v>
+        <v>3657685684980.0</v>
       </c>
       <c r="AD14">
-        <v>129048952913.0</v>
+        <v>3595156102749.0</v>
       </c>
       <c r="AE14">
-        <v>155375331635.0</v>
+        <v>3609350582147.0</v>
       </c>
       <c r="AF14">
-        <v>182284404094.0</v>
+        <v>3549858950844.0</v>
       </c>
       <c r="AG14">
-        <v>80896621422.0</v>
+        <v>3237278433637.0</v>
       </c>
       <c r="AH14">
-        <v>104951416805.0</v>
+        <v>105183767300.0</v>
       </c>
       <c r="AI14">
-        <v>566174219296.0</v>
+        <v>48164933700.0</v>
       </c>
       <c r="AJ14">
-        <v>102165871035.0</v>
+        <v>142285031600.0</v>
       </c>
       <c r="AK14">
-        <v>59517941496.0</v>
+        <v>69116619800.0</v>
       </c>
       <c r="AL14">
-        <v>76579244110.0</v>
+        <v>27925642200.0</v>
       </c>
       <c r="AM14">
-        <v>541938886932.0</v>
+        <v>31384872000.0</v>
       </c>
       <c r="AN14">
-        <v>7399312320.0</v>
+        <v>36798402900.0</v>
       </c>
       <c r="AO14">
-        <v>7479077617.0</v>
+        <v>36195798300.0</v>
       </c>
       <c r="AP14">
-        <v>7014998629.0</v>
+        <v>23334718000.0</v>
       </c>
       <c r="AQ14">
-        <v>34621971939.0</v>
+        <v>31733501900.0</v>
       </c>
       <c r="AR14">
-        <v>17596734945.0</v>
+        <v>33091547300.0</v>
       </c>
       <c r="AS14">
-        <v>29481751229.0</v>
+        <v>22070967500.0</v>
       </c>
       <c r="AT14">
-        <v>3057534445.0</v>
+        <v>49994576700.0</v>
       </c>
       <c r="AU14">
-        <v>17008580754.0</v>
+        <v>83028200.0</v>
       </c>
       <c r="AV14">
-        <v>1406136651.0</v>
+        <v>58465800.0</v>
       </c>
       <c r="AW14">
-        <v>2361767257.0</v>
+        <v>37946900.0</v>
       </c>
       <c r="AX14">
-        <v>469564584.0</v>
+        <v>14734400.0</v>
       </c>
       <c r="AY14">
-        <v>18672554291.0</v>
+        <v>3322800.0</v>
       </c>
       <c r="AZ14">
-        <v>1027767601.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12069000.0</v>
+      </c>
+      <c r="BA14"/>
       <c r="BB14">
-        <v>614649516.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>83000.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
     </row>
     <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-      <c r="F15"/>
+        <v>146</v>
+      </c>
+      <c r="B15">
+        <v>142999410000.0</v>
+      </c>
+      <c r="C15">
+        <v>50468344000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6080818213000.0</v>
+      </c>
+      <c r="E15">
+        <v>-59690108000.0</v>
+      </c>
+      <c r="F15">
+        <v>5864125000.0</v>
+      </c>
       <c r="G15">
-        <v>18513142000.0</v>
-[...8 lines deleted...]
-      <c r="O15"/>
+        <v>59385155000.0</v>
+      </c>
+      <c r="H15">
+        <v>148364653000.0</v>
+      </c>
+      <c r="I15">
+        <v>120287128000.0</v>
+      </c>
+      <c r="J15">
+        <v>52401460000.0</v>
+      </c>
+      <c r="K15">
+        <v>94600837000.0</v>
+      </c>
+      <c r="L15">
+        <v>241636633000.0</v>
+      </c>
+      <c r="M15">
+        <v>143309671282.0</v>
+      </c>
+      <c r="N15">
+        <v>62197989527.0</v>
+      </c>
+      <c r="O15">
+        <v>61608765543.0</v>
+      </c>
       <c r="P15">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="R15"/>
+        <v>130678168480.0</v>
+      </c>
+      <c r="Q15">
+        <v>98542912962.0</v>
+      </c>
+      <c r="R15">
+        <v>58787811704.0</v>
+      </c>
       <c r="S15">
-        <v>0.0</v>
+        <v>53415359828.0</v>
       </c>
       <c r="T15">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="V15"/>
+        <v>136560405893.0</v>
+      </c>
+      <c r="U15">
+        <v>43375937190.0</v>
+      </c>
+      <c r="V15">
+        <v>47774623867.0</v>
+      </c>
       <c r="W15">
-        <v>26751436108.0</v>
+        <v>38265755612.0</v>
       </c>
       <c r="X15">
-        <v>182571995141.0</v>
+        <v>102385024308.0</v>
       </c>
       <c r="Y15">
-        <v>182571995141.0</v>
+        <v>10423090575.0</v>
       </c>
       <c r="Z15">
-        <v>182571995141.0</v>
+        <v>2624558887.0</v>
       </c>
       <c r="AA15">
-        <v>300397420850.0</v>
+        <v>13319845122.0</v>
       </c>
       <c r="AB15">
-        <v>300397420850.0</v>
+        <v>411086323123.0</v>
       </c>
       <c r="AC15">
-        <v>300397420851.0</v>
+        <v>155858339000.0</v>
       </c>
       <c r="AD15">
-        <v>300397420851.0</v>
+        <v>187721053207.0</v>
       </c>
       <c r="AE15">
-        <v>300397420851.0</v>
+        <v>171156147611.0</v>
       </c>
       <c r="AF15">
-        <v>300397420851.0</v>
+        <v>627300447785.0</v>
       </c>
       <c r="AG15">
-        <v>290629550314.0</v>
-[...1 lines deleted...]
-      <c r="AH15"/>
+        <v>394920427117.0</v>
+      </c>
+      <c r="AH15">
+        <v>323646208565.0</v>
+      </c>
       <c r="AI15">
-        <v>70229201745.0</v>
+        <v>156105993765.0</v>
       </c>
       <c r="AJ15">
-        <v>70224782550.0</v>
+        <v>463161281323.0</v>
       </c>
       <c r="AK15">
-        <v>307015260131.0</v>
-[...1 lines deleted...]
-      <c r="AL15"/>
+        <v>417431829542.0</v>
+      </c>
+      <c r="AL15">
+        <v>442394806399.0</v>
+      </c>
       <c r="AM15">
-        <v>28902172225.0</v>
+        <v>130152811507.0</v>
       </c>
       <c r="AN15">
-        <v>148064636400.0</v>
+        <v>456550318902.0</v>
       </c>
       <c r="AO15">
-        <v>148064636384.0</v>
-[...1 lines deleted...]
-      <c r="AP15"/>
+        <v>211478428181.0</v>
+      </c>
+      <c r="AP15">
+        <v>257171192920.0</v>
+      </c>
       <c r="AQ15">
-        <v>106390160200.0</v>
+        <v>98169529785.0</v>
       </c>
       <c r="AR15">
-        <v>106390160200.0</v>
+        <v>362211354265.0</v>
       </c>
       <c r="AS15">
-        <v>106390160192.0</v>
-[...1 lines deleted...]
-      <c r="AT15"/>
+        <v>217334123505.0</v>
+      </c>
+      <c r="AT15">
+        <v>67244444335.0</v>
+      </c>
       <c r="AU15">
-        <v>126203302200.0</v>
+        <v>93533259816.0</v>
       </c>
       <c r="AV15">
-        <v>8566496000.0</v>
+        <v>241830812199.0</v>
       </c>
       <c r="AW15">
-        <v>134769798161.0</v>
-[...1 lines deleted...]
-      <c r="AX15"/>
+        <v>143433973319.0</v>
+      </c>
+      <c r="AX15">
+        <v>85255672546.0</v>
+      </c>
       <c r="AY15">
-        <v>92926356400.0</v>
+        <v>61430342898.0</v>
       </c>
       <c r="AZ15">
-        <v>92926356400.0</v>
+        <v>202359545998.0</v>
       </c>
       <c r="BA15">
-        <v>92926356435.0</v>
-[...1 lines deleted...]
-      <c r="BB15"/>
+        <v>74868630603.0</v>
+      </c>
+      <c r="BB15">
+        <v>100934769467.0</v>
+      </c>
       <c r="BC15">
-        <v>72066952300.0</v>
+        <v>42544879401.0</v>
       </c>
       <c r="BD15">
-        <v>72066952300.0</v>
+        <v>204054234148.0</v>
       </c>
       <c r="BE15">
-        <v>72066952300.0</v>
-[...1 lines deleted...]
-      <c r="BF15"/>
+        <v>40765347923.0</v>
+      </c>
+      <c r="BF15">
+        <v>36604747132.0</v>
+      </c>
       <c r="BG15">
-        <v>70576768100.0</v>
+        <v>28258502477.0</v>
       </c>
       <c r="BH15">
-        <v>70576768100.0</v>
-[...2 lines deleted...]
-      <c r="BJ15"/>
+        <v>179264955256.0</v>
+      </c>
+      <c r="BI15">
+        <v>15968239762.0</v>
+      </c>
+      <c r="BJ15">
+        <v>20812334214.0</v>
+      </c>
       <c r="BK15">
-        <v>53875800000.0</v>
-[...3 lines deleted...]
-      <c r="BN15"/>
+        <v>24177645150.0</v>
+      </c>
+      <c r="BL15">
+        <v>155062807883.0</v>
+      </c>
+      <c r="BM15">
+        <v>21366743661.0</v>
+      </c>
+      <c r="BN15">
+        <v>9854644326.0</v>
+      </c>
       <c r="BO15">
-        <v>39237377400.0</v>
+        <v>15363712919.0</v>
       </c>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
     </row>
     <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
       <c r="D16">
-        <v>2955690037000.0</v>
+        <v>-6080818213020.0</v>
       </c>
       <c r="E16">
-        <v>2540402819000.0</v>
+        <v>-59690108260.0</v>
       </c>
       <c r="F16">
-        <v>3031969877000.0</v>
+        <v>5864125060.0</v>
       </c>
       <c r="G16">
-        <v>4184944900000.0</v>
+        <v>59385154660.0</v>
       </c>
       <c r="H16">
-        <v>3069039182000.0</v>
+        <v>148364652680.0</v>
       </c>
       <c r="I16">
-        <v>4505747057000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>120287127580.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
-        <v>2872240058911.0</v>
+        <v>143309671280.0</v>
       </c>
       <c r="N16">
-        <v>3988863945986.0</v>
+        <v>62197989530.0</v>
       </c>
       <c r="O16">
-        <v>5446434325880.0</v>
+        <v>34221584100.0</v>
       </c>
       <c r="P16">
-        <v>4653879401092.0</v>
+        <v>130678168480.0</v>
       </c>
       <c r="Q16">
-        <v>5389791666619.0</v>
+        <v>54056998721.0</v>
       </c>
       <c r="R16">
-        <v>4907120313065.0</v>
+        <v>58787811704.0</v>
       </c>
       <c r="S16">
-        <v>6603375865710.0</v>
+        <v>28175810014.0</v>
       </c>
       <c r="T16">
-        <v>5313767158866.0</v>
+        <v>136560405893.0</v>
       </c>
       <c r="U16">
-        <v>5473594656005.0</v>
+        <v>43375937190.0</v>
       </c>
       <c r="V16">
-        <v>5194969442398.0</v>
+        <v>47774623867.0</v>
       </c>
       <c r="W16">
-        <v>7512097582978.0</v>
+        <v>38265755612.0</v>
       </c>
       <c r="X16">
-        <v>5503449419781.0</v>
+        <v>102385024308.0</v>
       </c>
       <c r="Y16">
-        <v>4939054421609.0</v>
+        <v>10423090575.0</v>
       </c>
       <c r="Z16">
-        <v>6939022661673.0</v>
+        <v>2624558887.0</v>
       </c>
       <c r="AA16">
-        <v>9105081988091.0</v>
+        <v>13319845122.0</v>
       </c>
       <c r="AB16">
-        <v>4357110875154.0</v>
+        <v>300226781690.0</v>
       </c>
       <c r="AC16">
-        <v>4981675347095.0</v>
+        <v>175518672100.0</v>
       </c>
       <c r="AD16">
-        <v>6364357348943.0</v>
+        <v>187721053207.0</v>
       </c>
       <c r="AE16">
-        <v>8647426549628.0</v>
+        <v>175656845536.0</v>
       </c>
       <c r="AF16">
-        <v>6204888688281.0</v>
+        <v>627300447785.0</v>
       </c>
       <c r="AG16">
-        <v>5335114812824.0</v>
-[...102 lines deleted...]
-      </c>
+        <v>394920427117.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
     </row>
     <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      <c r="D17"/>
+        <v>148</v>
+      </c>
+      <c r="B17">
+        <v>16092257456.0</v>
+      </c>
+      <c r="C17">
+        <v>1275543322.0</v>
+      </c>
+      <c r="D17">
+        <v>-8014420268058.0</v>
+      </c>
       <c r="E17"/>
-      <c r="F17"/>
-[...26 lines deleted...]
-      <c r="AG17"/>
+      <c r="F17">
+        <v>-20803534355.0</v>
+      </c>
+      <c r="G17">
+        <v>72069288677.0</v>
+      </c>
+      <c r="H17">
+        <v>51983809037.0</v>
+      </c>
+      <c r="I17">
+        <v>26480684095.0</v>
+      </c>
+      <c r="J17">
+        <v>4305446611.0</v>
+      </c>
+      <c r="K17">
+        <v>46667947230.0</v>
+      </c>
+      <c r="L17">
+        <v>-53039759846.0</v>
+      </c>
+      <c r="M17">
+        <v>55455726265.0</v>
+      </c>
+      <c r="N17">
+        <v>63064787393.0</v>
+      </c>
+      <c r="O17">
+        <v>61608765543.0</v>
+      </c>
+      <c r="P17">
+        <v>154952379409.0</v>
+      </c>
+      <c r="Q17">
+        <v>98542912962.0</v>
+      </c>
+      <c r="R17">
+        <v>58831078865.0</v>
+      </c>
+      <c r="S17">
+        <v>53415359828.0</v>
+      </c>
+      <c r="T17">
+        <v>156659421483.0</v>
+      </c>
+      <c r="U17">
+        <v>94539398170.0</v>
+      </c>
+      <c r="V17">
+        <v>63128403160.0</v>
+      </c>
+      <c r="W17">
+        <v>47094761346.0</v>
+      </c>
+      <c r="X17">
+        <v>216145553443.0</v>
+      </c>
+      <c r="Y17">
+        <v>19814180626.0</v>
+      </c>
+      <c r="Z17">
+        <v>4989257599.0</v>
+      </c>
+      <c r="AA17">
+        <v>25320879183.0</v>
+      </c>
+      <c r="AB17">
+        <v>507853465310.0</v>
+      </c>
+      <c r="AC17">
+        <v>202071700596.0</v>
+      </c>
+      <c r="AD17">
+        <v>260557111573.0</v>
+      </c>
+      <c r="AE17">
+        <v>237788277851.0</v>
+      </c>
+      <c r="AF17">
+        <v>837728040532.0</v>
+      </c>
+      <c r="AG17">
+        <v>488164115473.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
     </row>
     <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="B18">
-        <v>-1107215721000.0</v>
+        <v>-657671258358.0</v>
       </c>
       <c r="C18">
-        <v>-359867020000.0</v>
+        <v>-417422770507.0</v>
       </c>
       <c r="D18">
-        <v>-537279339000.0</v>
+        <v>-615205151432.0</v>
       </c>
       <c r="E18">
-        <v>-220878012000.0</v>
+        <v>-1203205193641.0</v>
       </c>
       <c r="F18">
-        <v>-113179312000.0</v>
+        <v>125405240040.0</v>
       </c>
       <c r="G18">
-        <v>398672304000.0</v>
+        <v>-353501206469.0</v>
       </c>
       <c r="H18">
-        <v>-1521463799000.0</v>
+        <v>-791208696525.0</v>
       </c>
       <c r="I18">
-        <v>281301567000.0</v>
+        <v>-462088452224.0</v>
       </c>
       <c r="J18">
-        <v>-1146532970000.0</v>
+        <v>-344685314786.0</v>
       </c>
       <c r="K18">
-        <v>2497772285000.0</v>
+        <v>-249982023081.0</v>
       </c>
       <c r="L18">
-        <v>321324857828.0</v>
+        <v>-406902028897.0</v>
       </c>
       <c r="M18">
-        <v>-999198229390.0</v>
+        <v>-215861413212.0</v>
       </c>
       <c r="N18">
-        <v>-1246746535921.0</v>
+        <v>-291834420128.0</v>
       </c>
       <c r="O18">
-        <v>2600142375693.0</v>
+        <v>-240506688195.0</v>
       </c>
       <c r="P18">
-        <v>-379016242264.0</v>
+        <v>-386701573126.0</v>
       </c>
       <c r="Q18">
-        <v>-487929341844.0</v>
+        <v>-190440625739.0</v>
       </c>
       <c r="R18">
-        <v>-202344676063.0</v>
+        <v>-316236095172.0</v>
       </c>
       <c r="S18">
-        <v>941359217260.0</v>
+        <v>-230807591249.0</v>
       </c>
       <c r="T18">
-        <v>-239517384861.0</v>
+        <v>-528875999663.0</v>
       </c>
       <c r="U18">
-        <v>-318769257162.0</v>
+        <v>-282276671330.0</v>
       </c>
       <c r="V18">
-        <v>-1222987810860.0</v>
+        <v>-227116249755.0</v>
       </c>
       <c r="W18">
-        <v>2504037693589.0</v>
+        <v>-177981572269.0</v>
       </c>
       <c r="X18">
-        <v>-209152179018.0</v>
+        <v>-283603090709.0</v>
       </c>
       <c r="Y18">
-        <v>-2063130583251.0</v>
+        <v>-163068900392.0</v>
       </c>
       <c r="Z18">
-        <v>-2206092064104.0</v>
+        <v>-151744210242.0</v>
       </c>
       <c r="AA18">
-        <v>4606983990972.0</v>
+        <v>-114240389044.0</v>
       </c>
       <c r="AB18">
-        <v>-1061433347009.0</v>
+        <v>-225291211774.0</v>
       </c>
       <c r="AC18">
-        <v>-1880088566018.0</v>
+        <v>-125732898769.0</v>
       </c>
       <c r="AD18">
-        <v>-2408369845641.0</v>
+        <v>-107853394141.0</v>
       </c>
       <c r="AE18">
-        <v>2506010748654.0</v>
-[...105 lines deleted...]
-      </c>
+        <v>-63458559536.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
     </row>
     <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>182</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
-[...82 lines deleted...]
-      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
     </row>
     <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24364,1111 +18434,7312 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
     </row>
     <row r="21" spans="1:71">
       <c r="A21" t="s">
+        <v>152</v>
+      </c>
+      <c r="B21">
+        <v>-63013069000.0</v>
+      </c>
+      <c r="C21">
+        <v>189551105000.0</v>
+      </c>
+      <c r="D21">
+        <v>-7716445605000.0</v>
+      </c>
+      <c r="E21">
+        <v>300194131000.0</v>
+      </c>
+      <c r="F21">
+        <v>594254879000.0</v>
+      </c>
+      <c r="G21">
+        <v>-124773959000.0</v>
+      </c>
+      <c r="H21">
+        <v>-470771022000.0</v>
+      </c>
+      <c r="I21">
+        <v>367125392000.0</v>
+      </c>
+      <c r="J21">
+        <v>187675242000.0</v>
+      </c>
+      <c r="K21">
+        <v>135441755000.0</v>
+      </c>
+      <c r="L21">
+        <v>-151936193000.0</v>
+      </c>
+      <c r="M21">
+        <v>336697099473.0</v>
+      </c>
+      <c r="N21">
+        <v>416871514490.0</v>
+      </c>
+      <c r="O21">
+        <v>373263565153.0</v>
+      </c>
+      <c r="P21">
+        <v>749488155828.0</v>
+      </c>
+      <c r="Q21">
+        <v>373773364283.0</v>
+      </c>
+      <c r="R21">
+        <v>443872262743.0</v>
+      </c>
+      <c r="S21">
+        <v>367304317442.0</v>
+      </c>
+      <c r="T21">
+        <v>696693369704.0</v>
+      </c>
+      <c r="U21">
+        <v>409415835666.0</v>
+      </c>
+      <c r="V21">
+        <v>121218540570.0</v>
+      </c>
+      <c r="W21">
+        <v>243261778233.0</v>
+      </c>
+      <c r="X21">
+        <v>739989856066.0</v>
+      </c>
+      <c r="Y21">
+        <v>253715761544.0</v>
+      </c>
+      <c r="Z21">
+        <v>224546573721.0</v>
+      </c>
+      <c r="AA21">
+        <v>122650541416.0</v>
+      </c>
+      <c r="AB21">
+        <v>1147624607494.0</v>
+      </c>
+      <c r="AC21">
+        <v>420867235621.0</v>
+      </c>
+      <c r="AD21">
+        <v>535712916114.0</v>
+      </c>
+      <c r="AE21">
+        <v>430490095692.0</v>
+      </c>
+      <c r="AF21">
+        <v>835350867302.0</v>
+      </c>
+      <c r="AG21">
+        <v>603041750930.0</v>
+      </c>
+      <c r="AH21">
+        <v>655700974983.0</v>
+      </c>
+      <c r="AI21">
+        <v>327572119974.0</v>
+      </c>
+      <c r="AJ21">
+        <v>945821255734.0</v>
+      </c>
+      <c r="AK21">
+        <v>662484168387.0</v>
+      </c>
+      <c r="AL21">
+        <v>653739076929.0</v>
+      </c>
+      <c r="AM21">
+        <v>235846823714.0</v>
+      </c>
+      <c r="AN21">
+        <v>801578657603.0</v>
+      </c>
+      <c r="AO21">
+        <v>483763612755.0</v>
+      </c>
+      <c r="AP21">
+        <v>427579620208.0</v>
+      </c>
+      <c r="AQ21">
+        <v>255277451064.0</v>
+      </c>
+      <c r="AR21">
+        <v>705363235786.0</v>
+      </c>
+      <c r="AS21">
+        <v>394156414983.0</v>
+      </c>
+      <c r="AT21">
+        <v>305901541309.0</v>
+      </c>
+      <c r="AU21">
+        <v>191742965998.0</v>
+      </c>
+      <c r="AV21">
+        <v>554541145705.0</v>
+      </c>
+      <c r="AW21">
+        <v>329683536706.0</v>
+      </c>
+      <c r="AX21">
+        <v>233691778865.0</v>
+      </c>
+      <c r="AY21">
+        <v>138785827516.0</v>
+      </c>
+      <c r="AZ21">
+        <v>497907064661.0</v>
+      </c>
+      <c r="BA21">
+        <v>266619818021.0</v>
+      </c>
+      <c r="BB21">
+        <v>230682452222.0</v>
+      </c>
+      <c r="BC21">
+        <v>78175616589.0</v>
+      </c>
+      <c r="BD21">
+        <v>354558530708.0</v>
+      </c>
+      <c r="BE21">
+        <v>186482509173.0</v>
+      </c>
+      <c r="BF21">
+        <v>111363066647.0</v>
+      </c>
+      <c r="BG21">
+        <v>58420608064.0</v>
+      </c>
+      <c r="BH21">
+        <v>392764424466.0</v>
+      </c>
+      <c r="BI21">
+        <v>109772352829.0</v>
+      </c>
+      <c r="BJ21">
+        <v>89042255622.0</v>
+      </c>
+      <c r="BK21">
+        <v>63361370528.0</v>
+      </c>
+      <c r="BL21">
+        <v>236657204164.0</v>
+      </c>
+      <c r="BM21">
+        <v>66504521643.0</v>
+      </c>
+      <c r="BN21">
+        <v>44950293678.0</v>
+      </c>
+      <c r="BO21">
+        <v>44082374947.0</v>
+      </c>
+      <c r="BP21">
+        <v>212143054000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>64578770000.0</v>
+      </c>
+      <c r="BR21">
+        <v>52126537000.0</v>
+      </c>
+      <c r="BS21">
+        <v>39050317000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:71">
+      <c r="A22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+    </row>
+    <row r="23" spans="1:71">
+      <c r="A23" t="s">
+        <v>154</v>
+      </c>
+      <c r="B23">
+        <v>3186546014000.0</v>
+      </c>
+      <c r="C23">
+        <v>2644681306000.0</v>
+      </c>
+      <c r="D23">
+        <v>13250682853000.0</v>
+      </c>
+      <c r="E23">
+        <v>3727174081000.0</v>
+      </c>
+      <c r="F23">
+        <v>2607105552000.0</v>
+      </c>
+      <c r="G23">
+        <v>3632590167000.0</v>
+      </c>
+      <c r="H23">
+        <v>6278675208000.0</v>
+      </c>
+      <c r="I23">
+        <v>4843197726000.0</v>
+      </c>
+      <c r="J23">
+        <v>3991792007000.0</v>
+      </c>
+      <c r="K23">
+        <v>4477985194000.0</v>
+      </c>
+      <c r="L23">
+        <v>5970411008000.0</v>
+      </c>
+      <c r="M23">
+        <v>3904887513997.0</v>
+      </c>
+      <c r="N23">
+        <v>3338979686311.0</v>
+      </c>
+      <c r="O23">
+        <v>4003967785048.0</v>
+      </c>
+      <c r="P23">
+        <v>4540805279148.0</v>
+      </c>
+      <c r="Q23">
+        <v>4413066364994.0</v>
+      </c>
+      <c r="R23">
+        <v>4276695941034.0</v>
+      </c>
+      <c r="S23">
+        <v>3912738416520.0</v>
+      </c>
+      <c r="T23">
+        <v>5228969974784.0</v>
+      </c>
+      <c r="U23">
+        <v>4344963494584.0</v>
+      </c>
+      <c r="V23">
+        <v>3497410897271.0</v>
+      </c>
+      <c r="W23">
+        <v>2595487522695.0</v>
+      </c>
+      <c r="X23">
+        <v>5071411160014.0</v>
+      </c>
+      <c r="Y23">
+        <v>3020350744152.0</v>
+      </c>
+      <c r="Z23">
+        <v>3111903751823.0</v>
+      </c>
+      <c r="AA23">
+        <v>3286820073430.0</v>
+      </c>
+      <c r="AB23">
+        <v>7606575937333.0</v>
+      </c>
+      <c r="AC23">
+        <v>4761036556843.0</v>
+      </c>
+      <c r="AD23">
+        <v>5218530032925.0</v>
+      </c>
+      <c r="AE23">
+        <v>4539161613244.0</v>
+      </c>
+      <c r="AF23">
+        <v>9497259793875.0</v>
+      </c>
+      <c r="AG23">
+        <v>4676757122173.0</v>
+      </c>
+      <c r="AH23">
+        <v>5168157594720.0</v>
+      </c>
+      <c r="AI23">
+        <v>3355719888274.0</v>
+      </c>
+      <c r="AJ23">
+        <v>6794924650346.0</v>
+      </c>
+      <c r="AK23">
+        <v>4979623642566.0</v>
+      </c>
+      <c r="AL23">
+        <v>4567069760584.0</v>
+      </c>
+      <c r="AM23">
+        <v>2695355215624.0</v>
+      </c>
+      <c r="AN23">
+        <v>4820864051418.0</v>
+      </c>
+      <c r="AO23">
+        <v>3899805946576.0</v>
+      </c>
+      <c r="AP23">
+        <v>3464241893487.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2343358028717.0</v>
+      </c>
+      <c r="AR23">
+        <v>4761121057710.0</v>
+      </c>
+      <c r="AS23">
+        <v>3169357320175.0</v>
+      </c>
+      <c r="AT23">
+        <v>2945497411733.0</v>
+      </c>
+      <c r="AU23">
+        <v>1804794380317.0</v>
+      </c>
+      <c r="AV23">
+        <v>4068651562325.0</v>
+      </c>
+      <c r="AW23">
+        <v>2878276176871.0</v>
+      </c>
+      <c r="AX23">
+        <v>2383247034144.0</v>
+      </c>
+      <c r="AY23">
+        <v>1872860823584.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3909458898676.0</v>
+      </c>
+      <c r="BA23">
+        <v>2822355049921.0</v>
+      </c>
+      <c r="BB23">
+        <v>2671272450383.0</v>
+      </c>
+      <c r="BC23">
+        <v>1213559447967.0</v>
+      </c>
+      <c r="BD23">
+        <v>3661875958431.0</v>
+      </c>
+      <c r="BE23">
+        <v>1775091000997.0</v>
+      </c>
+      <c r="BF23">
+        <v>1237024622902.0</v>
+      </c>
+      <c r="BG23">
+        <v>656454598987.0</v>
+      </c>
+      <c r="BH23">
+        <v>2894681642673.0</v>
+      </c>
+      <c r="BI23">
+        <v>1136616798760.0</v>
+      </c>
+      <c r="BJ23">
+        <v>975369318469.0</v>
+      </c>
+      <c r="BK23">
+        <v>570289544028.0</v>
+      </c>
+      <c r="BL23">
+        <v>1981853407342.0</v>
+      </c>
+      <c r="BM23">
+        <v>862986658279.0</v>
+      </c>
+      <c r="BN23">
+        <v>782962357818.0</v>
+      </c>
+      <c r="BO23">
+        <v>516815935240.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+    </row>
+    <row r="24" spans="1:71">
+      <c r="A24" t="s">
+        <v>155</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+    </row>
+    <row r="25" spans="1:71">
+      <c r="A25" t="s">
+        <v>156</v>
+      </c>
+      <c r="B25">
+        <v>6485196296.0</v>
+      </c>
+      <c r="C25">
+        <v>3735880524.0</v>
+      </c>
+      <c r="D25">
+        <v>16331880131.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>3861362839.0</v>
+      </c>
+      <c r="G25">
+        <v>4207387543.0</v>
+      </c>
+      <c r="H25">
+        <v>11901068065.0</v>
+      </c>
+      <c r="I25">
+        <v>3389692935.0</v>
+      </c>
+      <c r="J25">
+        <v>3701448516.0</v>
+      </c>
+      <c r="K25">
+        <v>3702044597.0</v>
+      </c>
+      <c r="L25">
+        <v>6530281874.0</v>
+      </c>
+      <c r="M25">
+        <v>4761091634.0</v>
+      </c>
+      <c r="N25">
+        <v>1356420195.0</v>
+      </c>
+      <c r="O25">
+        <v>6731174131.0</v>
+      </c>
+      <c r="P25">
+        <v>7132782451.0</v>
+      </c>
+      <c r="Q25">
+        <v>4774067144.0</v>
+      </c>
+      <c r="R25">
+        <v>5374180320.0</v>
+      </c>
+      <c r="S25">
+        <v>5203672317.0</v>
+      </c>
+      <c r="T25">
+        <v>31383957511.0</v>
+      </c>
+      <c r="U25">
+        <v>-24993771869.0</v>
+      </c>
+      <c r="V25">
+        <v>17407747792.0</v>
+      </c>
+      <c r="W25">
+        <v>11142498833.0</v>
+      </c>
+      <c r="X25">
+        <v>10328460179.0</v>
+      </c>
+      <c r="Y25">
+        <v>6250235970.0</v>
+      </c>
+      <c r="Z25">
+        <v>5506238927.0</v>
+      </c>
+      <c r="AA25">
+        <v>5569432438.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+    </row>
+    <row r="26" spans="1:71">
+      <c r="A26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+    </row>
+    <row r="27" spans="1:71">
+      <c r="A27" t="s">
+        <v>158</v>
+      </c>
+      <c r="B27">
+        <v>353707000.0</v>
+      </c>
+      <c r="C27">
+        <v>740724000.0</v>
+      </c>
+      <c r="D27">
+        <v>17677681750.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>888861000.0</v>
+      </c>
+      <c r="G27">
+        <v>1468683000.0</v>
+      </c>
+      <c r="H27">
+        <v>1513655000.0</v>
+      </c>
+      <c r="I27">
+        <v>1960675000.0</v>
+      </c>
+      <c r="J27">
+        <v>1405420000.0</v>
+      </c>
+      <c r="K27">
+        <v>649306000.0</v>
+      </c>
+      <c r="L27">
+        <v>4312152000.0</v>
+      </c>
+      <c r="M27">
+        <v>987167242.0</v>
+      </c>
+      <c r="N27">
+        <v>371871052.0</v>
+      </c>
+      <c r="O27">
+        <v>771607046.0</v>
+      </c>
+      <c r="P27">
+        <v>3206308369.0</v>
+      </c>
+      <c r="Q27">
+        <v>1762296253.0</v>
+      </c>
+      <c r="R27">
+        <v>4517906401.0</v>
+      </c>
+      <c r="S27">
+        <v>573846161.0</v>
+      </c>
+      <c r="T27">
+        <v>314566280903.0</v>
+      </c>
+      <c r="U27">
+        <v>320073227122.0</v>
+      </c>
+      <c r="V27">
+        <v>951610547.0</v>
+      </c>
+      <c r="W27">
+        <v>1226694958.0</v>
+      </c>
+      <c r="X27">
+        <v>2287992089.0</v>
+      </c>
+      <c r="Y27">
+        <v>1465328725.0</v>
+      </c>
+      <c r="Z27">
+        <v>934967629.0</v>
+      </c>
+      <c r="AA27">
+        <v>1640741843.0</v>
+      </c>
+      <c r="AB27">
+        <v>1427221243.0</v>
+      </c>
+      <c r="AC27">
+        <v>4444686142.0</v>
+      </c>
+      <c r="AD27">
+        <v>3563002490.0</v>
+      </c>
+      <c r="AE27">
+        <v>2567400096.0</v>
+      </c>
+      <c r="AF27">
+        <v>4375842574.0</v>
+      </c>
+      <c r="AG27">
+        <v>3606404540.0</v>
+      </c>
+      <c r="AH27">
+        <v>6026831676.0</v>
+      </c>
+      <c r="AI27">
+        <v>3497921503.0</v>
+      </c>
+      <c r="AJ27">
+        <v>6866621698.0</v>
+      </c>
+      <c r="AK27">
+        <v>2195162354.0</v>
+      </c>
+      <c r="AL27">
+        <v>2583240529.0</v>
+      </c>
+      <c r="AM27">
+        <v>3966704882.0</v>
+      </c>
+      <c r="AN27">
+        <v>3709137807.0</v>
+      </c>
+      <c r="AO27">
+        <v>1406969850.0</v>
+      </c>
+      <c r="AP27">
+        <v>1280916738.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1588243602.0</v>
+      </c>
+      <c r="AR27">
+        <v>919449986.0</v>
+      </c>
+      <c r="AS27">
+        <v>1022673319.0</v>
+      </c>
+      <c r="AT27">
+        <v>1893367632.0</v>
+      </c>
+      <c r="AU27">
+        <v>1046812279.0</v>
+      </c>
+      <c r="AV27">
+        <v>1303590856.0</v>
+      </c>
+      <c r="AW27">
+        <v>1615911077.0</v>
+      </c>
+      <c r="AX27">
+        <v>1215509921.0</v>
+      </c>
+      <c r="AY27">
+        <v>1188355387.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1559516968.0</v>
+      </c>
+      <c r="BA27">
+        <v>2024177073.0</v>
+      </c>
+      <c r="BB27">
+        <v>1097315455.0</v>
+      </c>
+      <c r="BC27">
+        <v>858152787.0</v>
+      </c>
+      <c r="BD27">
+        <v>1109562506.0</v>
+      </c>
+      <c r="BE27">
+        <v>601466147.0</v>
+      </c>
+      <c r="BF27">
+        <v>1046220838.0</v>
+      </c>
+      <c r="BG27">
+        <v>751194335.0</v>
+      </c>
+      <c r="BH27">
+        <v>1475898380.0</v>
+      </c>
+      <c r="BI27">
+        <v>787080630.0</v>
+      </c>
+      <c r="BJ27">
+        <v>1620706002.0</v>
+      </c>
+      <c r="BK27">
+        <v>711136709.0</v>
+      </c>
+      <c r="BL27">
+        <v>5779811491.0</v>
+      </c>
+      <c r="BM27">
+        <v>3577489377.0</v>
+      </c>
+      <c r="BN27">
+        <v>1352089552.0</v>
+      </c>
+      <c r="BO27">
+        <v>805977416.0</v>
+      </c>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+    </row>
+    <row r="28" spans="1:71">
+      <c r="A28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28">
+        <v>13142069000.0</v>
+      </c>
+      <c r="C28">
+        <v>59531858000.0</v>
+      </c>
+      <c r="D28">
+        <v>361264998178.0</v>
+      </c>
+      <c r="E28">
+        <v>181166732660.0</v>
+      </c>
+      <c r="F28">
+        <v>62847599000.0</v>
+      </c>
+      <c r="G28">
+        <v>70003987000.0</v>
+      </c>
+      <c r="H28">
+        <v>65884454000.0</v>
+      </c>
+      <c r="I28">
+        <v>102082136000.0</v>
+      </c>
+      <c r="J28">
+        <v>71292756000.0</v>
+      </c>
+      <c r="K28">
+        <v>75107884000.0</v>
+      </c>
+      <c r="L28">
+        <v>62816337000.0</v>
+      </c>
+      <c r="M28">
+        <v>106826968824.0</v>
+      </c>
+      <c r="N28">
+        <v>70659047609.0</v>
+      </c>
+      <c r="O28">
+        <v>66091391840.0</v>
+      </c>
+      <c r="P28">
+        <v>87635837252.0</v>
+      </c>
+      <c r="Q28">
+        <v>74332429760.0</v>
+      </c>
+      <c r="R28">
+        <v>60435696259.0</v>
+      </c>
+      <c r="S28">
+        <v>54911396230.0</v>
+      </c>
+      <c r="T28">
+        <v>95115717141.0</v>
+      </c>
+      <c r="U28">
+        <v>35712137597.0</v>
+      </c>
+      <c r="V28">
+        <v>45044808783.0</v>
+      </c>
+      <c r="W28">
+        <v>49959947412.0</v>
+      </c>
+      <c r="X28">
+        <v>97251029256.0</v>
+      </c>
+      <c r="Y28">
+        <v>50436266169.0</v>
+      </c>
+      <c r="Z28">
+        <v>36031901822.0</v>
+      </c>
+      <c r="AA28">
+        <v>56962724658.0</v>
+      </c>
+      <c r="AB28">
+        <v>63904149869.0</v>
+      </c>
+      <c r="AC28">
+        <v>51221045802.0</v>
+      </c>
+      <c r="AD28">
+        <v>56665068698.0</v>
+      </c>
+      <c r="AE28">
+        <v>49940076684.0</v>
+      </c>
+      <c r="AF28">
+        <v>76603556053.0</v>
+      </c>
+      <c r="AG28">
+        <v>35298815316.0</v>
+      </c>
+      <c r="AH28">
+        <v>47457446437.0</v>
+      </c>
+      <c r="AI28">
+        <v>53077903140.0</v>
+      </c>
+      <c r="AJ28">
+        <v>79973195212.0</v>
+      </c>
+      <c r="AK28">
+        <v>47619862689.0</v>
+      </c>
+      <c r="AL28">
+        <v>27375463375.0</v>
+      </c>
+      <c r="AM28">
+        <v>51037747424.0</v>
+      </c>
+      <c r="AN28">
+        <v>43661192646.0</v>
+      </c>
+      <c r="AO28">
+        <v>41834341618.0</v>
+      </c>
+      <c r="AP28">
+        <v>34573878308.0</v>
+      </c>
+      <c r="AQ28">
+        <v>32967083456.0</v>
+      </c>
+      <c r="AR28">
+        <v>47280526013.0</v>
+      </c>
+      <c r="AS28">
+        <v>26771470841.0</v>
+      </c>
+      <c r="AT28">
+        <v>27467388288.0</v>
+      </c>
+      <c r="AU28">
+        <v>30012187450.0</v>
+      </c>
+      <c r="AV28">
+        <v>25677316927.0</v>
+      </c>
+      <c r="AW28">
+        <v>2919567838.0</v>
+      </c>
+      <c r="AX28">
+        <v>37357256687.0</v>
+      </c>
+      <c r="AY28">
+        <v>20953439090.0</v>
+      </c>
+      <c r="AZ28">
+        <v>23964893604.0</v>
+      </c>
+      <c r="BA28">
+        <v>12338204235.0</v>
+      </c>
+      <c r="BB28">
+        <v>20537617434.0</v>
+      </c>
+      <c r="BC28">
+        <v>13700076355.0</v>
+      </c>
+      <c r="BD28">
+        <v>32551161855.0</v>
+      </c>
+      <c r="BE28">
+        <v>5973658415.0</v>
+      </c>
+      <c r="BF28">
+        <v>10275340064.0</v>
+      </c>
+      <c r="BG28">
+        <v>6737204136.0</v>
+      </c>
+      <c r="BH28">
+        <v>9542428376.0</v>
+      </c>
+      <c r="BI28">
+        <v>7008427514.0</v>
+      </c>
+      <c r="BJ28">
+        <v>6179280845.0</v>
+      </c>
+      <c r="BK28">
+        <v>4443852091.0</v>
+      </c>
+      <c r="BL28">
+        <v>23900446443.0</v>
+      </c>
+      <c r="BM28">
+        <v>8953420758.0</v>
+      </c>
+      <c r="BN28">
+        <v>5738075260.0</v>
+      </c>
+      <c r="BO28">
+        <v>6181855499.0</v>
+      </c>
+      <c r="BP28">
+        <v>23938276200.0</v>
+      </c>
+      <c r="BQ28">
+        <v>28171635600.0</v>
+      </c>
+      <c r="BR28">
+        <v>23438762300.0</v>
+      </c>
+      <c r="BS28">
+        <v>22108726400.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:71">
+      <c r="A29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29">
+        <v>16391646355.0</v>
+      </c>
+      <c r="C29">
+        <v>1621765858.0</v>
+      </c>
+      <c r="D29">
+        <v>241566341716.0</v>
+      </c>
+      <c r="E29">
+        <v>9985236420.0</v>
+      </c>
+      <c r="F29">
+        <v>12477079657.0</v>
+      </c>
+      <c r="G29">
+        <v>8135086990.0</v>
+      </c>
+      <c r="H29">
+        <v>95202442620.0</v>
+      </c>
+      <c r="I29">
+        <v>-5221348940.0</v>
+      </c>
+      <c r="J29">
+        <v>25217535028.0</v>
+      </c>
+      <c r="K29">
+        <v>3079219623.0</v>
+      </c>
+      <c r="L29">
+        <v>-21936556413.0</v>
+      </c>
+      <c r="M29">
+        <v>33751414520.0</v>
+      </c>
+      <c r="N29">
+        <v>7521508130.0</v>
+      </c>
+      <c r="O29">
+        <v>2778233900.0</v>
+      </c>
+      <c r="P29">
+        <v>-9262776770.0</v>
+      </c>
+      <c r="Q29">
+        <v>3160584510.0</v>
+      </c>
+      <c r="R29">
+        <v>10886813690.0</v>
+      </c>
+      <c r="S29">
+        <v>9691599179.0</v>
+      </c>
+      <c r="T29">
+        <v>-535075180.0</v>
+      </c>
+      <c r="U29">
+        <v>5068197780.0</v>
+      </c>
+      <c r="V29">
+        <v>4572640740.0</v>
+      </c>
+      <c r="W29">
+        <v>6502615230.0</v>
+      </c>
+      <c r="X29">
+        <v>10842294459.0</v>
+      </c>
+      <c r="Y29">
+        <v>2930482210.0</v>
+      </c>
+      <c r="Z29">
+        <v>6262713960.0</v>
+      </c>
+      <c r="AA29">
+        <v>3261296780.0</v>
+      </c>
+      <c r="AB29">
+        <v>26751965930.0</v>
+      </c>
+      <c r="AC29">
+        <v>258940330.0</v>
+      </c>
+      <c r="AD29">
+        <v>2030161066.0</v>
+      </c>
+      <c r="AE29">
+        <v>2451469633.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+    </row>
+    <row r="30" spans="1:71">
+      <c r="A30" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30">
+        <v>355231251000.0</v>
+      </c>
+      <c r="C30">
+        <v>273137928000.0</v>
+      </c>
+      <c r="D30">
+        <v>7545711448000.0</v>
+      </c>
+      <c r="E30">
+        <v>388956680000.0</v>
+      </c>
+      <c r="F30">
+        <v>-104175665000.0</v>
+      </c>
+      <c r="G30">
+        <v>556829470000.0</v>
+      </c>
+      <c r="H30">
+        <v>1449005256000.0</v>
+      </c>
+      <c r="I30">
+        <v>247075012000.0</v>
+      </c>
+      <c r="J30">
+        <v>318272632000.0</v>
+      </c>
+      <c r="K30">
+        <v>390795487000.0</v>
+      </c>
+      <c r="L30">
+        <v>394504152000.0</v>
+      </c>
+      <c r="M30">
+        <v>300052923162.0</v>
+      </c>
+      <c r="N30">
+        <v>237779503657.0</v>
+      </c>
+      <c r="O30">
+        <v>203959203658.0</v>
+      </c>
+      <c r="P30">
+        <v>-61969463980.0</v>
+      </c>
+      <c r="Q30">
+        <v>565855791105.0</v>
+      </c>
+      <c r="R30">
+        <v>216954700149.0</v>
+      </c>
+      <c r="S30">
+        <v>176691094575.0</v>
+      </c>
+      <c r="T30">
+        <v>430211705510.0</v>
+      </c>
+      <c r="U30">
+        <v>213467294903.0</v>
+      </c>
+      <c r="V30">
+        <v>272120001564.0</v>
+      </c>
+      <c r="W30">
+        <v>161678440945.0</v>
+      </c>
+      <c r="X30">
+        <v>298263647917.0</v>
+      </c>
+      <c r="Y30">
+        <v>175797974015.0</v>
+      </c>
+      <c r="Z30">
+        <v>152565656918.0</v>
+      </c>
+      <c r="AA30">
+        <v>205927773836.0</v>
+      </c>
+      <c r="AB30">
+        <v>272242547767.0</v>
+      </c>
+      <c r="AC30">
+        <v>181737031219.0</v>
+      </c>
+      <c r="AD30">
+        <v>-587908683586.0</v>
+      </c>
+      <c r="AE30">
+        <v>1084348937165.0</v>
+      </c>
+      <c r="AF30">
+        <v>482754015318.0</v>
+      </c>
+      <c r="AG30">
+        <v>161995595191.0</v>
+      </c>
+      <c r="AH30">
+        <v>248875330995.0</v>
+      </c>
+      <c r="AI30">
+        <v>230633151658.0</v>
+      </c>
+      <c r="AJ30">
+        <v>311205591529.0</v>
+      </c>
+      <c r="AK30">
+        <v>156598287462.0</v>
+      </c>
+      <c r="AL30">
+        <v>149096871069.0</v>
+      </c>
+      <c r="AM30">
+        <v>169274422423.0</v>
+      </c>
+      <c r="AN30">
+        <v>148544359281.0</v>
+      </c>
+      <c r="AO30">
+        <v>134460594751.0</v>
+      </c>
+      <c r="AP30">
+        <v>126282234860.0</v>
+      </c>
+      <c r="AQ30">
+        <v>115628193263.0</v>
+      </c>
+      <c r="AR30">
+        <v>147196510700.0</v>
+      </c>
+      <c r="AS30">
+        <v>111255309604.0</v>
+      </c>
+      <c r="AT30">
+        <v>111123083352.0</v>
+      </c>
+      <c r="AU30">
+        <v>100783144795.0</v>
+      </c>
+      <c r="AV30">
+        <v>69227431456.0</v>
+      </c>
+      <c r="AW30">
+        <v>48849250131.0</v>
+      </c>
+      <c r="AX30">
+        <v>118901793396.0</v>
+      </c>
+      <c r="AY30">
+        <v>71346038294.0</v>
+      </c>
+      <c r="AZ30">
+        <v>55558938715.0</v>
+      </c>
+      <c r="BA30">
+        <v>62690953514.0</v>
+      </c>
+      <c r="BB30">
+        <v>67413500157.0</v>
+      </c>
+      <c r="BC30">
+        <v>48059711492.0</v>
+      </c>
+      <c r="BD30">
+        <v>75151758777.0</v>
+      </c>
+      <c r="BE30">
+        <v>39793994412.0</v>
+      </c>
+      <c r="BF30">
+        <v>49304418066.0</v>
+      </c>
+      <c r="BG30">
+        <v>16828789108.0</v>
+      </c>
+      <c r="BH30">
+        <v>-4486681429.0</v>
+      </c>
+      <c r="BI30">
+        <v>3074078545.0</v>
+      </c>
+      <c r="BJ30">
+        <v>45252978135.0</v>
+      </c>
+      <c r="BK30">
+        <v>6981304669.0</v>
+      </c>
+      <c r="BL30">
+        <v>69302117004.0</v>
+      </c>
+      <c r="BM30">
+        <v>38980667264.0</v>
+      </c>
+      <c r="BN30">
+        <v>49310504557.0</v>
+      </c>
+      <c r="BO30">
+        <v>3793215748.0</v>
+      </c>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+    </row>
+    <row r="31" spans="1:71">
+      <c r="A31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31">
+        <v>95496973000.0</v>
+      </c>
+      <c r="C31">
+        <v>-186653796000.0</v>
+      </c>
+      <c r="D31">
+        <v>-56408322000.0</v>
+      </c>
+      <c r="E31">
+        <v>-326227148000.0</v>
+      </c>
+      <c r="F31">
+        <v>-602581334000.0</v>
+      </c>
+      <c r="G31">
+        <v>204978335000.0</v>
+      </c>
+      <c r="H31">
+        <v>617957274000.0</v>
+      </c>
+      <c r="I31">
+        <v>-345866057000.0</v>
+      </c>
+      <c r="J31">
+        <v>-316147125906.0</v>
+      </c>
+      <c r="K31">
+        <v>-195969174420.0</v>
+      </c>
+      <c r="L31">
+        <v>-355155215592.0</v>
+      </c>
+      <c r="M31">
+        <v>-171766891828.0</v>
+      </c>
+      <c r="N31">
+        <v>-319910217637.0</v>
+      </c>
+      <c r="O31">
+        <v>-295402226960.0</v>
+      </c>
+      <c r="P31">
+        <v>-335106784824.0</v>
+      </c>
+      <c r="Q31">
+        <v>-301302391250.0</v>
+      </c>
+      <c r="R31">
+        <v>-405770286188.0</v>
+      </c>
+      <c r="S31">
+        <v>-311142296650.0</v>
+      </c>
+      <c r="T31">
+        <v>-540569023404.0</v>
+      </c>
+      <c r="U31">
+        <v>-309808239712.0</v>
+      </c>
+      <c r="V31">
+        <v>-134848438397.0</v>
+      </c>
+      <c r="W31">
+        <v>-192138632704.0</v>
+      </c>
+      <c r="X31">
+        <v>-513002008164.0</v>
+      </c>
+      <c r="Y31">
+        <v>-246435079456.0</v>
+      </c>
+      <c r="Z31">
+        <v>-210677998518.0</v>
+      </c>
+      <c r="AA31">
+        <v>-127347126926.0</v>
+      </c>
+      <c r="AB31">
+        <v>-657425808661.0</v>
+      </c>
+      <c r="AC31">
+        <v>-219173101912.0</v>
+      </c>
+      <c r="AD31">
+        <v>-246828472746.0</v>
+      </c>
+      <c r="AE31">
+        <v>-193989164566.0</v>
+      </c>
+      <c r="AF31">
+        <v>-119756619342.0</v>
+      </c>
+      <c r="AG31">
+        <v>-114263089380.0</v>
+      </c>
+      <c r="AH31">
+        <v>-223630143805.0</v>
+      </c>
+      <c r="AI31">
+        <v>-119791243878.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-746943089321.0</v>
+      </c>
+      <c r="AK31">
+        <v>19575223884.0</v>
+      </c>
+      <c r="AL31">
+        <v>-25129603047.0</v>
+      </c>
+      <c r="AM31">
+        <v>-64267734104.0</v>
+      </c>
+      <c r="AN31">
+        <v>-129550913621.0</v>
+      </c>
+      <c r="AO31">
+        <v>-90988186091.0</v>
+      </c>
+      <c r="AP31">
+        <v>-9090578733.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-34959517162.0</v>
+      </c>
+      <c r="AR31">
+        <v>-148649960532.0</v>
+      </c>
+      <c r="AS31">
+        <v>-46328585856.0</v>
+      </c>
+      <c r="AT31">
+        <v>-84966700736.0</v>
+      </c>
+      <c r="AU31">
+        <v>-29684859059.0</v>
+      </c>
+      <c r="AV31">
+        <v>-164292826366.0</v>
+      </c>
+      <c r="AW31">
+        <v>-92010994175.0</v>
+      </c>
+      <c r="AX31">
+        <v>-64285839036.0</v>
+      </c>
+      <c r="AY31">
+        <v>-16667741768.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-162121659908.0</v>
+      </c>
+      <c r="BA31">
+        <v>-104020066089.0</v>
+      </c>
+      <c r="BB31">
+        <v>-17235653274.0</v>
+      </c>
+      <c r="BC31">
+        <v>1424738000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-32248842951.0</v>
+      </c>
+      <c r="BE31">
+        <v>-88650860735.0</v>
+      </c>
+      <c r="BF31">
+        <v>-34527466302.0</v>
+      </c>
+      <c r="BG31">
+        <v>-10005976917.0</v>
+      </c>
+      <c r="BH31">
+        <v>-118436560550.0</v>
+      </c>
+      <c r="BI31">
+        <v>-57971469575.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-38900920511.0</v>
+      </c>
+      <c r="BK31">
+        <v>-21155497084.0</v>
+      </c>
+      <c r="BL31">
+        <v>-20520509501.0</v>
+      </c>
+      <c r="BM31">
+        <v>-18689440772.0</v>
+      </c>
+      <c r="BN31">
+        <v>-13396160944.0</v>
+      </c>
+      <c r="BO31">
+        <v>-12921958977.0</v>
+      </c>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+    </row>
+    <row r="32" spans="1:71">
+      <c r="A32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B32">
+        <v>3123532945000.0</v>
+      </c>
+      <c r="C32">
+        <v>2834232412000.0</v>
+      </c>
+      <c r="D32">
+        <v>5534237248000.0</v>
+      </c>
+      <c r="E32">
+        <v>4027368212000.0</v>
+      </c>
+      <c r="F32">
+        <v>3201360431000.0</v>
+      </c>
+      <c r="G32">
+        <v>3507816208000.0</v>
+      </c>
+      <c r="H32">
+        <v>5807904185000.0</v>
+      </c>
+      <c r="I32">
+        <v>5210323118000.0</v>
+      </c>
+      <c r="J32">
+        <v>4182293006000.0</v>
+      </c>
+      <c r="K32">
+        <v>4611622582000.0</v>
+      </c>
+      <c r="L32">
+        <v>6238222415000.0</v>
+      </c>
+      <c r="M32">
+        <v>4178765660008.0</v>
+      </c>
+      <c r="N32">
+        <v>3683470384629.0</v>
+      </c>
+      <c r="O32">
+        <v>4363757011445.0</v>
+      </c>
+      <c r="P32">
+        <v>5460152705982.0</v>
+      </c>
+      <c r="Q32">
+        <v>4438210738994.0</v>
+      </c>
+      <c r="R32">
+        <v>4742957646887.0</v>
+      </c>
+      <c r="S32">
+        <v>4280517448134.0</v>
+      </c>
+      <c r="T32">
+        <v>5552178608977.0</v>
+      </c>
+      <c r="U32">
+        <v>4754379330250.0</v>
+      </c>
+      <c r="V32">
+        <v>3618629437841.0</v>
+      </c>
+      <c r="W32">
+        <v>2838749300928.0</v>
+      </c>
+      <c r="X32">
+        <v>5811401016080.0</v>
+      </c>
+      <c r="Y32">
+        <v>3274066505696.0</v>
+      </c>
+      <c r="Z32">
+        <v>3336450325544.0</v>
+      </c>
+      <c r="AA32">
+        <v>3409470614846.0</v>
+      </c>
+      <c r="AB32">
+        <v>8754200544827.0</v>
+      </c>
+      <c r="AC32">
+        <v>5181903792464.0</v>
+      </c>
+      <c r="AD32">
+        <v>5754242949039.0</v>
+      </c>
+      <c r="AE32">
+        <v>4969651708936.0</v>
+      </c>
+      <c r="AF32">
+        <v>10332610661177.0</v>
+      </c>
+      <c r="AG32">
+        <v>5279798873103.0</v>
+      </c>
+      <c r="AH32">
+        <v>5823858569703.0</v>
+      </c>
+      <c r="AI32">
+        <v>3683292008248.0</v>
+      </c>
+      <c r="AJ32">
+        <v>7740745906080.0</v>
+      </c>
+      <c r="AK32">
+        <v>5635331248624.0</v>
+      </c>
+      <c r="AL32">
+        <v>5209054634801.0</v>
+      </c>
+      <c r="AM32">
+        <v>2917127814649.0</v>
+      </c>
+      <c r="AN32">
+        <v>5613235461305.0</v>
+      </c>
+      <c r="AO32">
+        <v>4373452411668.0</v>
+      </c>
+      <c r="AP32">
+        <v>3884515481838.0</v>
+      </c>
+      <c r="AQ32">
+        <v>2587680864887.0</v>
+      </c>
+      <c r="AR32">
+        <v>5442703149674.0</v>
+      </c>
+      <c r="AS32">
+        <v>3553222867064.0</v>
+      </c>
+      <c r="AT32">
+        <v>3239651248711.0</v>
+      </c>
+      <c r="AU32">
+        <v>1981795602320.0</v>
+      </c>
+      <c r="AV32">
+        <v>4619823799781.0</v>
+      </c>
+      <c r="AW32">
+        <v>3204689863254.0</v>
+      </c>
+      <c r="AX32">
+        <v>2603489167831.0</v>
+      </c>
+      <c r="AY32">
+        <v>1999368481684.0</v>
+      </c>
+      <c r="AZ32">
+        <v>4400339444647.0</v>
+      </c>
+      <c r="BA32">
+        <v>3078338538588.0</v>
+      </c>
+      <c r="BB32">
+        <v>2893204695186.0</v>
+      </c>
+      <c r="BC32">
+        <v>1283961633103.0</v>
+      </c>
+      <c r="BD32">
+        <v>4061344540568.0</v>
+      </c>
+      <c r="BE32">
+        <v>1916232702226.0</v>
+      </c>
+      <c r="BF32">
+        <v>1311420127342.0</v>
+      </c>
+      <c r="BG32">
+        <v>714875207051.0</v>
+      </c>
+      <c r="BH32">
+        <v>3287446067139.0</v>
+      </c>
+      <c r="BI32">
+        <v>1271014259125.0</v>
+      </c>
+      <c r="BJ32">
+        <v>1039786466555.0</v>
+      </c>
+      <c r="BK32">
+        <v>633650914556.0</v>
+      </c>
+      <c r="BL32">
+        <v>2137564298879.0</v>
+      </c>
+      <c r="BM32">
+        <v>910519056312.0</v>
+      </c>
+      <c r="BN32">
+        <v>792246892971.0</v>
+      </c>
+      <c r="BO32">
+        <v>560898310187.0</v>
+      </c>
+      <c r="BP32">
+        <v>1711784784900.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1076498630300.0</v>
+      </c>
+      <c r="BR32">
+        <v>840542751500.0</v>
+      </c>
+      <c r="BS32">
+        <v>698596077300.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2">
+        <v>4395253830000.0</v>
+      </c>
+      <c r="C2">
+        <v>4176799593000.0</v>
+      </c>
+      <c r="D2">
+        <v>5446434326000.0</v>
+      </c>
+      <c r="E2">
+        <v>6603375866000.0</v>
+      </c>
+      <c r="F2">
+        <v>7375548064000.0</v>
+      </c>
+      <c r="G2">
+        <v>9089668810000.0</v>
+      </c>
+      <c r="H2">
+        <v>8647426550000.0</v>
+      </c>
+      <c r="I2">
+        <v>9383493938938.0</v>
+      </c>
+      <c r="J2">
+        <v>9125168951448.0</v>
+      </c>
+      <c r="K2">
+        <v>3025394461065.0</v>
+      </c>
+      <c r="L2">
+        <v>2409432892973.0</v>
+      </c>
+      <c r="M2">
+        <v>2406287845834.0</v>
+      </c>
+      <c r="N2">
+        <v>1456468725427.0</v>
+      </c>
+      <c r="O2">
+        <v>1306110014096.0</v>
+      </c>
+      <c r="P2">
+        <v>959608929729.0</v>
+      </c>
+      <c r="Q2">
+        <v>446261742644.0</v>
+      </c>
+      <c r="R2">
+        <v>185654228761.0</v>
+      </c>
+      <c r="S2">
+        <v>184656530075.0</v>
+      </c>
+      <c r="T2">
+        <v>68179169015.0</v>
+      </c>
+      <c r="U2">
+        <v>23369919225.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3">
+        <v>573646131000</v>
+      </c>
+      <c r="C3">
+        <v>1938210516000</v>
+      </c>
+      <c r="D3">
+        <v>1180738553000</v>
+      </c>
+      <c r="E3">
+        <v>1577219199000</v>
+      </c>
+      <c r="F3">
+        <v>1172064019000</v>
+      </c>
+      <c r="G3">
+        <v>1689934275000</v>
+      </c>
+      <c r="H3">
+        <v>1089386991000</v>
+      </c>
+      <c r="I3">
+        <v>49739692180</v>
+      </c>
+      <c r="J3">
+        <v>14890206160</v>
+      </c>
+      <c r="K3">
+        <v>340305689259</v>
+      </c>
+      <c r="L3">
+        <v>121322928000</v>
+      </c>
+      <c r="M3">
+        <v>159868925454</v>
+      </c>
+      <c r="N3">
+        <v>93225432576</v>
+      </c>
+      <c r="O3">
+        <v>884256505</v>
+      </c>
+      <c r="P3">
+        <v>1249985868</v>
+      </c>
+      <c r="Q3">
+        <v>9748549515</v>
+      </c>
+      <c r="R3">
+        <v>62072553058</v>
+      </c>
+      <c r="S3">
+        <v>1900000000</v>
+      </c>
+      <c r="T3">
+        <v>2253185192</v>
+      </c>
+      <c r="U3">
+        <v>1070788452</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B6">
+        <v>-1336450367000.0</v>
+      </c>
+      <c r="C6">
+        <v>8145307000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1269634733000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1156941540000.0</v>
+      </c>
+      <c r="F6">
+        <v>-772172198000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1577571227000.0</v>
+      </c>
+      <c r="H6">
+        <v>457655438000.0</v>
+      </c>
+      <c r="I6">
+        <v>-736067389310.0</v>
+      </c>
+      <c r="J6">
+        <v>258324987490.0</v>
+      </c>
+      <c r="K6">
+        <v>6099774490383.0</v>
+      </c>
+      <c r="L6">
+        <v>615961568092.0</v>
+      </c>
+      <c r="M6">
+        <v>1838375803.0</v>
+      </c>
+      <c r="N6">
+        <v>940333088135.0</v>
+      </c>
+      <c r="O6">
+        <v>-2986084174.0</v>
+      </c>
+      <c r="P6">
+        <v>346501084367.0</v>
+      </c>
+      <c r="Q6">
+        <v>513347187085.0</v>
+      </c>
+      <c r="R6">
+        <v>260607513883.0</v>
+      </c>
+      <c r="S6">
+        <v>997698686.0</v>
+      </c>
+      <c r="T6">
+        <v>116477361060.0</v>
+      </c>
+      <c r="U6">
+        <v>44809249790.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7">
+        <v>-2033637845560.0</v>
+      </c>
+      <c r="C7">
+        <v>-474290693000.0</v>
+      </c>
+      <c r="D7">
+        <v>-480596186840.0</v>
+      </c>
+      <c r="E7">
+        <v>-611149542440.0</v>
+      </c>
+      <c r="F7">
+        <v>-734852115290.0</v>
+      </c>
+      <c r="G7">
+        <v>-710431891910.0</v>
+      </c>
+      <c r="H7">
+        <v>-916607417580.0</v>
+      </c>
+      <c r="I7">
+        <v>-757569794100.0</v>
+      </c>
+      <c r="J7">
+        <v>-530713616050.0</v>
+      </c>
+      <c r="K7">
+        <v>-437280035960.0</v>
+      </c>
+      <c r="L7">
+        <v>-357075824950.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-656048664528.0</v>
+      </c>
+      <c r="F12">
+        <v>-367740343077.0</v>
+      </c>
+      <c r="G12">
+        <v>-969839811112.0</v>
+      </c>
+      <c r="H12">
+        <v>-1113737631961.0</v>
+      </c>
+      <c r="I12">
+        <v>-1309352848543.0</v>
+      </c>
+      <c r="J12">
+        <v>-794856187965.0</v>
+      </c>
+      <c r="K12">
+        <v>-597028986469.0</v>
+      </c>
+      <c r="L12">
+        <v>-799139341613.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14">
+        <v>651165349000.0</v>
+      </c>
+      <c r="C14">
+        <v>783760411000.0</v>
+      </c>
+      <c r="D14">
+        <v>618119543000.0</v>
+      </c>
+      <c r="E14">
+        <v>635851216000.0</v>
+      </c>
+      <c r="F14">
+        <v>576761053000.0</v>
+      </c>
+      <c r="G14">
+        <v>519853232000.0</v>
+      </c>
+      <c r="H14">
+        <v>558509017000.0</v>
+      </c>
+      <c r="I14">
+        <v>499140164116.0</v>
+      </c>
+      <c r="J14">
+        <v>294612575003.0</v>
+      </c>
+      <c r="K14">
+        <v>110152389316.0</v>
+      </c>
+      <c r="L14">
+        <v>80612212413.0</v>
+      </c>
+      <c r="M14">
+        <v>171865589153.0</v>
+      </c>
+      <c r="N14">
+        <v>20563009399.0</v>
+      </c>
+      <c r="O14">
+        <v>7421593692.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>18513142000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>209323431000.0</v>
+      </c>
+      <c r="H15">
+        <v>300397421000.0</v>
+      </c>
+      <c r="I15">
+        <v>290629550314.0</v>
+      </c>
+      <c r="J15">
+        <v>307010840936.0</v>
+      </c>
+      <c r="K15">
+        <v>176966808609.0</v>
+      </c>
+      <c r="L15">
+        <v>106390160192.0</v>
+      </c>
+      <c r="M15">
+        <v>126203302161.0</v>
+      </c>
+      <c r="N15">
+        <v>92926356435.0</v>
+      </c>
+      <c r="O15">
+        <v>79273647547.0</v>
+      </c>
+      <c r="P15">
+        <v>76626205340.0</v>
+      </c>
+      <c r="Q15">
+        <v>53875800000.0</v>
+      </c>
+      <c r="R15">
+        <v>39237377389.0</v>
+      </c>
+      <c r="S15">
+        <v>30221097100.0</v>
+      </c>
+      <c r="T15">
+        <v>39927264000.0</v>
+      </c>
+      <c r="U15">
+        <v>33862304595.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16">
+        <v>3058803463000.0</v>
+      </c>
+      <c r="C16">
+        <v>4184944900000.0</v>
+      </c>
+      <c r="D16">
+        <v>4176799593000.0</v>
+      </c>
+      <c r="E16">
+        <v>5446434326000.0</v>
+      </c>
+      <c r="F16">
+        <v>6603375866000.0</v>
+      </c>
+      <c r="G16">
+        <v>7512097583000.0</v>
+      </c>
+      <c r="H16">
+        <v>9105081988000.0</v>
+      </c>
+      <c r="I16">
+        <v>8647426549628.0</v>
+      </c>
+      <c r="J16">
+        <v>9383493938938.0</v>
+      </c>
+      <c r="K16">
+        <v>9125168951448.0</v>
+      </c>
+      <c r="L16">
+        <v>3025394461065.0</v>
+      </c>
+      <c r="M16">
+        <v>2408126221637.0</v>
+      </c>
+      <c r="N16">
+        <v>2396801813562.0</v>
+      </c>
+      <c r="O16">
+        <v>1303123929922.0</v>
+      </c>
+      <c r="P16">
+        <v>1306110014096.0</v>
+      </c>
+      <c r="Q16">
+        <v>959608929729.0</v>
+      </c>
+      <c r="R16">
+        <v>446261742644.0</v>
+      </c>
+      <c r="S16">
+        <v>185654228761.0</v>
+      </c>
+      <c r="T16">
+        <v>184656530075.0</v>
+      </c>
+      <c r="U16">
+        <v>68179169015.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>-1531885261000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1652626384000.0</v>
+      </c>
+      <c r="D18">
+        <v>-744434619000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1308774011000.0</v>
+      </c>
+      <c r="F18">
+        <v>-703365716000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1958923955000.0</v>
+      </c>
+      <c r="H18">
+        <v>-789246790000.0</v>
+      </c>
+      <c r="I18">
+        <v>666388310465.0</v>
+      </c>
+      <c r="J18">
+        <v>1447831610583.0</v>
+      </c>
+      <c r="K18">
+        <v>646525510962.0</v>
+      </c>
+      <c r="L18">
+        <v>381303766452.0</v>
+      </c>
+      <c r="M18">
+        <v>122477809067.0</v>
+      </c>
+      <c r="N18">
+        <v>557624372539.0</v>
+      </c>
+      <c r="O18">
+        <v>194932910827.0</v>
+      </c>
+      <c r="P18">
+        <v>144994093733.0</v>
+      </c>
+      <c r="Q18">
+        <v>57128168561.0</v>
+      </c>
+      <c r="R18">
+        <v>-37744698667.0</v>
+      </c>
+      <c r="S18">
+        <v>-241966978318.0</v>
+      </c>
+      <c r="T18">
+        <v>310959952281.0</v>
+      </c>
+      <c r="U18">
+        <v>91039466582.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19">
+        <v>-24865891528.0</v>
+      </c>
+      <c r="C19">
+        <v>-2227720020073.0</v>
+      </c>
+      <c r="D19">
+        <v>-695540729849.0</v>
+      </c>
+      <c r="E19">
+        <v>244246757289.0</v>
+      </c>
+      <c r="F19">
+        <v>19997688599.0</v>
+      </c>
+      <c r="G19">
+        <v>-428267535216.0</v>
+      </c>
+      <c r="H19">
+        <v>-745937810748.0</v>
+      </c>
+      <c r="I19">
+        <v>-1108256402754.0</v>
+      </c>
+      <c r="J19">
+        <v>-630756405305.0</v>
+      </c>
+      <c r="K19">
+        <v>-1826286676813.0</v>
+      </c>
+      <c r="L19">
+        <v>-270346162908.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
         <v>184</v>
       </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>185</v>
+      </c>
       <c r="B21">
+        <v>-712308229690.0</v>
+      </c>
+      <c r="C21">
+        <v>1803631761093.0</v>
+      </c>
+      <c r="D21">
+        <v>-877451284422.0</v>
+      </c>
+      <c r="E21">
+        <v>771194044258.0</v>
+      </c>
+      <c r="F21">
+        <v>827439558617.0</v>
+      </c>
+      <c r="G21">
+        <v>2286506635193.0</v>
+      </c>
+      <c r="H21">
+        <v>3491001815606.0</v>
+      </c>
+      <c r="I21">
+        <v>2494125475173.0</v>
+      </c>
+      <c r="J21">
+        <v>1483462323482.0</v>
+      </c>
+      <c r="K21">
+        <v>2706651807592.0</v>
+      </c>
+      <c r="L21">
+        <v>405020944136.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>146</v>
+      </c>
+      <c r="B22">
+        <v>-6075259042000.0</v>
+      </c>
+      <c r="C22">
+        <v>415654077000.0</v>
+      </c>
+      <c r="D22">
+        <v>481379209000.0</v>
+      </c>
+      <c r="E22">
+        <v>271698789000.0</v>
+      </c>
+      <c r="F22">
+        <v>265976723000.0</v>
+      </c>
+      <c r="G22">
+        <v>164053052000.0</v>
+      </c>
+      <c r="H22">
+        <v>819463019000.0</v>
+      </c>
+      <c r="I22">
+        <v>1501973077232.0</v>
+      </c>
+      <c r="J22">
+        <v>1453140728771.0</v>
+      </c>
+      <c r="K22">
+        <v>1023369469788.0</v>
+      </c>
+      <c r="L22">
+        <v>740323181921.0</v>
+      </c>
+      <c r="M22">
+        <v>531950800962.0</v>
+      </c>
+      <c r="N22">
+        <v>420707825469.0</v>
+      </c>
+      <c r="O22">
+        <v>309682831680.0</v>
+      </c>
+      <c r="P22">
+        <v>240223174382.0</v>
+      </c>
+      <c r="Q22">
+        <v>201647908789.0</v>
+      </c>
+      <c r="R22">
+        <v>163260215238.0</v>
+      </c>
+      <c r="S22">
+        <v>121609443516.0</v>
+      </c>
+      <c r="T22">
+        <v>92987883732.0</v>
+      </c>
+      <c r="U22">
+        <v>75247537762.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B23">
+        <v>-633652834000.0</v>
+      </c>
+      <c r="C23">
+        <v>135204001000.0</v>
+      </c>
+      <c r="D23">
+        <v>-57397103000.0</v>
+      </c>
+      <c r="E23">
+        <v>-49263957000.0</v>
+      </c>
+      <c r="F23">
+        <v>21957753000.0</v>
+      </c>
+      <c r="G23">
+        <v>12263437000.0</v>
+      </c>
+      <c r="H23">
+        <v>3474775548000.0</v>
+      </c>
+      <c r="I23">
+        <v>155743395902.0</v>
+      </c>
+      <c r="J23">
+        <v>1519406963115.0</v>
+      </c>
+      <c r="K23">
+        <v>-42326057667.0</v>
+      </c>
+      <c r="L23">
+        <v>883761293176.0</v>
+      </c>
+      <c r="M23">
+        <v>4101892619762.0</v>
+      </c>
+      <c r="N23">
+        <v>3658664287316.0</v>
+      </c>
+      <c r="O23">
+        <v>2339227225558.0</v>
+      </c>
+      <c r="P23">
+        <v>1858063353864.0</v>
+      </c>
+      <c r="Q23">
+        <v>1677224247168.0</v>
+      </c>
+      <c r="R23">
+        <v>801416124576.0</v>
+      </c>
+      <c r="S23">
+        <v>-1463413454.0</v>
+      </c>
+      <c r="T23">
+        <v>-5662965520.0</v>
+      </c>
+      <c r="U23">
+        <v>-6997826851.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24">
+        <v>88160481000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2623059594000.0</v>
+      </c>
+      <c r="D24">
+        <v>-299715294000.0</v>
+      </c>
+      <c r="E24">
+        <v>-857049722000.0</v>
+      </c>
+      <c r="F24">
+        <v>-1468167442000.0</v>
+      </c>
+      <c r="G24">
+        <v>-877712559000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1183893764000.0</v>
+      </c>
+      <c r="I24">
+        <v>-2750806654669.0</v>
+      </c>
+      <c r="J24">
+        <v>-2493373183241.0</v>
+      </c>
+      <c r="K24">
+        <v>-924567440523.0</v>
+      </c>
+      <c r="L24">
+        <v>-270335135323.0</v>
+      </c>
+      <c r="M24">
+        <v>15780709449.0</v>
+      </c>
+      <c r="N24">
+        <v>-105514451563.0</v>
+      </c>
+      <c r="O24">
+        <v>-85371700040.0</v>
+      </c>
+      <c r="P24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-11712293980.0</v>
+      </c>
+      <c r="R24">
+        <v>1565057344.0</v>
+      </c>
+      <c r="S24">
+        <v>-2381529188.0</v>
+      </c>
+      <c r="T24">
+        <v>27294404021.0</v>
+      </c>
+      <c r="U24">
+        <v>60387717756.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>188</v>
+      </c>
+      <c r="B25">
+        <v>4465854563000.0</v>
+      </c>
+      <c r="C25">
+        <v>-913830356000.0</v>
+      </c>
+      <c r="D25">
+        <v>-663194817000.0</v>
+      </c>
+      <c r="E25">
+        <v>-639104817000.0</v>
+      </c>
+      <c r="F25">
+        <v>-374039473000.0</v>
+      </c>
+      <c r="G25">
+        <v>-952895963000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1077831836000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1501973077232.0</v>
+      </c>
+      <c r="J25">
+        <v>-1453140728771.0</v>
+      </c>
+      <c r="K25">
+        <v>-1023369469788.0</v>
+      </c>
+      <c r="L25">
+        <v>-740323181921.0</v>
+      </c>
+      <c r="M25">
+        <v>-531950800962.0</v>
+      </c>
+      <c r="N25">
+        <v>-420707825469.0</v>
+      </c>
+      <c r="O25">
+        <v>-309682831680.0</v>
+      </c>
+      <c r="P25">
+        <v>-240223174382.0</v>
+      </c>
+      <c r="Q25">
+        <v>-201647908789.0</v>
+      </c>
+      <c r="R25">
+        <v>-163260215238.0</v>
+      </c>
+      <c r="S25">
+        <v>-121609443516.0</v>
+      </c>
+      <c r="T25">
+        <v>-92987883732.0</v>
+      </c>
+      <c r="U25">
+        <v>-75247537762.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>-22442976000.0</v>
+      </c>
+      <c r="H26">
+        <v>4256927611.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>9402491261694.0</v>
+      </c>
+      <c r="L26">
+        <v>-21300293274.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28">
+        <v>-1435930741000.0</v>
+      </c>
+      <c r="C28">
+        <v>1920326026000.0</v>
+      </c>
+      <c r="D28">
+        <v>-941746921000.0</v>
+      </c>
+      <c r="E28">
+        <v>854389997000.0</v>
+      </c>
+      <c r="F28">
+        <v>835722133000.0</v>
+      </c>
+      <c r="G28">
+        <v>2067003665000.0</v>
+      </c>
+      <c r="H28">
+        <v>3174378127000.0</v>
+      </c>
+      <c r="I28">
+        <v>2209239320761.0</v>
+      </c>
+      <c r="J28">
+        <v>2695858445661.0</v>
+      </c>
+      <c r="K28">
+        <v>6899357806294.0</v>
+      </c>
+      <c r="L28">
+        <v>704254904111.0</v>
+      </c>
+      <c r="M28">
+        <v>243091683060.0</v>
+      </c>
+      <c r="N28">
+        <v>659009020538.0</v>
+      </c>
+      <c r="O28">
+        <v>257984000348.0</v>
+      </c>
+      <c r="P28">
+        <v>140807523524.0</v>
+      </c>
+      <c r="Q28">
+        <v>638976614118.0</v>
+      </c>
+      <c r="R28">
+        <v>201150815310.0</v>
+      </c>
+      <c r="S28">
+        <v>343829162040.0</v>
+      </c>
+      <c r="T28">
+        <v>-189436378074.0</v>
+      </c>
+      <c r="U28">
+        <v>-40108250527.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>192</v>
+      </c>
+      <c r="B29">
+        <v>-958239130000.0</v>
+      </c>
+      <c r="C29">
+        <v>285584132000.0</v>
+      </c>
+      <c r="D29">
+        <v>436303934000.0</v>
+      </c>
+      <c r="E29">
+        <v>268445188000.0</v>
+      </c>
+      <c r="F29">
+        <v>468698302000.0</v>
+      </c>
+      <c r="G29">
+        <v>-268989679000.0</v>
+      </c>
+      <c r="H29">
+        <v>300140201000.0</v>
+      </c>
+      <c r="I29">
+        <v>716128002645.0</v>
+      </c>
+      <c r="J29">
+        <v>1462721816743.0</v>
+      </c>
+      <c r="K29">
+        <v>986831200221.0</v>
+      </c>
+      <c r="L29">
+        <v>502626694452.0</v>
+      </c>
+      <c r="M29">
+        <v>282346734521.0</v>
+      </c>
+      <c r="N29">
+        <v>650849805115.0</v>
+      </c>
+      <c r="O29">
+        <v>195817167332.0</v>
+      </c>
+      <c r="P29">
+        <v>146244079601.0</v>
+      </c>
+      <c r="Q29">
+        <v>66876718076.0</v>
+      </c>
+      <c r="R29">
+        <v>24327854391.0</v>
+      </c>
+      <c r="S29">
+        <v>-240066978318.0</v>
+      </c>
+      <c r="T29">
+        <v>313213137473.0</v>
+      </c>
+      <c r="U29">
+        <v>92110255034.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30">
+        <v>1101738643000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2227720020000.0</v>
+      </c>
+      <c r="D30">
+        <v>-747065012000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2271031587000.0</v>
+      </c>
+      <c r="F30">
+        <v>-2078367519000.0</v>
+      </c>
+      <c r="G30">
+        <v>-3384037651000.0</v>
+      </c>
+      <c r="H30">
+        <v>-3025092873000.0</v>
+      </c>
+      <c r="I30">
+        <v>-4038843365603.0</v>
+      </c>
+      <c r="J30">
+        <v>-3903484063010.0</v>
+      </c>
+      <c r="K30">
+        <v>-1826286676813.0</v>
+      </c>
+      <c r="L30">
+        <v>-662004226231.0</v>
+      </c>
+      <c r="M30">
+        <v>-525444455654.0</v>
+      </c>
+      <c r="N30">
+        <v>-363139884139.0</v>
+      </c>
+      <c r="O30">
+        <v>-465087901813.0</v>
+      </c>
+      <c r="P30">
+        <v>59004906332.0</v>
+      </c>
+      <c r="Q30">
+        <v>-192988643495.0</v>
+      </c>
+      <c r="R30">
+        <v>36253936907.0</v>
+      </c>
+      <c r="S30">
+        <v>-104562556137.0</v>
+      </c>
+      <c r="T30">
+        <v>-7556520379.0</v>
+      </c>
+      <c r="U30">
+        <v>-7141570587.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:72">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:72">
+      <c r="A2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2">
+        <v>2140085656000.0</v>
+      </c>
+      <c r="C2">
+        <v>2893604324000.0</v>
+      </c>
+      <c r="D2">
+        <v>2955690037000.0</v>
+      </c>
+      <c r="E2">
+        <v>2821244030000.0</v>
+      </c>
+      <c r="F2">
+        <v>3031969877000.0</v>
+      </c>
+      <c r="G2">
+        <v>4184944900000.0</v>
+      </c>
+      <c r="H2">
+        <v>3069039182000.0</v>
+      </c>
+      <c r="I2">
+        <v>4329424808000.0</v>
+      </c>
+      <c r="J2">
+        <v>4061913093000.0</v>
+      </c>
+      <c r="K2">
+        <v>4289705228000.0</v>
+      </c>
+      <c r="L2">
+        <v>3053658918000.0</v>
+      </c>
+      <c r="M2">
+        <v>2872240058911.0</v>
+      </c>
+      <c r="N2">
+        <v>3988863945986.0</v>
+      </c>
+      <c r="O2">
+        <v>5441315032120.0</v>
+      </c>
+      <c r="P2">
+        <v>4653879401092.0</v>
+      </c>
+      <c r="Q2">
+        <v>5389791666619.0</v>
+      </c>
+      <c r="R2">
+        <v>4907120313065.0</v>
+      </c>
+      <c r="S2">
+        <v>6603375865710.0</v>
+      </c>
+      <c r="T2">
+        <v>5313767158866.0</v>
+      </c>
+      <c r="U2">
+        <v>5473594656005.0</v>
+      </c>
+      <c r="V2">
+        <v>5194969442398.0</v>
+      </c>
+      <c r="W2">
+        <v>7512097582978.0</v>
+      </c>
+      <c r="X2">
+        <v>5503449419781.0</v>
+      </c>
+      <c r="Y2">
+        <v>4939054421609.0</v>
+      </c>
+      <c r="Z2">
+        <v>6939022661673.0</v>
+      </c>
+      <c r="AA2">
+        <v>9105081988091.0</v>
+      </c>
+      <c r="AB2">
+        <v>4357110875154.0</v>
+      </c>
+      <c r="AC2">
+        <v>4981675347095.0</v>
+      </c>
+      <c r="AD2">
+        <v>6364357348943.0</v>
+      </c>
+      <c r="AE2">
+        <v>8647426549628.0</v>
+      </c>
+      <c r="AF2">
+        <v>6204888688281.0</v>
+      </c>
+      <c r="AG2">
+        <v>5335114812824.0</v>
+      </c>
+      <c r="AH2">
+        <v>7102088540008.0</v>
+      </c>
+      <c r="AI2">
+        <v>9383493938938.0</v>
+      </c>
+      <c r="AJ2">
+        <v>6138138301763.0</v>
+      </c>
+      <c r="AK2">
+        <v>6662224899524.0</v>
+      </c>
+      <c r="AL2">
+        <v>6595278003785.0</v>
+      </c>
+      <c r="AM2">
+        <v>9125168951448.0</v>
+      </c>
+      <c r="AN2">
+        <v>2306301282979.0</v>
+      </c>
+      <c r="AO2">
+        <v>2171298980184.0</v>
+      </c>
+      <c r="AP2">
+        <v>1315045742246.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3025394461067.0</v>
+      </c>
+      <c r="AR2">
+        <v>1720982937060.0</v>
+      </c>
+      <c r="AS2">
+        <v>1997309877759.0</v>
+      </c>
+      <c r="AT2">
+        <v>1043573909687.0</v>
+      </c>
+      <c r="AU2">
+        <v>2408126221585.0</v>
+      </c>
+      <c r="AV2">
+        <v>1153524734599.0</v>
+      </c>
+      <c r="AW2">
+        <v>1028308767668.0</v>
+      </c>
+      <c r="AX2">
+        <v>851720841211.0</v>
+      </c>
+      <c r="AY2">
+        <v>2396801813560.0</v>
+      </c>
+      <c r="AZ2">
+        <v>577063747511.0</v>
+      </c>
+      <c r="BA2">
+        <v>859196490053.0</v>
+      </c>
+      <c r="BB2">
+        <v>750107512059.0</v>
+      </c>
+      <c r="BC2">
+        <v>1303123929922.0</v>
+      </c>
+      <c r="BD2">
+        <v>632502870452.0</v>
+      </c>
+      <c r="BE2">
+        <v>527410248054.0</v>
+      </c>
+      <c r="BF2">
+        <v>571486935982.0</v>
+      </c>
+      <c r="BG2">
+        <v>959608929729.0</v>
+      </c>
+      <c r="BH2">
+        <v>610890178514.0</v>
+      </c>
+      <c r="BI2">
+        <v>530687138648.0</v>
+      </c>
+      <c r="BJ2">
+        <v>654578942572.0</v>
+      </c>
+      <c r="BK2">
+        <v>959608929729.0</v>
+      </c>
+      <c r="BL2">
+        <v>485784039763.0</v>
+      </c>
+      <c r="BM2">
+        <v>485784039763.0</v>
+      </c>
+      <c r="BN2">
+        <v>525008239884.0</v>
+      </c>
+      <c r="BO2">
+        <v>446261742644.0</v>
+      </c>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+    </row>
+    <row r="3" spans="1:72">
+      <c r="A3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3">
+        <v>3465147000</v>
+      </c>
+      <c r="C3">
+        <v>6917615000</v>
+      </c>
+      <c r="D3">
+        <v>462351164000</v>
+      </c>
+      <c r="E3">
+        <v>706922959000</v>
+      </c>
+      <c r="F3">
+        <v>6023324000</v>
+      </c>
+      <c r="G3">
+        <v>22369435000</v>
+      </c>
+      <c r="H3">
+        <v>1280394574000</v>
+      </c>
+      <c r="I3">
+        <v>504133067000</v>
+      </c>
+      <c r="J3">
+        <v>202319048000</v>
+      </c>
+      <c r="K3">
+        <v>320440003000</v>
+      </c>
+      <c r="L3">
+        <v>470141226000</v>
+      </c>
+      <c r="M3">
+        <v>32438321130</v>
+      </c>
+      <c r="N3">
+        <v>168805524244</v>
+      </c>
+      <c r="O3">
+        <v>1308355301464</v>
+      </c>
+      <c r="P3">
+        <v>335246294766</v>
+      </c>
+      <c r="Q3">
+        <v>482333222370</v>
+      </c>
+      <c r="R3">
+        <v>552091333868</v>
+      </c>
+      <c r="S3">
+        <v>207548348380</v>
+      </c>
+      <c r="T3">
+        <v>408689754007</v>
+      </c>
+      <c r="U3">
+        <v>368834227783</v>
+      </c>
+      <c r="V3">
+        <v>187573163861</v>
+      </c>
+      <c r="W3">
+        <v>206966873028</v>
+      </c>
+      <c r="X3">
+        <v>1330956878404</v>
+      </c>
+      <c r="Y3">
+        <v>1635240139</v>
+      </c>
+      <c r="Z3">
+        <v>99643696182</v>
+      </c>
+      <c r="AA3">
+        <v>257698460750</v>
+      </c>
+      <c r="AB3">
+        <v>385193999302</v>
+      </c>
+      <c r="AC3">
+        <v>681756498778</v>
+      </c>
+      <c r="AD3">
+        <v>329242895280</v>
+      </c>
+      <c r="AE3">
+        <v>417242574000</v>
+      </c>
+      <c r="AF3">
+        <v>36199098454</v>
+      </c>
+      <c r="AG3">
+        <v>285233859339</v>
+      </c>
+      <c r="AH3">
+        <v>1548778041131</v>
+      </c>
+      <c r="AI3">
+        <v>2326574494</v>
+      </c>
+      <c r="AJ3">
+        <v>849656984354</v>
+      </c>
+      <c r="AK3">
+        <v>272529886738</v>
+      </c>
+      <c r="AL3">
+        <v>205394310206</v>
+      </c>
+      <c r="AM3">
+        <v>61682681431</v>
+      </c>
+      <c r="AN3">
+        <v>239390792989</v>
+      </c>
+      <c r="AO3">
+        <v>14057680305</v>
+      </c>
+      <c r="AP3">
+        <v>12147147965</v>
+      </c>
+      <c r="AQ3">
+        <v>74710068000</v>
+      </c>
+      <c r="AR3">
+        <v>46563982692</v>
+      </c>
+      <c r="AS3">
+        <v>54718945308</v>
+      </c>
+      <c r="AT3">
+        <v>69214488888</v>
+      </c>
+      <c r="AU3">
+        <v>27442540162</v>
+      </c>
+      <c r="AV3">
+        <v>70353668079</v>
+      </c>
+      <c r="AW3">
+        <v>62433419017</v>
+      </c>
+      <c r="AX3">
+        <v>12378485603</v>
+      </c>
+      <c r="AY3">
+        <v>14703352755</v>
+      </c>
+      <c r="AZ3">
+        <v>93225432576</v>
+      </c>
+      <c r="BA3">
+        <v>74887939013</v>
+      </c>
+      <c r="BB3">
+        <v>74887939013</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>30954450</v>
+      </c>
+      <c r="BE3">
+        <v>915210955</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>1249985900</v>
+      </c>
+      <c r="BI3">
+        <v>968174700</v>
+      </c>
+      <c r="BJ3">
+        <v>947903584</v>
+      </c>
+      <c r="BK3">
+        <v>1215362993</v>
+      </c>
+      <c r="BL3">
+        <v>9748549515</v>
+      </c>
+      <c r="BM3">
+        <v>11239894647</v>
+      </c>
+      <c r="BN3">
+        <v>6931425522</v>
+      </c>
+      <c r="BO3">
+        <v>4308469125</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>48311337300</v>
+      </c>
+      <c r="BR3">
+        <v>27511568800</v>
+      </c>
+      <c r="BS3">
+        <v>14528193200</v>
+      </c>
+      <c r="BT3">
+        <v>1900000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:72">
+      <c r="A4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+    </row>
+    <row r="5" spans="1:72">
+      <c r="A5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+    </row>
+    <row r="6" spans="1:72">
+      <c r="A6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B6">
+        <v>-928220646000.0</v>
+      </c>
+      <c r="C6">
+        <v>-909592093000.0</v>
+      </c>
+      <c r="D6">
+        <v>103113426000.0</v>
+      </c>
+      <c r="E6">
+        <v>134446007000.0</v>
+      </c>
+      <c r="F6">
+        <v>-491567057000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1152975023000.0</v>
+      </c>
+      <c r="H6">
+        <v>1115905718000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1260385626000.0</v>
+      </c>
+      <c r="J6">
+        <v>381048241000.0</v>
+      </c>
+      <c r="K6">
+        <v>-227792135000.0</v>
+      </c>
+      <c r="L6">
+        <v>1221335189000.0</v>
+      </c>
+      <c r="M6">
+        <v>83224345045.0</v>
+      </c>
+      <c r="N6">
+        <v>-1116623887075.0</v>
+      </c>
+      <c r="O6">
+        <v>-1452451086134.0</v>
+      </c>
+      <c r="P6">
+        <v>792554924788.0</v>
+      </c>
+      <c r="Q6">
+        <v>-735912265527.0</v>
+      </c>
+      <c r="R6">
+        <v>482671353554.0</v>
+      </c>
+      <c r="S6">
+        <v>-1696255552645.0</v>
+      </c>
+      <c r="T6">
+        <v>1289608706844.0</v>
+      </c>
+      <c r="U6">
+        <v>-159827497139.0</v>
+      </c>
+      <c r="V6">
+        <v>278625213607.0</v>
+      </c>
+      <c r="W6">
+        <v>-2317128140580.0</v>
+      </c>
+      <c r="X6">
+        <v>2008648163197.0</v>
+      </c>
+      <c r="Y6">
+        <v>564394998172.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1999968240064.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2166059326418.0</v>
+      </c>
+      <c r="AB6">
+        <v>4747971112937.0</v>
+      </c>
+      <c r="AC6">
+        <v>-624564471941.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1382682001848.0</v>
+      </c>
+      <c r="AE6">
+        <v>-2283069200685.0</v>
+      </c>
+      <c r="AF6">
+        <v>2442537861347.0</v>
+      </c>
+      <c r="AG6">
+        <v>869773875457.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1766973727184.0</v>
+      </c>
+      <c r="AI6">
+        <v>-2281405398930.0</v>
+      </c>
+      <c r="AJ6">
+        <v>3245355637175.0</v>
+      </c>
+      <c r="AK6">
+        <v>-524086597761.0</v>
+      </c>
+      <c r="AL6">
+        <v>66946895739.0</v>
+      </c>
+      <c r="AM6">
+        <v>-2529890947663.0</v>
+      </c>
+      <c r="AN6">
+        <v>6818867668469.0</v>
+      </c>
+      <c r="AO6">
+        <v>135002302795.0</v>
+      </c>
+      <c r="AP6">
+        <v>856253237938.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1710348718821.0</v>
+      </c>
+      <c r="AR6">
+        <v>1304411524005.0</v>
+      </c>
+      <c r="AS6">
+        <v>-276326940699.0</v>
+      </c>
+      <c r="AT6">
+        <v>953735968072.0</v>
+      </c>
+      <c r="AU6">
+        <v>-1364552311898.0</v>
+      </c>
+      <c r="AV6">
+        <v>1254601487038.0</v>
+      </c>
+      <c r="AW6">
+        <v>125215966931.0</v>
+      </c>
+      <c r="AX6">
+        <v>176587926457.0</v>
+      </c>
+      <c r="AY6">
+        <v>-1545080972349.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1819738066051.0</v>
+      </c>
+      <c r="BA6">
+        <v>-282132742542.0</v>
+      </c>
+      <c r="BB6">
+        <v>109088977994.0</v>
+      </c>
+      <c r="BC6">
+        <v>-553016417863.0</v>
+      </c>
+      <c r="BD6">
+        <v>670621059470.0</v>
+      </c>
+      <c r="BE6">
+        <v>105092622398.0</v>
+      </c>
+      <c r="BF6">
+        <v>-44076687928.0</v>
+      </c>
+      <c r="BG6">
+        <v>-388121993747.0</v>
+      </c>
+      <c r="BH6">
+        <v>695219835582.0</v>
+      </c>
+      <c r="BI6">
+        <v>80203039866.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-123891803924.0</v>
+      </c>
+      <c r="BK6">
+        <v>-305029987157.0</v>
+      </c>
+      <c r="BL6">
+        <v>473824889966.0</v>
+      </c>
+      <c r="BM6"/>
+      <c r="BN6">
+        <v>-39224200121.0</v>
+      </c>
+      <c r="BO6">
+        <v>78746497240.0</v>
+      </c>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+    </row>
+    <row r="7" spans="1:72">
+      <c r="A7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-2033637845560.0</v>
+      </c>
+      <c r="E7">
+        <v>-267074217800.0</v>
+      </c>
+      <c r="F7">
+        <v>-274238130110.0</v>
+      </c>
+      <c r="G7">
+        <v>-131988891430.0</v>
+      </c>
+      <c r="H7">
+        <v>-474290693000.0</v>
+      </c>
+      <c r="I7">
+        <v>-746515476250.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>-87432927560.0</v>
+      </c>
+      <c r="N7">
+        <v>-481047793670.0</v>
+      </c>
+      <c r="O7">
+        <v>-247234378680.0</v>
+      </c>
+      <c r="P7">
+        <v>-611149542440.0</v>
+      </c>
+      <c r="Q7">
+        <v>-432880899260.0</v>
+      </c>
+      <c r="R7">
+        <v>-337621060660.0</v>
+      </c>
+      <c r="S7">
+        <v>-197310128600.0</v>
+      </c>
+      <c r="T7">
+        <v>-734852115290.0</v>
+      </c>
+      <c r="U7">
+        <v>-520662175890.0</v>
+      </c>
+      <c r="V7">
+        <v>-327172782440.0</v>
+      </c>
+      <c r="W7">
+        <v>-178861850390.0</v>
+      </c>
+      <c r="X7">
+        <v>-710431891910.0</v>
+      </c>
+      <c r="Y7">
+        <v>-718722577410.0</v>
+      </c>
+      <c r="Z7">
+        <v>-408942380450.0</v>
+      </c>
+      <c r="AA7">
+        <v>-353947259490.0</v>
+      </c>
+      <c r="AB7">
+        <v>-916607417580.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+    </row>
+    <row r="8" spans="1:72">
+      <c r="A8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+    </row>
+    <row r="9" spans="1:72">
+      <c r="A9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+    </row>
+    <row r="10" spans="1:72">
+      <c r="A10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+    </row>
+    <row r="11" spans="1:72">
+      <c r="A11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+    </row>
+    <row r="12" spans="1:72">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
+        <v>-1279968667347.0</v>
+      </c>
+      <c r="P12">
+        <v>2599486445088.0</v>
+      </c>
+      <c r="Q12">
+        <v>-874823331295.0</v>
+      </c>
+      <c r="R12">
+        <v>-1491026371387.0</v>
+      </c>
+      <c r="S12">
+        <v>-889685406934.0</v>
+      </c>
+      <c r="T12">
+        <v>1206074980897.0</v>
+      </c>
+      <c r="U12">
+        <v>-52883866712.0</v>
+      </c>
+      <c r="V12">
+        <v>-288298515964.0</v>
+      </c>
+      <c r="W12">
+        <v>-1255875919115.0</v>
+      </c>
+      <c r="X12">
+        <v>3551167459317.0</v>
+      </c>
+      <c r="Y12">
+        <v>-376426200502.0</v>
+      </c>
+      <c r="Z12">
+        <v>-2079653273508.0</v>
+      </c>
+      <c r="AA12">
+        <v>-2089359050992.0</v>
+      </c>
+      <c r="AB12">
+        <v>3643779593840.0</v>
+      </c>
+      <c r="AC12">
+        <v>-664723201489.0</v>
+      </c>
+      <c r="AD12">
+        <v>-1844890881807.0</v>
+      </c>
+      <c r="AE12">
+        <v>-2364907215624.0</v>
+      </c>
+      <c r="AF12">
+        <v>1789729997523.0</v>
+      </c>
+      <c r="AG12">
+        <v>726390368416.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+    </row>
+    <row r="13" spans="1:72">
+      <c r="A13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+    </row>
+    <row r="14" spans="1:72">
+      <c r="A14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14">
+        <v>121893483000.0</v>
+      </c>
+      <c r="C14">
+        <v>142931642000.0</v>
+      </c>
+      <c r="D14">
+        <v>177644615000.0</v>
+      </c>
+      <c r="E14">
+        <v>163827888000.0</v>
+      </c>
+      <c r="F14">
+        <v>149272454587.0</v>
+      </c>
+      <c r="G14">
+        <v>160420391415.0</v>
+      </c>
+      <c r="H14">
+        <v>302337635000.0</v>
+      </c>
+      <c r="I14">
+        <v>168776869000.0</v>
+      </c>
+      <c r="J14">
+        <v>270374548000.0</v>
+      </c>
+      <c r="K14">
+        <v>4357448000.0</v>
+      </c>
+      <c r="L14">
+        <v>161798648000.0</v>
+      </c>
+      <c r="M14">
+        <v>207225768966.0</v>
+      </c>
+      <c r="N14">
+        <v>160544129103.0</v>
+      </c>
+      <c r="O14">
+        <v>88550996391.0</v>
+      </c>
+      <c r="P14">
+        <v>188280209087.0</v>
+      </c>
+      <c r="Q14">
+        <v>4774067144.0</v>
+      </c>
+      <c r="R14">
+        <v>5374180320.0</v>
+      </c>
+      <c r="S14">
+        <v>5203672317.0</v>
+      </c>
+      <c r="T14">
+        <v>127019256056.0</v>
+      </c>
+      <c r="U14">
+        <v>138824772444.0</v>
+      </c>
+      <c r="V14">
+        <v>152734849502.0</v>
+      </c>
+      <c r="W14">
+        <v>158182174965.0</v>
+      </c>
+      <c r="X14">
+        <v>381579643348.0</v>
+      </c>
+      <c r="Y14">
+        <v>92272243019.0</v>
+      </c>
+      <c r="Z14">
+        <v>20039035387.0</v>
+      </c>
+      <c r="AA14">
+        <v>42906158488.0</v>
+      </c>
+      <c r="AB14">
+        <v>240444868991.0</v>
+      </c>
+      <c r="AC14">
+        <v>139204466766.0</v>
+      </c>
+      <c r="AD14">
+        <v>91861056602.0</v>
+      </c>
+      <c r="AE14">
+        <v>129048952913.0</v>
+      </c>
+      <c r="AF14">
+        <v>155375331635.0</v>
+      </c>
+      <c r="AG14">
+        <v>182284404094.0</v>
+      </c>
+      <c r="AH14">
+        <v>80896621422.0</v>
+      </c>
+      <c r="AI14">
+        <v>104951416805.0</v>
+      </c>
+      <c r="AJ14">
+        <v>566174219296.0</v>
+      </c>
+      <c r="AK14">
+        <v>102165871035.0</v>
+      </c>
+      <c r="AL14">
+        <v>59517941496.0</v>
+      </c>
+      <c r="AM14">
+        <v>76579244110.0</v>
+      </c>
+      <c r="AN14">
+        <v>541938886932.0</v>
+      </c>
+      <c r="AO14">
+        <v>7399312320.0</v>
+      </c>
+      <c r="AP14">
+        <v>7479077617.0</v>
+      </c>
+      <c r="AQ14">
+        <v>7014998629.0</v>
+      </c>
+      <c r="AR14">
+        <v>34621971939.0</v>
+      </c>
+      <c r="AS14">
+        <v>17596734945.0</v>
+      </c>
+      <c r="AT14">
+        <v>29481751229.0</v>
+      </c>
+      <c r="AU14">
+        <v>3057534445.0</v>
+      </c>
+      <c r="AV14">
+        <v>17008580754.0</v>
+      </c>
+      <c r="AW14">
+        <v>1406136651.0</v>
+      </c>
+      <c r="AX14">
+        <v>2361767257.0</v>
+      </c>
+      <c r="AY14">
+        <v>469564584.0</v>
+      </c>
+      <c r="AZ14">
+        <v>18672554291.0</v>
+      </c>
+      <c r="BA14">
+        <v>1027767601.0</v>
+      </c>
+      <c r="BB14">
+        <v>248037991.0</v>
+      </c>
+      <c r="BC14">
+        <v>614649516.0</v>
+      </c>
+      <c r="BD14">
+        <v>5813751461.0</v>
+      </c>
+      <c r="BE14">
+        <v>770727352.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+    </row>
+    <row r="15" spans="1:72">
+      <c r="A15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>18513142000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>0.0</v>
+      </c>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>26751436108.0</v>
+      </c>
+      <c r="Y15">
+        <v>182571995141.0</v>
+      </c>
+      <c r="Z15">
+        <v>182571995141.0</v>
+      </c>
+      <c r="AA15">
+        <v>182571995141.0</v>
+      </c>
+      <c r="AB15">
+        <v>300397420850.0</v>
+      </c>
+      <c r="AC15">
+        <v>300397420850.0</v>
+      </c>
+      <c r="AD15">
+        <v>300397420851.0</v>
+      </c>
+      <c r="AE15">
+        <v>300397420851.0</v>
+      </c>
+      <c r="AF15">
+        <v>300397420851.0</v>
+      </c>
+      <c r="AG15">
+        <v>300397420851.0</v>
+      </c>
+      <c r="AH15">
+        <v>290629550314.0</v>
+      </c>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>70229201745.0</v>
+      </c>
+      <c r="AK15">
+        <v>70224782550.0</v>
+      </c>
+      <c r="AL15">
+        <v>307015260131.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>28902172225.0</v>
+      </c>
+      <c r="AO15">
+        <v>148064636400.0</v>
+      </c>
+      <c r="AP15">
+        <v>148064636384.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15">
+        <v>106390160200.0</v>
+      </c>
+      <c r="AS15">
+        <v>106390160200.0</v>
+      </c>
+      <c r="AT15">
+        <v>106390160192.0</v>
+      </c>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>126203302200.0</v>
+      </c>
+      <c r="AW15">
+        <v>8566496000.0</v>
+      </c>
+      <c r="AX15">
+        <v>134769798161.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15">
+        <v>92926356400.0</v>
+      </c>
+      <c r="BA15">
+        <v>92926356400.0</v>
+      </c>
+      <c r="BB15">
+        <v>92926356435.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15">
+        <v>72066952300.0</v>
+      </c>
+      <c r="BE15">
+        <v>72066952300.0</v>
+      </c>
+      <c r="BF15">
+        <v>72066952300.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15">
+        <v>70576768100.0</v>
+      </c>
+      <c r="BI15">
+        <v>70576768100.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
+        <v>53875800000.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
+        <v>39237377400.0</v>
+      </c>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
+        <v>30221097100.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:72">
+      <c r="A16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16">
+        <v>1211865011000.0</v>
+      </c>
+      <c r="C16">
+        <v>1984012231000.0</v>
+      </c>
+      <c r="D16">
+        <v>3058803463000.0</v>
+      </c>
+      <c r="E16">
+        <v>2955690037000.0</v>
+      </c>
+      <c r="F16">
+        <v>2540402819000.0</v>
+      </c>
+      <c r="G16">
+        <v>3031969877000.0</v>
+      </c>
+      <c r="H16">
+        <v>4184944900000.0</v>
+      </c>
+      <c r="I16">
+        <v>3069039182000.0</v>
+      </c>
+      <c r="J16">
+        <v>4505747057000.0</v>
+      </c>
+      <c r="K16">
+        <v>4061913093000.0</v>
+      </c>
+      <c r="L16">
+        <v>4289705228000.0</v>
+      </c>
+      <c r="M16">
+        <v>2955464403956.0</v>
+      </c>
+      <c r="N16">
+        <v>2872240058911.0</v>
+      </c>
+      <c r="O16">
+        <v>3988863945986.0</v>
+      </c>
+      <c r="P16">
+        <v>5446434325880.0</v>
+      </c>
+      <c r="Q16">
+        <v>4653879401092.0</v>
+      </c>
+      <c r="R16">
+        <v>5389791666619.0</v>
+      </c>
+      <c r="S16">
+        <v>4907120313065.0</v>
+      </c>
+      <c r="T16">
+        <v>6603375865710.0</v>
+      </c>
+      <c r="U16">
+        <v>5313767158866.0</v>
+      </c>
+      <c r="V16">
+        <v>5473594656005.0</v>
+      </c>
+      <c r="W16">
+        <v>5194969442398.0</v>
+      </c>
+      <c r="X16">
+        <v>7512097582978.0</v>
+      </c>
+      <c r="Y16">
+        <v>5503449419781.0</v>
+      </c>
+      <c r="Z16">
+        <v>4939054421609.0</v>
+      </c>
+      <c r="AA16">
+        <v>6939022661673.0</v>
+      </c>
+      <c r="AB16">
+        <v>9105081988091.0</v>
+      </c>
+      <c r="AC16">
+        <v>4357110875154.0</v>
+      </c>
+      <c r="AD16">
+        <v>4981675347095.0</v>
+      </c>
+      <c r="AE16">
+        <v>6364357348943.0</v>
+      </c>
+      <c r="AF16">
+        <v>8647426549628.0</v>
+      </c>
+      <c r="AG16">
+        <v>6204888688281.0</v>
+      </c>
+      <c r="AH16">
+        <v>5335114812824.0</v>
+      </c>
+      <c r="AI16">
+        <v>7102088540008.0</v>
+      </c>
+      <c r="AJ16">
+        <v>9383493938938.0</v>
+      </c>
+      <c r="AK16">
+        <v>6138138301763.0</v>
+      </c>
+      <c r="AL16">
+        <v>6662224899524.0</v>
+      </c>
+      <c r="AM16">
+        <v>6595278003785.0</v>
+      </c>
+      <c r="AN16">
+        <v>9125168951448.0</v>
+      </c>
+      <c r="AO16">
+        <v>2306301282979.0</v>
+      </c>
+      <c r="AP16">
+        <v>2171298980184.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1315045742246.0</v>
+      </c>
+      <c r="AR16">
+        <v>3025394461065.0</v>
+      </c>
+      <c r="AS16">
+        <v>1720982937060.0</v>
+      </c>
+      <c r="AT16">
+        <v>1997309877759.0</v>
+      </c>
+      <c r="AU16">
+        <v>1043573909687.0</v>
+      </c>
+      <c r="AV16">
+        <v>2408126221637.0</v>
+      </c>
+      <c r="AW16">
+        <v>1153524734599.0</v>
+      </c>
+      <c r="AX16">
+        <v>1028308767668.0</v>
+      </c>
+      <c r="AY16">
+        <v>851720841211.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2396801813562.0</v>
+      </c>
+      <c r="BA16">
+        <v>577063747511.0</v>
+      </c>
+      <c r="BB16">
+        <v>859196490053.0</v>
+      </c>
+      <c r="BC16">
+        <v>750107512059.0</v>
+      </c>
+      <c r="BD16">
+        <v>1303123929922.0</v>
+      </c>
+      <c r="BE16">
+        <v>632502870452.0</v>
+      </c>
+      <c r="BF16">
+        <v>527410248054.0</v>
+      </c>
+      <c r="BG16">
+        <v>571486935982.0</v>
+      </c>
+      <c r="BH16">
+        <v>1306110014096.0</v>
+      </c>
+      <c r="BI16">
+        <v>610890178514.0</v>
+      </c>
+      <c r="BJ16">
+        <v>530687138648.0</v>
+      </c>
+      <c r="BK16">
+        <v>654578942572.0</v>
+      </c>
+      <c r="BL16">
+        <v>959608929729.0</v>
+      </c>
+      <c r="BM16">
+        <v>485784039763.0</v>
+      </c>
+      <c r="BN16">
+        <v>485784039763.0</v>
+      </c>
+      <c r="BO16">
+        <v>525008239884.0</v>
+      </c>
+      <c r="BP16">
+        <v>446261742644.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+    </row>
+    <row r="17" spans="1:72">
+      <c r="A17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+    </row>
+    <row r="18" spans="1:72">
+      <c r="A18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>-859290177000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1107215721000.0</v>
+      </c>
+      <c r="D18">
+        <v>-359867020000.0</v>
+      </c>
+      <c r="E18">
+        <v>-537279339000.0</v>
+      </c>
+      <c r="F18">
+        <v>-220878012000.0</v>
+      </c>
+      <c r="G18">
+        <v>-113179312000.0</v>
+      </c>
+      <c r="H18">
+        <v>398672304000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1521463799000.0</v>
+      </c>
+      <c r="J18">
+        <v>281301567000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1146532970000.0</v>
+      </c>
+      <c r="L18">
+        <v>2497772285000.0</v>
+      </c>
+      <c r="M18">
+        <v>321324857828.0</v>
+      </c>
+      <c r="N18">
+        <v>-999198229390.0</v>
+      </c>
+      <c r="O18">
+        <v>-1246746535921.0</v>
+      </c>
+      <c r="P18">
+        <v>2600142375693.0</v>
+      </c>
+      <c r="Q18">
+        <v>-379016242264.0</v>
+      </c>
+      <c r="R18">
+        <v>-487929341844.0</v>
+      </c>
+      <c r="S18">
+        <v>-202344676063.0</v>
+      </c>
+      <c r="T18">
+        <v>941359217260.0</v>
+      </c>
+      <c r="U18">
+        <v>-239517384861.0</v>
+      </c>
+      <c r="V18">
+        <v>-318769257162.0</v>
+      </c>
+      <c r="W18">
+        <v>-1222987810860.0</v>
+      </c>
+      <c r="X18">
+        <v>2504037693589.0</v>
+      </c>
+      <c r="Y18">
+        <v>-209152179018.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2063130583251.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2206092064104.0</v>
+      </c>
+      <c r="AB18">
+        <v>4606983990972.0</v>
+      </c>
+      <c r="AC18">
+        <v>-1061433347009.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1880088566018.0</v>
+      </c>
+      <c r="AE18">
+        <v>-2408369845641.0</v>
+      </c>
+      <c r="AF18">
+        <v>2506010748654.0</v>
+      </c>
+      <c r="AG18">
+        <v>992703631874.0</v>
+      </c>
+      <c r="AH18">
+        <v>-2285876262810.0</v>
+      </c>
+      <c r="AI18">
+        <v>-1798779969813.0</v>
+      </c>
+      <c r="AJ18">
+        <v>2100463197559.0</v>
+      </c>
+      <c r="AK18">
+        <v>413523131526.0</v>
+      </c>
+      <c r="AL18">
+        <v>-716658624468.0</v>
+      </c>
+      <c r="AM18">
+        <v>-1723869750603.0</v>
+      </c>
+      <c r="AN18">
+        <v>2506758069154.0</v>
+      </c>
+      <c r="AO18">
+        <v>463431113596.0</v>
+      </c>
+      <c r="AP18">
+        <v>-1080301032239.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-1243362639551.0</v>
+      </c>
+      <c r="AR18">
+        <v>2351884383703.0</v>
+      </c>
+      <c r="AS18">
+        <v>250279991121.0</v>
+      </c>
+      <c r="AT18">
+        <v>-1313087695713.0</v>
+      </c>
+      <c r="AU18">
+        <v>-983083270321.0</v>
+      </c>
+      <c r="AV18">
+        <v>1781210326095.0</v>
+      </c>
+      <c r="AW18">
+        <v>298629586106.0</v>
+      </c>
+      <c r="AX18">
+        <v>-524303305526.0</v>
+      </c>
+      <c r="AY18">
+        <v>-1423572765334.0</v>
+      </c>
+      <c r="AZ18">
+        <v>1586075857922.0</v>
+      </c>
+      <c r="BA18">
+        <v>183872647719.0</v>
+      </c>
+      <c r="BB18">
+        <v>-304930400016.0</v>
+      </c>
+      <c r="BC18">
+        <v>-754048937581.0</v>
+      </c>
+      <c r="BD18">
+        <v>1111810899809.0</v>
+      </c>
+      <c r="BE18">
+        <v>-172859716480.0</v>
+      </c>
+      <c r="BF18">
+        <v>403065913976.0</v>
+      </c>
+      <c r="BG18">
+        <v>-800583102111.0</v>
+      </c>
+      <c r="BH18">
+        <v>1045426701181.0</v>
+      </c>
+      <c r="BI18">
+        <v>-157973192819.0</v>
+      </c>
+      <c r="BJ18">
+        <v>203105888434.0</v>
+      </c>
+      <c r="BK18">
+        <v>-1215362993.0</v>
+      </c>
+      <c r="BL18">
+        <v>983805693898.0</v>
+      </c>
+      <c r="BM18">
+        <v>11239894647.0</v>
+      </c>
+      <c r="BN18">
+        <v>-109638286235.0</v>
+      </c>
+      <c r="BO18">
+        <v>-730549524082.0</v>
+      </c>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+    </row>
+    <row r="19" spans="1:72">
+      <c r="A19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19">
+        <v>-5345485682.0</v>
+      </c>
+      <c r="C19">
+        <v>-18061146948.0</v>
+      </c>
+      <c r="D19">
+        <v>306726579384.0</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19">
+        <v>-3581641785.0</v>
+      </c>
+      <c r="G19">
+        <v>-221718982661.0</v>
+      </c>
+      <c r="H19">
+        <v>-959026449858.0</v>
+      </c>
+      <c r="I19">
+        <v>-654010970117.0</v>
+      </c>
+      <c r="J19">
+        <v>-464193268329.0</v>
+      </c>
+      <c r="K19">
+        <v>-150489331769.0</v>
+      </c>
+      <c r="L19">
+        <v>1751757186598.0</v>
+      </c>
+      <c r="M19">
+        <v>-955641431018.0</v>
+      </c>
+      <c r="N19">
+        <v>426142283962.0</v>
+      </c>
+      <c r="O19">
+        <v>-1917798769391.0</v>
+      </c>
+      <c r="P19">
+        <v>252455617994.0</v>
+      </c>
+      <c r="Q19">
+        <v>451279379.0</v>
+      </c>
+      <c r="R19">
+        <v>-198029295678.0</v>
+      </c>
+      <c r="S19">
+        <v>189369155594.0</v>
+      </c>
+      <c r="T19">
+        <v>148028539006.0</v>
+      </c>
+      <c r="U19">
+        <v>-89169836331.0</v>
+      </c>
+      <c r="V19">
+        <v>-19183329203.0</v>
+      </c>
+      <c r="W19">
+        <v>-19677684873.0</v>
+      </c>
+      <c r="X19">
+        <v>-38741129306.0</v>
+      </c>
+      <c r="Y19">
+        <v>-201897392493.0</v>
+      </c>
+      <c r="Z19">
+        <v>-110912216724.0</v>
+      </c>
+      <c r="AA19">
+        <v>-113092897147.0</v>
+      </c>
+      <c r="AB19">
+        <v>-890795505325.0</v>
+      </c>
+      <c r="AC19">
+        <v>-1060425914357.0</v>
+      </c>
+      <c r="AD19">
+        <v>-323249079607.0</v>
+      </c>
+      <c r="AE19">
+        <v>-750622374065.0</v>
+      </c>
+      <c r="AF19">
+        <v>-526009739172.0</v>
+      </c>
+      <c r="AG19">
+        <v>-49393552731.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+    </row>
+    <row r="20" spans="1:72">
+      <c r="A20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+    </row>
+    <row r="21" spans="1:72">
+      <c r="A21" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21">
+        <v>536264980450.0</v>
+      </c>
+      <c r="C21">
         <v>993927635978.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48220530968.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-272099376446.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-842348292312.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>247910060388.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>788606107320.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72461294770.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-1439573521618.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>589782554235.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2262559247753.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-641574236112.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>569710586918.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>562806187475.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>329859609337.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-634936825113.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>404282659958.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1343484534129.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>180679614588.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>358059826518.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1360141979922.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>803900107033.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>864818604690.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>462141123961.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>263133122782.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1090461238077.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>142999410000.0</v>
+      </c>
+      <c r="C22">
         <v>50468344000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6080818213000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-59690108000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5864125063.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>59385154655.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>148364653000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>120287128000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52401460000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>94600837000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>241636633000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>143309671282.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62197989527.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>61608765543.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>130678168480.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>98542912962.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>58787811704.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28175810014.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>136560405893.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>43375937190.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>47774623867.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>38265755612.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>102385024308.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10423090575.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2624558887.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13319845122.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>411086323123.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>155858339000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>187721053207.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>175656845536.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>627300447785.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>394920427117.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>323646208565.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>156105993765.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>463161281323.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>417431829542.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>442394806399.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>130152811507.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>456550318902.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>211478428181.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>257171192920.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>98169529785.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>362211354265.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>217334123505.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>67244444335.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>93533259816.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>241830812199.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>143433973319.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>85255672546.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>61430342898.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>202359545998.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>74868630603.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>100934769467.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42544879401.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>204054234148.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>40765347923.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>36604747132.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>28258502477.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>179264955256.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15968239762.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>20812334214.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>24177645150.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>155062807883.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>21366743661.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9854644326.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>15363712919.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>134455090900.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>17427656500.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>12169961000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B23">
+        <v>-172588856000.0</v>
+      </c>
+      <c r="C23">
         <v>-568226851000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-633533366000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-65302000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-54167000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>135204001000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>66214652000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>434620000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>65960799292.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-147253606932.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>61220923944.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2923159790.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23441113457.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3161142132.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8958963334.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26416981667.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>62576792573.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5830463565.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16219097529.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-636059483.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1470000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-36424803485.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>38741731771.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14401857180.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4455348454.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>988272588.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3070876668.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-73239847296.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2995600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-189175586183.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>854265789379.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-40744644560.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>91397837266.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>947205206302.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-24961763786.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>551201914494.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1477619183.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-11203726527.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1970158915.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-313211897729.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>284310814982.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>297589522747.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>480918863571.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1544882551004.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>113779519313.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>176585495841.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1310659180641.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>174531403000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1740700682276.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>144694595752.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>310613048547.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2587416844.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1040000000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-61197454929.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1106362333513.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-79273647547.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>726233408348.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>425045124966.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-76626205340.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-27369918373.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>699363235998.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15762737159.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-53875800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-15762737159.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>283920581460.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B24">
+        <v>9174831000.0</v>
+      </c>
+      <c r="C24">
         <v>15917220000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-56921666000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>111557096000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>113505808000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-377703162000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1991041498000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-248123430000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-64913234000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>105751696736.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>144098276000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>58271468833.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1185755225447.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-923315929187.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-392962247595.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-353171030.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-146777040485.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-360839581656.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-674491339303.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-331464006714.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-50857523596.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>91028171920.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-551683127186.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-184609707083.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-7454163875.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>16379674316.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-113048441395.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-269597761380.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>224547901308.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-209797344292.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>487045794616.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1241908743638.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>647315957198.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1390929500285.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-728656511411.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-198370642771.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-57923113039.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-134049259451.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-683433685449.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-133237319119.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-78283847632.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-29612588323.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-124173856941.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-85050515718.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10828843441.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4677422945.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3473196262.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2144450356.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2809046505.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>11642917038.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-189905123203.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>73192504953.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-75055483568.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-6971782321.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-54374048206.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-29697509548.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-26850478398.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-12067281495.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>11962706665.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-47804908080.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-4038486367.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>788486367.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1091942.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5724852592.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>211703275.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5519600.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1565057300.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>827704600.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>807832700.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>665850700.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2684113200.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B25">
+        <v>-1120717923000.0</v>
+      </c>
+      <c r="C25">
         <v>-1293698093000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5080955414000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>65505839000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-214854688000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-90809877000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1228364590000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1314568703000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>160844608000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-925051252000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1624195778000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3227738710.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1053134823776.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-88550996391.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2616430292892.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-103316980106.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-64161992024.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-33379482331.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-136560405893.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-43375937190.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-47774623867.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-38265755612.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-102385024308.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-10423090575.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2624558887.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-13319845122.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-411086323123.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-155858339000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-187721053207.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-175656845536.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-627300447785.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-394920427117.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-323646208565.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-156105993765.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-463161281323.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-417431829542.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-442394806399.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-130152811507.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-456550318902.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-211478428181.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-257171192920.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-98169529785.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-362211354265.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-217334123505.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-67244444335.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-93533259816.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-241830812199.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-143433973319.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-85255672546.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-61430342898.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-202359545998.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-74868630603.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-100934769467.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-42544879401.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-204054234148.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-40765347923.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-36604747132.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-28258502477.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-179264955256.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-15968239762.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-20812334214.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-24177645150.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-155062807883.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-21366743661.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-9854644326.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-15363712919.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1100000000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1100000000000.0</v>
       </c>
-      <c r="S26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-632488663.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-13710716019.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-8099771019.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>3085285474069.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25496,677 +25767,687 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B28">
+        <v>363676124000.0</v>
+      </c>
+      <c r="C28">
         <v>425700785000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-672308094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>352892084000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-273069750000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-843444982000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>369469718000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>853500606000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>505251683000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>692938671000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2559616823000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>676461462695.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-735409060457.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1654798390363.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1436412379486.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>580823590901.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2288976229420.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-578997443539.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>563880123353.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>579025285004.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>329223549854.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-636406825113.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>341106420365.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1199021782096.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>181370755749.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>345504707045.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1417080282512.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>806970983701.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>491181336543.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>459145523961.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-259198765541.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1124731740537.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39465010753.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1304241335012.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1740557090339.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10491635714.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1445164671364.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-500354951756.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5190981578928.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-148512893314.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2289791906454.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-432902785774.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-752065184917.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-459093702248.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2287663559980.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-372249768704.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-96640693854.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-223492935456.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>452750314670.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>110474997700.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-52909233907.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-262930021012.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>488232832889.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>486615442568.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-401337500678.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>373685724553.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-424894506875.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>710530283348.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-336361125034.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>245581580933.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-259073042623.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>490660110248.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-321178330194.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>80754862428.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>70218522583.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>809181559301.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>201150815300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>378620387200.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>213177444100.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>135864011500.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>343829162000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B29">
+        <v>-855825031000.0</v>
+      </c>
+      <c r="C29">
         <v>-1100298106000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-822218184000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>169643619000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-214854688000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-90809877000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1679066878000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1025504706000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>483620615000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-826092967000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2027631059000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>353763178958.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-830392705146.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61608765543.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2935388670459.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>103316980106.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>64161992024.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5203672317.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1350048971267.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>129316842922.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-131196093301.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1016020937832.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3834994571993.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-207516938879.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1963486887069.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1948393603354.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4221789991670.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-379676848231.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1550845670738.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1991127271642.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2542209847108.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>707469772535.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-737098221679.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1796453395319.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2950120181913.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>686053018264.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-511264314262.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1662187069172.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2746148862143.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>477488793901.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1068153884274.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1168652571551.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2398448366395.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>304998936429.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1243873206825.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-955640730159.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1851563994174.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>361063005123.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-511924819923.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1408869412579.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1679301290498.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>108984708706.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-230042461003.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-754048937581.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1111779945359.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-171944505525.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>403065913976.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-800583102111.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1045426701181.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-157973192819.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>204053792018.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>993554243413.0</v>
       </c>
-      <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29">
         <v>-102706860713.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-726241054957.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>24327854400.0</v>
       </c>
-      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B30">
+        <v>-328503195000.0</v>
+      </c>
+      <c r="C30">
         <v>-237300497000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1694500179000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-367460912000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3581642000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-221718983000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-959026450000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-654010970000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-609671288000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-96731652000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1751757187000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-955641431018.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>426142283962.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1917798769391.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-720938168815.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-603748375120.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-534620641220.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-411724401710.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-626655933719.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-861870506214.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>74055078150.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-663896157070.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2175772421483.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-427095467672.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-218010076781.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-563159684864.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-890795505325.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1060425914357.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-323249079607.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-750622374065.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-162169661010.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1006068437030.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1082417086568.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1788188180995.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1447308509157.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1224695714331.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-866953461363.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-364526378159.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1193731025692.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-171378143912.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-357796365617.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-103381141592.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-371680684173.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-153125818730.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-99109127279.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-38088596049.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-503425004821.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-11266427492.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>235861289060.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-246614312401.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>211326457639.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-136581375795.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-150229230325.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-287655735658.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-43031023968.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-99225013994.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-23148504837.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-299683359014.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15276919011.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-5304908080.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-69986389951.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>149573123374.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-198940718962.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16974747239.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6719722247.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4302949525.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>36253936900.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>19796263900.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>