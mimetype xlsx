--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1025,87 +1034,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1140,3612 +1124,3760 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>1325992000.0</v>
+      </c>
+      <c r="C2">
         <v>1363538000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2017851000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2540376946.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2654644518.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3424282593.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10423165000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4010827634.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33568227026.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8742159877.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4069024574.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4170940832.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3442273945.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2138578550.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2025190000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3004587000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2413803000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1356869000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2761412000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2664000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1936000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2761000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2866000000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>1778000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2506000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>15097359000.0</v>
+      </c>
+      <c r="C5">
         <v>15007412000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>15315623000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11383455313.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10538517305.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8571866726.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-40808170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127186988725.0</v>
       </c>
       <c r="I5">
         <v>127186988725.0</v>
       </c>
       <c r="J5">
         <v>127186988725.0</v>
       </c>
       <c r="K5">
+        <v>127186988725.0</v>
+      </c>
+      <c r="L5">
         <v>6783905146.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-42220954614.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-39929207274.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>-37593011280.0</v>
       </c>
       <c r="C9">
         <v>-37593011280.0</v>
       </c>
       <c r="D9">
         <v>-37593011280.0</v>
       </c>
-      <c r="E9"/>
+      <c r="E9">
+        <v>-37593011280.0</v>
+      </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>6881196000.0</v>
+      </c>
+      <c r="C10">
         <v>5657036000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6760216000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>213584665738.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7744898856.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14526837035.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23574824000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28450123822.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32456214006.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>91303402642.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68738691382.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>49885181816.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>51744778011.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>55193328525.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>65212842000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>27755032000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>28652246000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22740648000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>31274128000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7668000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10531000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9422000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>37633000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6681000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>104752000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>93601000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>6881195990.0</v>
+      </c>
+      <c r="C11">
         <v>1600000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6760215780.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>213584665740.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7744898860.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14526837040.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>23574823710.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28450123820.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>32456214010.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>91303402640.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>66461479000.0</v>
+      </c>
+      <c r="C12">
         <v>69989407000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>74381974000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>213622236988.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7782498856.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14564395285.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23626759000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28517744072.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32516988006.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>91412186642.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>68906474382.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50030740816.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>51888253011.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>55613928525.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>164780000000.0</v>
       </c>
       <c r="C13">
         <v>164780000000.0</v>
       </c>
       <c r="D13">
         <v>164780000000.0</v>
       </c>
       <c r="E13">
         <v>164780000000.0</v>
       </c>
       <c r="F13">
         <v>164780000000.0</v>
       </c>
       <c r="G13">
         <v>164780000000.0</v>
       </c>
       <c r="H13">
         <v>164780000000.0</v>
       </c>
       <c r="I13">
         <v>164780000000.0</v>
       </c>
       <c r="J13">
         <v>164780000000.0</v>
       </c>
       <c r="K13">
         <v>164780000000.0</v>
       </c>
       <c r="L13">
         <v>164780000000.0</v>
       </c>
       <c r="M13">
         <v>164780000000.0</v>
       </c>
       <c r="N13">
+        <v>164780000000.0</v>
+      </c>
+      <c r="O13">
         <v>154000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000000.0</v>
       </c>
       <c r="P13">
         <v>140000000000.0</v>
       </c>
       <c r="Q13">
         <v>140000000000.0</v>
       </c>
       <c r="R13">
         <v>140000000000.0</v>
       </c>
       <c r="S13">
         <v>140000000000.0</v>
       </c>
       <c r="T13">
         <v>140000000000.0</v>
       </c>
       <c r="U13">
         <v>140000000000.0</v>
       </c>
       <c r="V13">
         <v>140000000000.0</v>
       </c>
       <c r="W13">
         <v>140000000000.0</v>
       </c>
       <c r="X13">
         <v>140000000000.0</v>
       </c>
       <c r="Y13">
         <v>140000000000.0</v>
       </c>
       <c r="Z13">
         <v>140000000000.0</v>
       </c>
+      <c r="AA13">
+        <v>140000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>659120000.0</v>
       </c>
       <c r="C14">
         <v>659120000.0</v>
       </c>
       <c r="D14">
-        <v>329560000.0</v>
+        <v>659120000.0</v>
       </c>
       <c r="E14">
         <v>329560000.0</v>
       </c>
       <c r="F14">
         <v>329560000.0</v>
       </c>
       <c r="G14">
         <v>329560000.0</v>
       </c>
       <c r="H14">
         <v>329560000.0</v>
       </c>
       <c r="I14">
         <v>329560000.0</v>
       </c>
       <c r="J14">
         <v>329560000.0</v>
       </c>
       <c r="K14">
         <v>329560000.0</v>
       </c>
       <c r="L14">
         <v>329560000.0</v>
       </c>
       <c r="M14">
+        <v>329560000.0</v>
+      </c>
+      <c r="N14">
         <v>318816637.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>329560000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>5846940000.0</v>
+      </c>
+      <c r="C16">
         <v>3126375000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1936659000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5033337687.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10581574352.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19400841407.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25833743000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12649601190.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28437676328.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19690296936.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>39600309203.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>12625188000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>24560684000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>8652485620.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>229000000.0</v>
       </c>
       <c r="P21">
         <v>229000000.0</v>
       </c>
       <c r="Q21">
+        <v>229000000.0</v>
+      </c>
+      <c r="R21">
         <v>578964000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>992252000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1013319000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>191863368000.0</v>
+      </c>
+      <c r="C22">
         <v>168361255000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>155293185000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>156751609283.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>210003410070.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>200815633953.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>204744185000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>104773770354.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>121950352503.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>136209283260.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>90180245172.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>80373252314.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>47975542260.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>58939329567.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43423033000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>42408839000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36567717000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32693379000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32117911000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>36800000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>156917000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>157817000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>150824000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>154307000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>151407000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>187748000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>546182489000.0</v>
+      </c>
+      <c r="C23">
         <v>529246869000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>532350454000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>651369072120.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>492003943529.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>525436822583.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>543837754000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>489530579233.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>504843795570.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>531168640936.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>445919320351.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>402028832604.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>366625848156.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>1190404460.0</v>
+      </c>
+      <c r="C24">
         <v>1253204130.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1735200140.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2056533510.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>158550700970.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>158475277000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>121916103850.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>101477598450.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>39832000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>42067967990.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>15241298690.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>36752731000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>27341135000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>33810736000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>17813896000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>21570191000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>32237584000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15096000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22592000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11903000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>83369000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>82889000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>118488000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>45000000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>198052000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>219803000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>1190404460.0</v>
+      </c>
+      <c r="C25">
         <v>1253204130.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1735200140.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2056533510.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>158550700970.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>158475277000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>121916103850.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>101477598450.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>39832000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>42067967990.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15241298690.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>95004735917.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>94486724482.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>93352637134.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>93827262155.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>11748511000.0</v>
+      </c>
+      <c r="C28">
         <v>-1132683000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4735816000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-211238932197.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>150805802118.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>143948439967.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>119503411000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>87636722783.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>47732380801.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40175212633.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3497392692.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7855012123.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19128951620.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-55193328525.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>12023955000.0</v>
+      </c>
+      <c r="C30">
         <v>13245811000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2295513000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12625187730.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12267187879.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22044891258.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24560684000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14774023469.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14883664566.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11741684691.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8652485620.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4532016679.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8483318997.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7336570281.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>301347982091.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>317247500167.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>340982524378.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>338056172700.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>334507435357.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>329405865674.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>310029987431.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>273627457000.0</v>
+      </c>
+      <c r="C33">
         <v>275306782000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>286700607000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>266632160558.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>260276637620.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>286201411115.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>283588510000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>336514425934.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>329415783622.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>278370114819.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>274208577722.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>259575853408.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>254499148457.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>190882162337.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>3916940000.0</v>
+      </c>
+      <c r="C35">
         <v>5441829000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5343999000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6953675802.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>165376670553.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>175624120662.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>138882933000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>112698704990.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>57187885304.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>58763888350.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31148782086.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>44961863087.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>32256968859.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>33810736360.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>3164135000.0</v>
+      </c>
+      <c r="C36">
         <v>3856847000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>100188359000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4345451662.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>18335811052.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>18497516887.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7151703000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5678889877.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5590176584.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9010538116.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8788774811.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>56920328653.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>55585474455.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-190882162337.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>10220935440.0</v>
+      </c>
+      <c r="C38">
         <v>11047029550.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>11095121110.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>11305871590.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>85173770223.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>76568662264.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>70168823939.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>65527131890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
+        <v>0.0</v>
+      </c>
+      <c r="M38">
         <v>56920328653.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>55585474455.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>44775704204.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>42792409000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>25515287000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21241691000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>20166931000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>23743880000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>24046000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>25522000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>24499000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>25879000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>23649000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>30676000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>38811000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>2206230000.0</v>
+      </c>
+      <c r="C39">
         <v>2343613000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>15595673308.0</v>
+      </c>
+      <c r="E39">
         <v>1737877561.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1674209103.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1810490972.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7317616000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4950615404.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6077006873.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13435371524.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9948590356.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7516969387.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5375850369.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3631145033.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>6388794000.0</v>
+      </c>
+      <c r="C40">
         <v>6477600000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6126240000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>55314312255.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11776265642.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9059603582.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6375396000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7386360918.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10664438354.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25032130111.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>10053490563.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>61448506241.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>48455204203.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>17265784064.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
+      <c r="AA40"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>6825969579.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>13344618288.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>13044947189.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>11221106542.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>10062969399.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>9329808472.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>8505361320.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>61448506000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>48455204000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>58196276000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>76488141000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>35116781000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>18951186000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>16615320000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>18530269000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14884000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>20883000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>23490000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>25377000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>33220000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>32797000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>29199000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>-37593011000.0</v>
       </c>
       <c r="C42">
+        <v>-37593011000.0</v>
+      </c>
+      <c r="D42">
         <v>-52243250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37593011275.0</v>
       </c>
       <c r="E42">
         <v>-37593011275.0</v>
       </c>
       <c r="F42">
         <v>-37593011275.0</v>
       </c>
       <c r="G42">
+        <v>-37593011275.0</v>
+      </c>
+      <c r="H42">
         <v>-48943250000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-156172047736.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-155846971156.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-157063139201.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-48657392300.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-90125761417.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-39929207275.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-38235207275.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>120855449000.0</v>
+      </c>
+      <c r="C46">
         <v>119168489000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>92302243000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>135527415749.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>139760385553.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>152400740478.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>156263098000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>218227299165.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>206141177362.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>152813807947.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>148630499875.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>112698584381.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>112107165010.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>111020522721.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>120855449230.0</v>
+      </c>
+      <c r="C47">
         <v>119168488670.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>133393371130.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>135527415750.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>98781452465.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>105514307391.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>109376665349.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>171340866078.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>169401927250.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>116074557835.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>148630499880.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>112698584000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-      <c r="T47">
+      <c r="T47"/>
+      <c r="U47">
         <v>91119000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>92244000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>91814000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>93445000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>101495000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>102719000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>74075000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>368869852000.0</v>
+      </c>
+      <c r="C48">
         <v>367261344000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>388663221000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>442558194307.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>163622476061.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>181488644716.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>217010694000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>202261231711.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>198387417788.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>194502016150.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>178395289560.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>163484448435.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>152217464201.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>138499723751.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>145504081000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>125883285000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>116312545000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>110370921000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>108367550000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>101696000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>57669000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>55743000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>53946000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>45788000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>44102000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>26225000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>14453982956.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>40276386611.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>89166666667.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>50000000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>18629707000.0</v>
+      </c>
+      <c r="C51">
         <v>4524353000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2024400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2345733543.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>158707605058.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>159050972043.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>143078235000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>116086846606.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>80188594811.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>131478615276.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>65241298690.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>42030169693.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>32615826391.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>17439303000.0</v>
+      </c>
+      <c r="C52">
         <v>3271149000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>289200000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>289200033.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>156904088.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>575695043.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>21162131000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14609248156.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>40356594811.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>89410647286.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13087386559.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5277438902.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5274691371.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>59580283000.0</v>
+      </c>
+      <c r="C53">
         <v>64332371000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>67621759000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>37571250.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>37600000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>37558250.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>51935000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>67620250.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>60774000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>108784000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>167783000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>145559000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>143475000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>420600000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>8126000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9606000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>25970000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>17980000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>30329000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2743000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2326000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>546182489000.0</v>
+      </c>
+      <c r="C55">
         <v>529246869000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>532350454000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>651369072120.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>492003943529.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>525436822583.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>543837754000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>489530579233.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>504843795570.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>531168640936.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>445919320351.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>402028832604.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>366625848156.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>361178839947.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>340747940000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>285283489000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>266018895000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>244093831000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>254946444000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>257412000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>324243000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>334221000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>340946000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>346922000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>412230000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>419407000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>272555032000.0</v>
+      </c>
+      <c r="C56">
         <v>253940087000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>245649847000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>384736911562.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>231727305908.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>239235411468.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>260249244000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>153016153299.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>175428011948.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>252798526117.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>171710742629.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>142452979196.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>112126699699.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>125520973406.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>31001028000.0</v>
+      </c>
+      <c r="C57">
         <v>14238662000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10381078000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>63177226921.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25169388600.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>32460422625.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>63865261000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>38656037898.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>113026936519.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>142875234210.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>104615754902.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>70896885975.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>57172169519.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>68641375625.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
+      <c r="AA57"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>34917968000.0</v>
+      </c>
+      <c r="C58">
         <v>19680491000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15725077000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>70130902724.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>190546059153.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>208084543288.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>202748194000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>151354742889.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>170214821823.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>201639122560.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>135764536988.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>115858749062.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>89429138378.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>106748577507.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>100044431000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>63247150000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>53602573000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>35893867000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>51059561000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>60166000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>129722000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>141636000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>147325000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>161846000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>232627000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>251508000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>511154199000.0</v>
+      </c>
+      <c r="C60">
         <v>509455745000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>516515594000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>581128638345.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>301347982091.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>317247500167.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>340982524000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>338056172700.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>334507435357.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>329405865674.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>310029987431.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>286043493821.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>277068256926.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>254264516476.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>240548874000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>220928078000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>211357338000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>205415713000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>203412343000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>196741000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>194102000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>192176000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>192712000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>184196000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>178996000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>160373000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>152</v>
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>1673175000.0</v>
+      </c>
+      <c r="C2">
+        <v>1440887000.0</v>
+      </c>
+      <c r="D2">
+        <v>1325992000.0</v>
+      </c>
+      <c r="E2">
         <v>1632979000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>1896051000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1575128000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1363538000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1767698000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>2288193000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1925300000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>2017851000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2516273808.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>2443412305.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>2365365276.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>2540376946.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>3209467293.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>3334978877.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>2852215840.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2654644518.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>2295726464.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>2211247209.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>3326249779.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>3424282593.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>3455122958.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2737993045.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2925642141.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>10423164550.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>4320225971.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>8467663785.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>4934053361.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>4010827634.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>4408354713.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>3990320742.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>5754757278.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>33568227026.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>12627123008.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>67469468284.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>67139894738.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>8742159877.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>7886741754.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>5253778724.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>5857331347.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>4069024574.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>5398449652.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>5788294188.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>5940643860.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>4170940832.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>6236279684.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>2805817548.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>3831750648.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>3442273945.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>3885042867.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>3801621767.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>3089298159.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>2138578550.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>2930151333.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>3758712100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>1772939300.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>2025189600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>1778378300.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>2829822300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>2945379500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>3004586600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>2139264600.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>2065139000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>1722655700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>2413803200.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>2255982300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>2639797200.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>1356869400.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>3015422900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>2896921200.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>2398397800.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>2761411700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>3734387300.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>2727544200.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>2374498200.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>2664000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>2595000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>2407000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>1800000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>1936000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>2036000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>1918000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>2667000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>2761000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>3367000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>2831000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CM2">
         <v>2587000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4790,54 +4922,57 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4882,248 +5017,260 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
-        <v>15007412000.0</v>
+        <v>-37150891000.0</v>
       </c>
       <c r="C5">
-        <v>-37240837000.0</v>
+        <v>15097359000.0</v>
       </c>
       <c r="D5">
-        <v>-37240837000.0</v>
+        <v>15097359000.0</v>
       </c>
       <c r="E5">
         <v>15007412000.0</v>
       </c>
       <c r="F5">
+        <v>-37240837000.0</v>
+      </c>
+      <c r="G5">
+        <v>-37240837000.0</v>
+      </c>
+      <c r="H5">
+        <v>15007412000.0</v>
+      </c>
+      <c r="I5">
         <v>15320623000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-36927627000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>15315623000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>15315623000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>14383455313.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>14383455313.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>11383455313.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>11383455313.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>10538517305.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>10538517305.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>127186988725.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>8571866726.0</v>
       </c>
       <c r="T5">
         <v>127186988725.0</v>
       </c>
       <c r="U5">
+        <v>127186988725.0</v>
+      </c>
+      <c r="V5">
+        <v>8571866726.0</v>
+      </c>
+      <c r="W5">
+        <v>127186988725.0</v>
+      </c>
+      <c r="X5">
         <v>-40671383145.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-40808169653.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-40808169654.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-40808169654.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-40808169654.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-40035297606.0</v>
       </c>
       <c r="AC5">
         <v>-40035297607.0</v>
       </c>
       <c r="AD5">
-        <v>-39534221027.0</v>
+        <v>-40035297606.0</v>
       </c>
       <c r="AE5">
-        <v>-39534221026.0</v>
+        <v>-40035297606.0</v>
       </c>
       <c r="AF5">
-        <v>-39534221027.0</v>
+        <v>-40035297607.0</v>
       </c>
       <c r="AG5">
         <v>-39534221027.0</v>
       </c>
       <c r="AH5">
+        <v>-39534221026.0</v>
+      </c>
+      <c r="AI5">
+        <v>-39534221027.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-39534221027.0</v>
+      </c>
+      <c r="AK5">
         <v>-39604335501.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-39604335500.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-39604335500.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-39604335500.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-41873487153.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-41873487154.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-41873487153.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-41873487154.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-41968104522.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-39929207274.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-39929207274.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-42220954614.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-39929207275.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-39929207275.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-39929207273.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-39929207274.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-41388644544.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-41388644544.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-41388644544.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5168,54 +5315,57 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -5260,54 +5410,57 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -5352,74 +5505,77 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...7 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
       <c r="F9">
         <v>-37593011280.0</v>
       </c>
       <c r="G9">
         <v>-37593011280.0</v>
       </c>
-      <c r="H9"/>
-[...1 lines deleted...]
-      <c r="J9"/>
+      <c r="H9">
+        <v>-37593011280.0</v>
+      </c>
+      <c r="I9">
+        <v>-37593011280.0</v>
+      </c>
+      <c r="J9">
+        <v>-37593011280.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
@@ -5454,370 +5610,382 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>6244141000.0</v>
+      </c>
+      <c r="C10">
+        <v>6665405000.0</v>
+      </c>
+      <c r="D10">
+        <v>6881196000.0</v>
+      </c>
+      <c r="E10">
         <v>4291251000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>69628610000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>4685340000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>5657036000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>4062439000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>8395679000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>7300066000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>6760216000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>81063286503.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>87177908441.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>154360231774.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>213584665738.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>123104955820.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>213248046875.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>7031547925.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>7744898856.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>10480243773.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>14419718308.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>21288022638.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>14526837035.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>17573840705.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>27602577650.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>10875725625.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>23574823706.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>12541862492.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>20596711312.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>18753788671.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>28450123822.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>43513509025.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>16526268060.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>18694085832.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>32456214006.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>49723556000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>25489626991.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>48612532745.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>91303402642.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>82938013012.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>58090313765.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>56293189895.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>68738691382.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>43055610964.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>40192494333.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>42640274617.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>49885181816.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>50166477817.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>45775318748.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>50854705666.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>51744778011.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>38379418435.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>47922244955.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>50771392219.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>55193328525.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>25879173778.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>43418359800.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>51661355600.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>65212842400.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>53901484500.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>40251961600.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>34706502200.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>27755032000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>24644425000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>20517010200.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>23013362200.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>28652245800.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>27800043700.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>14428454100.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>22740647800.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>23305882900.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>24922530400.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>28583752000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BX10">
         <v>31274127800.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>27173369500.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>10626187800.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>10725886200.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>7668000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>5731000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CD10">
         <v>10260000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CE10">
         <v>18957000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CF10">
         <v>10531000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CG10">
         <v>5668000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CH10">
         <v>11809000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CI10">
         <v>10190000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CJ10">
         <v>9422000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CK10">
         <v>5453000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CL10">
         <v>9285000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CM10">
         <v>4784000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
         <v>6190968300.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>4685340070.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>1600000000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>500000000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>1300000000.0</v>
       </c>
-      <c r="H11"/>
-[...1 lines deleted...]
-      <c r="J11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>81063286500.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>87177908440.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>154360231770.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>213584665740.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>123104955820.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>213248046880.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>7031547930.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>7744898860.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>10480243770.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>14419718310.0</v>
       </c>
-      <c r="T11"/>
-[...1 lines deleted...]
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -5840,252 +6008,264 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>61846028000.0</v>
+      </c>
+      <c r="C12">
+        <v>64614891000.0</v>
+      </c>
+      <c r="D12">
+        <v>66461479000.0</v>
+      </c>
+      <c r="E12">
         <v>62643875000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>69628610000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>68988430000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>69989407000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>70454003000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>74783494000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>74208150000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>74381974000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>81100831503.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>87215458441.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>154397794774.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>213622236988.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>123142521820.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>213285617875.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>7069147925.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>7782498856.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>10517837773.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>14457281808.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>21325580888.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>14564395285.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>17622796705.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>27648537650.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>10920529125.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>23626758706.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>12592527242.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>20646937812.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>18808146671.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>28517744072.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>43586978525.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>16596593561.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>18754859832.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>32516988006.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>49782044000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>25557668491.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>48721316745.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>91412186642.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>83046803012.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>58199094765.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>56401985645.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>68906474382.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>43211933964.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>40351943333.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>42785833617.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>50030740816.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>50312730817.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>45921571748.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>50998180666.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>51888253011.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>38522893435.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>48069264955.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>51000999219.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>55613928525.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>26395918778.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>164780000000.0</v>
       </c>
       <c r="C13">
         <v>164780000000.0</v>
       </c>
       <c r="D13">
         <v>164780000000.0</v>
       </c>
       <c r="E13">
         <v>164780000000.0</v>
       </c>
       <c r="F13">
         <v>164780000000.0</v>
       </c>
       <c r="G13">
         <v>164780000000.0</v>
       </c>
       <c r="H13">
         <v>164780000000.0</v>
       </c>
       <c r="I13">
         <v>164780000000.0</v>
       </c>
@@ -6191,110 +6371,110 @@
       <c r="AQ13">
         <v>164780000000.0</v>
       </c>
       <c r="AR13">
         <v>164780000000.0</v>
       </c>
       <c r="AS13">
         <v>164780000000.0</v>
       </c>
       <c r="AT13">
         <v>164780000000.0</v>
       </c>
       <c r="AU13">
         <v>164780000000.0</v>
       </c>
       <c r="AV13">
         <v>164780000000.0</v>
       </c>
       <c r="AW13">
         <v>164780000000.0</v>
       </c>
       <c r="AX13">
         <v>164780000000.0</v>
       </c>
       <c r="AY13">
-        <v>154000000000.0</v>
+        <v>164780000000.0</v>
       </c>
       <c r="AZ13">
-        <v>154000000000.0</v>
+        <v>164780000000.0</v>
       </c>
       <c r="BA13">
-        <v>154000000000.0</v>
+        <v>164780000000.0</v>
       </c>
       <c r="BB13">
         <v>154000000000.0</v>
       </c>
       <c r="BC13">
         <v>154000000000.0</v>
       </c>
       <c r="BD13">
-        <v>140000000000.0</v>
+        <v>154000000000.0</v>
       </c>
       <c r="BE13">
-        <v>140000000000.0</v>
+        <v>154000000000.0</v>
       </c>
       <c r="BF13">
-        <v>140000000000.0</v>
+        <v>154000000000.0</v>
       </c>
       <c r="BG13">
         <v>140000000000.0</v>
       </c>
       <c r="BH13">
         <v>140000000000.0</v>
       </c>
       <c r="BI13">
         <v>140000000000.0</v>
       </c>
       <c r="BJ13">
         <v>140000000000.0</v>
       </c>
       <c r="BK13">
         <v>140000000000.0</v>
       </c>
       <c r="BL13">
         <v>140000000000.0</v>
       </c>
       <c r="BM13">
         <v>140000000000.0</v>
       </c>
       <c r="BN13">
         <v>140000000000.0</v>
       </c>
       <c r="BO13">
         <v>140000000000.0</v>
       </c>
-      <c r="BP13"/>
+      <c r="BP13">
+        <v>140000000000.0</v>
+      </c>
       <c r="BQ13">
         <v>140000000000.0</v>
       </c>
       <c r="BR13">
         <v>140000000000.0</v>
       </c>
-      <c r="BS13">
-[...1 lines deleted...]
-      </c>
+      <c r="BS13"/>
       <c r="BT13">
         <v>140000000000.0</v>
       </c>
       <c r="BU13">
         <v>140000000000.0</v>
       </c>
       <c r="BV13">
         <v>140000000000.0</v>
       </c>
       <c r="BW13">
         <v>140000000000.0</v>
       </c>
       <c r="BX13">
         <v>140000000000.0</v>
       </c>
       <c r="BY13">
         <v>140000000000.0</v>
       </c>
       <c r="BZ13">
         <v>140000000000.0</v>
       </c>
       <c r="CA13">
         <v>140000000000.0</v>
       </c>
       <c r="CB13">
@@ -6302,141 +6482,150 @@
       </c>
       <c r="CC13">
         <v>140000000000.0</v>
       </c>
       <c r="CD13">
         <v>140000000000.0</v>
       </c>
       <c r="CE13">
         <v>140000000000.0</v>
       </c>
       <c r="CF13">
         <v>140000000000.0</v>
       </c>
       <c r="CG13">
         <v>140000000000.0</v>
       </c>
       <c r="CH13">
         <v>140000000000.0</v>
       </c>
       <c r="CI13">
         <v>140000000000.0</v>
       </c>
       <c r="CJ13">
         <v>140000000000.0</v>
       </c>
+      <c r="CK13">
+        <v>140000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>140000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>140000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>659120000.0</v>
       </c>
       <c r="C14">
         <v>659120000.0</v>
       </c>
       <c r="D14">
         <v>659120000.0</v>
       </c>
       <c r="E14">
         <v>659120000.0</v>
       </c>
       <c r="F14">
         <v>659120000.0</v>
       </c>
       <c r="G14">
         <v>659120000.0</v>
       </c>
       <c r="H14">
         <v>659120000.0</v>
       </c>
       <c r="I14">
         <v>659120000.0</v>
       </c>
       <c r="J14">
-        <v>329560000.0</v>
+        <v>659120000.0</v>
       </c>
       <c r="K14">
-        <v>329560000.0</v>
+        <v>659120000.0</v>
       </c>
       <c r="L14">
-        <v>329560000.0</v>
+        <v>659120000.0</v>
       </c>
       <c r="M14">
         <v>329560000.0</v>
       </c>
       <c r="N14">
         <v>329560000.0</v>
       </c>
       <c r="O14">
         <v>329560000.0</v>
       </c>
       <c r="P14">
         <v>329560000.0</v>
       </c>
       <c r="Q14">
         <v>329560000.0</v>
       </c>
       <c r="R14">
         <v>329560000.0</v>
       </c>
       <c r="S14">
         <v>329560000.0</v>
       </c>
       <c r="T14">
         <v>329560000.0</v>
       </c>
       <c r="U14">
         <v>329560000.0</v>
       </c>
       <c r="V14">
         <v>329560000.0</v>
       </c>
       <c r="W14">
         <v>329560000.0</v>
       </c>
       <c r="X14">
         <v>329560000.0</v>
       </c>
       <c r="Y14">
         <v>329560000.0</v>
       </c>
       <c r="Z14">
-        <v>329560023.0</v>
+        <v>329560000.0</v>
       </c>
       <c r="AA14">
-        <v>329560052.0</v>
+        <v>329560000.0</v>
       </c>
       <c r="AB14">
         <v>329560000.0</v>
       </c>
       <c r="AC14">
-        <v>329560000.0</v>
+        <v>329560023.0</v>
       </c>
       <c r="AD14">
-        <v>329560000.0</v>
+        <v>329560052.0</v>
       </c>
       <c r="AE14">
         <v>329560000.0</v>
       </c>
       <c r="AF14">
         <v>329560000.0</v>
       </c>
       <c r="AG14">
         <v>329560000.0</v>
       </c>
       <c r="AH14">
         <v>329560000.0</v>
       </c>
       <c r="AI14">
         <v>329560000.0</v>
       </c>
       <c r="AJ14">
         <v>329560000.0</v>
       </c>
       <c r="AK14">
         <v>329560000.0</v>
       </c>
       <c r="AL14">
         <v>329560000.0</v>
       </c>
@@ -6449,105 +6638,114 @@
       <c r="AO14">
         <v>329560000.0</v>
       </c>
       <c r="AP14">
         <v>329560000.0</v>
       </c>
       <c r="AQ14">
         <v>329560000.0</v>
       </c>
       <c r="AR14">
         <v>329560000.0</v>
       </c>
       <c r="AS14">
         <v>329560000.0</v>
       </c>
       <c r="AT14">
         <v>329560000.0</v>
       </c>
       <c r="AU14">
         <v>329560000.0</v>
       </c>
       <c r="AV14">
         <v>329560000.0</v>
       </c>
       <c r="AW14">
-        <v>286586548.0</v>
+        <v>329560000.0</v>
       </c>
       <c r="AX14">
         <v>329560000.0</v>
       </c>
       <c r="AY14">
         <v>329560000.0</v>
       </c>
       <c r="AZ14">
-        <v>329560000.0</v>
+        <v>286586548.0</v>
       </c>
       <c r="BA14">
         <v>329560000.0</v>
       </c>
       <c r="BB14">
         <v>329560000.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-      <c r="BE14"/>
+      <c r="BC14">
+        <v>329560000.0</v>
+      </c>
+      <c r="BD14">
+        <v>329560000.0</v>
+      </c>
+      <c r="BE14">
+        <v>329560000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6592,111 +6790,122 @@
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4448004000.0</v>
+      </c>
+      <c r="D16">
+        <v>5846940000.0</v>
+      </c>
+      <c r="E16">
         <v>3792362000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="F16">
+        <v>4138900820.0</v>
+      </c>
+      <c r="G16">
+        <v>3052539532.0</v>
+      </c>
+      <c r="H16">
         <v>3126375000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>2666468000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>2623593000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>1895726000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>1936659000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>2655153457.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>4687957029.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>4641027992.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>5033337687.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>306990655015.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>214810122279.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>12366837032.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>10581574352.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>12971866593.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>15583431804.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>17202417204.0</v>
       </c>
-      <c r="U16"/>
-[...1 lines deleted...]
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
@@ -6718,54 +6927,57 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6810,54 +7022,57 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6902,54 +7117,57 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6994,54 +7212,57 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7086,982 +7307,1009 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21"/>
+      <c r="K21">
+        <v>11601643000.0</v>
+      </c>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>12625187730.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>13576813569.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>13287610671.0</v>
       </c>
-      <c r="Q21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21"/>
+      <c r="W21">
+        <v>22331645177.0</v>
+      </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
-[...4 lines deleted...]
-      </c>
+      <c r="BB21"/>
+      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21">
         <v>229000000.0</v>
       </c>
       <c r="BF21">
         <v>229000000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
+      <c r="BG21"/>
       <c r="BH21">
         <v>229000000.0</v>
       </c>
       <c r="BI21">
         <v>229000000.0</v>
       </c>
       <c r="BJ21">
         <v>229000000.0</v>
       </c>
       <c r="BK21">
         <v>229000000.0</v>
       </c>
       <c r="BL21">
         <v>229000000.0</v>
       </c>
       <c r="BM21">
-        <v>578963900.0</v>
+        <v>229000000.0</v>
       </c>
       <c r="BN21">
         <v>229000000.0</v>
       </c>
       <c r="BO21">
         <v>229000000.0</v>
       </c>
-      <c r="BP21"/>
+      <c r="BP21">
+        <v>578963900.0</v>
+      </c>
       <c r="BQ21">
-        <v>992252200.0</v>
+        <v>229000000.0</v>
       </c>
       <c r="BR21">
         <v>229000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
+        <v>992252200.0</v>
+      </c>
+      <c r="BU21">
         <v>229000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>229000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
+        <v>229000000.0</v>
+      </c>
+      <c r="BX21">
         <v>1013319500.0</v>
       </c>
-      <c r="BV21"/>
-[...1 lines deleted...]
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>195039094000.0</v>
+      </c>
+      <c r="C22">
+        <v>192997980000.0</v>
+      </c>
+      <c r="D22">
+        <v>191863368000.0</v>
+      </c>
+      <c r="E22">
         <v>191820857000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>168827471000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>168943280000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>168361255000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>159312705000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>157949701000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>155485913000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>155293185000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>146143514826.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>168247892226.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>167234466858.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>156751609283.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>220858704415.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>211010135935.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>210414492421.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>210003410070.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>210657026269.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>209856463432.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>203574580727.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>200815633953.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>204210194195.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>204151446522.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>204050514881.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>204744184693.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>181273115838.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>113722930581.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>108832398751.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>104773770354.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>115727691012.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>115599468840.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>127670122104.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>121950352503.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>127752777884.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>152890695498.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>141695484337.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>136209283260.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>93318027301.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>115205407433.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>96538171525.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>90180245172.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>94638140643.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>80998094895.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>81124981878.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>80373252314.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>71664582888.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>57738429067.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>46785436932.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>47975542260.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>62259949839.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>58895365436.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>57977954775.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>58939329567.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>41475102617.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>41292316700.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>41637600800.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>43423033300.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>49801124100.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>44392406900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>46487824300.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>42408839500.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>39016003900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>39039005000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>37267996100.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>36567716700.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>35854220900.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>34396226300.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>32693379400.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>32835545400.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>31955367600.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>31899756600.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>32117911000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>32095597800.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>17626003800.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>18244931900.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>36800000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>159629000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>158758000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CE22">
         <v>156980000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>156917000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CG22">
         <v>159399000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CH22">
         <v>159543000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CI22">
         <v>158993000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CJ22">
         <v>157817000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CK22">
         <v>157247000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CL22">
         <v>154929000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CM22">
         <v>151700000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>545503784000.0</v>
+      </c>
+      <c r="C23">
+        <v>542192719000.0</v>
+      </c>
+      <c r="D23">
+        <v>546182489000.0</v>
+      </c>
+      <c r="E23">
         <v>545675711000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>527942264000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>524098494000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>529246869000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>535488296000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>541183764000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>528815688000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>532350454000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>530116565371.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>536082688216.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>601524330091.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>651369072120.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>644213812172.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>694052153897.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>489564592139.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>492003943529.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>503954439448.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>510763678121.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>524839895217.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>521632597211.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>542607204921.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>543636254550.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>534501048771.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>539915871769.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>495840504508.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>505186443422.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>500068852794.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>489530579233.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>510247724310.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>480679214876.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>494523890258.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>504843795570.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>542203888595.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>539075548081.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>551532523562.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>531168640936.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>509612458511.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>471231239798.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>449461396272.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>445919320350.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>426071970845.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>402060273460.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>401343940745.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>402028832604.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>404384432112.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>380962041372.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>370645670143.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>366625848156.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>348865401316.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>352114982971.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>353794369066.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>337698604176.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>1253204130.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>1253204130.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>1253204130.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>1735200140.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>1735200140.0</v>
       </c>
-      <c r="H24"/>
-[...9 lines deleted...]
-      </c>
+      <c r="K24"/>
+      <c r="L24"/>
       <c r="M24">
         <v>2056533510.0</v>
       </c>
       <c r="N24">
+        <v>2056533510.0</v>
+      </c>
+      <c r="O24">
+        <v>2056533510.0</v>
+      </c>
+      <c r="P24">
+        <v>2056533510.0</v>
+      </c>
+      <c r="Q24">
         <v>19484336680.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>158576678880.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>158327444210.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>158550700970.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>157987569760.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>158071055550.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>158488886070.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>158475277000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>156975849080.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>144332576070.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>121916103850.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>120769265120.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>115613015120.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>101477598449.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>101477598449.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>122961625761.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>90411338400.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>81802786000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>47124915900.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>87484321500.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>32611955100.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>44942665300.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>49434079900.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>78928353700.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>55248204100.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>37671643800.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>22643420800.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>46544109700.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>36729969800.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>36724732500.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>36752730800.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>42713381800.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>27355383600.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>27316459200.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>27341135000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>25000000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>32480236200.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>33059972100.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>33810736400.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>446662900.0</v>
       </c>
-      <c r="BC24">
+      <c r="BF24">
         <v>15962336700.0</v>
       </c>
-      <c r="BD24">
+      <c r="BG24">
         <v>16941278000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BH24">
         <v>13693212200.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>18805784400.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>19390041400.0</v>
       </c>
-      <c r="BH24">
+      <c r="BK24">
         <v>9456532000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BL24">
         <v>21570190700.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BM24">
         <v>12316723500.0</v>
       </c>
-      <c r="BK24">
+      <c r="BN24">
         <v>11112891900.0</v>
       </c>
-      <c r="BL24">
+      <c r="BO24">
         <v>29522806200.0</v>
       </c>
-      <c r="BM24">
+      <c r="BP24">
         <v>32237584400.0</v>
       </c>
-      <c r="BN24">
+      <c r="BQ24">
         <v>23724000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BR24">
         <v>10848000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>15096000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BU24">
         <v>16970000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BV24">
         <v>18844000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BW24">
         <v>20718000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BX24">
         <v>22592000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BY24">
         <v>24000530100.0</v>
       </c>
-      <c r="BW24">
+      <c r="BZ24">
         <v>25475078000.0</v>
       </c>
-      <c r="BX24">
+      <c r="CA24">
         <v>26634286200.0</v>
       </c>
-      <c r="BY24">
+      <c r="CB24">
         <v>40491000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CC24">
         <v>114986000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CD24">
         <v>112649000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CE24">
         <v>115772000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CF24">
         <v>83369000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CG24">
         <v>108909000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CH24">
         <v>112467000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CI24">
         <v>116025000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CJ24">
         <v>82889000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CK24">
         <v>111531000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CL24">
         <v>113488000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CM24">
         <v>115988000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
         <v>1253204130.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>1253204130.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>1253204130.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>1735200140.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>1735200140.0</v>
       </c>
-      <c r="H25"/>
-[...9 lines deleted...]
-      </c>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
         <v>2056533510.0</v>
       </c>
       <c r="N25">
+        <v>2056533510.0</v>
+      </c>
+      <c r="O25">
+        <v>2056533510.0</v>
+      </c>
+      <c r="P25">
+        <v>2056533510.0</v>
+      </c>
+      <c r="Q25">
         <v>19484336680.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>158576678880.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>158327444210.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>158550700970.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>157987569760.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>158071055550.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>158488886070.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>158475277000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>156975849080.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>144332576070.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>121916103850.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>120769265120.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>115613015120.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -8076,97 +8324,100 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>97771295464.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>95145630084.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>94491774556.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>95004735917.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>95242780283.0</v>
       </c>
-      <c r="AE26"/>
-[...1 lines deleted...]
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8178,54 +8429,57 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8270,252 +8524,264 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>20608735000.0</v>
+      </c>
+      <c r="C28">
+        <v>14507830000.0</v>
+      </c>
+      <c r="D28">
+        <v>11748511000.0</v>
+      </c>
+      <c r="E28">
         <v>15830393000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-65560580000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>1998336000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-1132683000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>2339569000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>2363116000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-5372066000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-4735816000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-78942486321.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-84952174900.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-152014498233.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-211238932197.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-103620619137.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-54671367996.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>151295896285.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>150805802118.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>147648577055.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>143732814649.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>137200863431.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>143948439967.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>140915075099.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>132837655982.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>127595149867.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>119503411321.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-12541862492.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-20596711312.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>94035035321.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>87636722783.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>83329235606.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>79394404968.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>69728293949.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>55025296710.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>58656198822.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>56832340054.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>52176716077.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>47541324521.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>42240340678.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>44657890286.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>30580949135.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>4168082512.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>5025136467.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-625733639.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-1838215489.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-7855012123.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-5980098259.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-15639731175.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-19428482343.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-19128951620.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-12129418435.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-12004508778.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-12086420094.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-55193328525.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-25879173778.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -8560,321 +8826,333 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1651844000.0</v>
+      </c>
+      <c r="C30">
+        <v>10448706000.0</v>
+      </c>
+      <c r="D30">
+        <v>12023955000.0</v>
+      </c>
+      <c r="E30">
         <v>15927637000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>363370000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>454546000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>13245811000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>12861883000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>16743790000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>11601643000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>14005144000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>13125550998.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>11588205410.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>12841840693.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>12625187730.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>13815274587.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>13576813569.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>13287610671.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>12267187879.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>16255661550.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>16633226047.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>22331645177.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>22044891258.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>30559174657.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>19045566948.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>23753095351.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>8256483327.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>7600973697.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>9979000390.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>21000610164.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>14774023469.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>17728213686.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>16199560216.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>14976800061.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>14883664566.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>16223936893.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>14202910304.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>13317564028.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>11741684691.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>7604807688.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>3764389313.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>8791197708.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>4683658443.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>5886947740.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>6346946913.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>6243863373.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>4532016679.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>8306235718.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>8691201633.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>6782306641.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>8483318996.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>5529367652.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>5486092736.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>5602354417.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>7336570281.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>5653657466.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>578737712875.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>292583261373.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>294023979253.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>296257027660.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>301347982091.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>304429737869.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>310717988533.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>318504200110.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>317247500167.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>324206386103.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>329967899754.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>336504365689.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>340982524378.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>337212584613.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>339061001760.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>338559559940.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>338056172700.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>324020039833.0</v>
       </c>
-      <c r="AE31"/>
-[...1 lines deleted...]
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -8886,54 +9164,57 @@
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -8978,252 +9259,264 @@
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>274106130000.0</v>
+      </c>
+      <c r="C33">
+        <v>272536627000.0</v>
+      </c>
+      <c r="D33">
+        <v>273627457000.0</v>
+      </c>
+      <c r="E33">
         <v>273158549000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>270776927000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>271934406000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>275306782000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>289151134000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>287774059000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>285767167000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>286700607000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>288113498439.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>267245424324.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>265672851057.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>266632160558.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>284700772513.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>253975485264.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>257250062518.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>260276637621.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>264646738776.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>267748501964.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>275693731019.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>282397185743.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>284743556596.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>287652394100.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>289683224259.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>281986072537.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>207843488165.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>276497769006.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>346690441878.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>336514425934.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>329223047686.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>325965508548.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>327077086494.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>329415783622.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>332792271408.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>329667065109.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>334948038465.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>278370114819.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>290005168017.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>275421807736.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>275937573108.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>274208577722.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>269445770168.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>263075676813.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>263170434320.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>259575853408.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>262657604560.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>258731735119.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>256827303920.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>254499148457.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>225466143825.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>224098354510.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>222796836715.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>190882162337.0</v>
       </c>
-      <c r="BB33">
+      <c r="BE33">
         <v>192193908218.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -9268,448 +9561,469 @@
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>3911340000.0</v>
+      </c>
+      <c r="C35">
+        <v>3916940000.0</v>
+      </c>
+      <c r="D35">
+        <v>3916940000.0</v>
+      </c>
+      <c r="E35">
         <v>3864052000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>4036988000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>4221366000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>5441829000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>5022281000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>5343999000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>5343999000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>5343999000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>7089379555.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>7234913746.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>6953675803.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>6953675802.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>26310306262.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>165402648457.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>165153413789.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>165376670553.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>170955201336.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>171210129437.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>172385222042.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>171819895290.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>170857562213.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>158127769853.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>136481748683.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>134961051039.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>120769265115.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>115613015115.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>112687143370.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>112698704991.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>132974850936.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>100430347689.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>91946309410.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>57187885304.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>96693030866.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>41996084511.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>54286473802.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>58763888350.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>87341696607.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>63790565351.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>46198005127.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>31148782086.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>53731695136.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>41831297086.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>41848859780.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>44961863087.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>47338659556.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>32048350069.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>32033945661.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>32256968859.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>36298148177.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>36398115588.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>37339508794.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>33810736360.0</v>
       </c>
-      <c r="BB35"/>
-[...1 lines deleted...]
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
-        <v>3856847000.0</v>
+        <v>84590048000.0</v>
       </c>
       <c r="C36">
-        <v>84879811000.0</v>
+        <v>3164135000.0</v>
       </c>
       <c r="D36">
-        <v>86122027000.0</v>
+        <v>3164135000.0</v>
       </c>
       <c r="E36">
         <v>3856847000.0</v>
       </c>
       <c r="F36">
+        <v>84879811000.0</v>
+      </c>
+      <c r="G36">
+        <v>86122027000.0</v>
+      </c>
+      <c r="H36">
+        <v>3856847000.0</v>
+      </c>
+      <c r="I36">
         <v>3729422000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>103615360000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>-43863410000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>3884259000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>22427930702.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>4374279347.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>4423361912.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>4345451662.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>17770809801.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>17904576255.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>18082566347.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>18335811053.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>18731092645.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>18003112771.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>18558321173.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>85173770223.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>85015838762.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>88766603579.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>85367918994.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>76568662263.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>-207843488165.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>-276497769006.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>70214582034.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>70168823939.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>64223396885.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>65445215554.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>65002899402.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>65527131890.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>63883485937.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>63842504302.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>67792841372.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>68942919850.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>73457635009.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>67451780813.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>66811275169.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>65734102558.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>62173743923.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>58025788416.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>59665437770.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>56920328653.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>59098872789.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>56506757375.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>57130269980.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>55585474455.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>34061886716.0</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>34321409101.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BC36">
         <v>34059333225.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>-190882162337.0</v>
       </c>
-      <c r="BB36">
+      <c r="BE36">
         <v>-192193908218.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9754,1148 +10068,1182 @@
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>11047029550.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>11047029550.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>11047029550.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>10940284810.0</v>
       </c>
-      <c r="G38">
+      <c r="J38">
         <v>12870844930.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>29320945910.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>11305871590.0</v>
       </c>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>11305871590.0</v>
+      </c>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
         <v>73528046462.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>0.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>0.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>77443612424.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>80478676282.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>85173770223.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>85015838762.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>88766603579.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>85367918994.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>76568662263.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>70818749425.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>70479570273.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>70214582034.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>70168823939.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>64223396885.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>65445215554.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>65002899402.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>65527131890.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>63883485937.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>63842504302.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>67792841372.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>68942919850.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>73457635009.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>67451780813.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>66811275169.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>65734102558.0</v>
       </c>
-      <c r="AP38">
+      <c r="AS38">
         <v>62173743923.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AT38">
         <v>58025788416.0</v>
       </c>
-      <c r="AR38">
+      <c r="AU38">
         <v>59665437770.0</v>
       </c>
-      <c r="AS38">
+      <c r="AV38">
         <v>56920328653.0</v>
       </c>
-      <c r="AT38">
+      <c r="AW38">
         <v>59098872789.0</v>
       </c>
-      <c r="AU38">
+      <c r="AX38">
         <v>56506757375.0</v>
       </c>
-      <c r="AV38">
+      <c r="AY38">
         <v>57130269980.0</v>
       </c>
-      <c r="AW38">
+      <c r="AZ38">
         <v>55585474455.0</v>
       </c>
-      <c r="AX38">
+      <c r="BA38">
         <v>34061886716.0</v>
       </c>
-      <c r="AY38">
+      <c r="BB38">
         <v>34321409101.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BC38">
         <v>34059333225.0</v>
       </c>
-      <c r="BA38">
+      <c r="BD38">
         <v>44775704204.0</v>
       </c>
-      <c r="BB38">
+      <c r="BE38">
         <v>55777169098.0</v>
       </c>
-      <c r="BC38">
+      <c r="BF38">
         <v>50226184400.0</v>
       </c>
-      <c r="BD38">
+      <c r="BG38">
         <v>42924536700.0</v>
       </c>
-      <c r="BE38">
+      <c r="BH38">
         <v>42792408800.0</v>
       </c>
-      <c r="BF38">
+      <c r="BI38">
         <v>33746952000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BJ38">
         <v>32203787800.0</v>
       </c>
-      <c r="BH38">
+      <c r="BK38">
         <v>32392651400.0</v>
       </c>
-      <c r="BI38">
+      <c r="BL38">
         <v>25515286500.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BM38">
         <v>24133779500.0</v>
       </c>
-      <c r="BK38">
+      <c r="BN38">
         <v>22685054500.0</v>
       </c>
-      <c r="BL38">
+      <c r="BO38">
         <v>19682600100.0</v>
       </c>
-      <c r="BM38">
+      <c r="BP38">
         <v>21241690800.0</v>
       </c>
-      <c r="BN38">
+      <c r="BQ38">
         <v>23133403800.0</v>
       </c>
-      <c r="BO38">
+      <c r="BR38">
         <v>22890570300.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>20166930600.0</v>
       </c>
-      <c r="BR38">
+      <c r="BU38">
         <v>25196977400.0</v>
       </c>
-      <c r="BS38">
+      <c r="BV38">
         <v>24695164100.0</v>
       </c>
-      <c r="BT38">
+      <c r="BW38">
         <v>23342835200.0</v>
       </c>
-      <c r="BU38">
+      <c r="BX38">
         <v>23743880400.0</v>
       </c>
-      <c r="BV38">
+      <c r="BY38">
         <v>26462245300.0</v>
       </c>
-      <c r="BW38">
+      <c r="BZ38">
         <v>45452859500.0</v>
       </c>
-      <c r="BX38">
+      <c r="CA38">
         <v>45211946700.0</v>
       </c>
-      <c r="BY38">
+      <c r="CB38">
         <v>24046000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CC38">
         <v>36788000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CD38">
         <v>27677000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CE38">
         <v>27176000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CF38">
         <v>25522000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CG38">
         <v>27113000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CH38">
         <v>27726000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CI38">
         <v>26461000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CJ38">
         <v>24499000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CK38">
         <v>26305000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CL38">
         <v>29631000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CM38">
         <v>26814000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>12860687000.0</v>
+      </c>
+      <c r="C39">
+        <v>1594515000.0</v>
+      </c>
+      <c r="D39">
+        <v>2206230000.0</v>
+      </c>
+      <c r="E39">
         <v>2124792000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>18345886000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>13777833000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>2343613000.0</v>
       </c>
-      <c r="F39">
-[...2 lines deleted...]
-      <c r="G39">
+      <c r="I39">
+        <v>17513592515.0</v>
+      </c>
+      <c r="J39">
         <v>3932721000.0</v>
       </c>
-      <c r="H39">
-[...2 lines deleted...]
-      <c r="I39">
+      <c r="K39">
+        <v>12503048516.0</v>
+      </c>
+      <c r="L39">
         <v>1969543000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>1633169605.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>1785707814.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>1377376708.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>1737877561.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>1696538836.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>2204101254.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>1543278605.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>1674209103.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>1877175080.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>15282280082.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>1914357406.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>13605276327.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>22271410739.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>20116031479.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>27349118484.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>21302372505.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>15762314891.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>13910461860.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>19923003442.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>14986143592.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>14164549321.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>18169338806.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>17824135017.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>14698462238.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>34056938751.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>36440373935.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>30378454757.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>24342440495.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>35637652494.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>18640540551.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>11792468286.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>7940364632.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>12889178330.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>11287611506.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>8018827558.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>7516969387.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>11443278129.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>9879103805.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>9252441984.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>3779585432.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>17087046565.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>15565905333.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>16416223940.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>3631145033.0</v>
       </c>
-      <c r="BB39">
+      <c r="BE39">
         <v>16202848000.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>12027402000.0</v>
+      </c>
+      <c r="C40">
+        <v>6664858000.0</v>
+      </c>
+      <c r="D40">
+        <v>6388794000.0</v>
+      </c>
+      <c r="E40">
         <v>6347649000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>10466434000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>7814941000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>6477600000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>6224038000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>6128762000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>6950335000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>6126240000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>7578013026.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>7561990499.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>8427817061.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>55314312255.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>14826228064.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>16192812442.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>12665023263.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>11933169730.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>13055876985.0</v>
       </c>
-      <c r="S40">
-[...2 lines deleted...]
-      <c r="T40">
+      <c r="V40">
+        <v>10829699020.0</v>
+      </c>
+      <c r="W40">
         <v>13317026953.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>29036140032.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>42468031227.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>36587898639.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>41219105699.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>32279964925.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>25138875251.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>32009246936.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>32457206936.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>20035962108.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>44841821568.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>44560155262.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>63374480148.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>39102114682.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>79015221750.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>49208621899.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>44214728500.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>44722427048.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>37932198572.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>40316295407.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>31523490807.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>50283377202.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>72888389089.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>62003623737.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>60837503479.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>61448506241.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>65777463410.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>62511343258.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>50369298758.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>48455204203.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>35917129859.0</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>47511861557.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>49423015291.0</v>
       </c>
-      <c r="BA40">
+      <c r="BD40">
         <v>66502797075.0</v>
       </c>
-      <c r="BB40">
+      <c r="BE40">
         <v>5780758867.0</v>
       </c>
-      <c r="BC40"/>
-[...1 lines deleted...]
-      <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>4897142295.0</v>
       </c>
-      <c r="M41"/>
-[...8 lines deleted...]
-      </c>
+      <c r="P41"/>
       <c r="Q41">
         <v>6825969579.0</v>
       </c>
       <c r="R41">
+        <v>6825969579.0</v>
+      </c>
+      <c r="S41">
+        <v>6825969580.0</v>
+      </c>
+      <c r="T41">
+        <v>6825969579.0</v>
+      </c>
+      <c r="U41">
         <v>12967631580.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>13139073885.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>13896335973.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>13344618288.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>13881713130.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>13795193780.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>15274024049.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>13044947189.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>8279889914.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>9915852182.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>11209544921.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>11221106542.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>10013225175.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>54579164500.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>73518003500.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>49165084100.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>88223931100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>58592751300.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>53558537000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>54052235500.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>46345541500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>48858656700.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>40049852100.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>58788738500.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>80075974600.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>67104951100.0</v>
       </c>
-      <c r="AR41">
+      <c r="AU41">
         <v>65961630800.0</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>67299501500.0</v>
       </c>
-      <c r="AT41">
+      <c r="AW41">
         <v>70402741100.0</v>
       </c>
-      <c r="AU41">
+      <c r="AX41">
         <v>67204309700.0</v>
       </c>
-      <c r="AV41">
+      <c r="AY41">
         <v>55086785200.0</v>
       </c>
-      <c r="AW41">
+      <c r="AZ41">
         <v>53371038000.0</v>
       </c>
-      <c r="AX41">
+      <c r="BA41">
         <v>47215278000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BB41">
         <v>51032847400.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BC41">
         <v>53243351200.0</v>
       </c>
-      <c r="BA41">
+      <c r="BD41">
         <v>62492741900.0</v>
       </c>
-      <c r="BB41">
+      <c r="BE41">
         <v>76841984100.0</v>
       </c>
-      <c r="BC41">
+      <c r="BF41">
         <v>71722282000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BG41">
         <v>73469926800.0</v>
       </c>
-      <c r="BE41">
+      <c r="BH41">
         <v>80205345200.0</v>
       </c>
-      <c r="BF41">
+      <c r="BI41">
         <v>81263496400.0</v>
       </c>
-      <c r="BG41">
+      <c r="BJ41">
         <v>63108009100.0</v>
       </c>
-      <c r="BH41">
+      <c r="BK41">
         <v>64968289600.0</v>
       </c>
-      <c r="BI41">
+      <c r="BL41">
         <v>38672372400.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BM41">
         <v>29693101700.0</v>
       </c>
-      <c r="BK41">
+      <c r="BN41">
         <v>24790064100.0</v>
       </c>
-      <c r="BL41">
+      <c r="BO41">
         <v>19897286900.0</v>
       </c>
-      <c r="BM41">
+      <c r="BP41">
         <v>18951185600.0</v>
       </c>
-      <c r="BN41">
+      <c r="BQ41">
         <v>20568955600.0</v>
       </c>
-      <c r="BO41">
+      <c r="BR41">
         <v>19226967800.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>19440997700.0</v>
       </c>
-      <c r="BR41">
+      <c r="BU41">
         <v>19165248300.0</v>
       </c>
-      <c r="BS41">
+      <c r="BV41">
         <v>19862994800.0</v>
       </c>
-      <c r="BT41">
+      <c r="BW41">
         <v>16546878800.0</v>
       </c>
-      <c r="BU41">
+      <c r="BX41">
         <v>18530269300.0</v>
       </c>
-      <c r="BV41">
+      <c r="BY41">
         <v>18401264600.0</v>
       </c>
-      <c r="BW41">
+      <c r="BZ41">
         <v>18689371800.0</v>
       </c>
-      <c r="BX41">
+      <c r="CA41">
         <v>17173706200.0</v>
       </c>
-      <c r="BY41">
+      <c r="CB41">
         <v>17011000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CC41">
         <v>24501000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CD41">
         <v>25118000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CE41">
         <v>23917000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CF41">
         <v>22833000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CG41">
         <v>28687000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CH41">
         <v>27993000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CI41">
         <v>23210000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CJ41">
         <v>25486000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CK41">
         <v>29131000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CL41">
         <v>27825000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CM41">
         <v>24459000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>67</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-37593011000.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
-        <v>352173810.0</v>
+        <v>-37593011000.0</v>
       </c>
       <c r="E42">
         <v>-37593011000.0</v>
       </c>
       <c r="F42">
-        <v>-37593011000.0</v>
+        <v>352173810.0</v>
       </c>
       <c r="G42">
-        <v>665384010.0</v>
+        <v>352173810.0</v>
       </c>
       <c r="H42">
         <v>-37593011000.0</v>
       </c>
       <c r="I42">
         <v>-37593011000.0</v>
       </c>
       <c r="J42">
-        <v>-37593011275.0</v>
+        <v>665384010.0</v>
       </c>
       <c r="K42">
-        <v>-37593011275.0</v>
+        <v>-37593011000.0</v>
       </c>
       <c r="L42">
-        <v>-37593011275.0</v>
+        <v>-37593011000.0</v>
       </c>
       <c r="M42">
         <v>-37593011275.0</v>
       </c>
       <c r="N42">
         <v>-37593011275.0</v>
       </c>
       <c r="O42">
         <v>-37593011275.0</v>
       </c>
       <c r="P42">
+        <v>-37593011275.0</v>
+      </c>
+      <c r="Q42">
+        <v>-37593011275.0</v>
+      </c>
+      <c r="R42">
+        <v>-37593011275.0</v>
+      </c>
+      <c r="S42">
         <v>-154241482695.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>-154241482695.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>-156208133274.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>-49243249871.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>-156208133274.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>-89914633016.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>-40808169655.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>-89751419525.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>-89751419525.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>-89751419525.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>-40035297607.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>-40035297607.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>-40035297607.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>-88678547478.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>-88101470898.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>-39534221027.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>-88001470898.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>-88001470898.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>-39604335502.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>-39604335501.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>-39604335501.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>-39604335501.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>-41873487155.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>-41873487154.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>-41873487154.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>-41873487154.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>-41968104522.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-42220954614.0</v>
       </c>
       <c r="AT42">
         <v>-39929207275.0</v>
       </c>
       <c r="AU42">
-        <v>-39929207275.0</v>
+        <v>-39929207276.0</v>
       </c>
       <c r="AV42">
-        <v>-39929207274.0</v>
+        <v>-42220954614.0</v>
       </c>
       <c r="AW42">
         <v>-39929207275.0</v>
       </c>
       <c r="AX42">
+        <v>-39929207275.0</v>
+      </c>
+      <c r="AY42">
+        <v>-39929207274.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-39929207275.0</v>
+      </c>
+      <c r="BA42">
         <v>1459437270.0</v>
       </c>
-      <c r="AY42">
+      <c r="BB42">
         <v>3153437270.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BC42">
         <v>3153437269.0</v>
       </c>
-      <c r="BA42">
+      <c r="BD42">
         <v>-38235207275.0</v>
       </c>
-      <c r="BB42">
+      <c r="BE42">
         <v>-38235207275.0</v>
       </c>
-      <c r="BC42"/>
-[...1 lines deleted...]
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10940,54 +11288,57 @@
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:88">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11032,54 +11383,57 @@
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:88">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
@@ -11124,660 +11478,684 @@
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:88">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>90448592000.0</v>
+      </c>
+      <c r="C46">
+        <v>120369532000.0</v>
+      </c>
+      <c r="D46">
+        <v>120855449000.0</v>
+      </c>
+      <c r="E46">
         <v>120684285000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>90624741000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>88692377000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>119168489000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>130856137000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>88853689000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>132850221000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>133393371000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>136390770477.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>135618372519.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>135425253949.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>135527415749.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>149535304403.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>136282505515.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>137977902493.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>139760385553.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>138928663571.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>140213070678.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>142293733183.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>105514307391.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>107095979936.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>107635023101.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>109269469810.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>109376665349.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>110072192701.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>181352138922.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>181984085288.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>171340866078.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>169756870518.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>166722101002.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>167713319089.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>169401927250.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>171378122681.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>172952792253.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>174067415697.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>116074557835.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>113352490647.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>114743788540.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>115229619641.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>114647213009.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>114630051149.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>114806188716.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>112895583061.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>112698584381.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>113740044377.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>114195158497.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>111580333056.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>112107165010.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>107053595294.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>107517825439.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>107959151735.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>111020522721.0</v>
       </c>
-      <c r="BB46">
+      <c r="BE46">
         <v>110602506774.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:88">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47">
         <v>121242334290.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>119309969980.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>119168488670.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>130856136570.0</v>
       </c>
-      <c r="G47">
+      <c r="J47">
         <v>130001617980.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-      <c r="J47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>136390770480.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>135618372520.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>94334125862.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>135527415750.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>108444176315.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>95303572427.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>96998969405.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>98781452465.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>100564730484.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>101849137591.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>103929800096.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>105514307391.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>107095979936.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>107635023101.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>109269469810.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>109376665349.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>156958625790.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>228238572010.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>181984085288.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>171340866078.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>169756870518.0</v>
       </c>
-      <c r="AE47"/>
-[...1 lines deleted...]
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47">
         <v>112698584400.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>114195158500.0</v>
       </c>
-      <c r="AV47">
+      <c r="AY47">
         <v>111580333100.0</v>
       </c>
-      <c r="AW47">
+      <c r="AZ47">
         <v>112107165000.0</v>
       </c>
-      <c r="AX47">
+      <c r="BA47">
         <v>107053595300.0</v>
       </c>
-      <c r="AY47">
+      <c r="BB47">
         <v>107517825400.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BC47">
         <v>107959151700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BD47">
         <v>111020522700.0</v>
       </c>
-      <c r="BB47">
+      <c r="BE47">
         <v>110602506800.0</v>
       </c>
-      <c r="BC47">
+      <c r="BF47">
         <v>109801355400.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>96222335700.0</v>
       </c>
       <c r="BG47"/>
       <c r="BH47"/>
-      <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BI47">
+        <v>96222335700.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47">
         <v>100233966700.0</v>
       </c>
-      <c r="BK47">
+      <c r="BN47">
         <v>100102098000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BO47">
         <v>99996424400.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47">
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>97280127100.0</v>
       </c>
-      <c r="BO47">
+      <c r="BR47">
         <v>92589771800.0</v>
       </c>
-      <c r="BP47"/>
-[...7 lines deleted...]
-      </c>
+      <c r="BS47"/>
+      <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47">
+        <v>92779803500.0</v>
+      </c>
+      <c r="BW47">
+        <v>92698902300.0</v>
+      </c>
+      <c r="BX47"/>
+      <c r="BY47">
         <v>92734017800.0</v>
       </c>
-      <c r="BW47">
+      <c r="BZ47">
         <v>94255877800.0</v>
       </c>
-      <c r="BX47">
+      <c r="CA47">
         <v>94282149800.0</v>
       </c>
-      <c r="BY47">
+      <c r="CB47">
         <v>91119000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CC47">
         <v>88606000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CD47">
         <v>89441000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CE47">
         <v>91265000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CF47">
         <v>92244000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CG47">
         <v>89149000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CH47">
         <v>89656000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CI47">
         <v>90693000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CJ47">
         <v>91814000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CK47">
         <v>92144000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CL47">
         <v>92225000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CM47">
         <v>93343000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:88">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>374489965000.0</v>
+      </c>
+      <c r="C48">
+        <v>363344530000.0</v>
+      </c>
+      <c r="D48">
+        <v>368869852000.0</v>
+      </c>
+      <c r="E48">
         <v>368865194000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>381078169000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>377406790000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>367261344000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>372523609000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>386828264000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>369855969000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>374012982000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>368533503763.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>372305239515.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>440167268837.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>442558194307.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>154857755343.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>156298473223.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>158531521630.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>163622476061.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>168670882418.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>174959133082.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>182745344659.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>193138883312.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>200234555757.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>205996069408.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>212532535343.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>217010694032.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>212467882220.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>214316299367.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>213814857547.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>213311470307.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>198774260860.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>200821739197.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>201461432298.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>209261656384.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>207673762441.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>205392044278.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>204745525829.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>204230201175.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>207170124946.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>191339031931.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>193648637359.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>187123474585.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>169577900632.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>164623655493.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>163662130055.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>163484448435.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>158598103125.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>155836140728.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>155297721565.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>152217464201.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>146145119205.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>145015752733.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>142263880940.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>138499723751.0</v>
       </c>
-      <c r="BB48">
+      <c r="BE48">
         <v>137830767821.0</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-      <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:88">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11822,97 +12200,100 @@
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:88">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>2556439908.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>6971429730.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>10607102552.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>14453982956.0</v>
       </c>
-      <c r="AD50">
+      <c r="AG50">
         <v>3881118870.0</v>
       </c>
-      <c r="AE50"/>
-[...1 lines deleted...]
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -11924,672 +12305,702 @@
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:88">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>26852876000.0</v>
+      </c>
+      <c r="C51">
+        <v>21173235000.0</v>
+      </c>
+      <c r="D51">
+        <v>18629707000.0</v>
+      </c>
+      <c r="E51">
         <v>20121644000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>4068030000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>6683677000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>4524353000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>6402008000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>10758796000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>1928000000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>2024400000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>2120800183.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>2225733543.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>2345733543.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>2345733543.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>19668328560.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>158754389183.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>158487616480.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>158707605058.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>158128820832.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>158152532957.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>158649643999.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>158475277002.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>158488915804.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>160440233632.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>138470875492.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>143078235027.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>121278610110.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>116230555180.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>112788823992.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>116086846605.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>126842744631.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>95920673028.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>88422379781.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>87481510716.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>108379754822.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>82321967045.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>100789248822.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>138844727163.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>125178353690.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>102748204051.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>86874139030.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>72906773894.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>48080747431.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>39566760694.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>40802059128.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>42030169693.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>44186379558.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>30135587573.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>31426223323.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>32615826391.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>26250000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>35917736177.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>38684972125.0</v>
       </c>
-      <c r="BA51"/>
-[...1 lines deleted...]
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:88">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>25662471000.0</v>
+      </c>
+      <c r="C52">
+        <v>19982831000.0</v>
+      </c>
+      <c r="D52">
+        <v>17439303000.0</v>
+      </c>
+      <c r="E52">
         <v>18868440000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>2814826000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>5430472000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>3271149000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>4666808000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>9982430000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>192800000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>289200000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>64266673.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>169200033.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>289200033.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>289200033.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>183991880.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>177710303.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>160172270.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>156904088.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>141251072.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>81477405.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>160757929.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>1513066721.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>16107657559.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>17263150859.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>21162131177.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>509344990.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>617540060.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>11311225543.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>14609248156.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>3881118870.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>5509334623.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>6619593761.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>40356594811.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>20895433330.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>49710011908.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>55846583492.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>89410647285.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>46250000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>47500000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>49202495225.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>50263353126.0</v>
       </c>
-      <c r="AP52">
+      <c r="AS52">
         <v>1536637773.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AT52">
         <v>2836790936.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>4077326677.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>5277438902.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>1472997731.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>2780203943.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>4109764100.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>5274691371.0</v>
       </c>
-      <c r="AX52">
+      <c r="BA52">
         <v>1583436854.0</v>
       </c>
-      <c r="AY52">
+      <c r="BB52">
         <v>3437500000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BC52">
         <v>5625000000.0</v>
       </c>
-      <c r="BA52"/>
-[...1 lines deleted...]
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:88">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>55601888000.0</v>
+      </c>
+      <c r="C53">
+        <v>57949487000.0</v>
+      </c>
+      <c r="D53">
+        <v>59580283000.0</v>
+      </c>
+      <c r="E53">
         <v>58352624000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>63437641000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>64303090000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>64332371000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>66391564000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>66387815000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>66908084000.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>67621759000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>37545000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>37550000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>37563000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>37571250.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>37566000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>37571000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>37600000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>37600000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>37594000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>37563500.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>37558250.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>37558250.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>48956000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>45960000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>44803500.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>51935000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>50664750.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>50226500.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>54358000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>67620250.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>73469500.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>70325501.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>60774000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>60774000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>58488000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>68041500.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>108784000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>108784000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>108790000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>108781000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>108795750.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>167783000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>156323000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>159449000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AU53">
         <v>145559000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AV53">
         <v>145559000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AW53">
         <v>146253000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AX53">
         <v>146253000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AY53">
         <v>143475000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AZ53">
         <v>143475000.0</v>
       </c>
-      <c r="AX53">
+      <c r="BA53">
         <v>143475000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BB53">
         <v>147020000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BC53">
         <v>229607000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BD53">
         <v>420600000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BE53">
         <v>516745000.0</v>
       </c>
-      <c r="BC53"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>10089939300.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
-[...1 lines deleted...]
-      </c>
+      <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53"/>
+      <c r="BQ53">
+        <v>66370718400.0</v>
+      </c>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53">
         <v>57533027300.0</v>
       </c>
-      <c r="BT53">
+      <c r="BW53">
         <v>56629277700.0</v>
       </c>
-      <c r="BU53"/>
-[...2 lines deleted...]
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>56065536700.0</v>
       </c>
-      <c r="BY53">
+      <c r="CB53">
         <v>8126000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CC53">
         <v>13145000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CD53">
         <v>11174000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CE53">
         <v>9122000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CF53">
         <v>9606000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CG53">
         <v>13548000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CH53">
         <v>17602000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CI53">
         <v>23673000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CJ53">
         <v>25970000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CK53">
         <v>29827000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CL53">
         <v>25032000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CM53">
         <v>40362000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:88">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12634,978 +13045,1017 @@
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:88">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>545503784000.0</v>
+      </c>
+      <c r="C55">
+        <v>542192719000.0</v>
+      </c>
+      <c r="D55">
+        <v>546182489000.0</v>
+      </c>
+      <c r="E55">
         <v>545675711000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>527942264000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>524098494000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>529246869000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>535488296000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>541183764000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>528815688000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>532350454000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>530116565371.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>536082688216.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>601524330091.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>651369072120.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>644213812172.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>694052153897.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>489564592140.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>492003943529.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>503954439448.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>510763678121.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>524839895217.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>521632597211.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>542607204921.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>543636254549.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>534501048771.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>539915871768.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>495840504508.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>505186443422.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>500068852794.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>489530579233.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>510247724310.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>480679214876.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>494523890258.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>504843795570.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>542203888595.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>539075548081.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>551532523562.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>531168640936.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>509612458512.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>471231239798.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>449461396272.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>445919320351.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>426071970845.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>402060273460.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>401343940746.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>402028832604.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>404384432112.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>380962041372.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>370645670143.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>366625848156.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>348865401316.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>352114982971.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>353794369066.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>361178839947.0</v>
       </c>
-      <c r="BB55">
+      <c r="BE55">
         <v>337698604176.0</v>
       </c>
-      <c r="BC55">
+      <c r="BF55">
         <v>340064890400.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>338995339700.0</v>
       </c>
-      <c r="BE55">
+      <c r="BH55">
         <v>340747940200.0</v>
       </c>
-      <c r="BF55">
+      <c r="BI55">
         <v>334307936700.0</v>
       </c>
-      <c r="BG55">
+      <c r="BJ55">
         <v>313121484000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BK55">
         <v>301027937800.0</v>
       </c>
-      <c r="BI55">
+      <c r="BL55">
         <v>285283489000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BM55">
         <v>276991418000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BN55">
         <v>269679782300.0</v>
       </c>
-      <c r="BL55">
+      <c r="BO55">
         <v>265125853600.0</v>
       </c>
-      <c r="BM55">
+      <c r="BP55">
         <v>266018894900.0</v>
       </c>
-      <c r="BN55">
+      <c r="BQ55">
         <v>261237767800.0</v>
       </c>
-      <c r="BO55">
+      <c r="BR55">
         <v>243331361100.0</v>
       </c>
-      <c r="BP55"/>
-      <c r="BQ55">
+      <c r="BS55"/>
+      <c r="BT55">
         <v>244093831400.0</v>
       </c>
-      <c r="BR55">
+      <c r="BU55">
         <v>253580867600.0</v>
       </c>
-      <c r="BS55">
+      <c r="BV55">
         <v>253253408900.0</v>
       </c>
-      <c r="BT55">
+      <c r="BW55">
         <v>250976647700.0</v>
       </c>
-      <c r="BU55">
+      <c r="BX55">
         <v>254946443600.0</v>
       </c>
-      <c r="BV55">
+      <c r="BY55">
         <v>266803141400.0</v>
       </c>
-      <c r="BW55">
+      <c r="BZ55">
         <v>256693320200.0</v>
       </c>
-      <c r="BX55">
+      <c r="CA55">
         <v>254234649100.0</v>
       </c>
-      <c r="BY55">
+      <c r="CB55">
         <v>257412000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CC55">
         <v>332915000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CD55">
         <v>334342000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CE55">
         <v>335572000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CF55">
         <v>324243000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CG55">
         <v>333129000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CH55">
         <v>333244000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CI55">
         <v>334515000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CJ55">
         <v>334221000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CK55">
         <v>337657000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CL55">
         <v>333480000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CM55">
         <v>336196000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:88">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>271397654000.0</v>
+      </c>
+      <c r="C56">
+        <v>269656092000.0</v>
+      </c>
+      <c r="D56">
+        <v>272555032000.0</v>
+      </c>
+      <c r="E56">
         <v>272517162000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>257165337000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>252164088000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>253940087000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>246337162000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>253409706000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>243048520000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>245649847000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>242003066932.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>268837263891.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>335851479033.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>384736911562.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>359513039658.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>440076668633.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>232314529622.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>231727305908.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>239307700672.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>243015176157.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>249146164198.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>239235411468.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>257863648325.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>255983860449.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>244817824512.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>257929799231.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>217178266918.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>158209104143.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>153378410916.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>153016153299.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>181024676624.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>154713706328.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>167446803764.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>175428011948.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>209411617187.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>209408482972.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>216584485097.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>252798526117.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>219607290495.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>195809432062.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>173523823164.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>171710742629.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>156626200677.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>138984596647.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>138173506426.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>142452979196.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>141726827552.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>122230306253.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>113818366223.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>112126699699.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>123399257491.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>128016628461.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>130997532351.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>125520973406.0</v>
       </c>
-      <c r="BB56">
+      <c r="BE56">
         <v>89727526860.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:88">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>39363048000.0</v>
+      </c>
+      <c r="C57">
+        <v>32536579000.0</v>
+      </c>
+      <c r="D57">
+        <v>31001028000.0</v>
+      </c>
+      <c r="E57">
         <v>30641430000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>15177311000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>14820541000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>14238662000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>15325012000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>21049346000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>11003325000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>10381078000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>12813706964.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>14862559866.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>15723410362.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>63177226921.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>325210342252.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>234515623901.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>28044248405.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>25169388600.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>28464721114.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>28730781022.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>33845693936.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>32460422625.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>47436220906.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>55433549243.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>61407898699.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>63865260652.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>29459101222.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>40476910721.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>48702485840.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>38656037898.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>53131295151.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>54059810627.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>75748831187.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>113026936519.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>112537778088.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>166388102091.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>167201206730.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>142875234210.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>92068940326.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>93070074131.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>86583317379.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>104615754902.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>79823476514.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>70628708861.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>70855474016.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>70896885975.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>73486740825.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>68097364749.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>58310813506.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>57172169519.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>41385609580.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>54750983325.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>58137313450.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>68641375625.0</v>
       </c>
-      <c r="BB57">
+      <c r="BE57">
         <v>8710910200.0</v>
       </c>
-      <c r="BC57"/>
-[...1 lines deleted...]
-      <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:88">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>43274388000.0</v>
+      </c>
+      <c r="C58">
+        <v>36453519000.0</v>
+      </c>
+      <c r="D58">
+        <v>34917968000.0</v>
+      </c>
+      <c r="E58">
         <v>34505482000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>19214299000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>19041908000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>19680491000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>20347293000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>26393344000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>16347324000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>15725077000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>19903086519.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>22097473612.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>22677086165.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>70130902724.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>351520648514.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>399918272359.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>193197662194.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>190546059153.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>199419922450.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>199940910459.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>206230915978.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>204280317915.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>218293783119.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>213561319096.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>197889647382.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>198826311691.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>158508256251.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>166005778018.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>161389629210.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>151354742889.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>186106146087.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>154490158316.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>167695140597.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>170214821823.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>209230808954.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>208384186602.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>221487680532.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>201639122560.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>179410636933.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>156860639482.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>132781322506.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>135764536988.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>133555171650.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>112460005947.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>112704333796.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>115858749062.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>120825400381.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>100145714818.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>90344759167.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>89429138378.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>77683757757.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>91149098913.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>95476822244.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>106748577507.0</v>
       </c>
-      <c r="BB58">
+      <c r="BE58">
         <v>83968798311.0</v>
       </c>
-      <c r="BC58">
+      <c r="BF58">
         <v>91443330800.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>92184144100.0</v>
       </c>
-      <c r="BE58">
+      <c r="BH58">
         <v>100044430600.0</v>
       </c>
-      <c r="BF58">
+      <c r="BI58">
         <v>101847659100.0</v>
       </c>
-      <c r="BG58">
+      <c r="BJ58">
         <v>85327872800.0</v>
       </c>
-      <c r="BH58">
+      <c r="BK58">
         <v>77370201100.0</v>
       </c>
-      <c r="BI58">
+      <c r="BL58">
         <v>63247149700.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BM58">
         <v>57149089800.0</v>
       </c>
-      <c r="BK58">
+      <c r="BN58">
         <v>53655595000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BO58">
         <v>51142748800.0</v>
       </c>
-      <c r="BM58">
+      <c r="BP58">
         <v>53602573200.0</v>
       </c>
-      <c r="BN58">
+      <c r="BQ58">
         <v>46743887900.0</v>
       </c>
-      <c r="BO58">
+      <c r="BR58">
         <v>32714765000.0</v>
       </c>
-      <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BS58"/>
+      <c r="BT58">
         <v>35893867100.0</v>
       </c>
-      <c r="BR58">
+      <c r="BU58">
         <v>46326551100.0</v>
       </c>
-      <c r="BS58">
+      <c r="BV58">
         <v>48779796000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BW58">
         <v>46839156600.0</v>
       </c>
-      <c r="BU58">
+      <c r="BX58">
         <v>51059561000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BY58">
         <v>57272062100.0</v>
       </c>
-      <c r="BW58">
+      <c r="BZ58">
         <v>58027874100.0</v>
       </c>
-      <c r="BX58">
+      <c r="CA58">
         <v>57318370600.0</v>
       </c>
-      <c r="BY58">
+      <c r="CB58">
         <v>60166000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CC58">
         <v>142082000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CD58">
         <v>140174000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CE58">
         <v>141489000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CF58">
         <v>129722000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CG58">
         <v>139632000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CH58">
         <v>142378000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CI58">
         <v>141902000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CJ58">
         <v>141636000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CK58">
         <v>144029000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CL58">
         <v>144144000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CM58">
         <v>143034000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:88">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13650,320 +14100,332 @@
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:88">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>502119074000.0</v>
+      </c>
+      <c r="C60">
+        <v>505628877000.0</v>
+      </c>
+      <c r="D60">
+        <v>511154199000.0</v>
+      </c>
+      <c r="E60">
         <v>511059595000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>508617332000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>504945953000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>509455745000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>515031220000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>514680636000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>512358580000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>516515594000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>510103947801.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>513875683553.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>578737712875.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>581128638345.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>292583261373.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>294023979253.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>296257027660.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>301347982091.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>304429737869.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>310717988533.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>318504200110.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>317247500167.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>324206386102.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>329967899754.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>336504365689.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>340982524378.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>337212584613.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>339061001760.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>338559559940.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>338056172700.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>324020039833.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>326067518170.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>326707211271.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>334507435357.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>332849426939.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>330567708777.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>329921190328.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>329405865674.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>330076637791.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>314245544777.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>316555150205.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>310029987431.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>292389796110.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>289474448218.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>288512922779.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>286043493821.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>283448895850.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>280686933453.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>280148514291.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>277068256926.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>270995911930.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>260780545459.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>258028673665.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>254264516476.0</v>
       </c>
-      <c r="BB60">
+      <c r="BE60">
         <v>253595560546.0</v>
       </c>
-      <c r="BC60">
+      <c r="BF60">
         <v>248486386300.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>246715907700.0</v>
       </c>
-      <c r="BE60">
+      <c r="BH60">
         <v>240548874000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BI60">
         <v>231542136800.0</v>
       </c>
-      <c r="BG60">
+      <c r="BJ60">
         <v>226886343200.0</v>
       </c>
-      <c r="BH60">
+      <c r="BK60">
         <v>222747175300.0</v>
       </c>
-      <c r="BI60">
+      <c r="BL60">
         <v>220928078200.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BM60">
         <v>218938362000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BN60">
         <v>215120219800.0</v>
       </c>
-      <c r="BL60">
+      <c r="BO60">
         <v>213073453300.0</v>
       </c>
-      <c r="BM60">
+      <c r="BP60">
         <v>211357337900.0</v>
       </c>
-      <c r="BN60">
+      <c r="BQ60">
         <v>213591086900.0</v>
       </c>
-      <c r="BO60">
+      <c r="BR60">
         <v>209713802300.0</v>
       </c>
-      <c r="BP60">
+      <c r="BS60">
         <v>208199964300.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BT60">
         <v>205415713400.0</v>
       </c>
-      <c r="BR60">
+      <c r="BU60">
         <v>206358889800.0</v>
       </c>
-      <c r="BS60">
+      <c r="BV60">
         <v>203578185900.0</v>
       </c>
-      <c r="BT60">
+      <c r="BW60">
         <v>203235936300.0</v>
       </c>
-      <c r="BU60">
+      <c r="BX60">
         <v>203412342600.0</v>
       </c>
-      <c r="BV60">
+      <c r="BY60">
         <v>208649705900.0</v>
       </c>
-      <c r="BW60">
+      <c r="BZ60">
         <v>197786004000.0</v>
       </c>
-      <c r="BX60">
+      <c r="CA60">
         <v>196036844800.0</v>
       </c>
-      <c r="BY60">
+      <c r="CB60">
         <v>196741000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CC60">
         <v>189966000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CD60">
         <v>193025000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CE60">
         <v>192980000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CF60">
         <v>194102000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CG60">
         <v>192387000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CH60">
         <v>189768000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CI60">
         <v>191520000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CJ60">
         <v>192176000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CK60">
         <v>192502000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CL60">
         <v>188219000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CM60">
         <v>192055000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:88">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -14008,54 +14470,57 @@
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:88">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -14100,109 +14565,87 @@
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14237,2358 +14680,2457 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>18024726000.0</v>
+      </c>
+      <c r="C2">
         <v>21650687000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15369770042.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>123116100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22136692000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27237911000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38152955000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42243301144.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>93432595404.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>89571727146.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79843109711.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36186685047.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43147281663.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45980358515.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>3398874000.0</v>
+      </c>
+      <c r="C3">
         <v>3722283000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3785294000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15191853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8565013000.0</v>
       </c>
       <c r="F3">
         <v>8565013000.0</v>
       </c>
       <c r="G3">
+        <v>8565013000.0</v>
+      </c>
+      <c r="H3">
         <v>9771212000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9277151788.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8647117752.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7482502555.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6883906316.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7377098898.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6964305739.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6660748967.0</v>
       </c>
-      <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-14601146000.0</v>
+      </c>
+      <c r="C5">
         <v>-2443366000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13403661437.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>301935899000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3390721000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3315177000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18084091000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7187933639.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2552962782.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>21736360730.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22143512439.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7882331776.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17462061040.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24251842923.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-11202272000.0</v>
+      </c>
+      <c r="C6">
         <v>1278917000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9618367437.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>317127752000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11955734000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5249836000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27855303000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16465085427.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11200080534.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29218863285.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>29027418755.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15259430674.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24426366779.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30912591890.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>22561839000.0</v>
+      </c>
+      <c r="C9">
         <v>19621930000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>22262112151.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>348334088000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33121799000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28372231000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29607181000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>44224030330.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42687734473.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>54445048861.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>56636801830.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>48418178884.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>51876694950.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>47550144209.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>2130209000.0</v>
+      </c>
+      <c r="C10">
         <v>-3009800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>131982255.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>290177284000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14614332000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-19197565000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5014716000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7078797960.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5396911756.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26424412915.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31357352486.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16478685771.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29360040592.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>24251842919.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24694963000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11708725000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10990304000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7615909000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13001262000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>621000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4903000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4977000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9976000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10686000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7834000000.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>521700000.0</v>
+      </c>
+      <c r="C11">
         <v>440389000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-235058388.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>11174581000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3119607000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4247924000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>671021000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1351998010.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-621109141.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3504484734.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3765400126.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1665566066.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2981152000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3113866915.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3674167000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1544827000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4524569000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3566307000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6347942000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>248000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1555000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1592000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>29000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3558000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1585000000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>495464000.0</v>
+      </c>
+      <c r="C12">
         <v>566434000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>231940247.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11758615000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14364108000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13859229000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13069376000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10188980764.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4388756214.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2190372914.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1391254307.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>10221628530.0</v>
+      </c>
+      <c r="C13">
         <v>9226560740.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6899003930.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9988764770.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19675903350.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18124053800.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11582429010.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8269342840.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>749881880.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>755969410.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4967155330.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>104779129.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>107035700.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>119663644.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>121538390.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>123652702.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>124795931.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>68233000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34127000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33158000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>86231000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>85000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>31000000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>11000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>764000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>1608820000.0</v>
+      </c>
+      <c r="C15">
         <v>-3451039000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>366788073.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>279003074000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17739062000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23443232000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4356323000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5728674696.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6020135209.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22921071410.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27593746150.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14814931800.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26383880262.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21069743288.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20986669000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10130740000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6501625000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3963371000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6811595000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>288000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3326000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3383000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9916000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7161000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>19531000000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>1608819580.0</v>
+      </c>
+      <c r="C16">
         <v>-3451038680.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>366788070.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>279003074050.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-17739061982.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-23443232010.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4356322590.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5728674696.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6020135209.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22921071410.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27593746150.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15053486000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26383880000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21069743000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20986669000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10130740000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6501625000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3963371000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6811595000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>288000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3326000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3383000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9916000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7161000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19531000000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>5726799950.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6018020897.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>22919928181.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27591952360.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-14601145000.0</v>
+      </c>
+      <c r="C21">
         <v>-12248490000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13403661437.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>298438926000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2804598000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3257793000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4075190000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7258930080.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4400745070.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22807177630.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22415290020.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7882331776.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17462061040.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15248078288.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24694963000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13032324000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11583859000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10019528000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17021332000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4598000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13433000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13128000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>21875000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>26145000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7979000000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>55187710000.0</v>
+      </c>
+      <c r="C23">
         <v>53521107000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>51035543630.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>173011262000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52453892000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58867935000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>71835326000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>79208401393.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>131719584806.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121209598372.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>114064621526.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>68854077470.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>68241928095.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>71256116819.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1456192000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1415229843.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13756425000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1605523000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2323353000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2547119000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3555678872.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3366961156.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2380467972.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2093360491.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1694312360.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1274529179.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1278884560.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>37166202200.0</v>
+      </c>
+      <c r="C28">
         <v>28447747000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>30012685595.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27840119000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36466519000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>37344878000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40539288000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42225915795.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>44991355582.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>37384401092.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>38797034934.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>38413388755.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>32713784496.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30467325985.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>521700290.0</v>
+      </c>
+      <c r="C29">
         <v>440388930.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-235058390.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11174581330.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3119606580.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4247923680.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>671021010.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1351998010.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-621109140.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3504484730.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3765400130.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>37162984000.0</v>
+      </c>
+      <c r="C30">
         <v>31870420000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35665773588.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>49895162000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30317201000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31630024000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33682371000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>36965100249.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38286989402.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31637871231.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34221511810.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32667392423.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25094646432.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25275758304.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>16731354000.0</v>
+      </c>
       <c r="C31">
+        <v>9238689649.0</v>
+      </c>
+      <c r="D31">
         <v>13535643692.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8261642000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-17418931000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-15939772000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9166978000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-180132121.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2843948974.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4688052185.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9213840049.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>8596353995.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11535697961.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>9003764631.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>40586565000.0</v>
+      </c>
+      <c r="C32">
         <v>41272617000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>37631882193.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>471450188000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>55258491000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55610142000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67760136000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>86467331474.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>136120329877.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>144016776007.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>136479911541.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>84604863931.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>95023976613.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>93530502724.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>99863704000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>68196154000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65648713000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>54913952000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>69160326000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>46347000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>59519000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56199000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>76865000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>68770000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>70469000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>86328000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>152</v>
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>3530521522.0</v>
+      </c>
+      <c r="C2">
+        <v>4668304227.0</v>
+      </c>
+      <c r="D2">
+        <v>5353999251.0</v>
+      </c>
+      <c r="E2">
         <v>4379996000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>3649514000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>3412986000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>9346390000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>3818671794.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>3691522000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>3826209801.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>6646280188.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>4533595547.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>3867755782.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>4787271699.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>107292252649.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>4557067621.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>4867001093.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>4533293282.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>7086633575.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>4345130397.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>6193336664.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>4511590874.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>7145363572.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>4389272140.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2476327658.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>4743440957.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>10191859101.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>8374839978.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>4279938467.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>5535104987.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>13491877472.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>5254178009.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>9569970258.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>4650123617.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>37898552128.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>18775926571.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>14180932293.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>13930066660.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>17652031919.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>22567010318.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>16657687315.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>25212495039.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>43126104265.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>10833787297.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>13187394077.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>5811917756.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>12898728381.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>6826096499.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>8291072391.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>8170787776.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>13815588797.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>8485612654.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>11053133350.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>9792946862.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>17125449592.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>8728589363.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>779590479.0</v>
+      </c>
+      <c r="C3">
+        <v>778440919.0</v>
+      </c>
+      <c r="D3">
+        <v>1483961765.0</v>
+      </c>
+      <c r="E3">
         <v>686680000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>398637000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>829594000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1048020000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>611262243.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>967893000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>1095107502.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>946323500.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1468137711.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>1463115754.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1533879709.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>9530934591.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>1857475636.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>1886018108.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>1917424618.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1931285133.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>1948609947.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>2156528952.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>1991851901.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>2088065489.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>2576015241.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1704673459.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>2196259240.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>2249951809.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>2226530139.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>2671575540.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>2623154909.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>2156447140.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>1665902312.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>2756892500.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>2697909836.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>3213571146.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>1994226648.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>1724529692.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>1714790267.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>2152825611.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>1860704322.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>1737206313.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>1731766310.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>1388975379.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>1797452648.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>1846239914.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>1851238376.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>1215912641.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>2519215414.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>1818351625.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>1823619218.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>1757336715.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>1740058551.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>1740745745.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>1726164728.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>1611429103.0</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>1759422793.0</v>
       </c>
-      <c r="BC3"/>
-[...1 lines deleted...]
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16633,450 +17175,471 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-3987441866.0</v>
+      </c>
+      <c r="C5">
+        <v>-5061892249.0</v>
+      </c>
+      <c r="D5">
+        <v>-2144548783.0</v>
+      </c>
+      <c r="E5">
         <v>2818149000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-1945008000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-6957738000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-5462089000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>808226555.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-2507818000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-3953949221.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>673389680.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-7186025846.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>1345520818.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-3488890095.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>307104396534.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>1727610422.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>1668925938.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-1061292607.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>7650016396.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-1357537588.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-2134548295.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-767209018.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>941734629.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-3698283244.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-3122553216.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-329489053.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>2455068852.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-2105715890.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-1622315453.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-2879299962.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>15299366185.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-976376089.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-1564941897.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-5570114560.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>2063034874.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-882430201.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>1173660700.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>198697408.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>8552286222.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>5826052317.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>336494843.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>7021527347.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>16324916045.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>2138747079.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>3271518654.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>408330660.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>1808978119.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>927302177.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>2245466326.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>2900585154.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>4351709242.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>4844482844.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>6096633650.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>2169235304.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>5248037296.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>2598552967.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-3207851387.0</v>
+      </c>
+      <c r="C6">
+        <v>-4283451330.0</v>
+      </c>
+      <c r="D6">
+        <v>-660587018.0</v>
+      </c>
+      <c r="E6">
         <v>3504829000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-1546371000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-6128144000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-4414069000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>1419488798.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-1539925000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-2858841719.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>1619713180.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-5717888135.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>2808636572.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-1955010386.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>316635331125.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>3585086058.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>3554944046.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>856132011.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>9581301529.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>591072359.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>21980657.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>1224642883.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>3029800118.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-1122268003.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-1417879757.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>1866770187.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>4705020661.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>120814249.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>1049260087.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-256145053.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>17455813325.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>689526223.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>1191950603.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-2872204724.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>5276606020.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>1111796447.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>2898190392.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>1913487675.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>10705111833.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>7686756639.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>2073701156.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>8753293657.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>17713891424.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>3936199727.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>5117758568.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>2259569036.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>3024890760.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>3446517591.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>4063817951.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>4724204372.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>6109045957.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>6584541395.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>7837379395.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>3895400032.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>6859466399.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>4357975760.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17121,54 +17684,57 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17213,1064 +17779,1103 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>6553938782.0</v>
+      </c>
+      <c r="C9">
+        <v>4880879890.0</v>
+      </c>
+      <c r="D9">
+        <v>8171667720.0</v>
+      </c>
+      <c r="E9">
         <v>4916202000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>6388973000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>4313228000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>4044303000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>4839622836.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>7943847000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>3762050773.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>5110712667.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>3798131867.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>4923723871.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>3964410571.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>327259739125.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>7378624071.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>9303602997.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>6258607388.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>14196054765.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>5539364846.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>6308435861.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>7077943620.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>9078730661.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>7922837578.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>8359995082.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>11494174351.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>8504076906.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>8888642134.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>12485851628.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>9499823166.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>16371268153.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>13694352353.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>14818391370.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>8617170242.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>12853170788.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>13576898129.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>14097003615.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>10807779694.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>10372113160.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>17118858021.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>14791212588.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>19645367647.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>21263397706.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>13970387801.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>16117911476.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>12169011164.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>6772168240.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>14125790730.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>14010078099.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>13510141815.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>6841781387.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>15746894039.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>17470944720.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>11817074804.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>9391790773.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>12678407513.0</v>
       </c>
-      <c r="BC9"/>
-[...1 lines deleted...]
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-3891446875.0</v>
+      </c>
+      <c r="C10">
+        <v>-5180774943.0</v>
+      </c>
+      <c r="D10">
+        <v>-264614253.0</v>
+      </c>
+      <c r="E10">
         <v>2716013000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>3975670000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-4296860000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-5663386000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>647980957.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>5953861000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-3948256824.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>4464813705.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-3499662962.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>1302756477.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-2135924965.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>297821995239.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-1048201028.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-1837202624.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-4759307439.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-2824101712.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-5960231180.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-7447185153.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1617185803.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-3940421776.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-5004838438.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-6403112448.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-3849192243.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>4391026356.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-1526030223.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1267493678.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>882225845.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>15587287643.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-1507172170.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>309349272.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-7310666785.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-1361921175.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>3146192934.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>2366323198.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>1246316799.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-350434797.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>15751147304.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>2575683925.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>8448016482.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>18159630598.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>6098566064.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>6026954805.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>1072201019.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>3878512812.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>3485851045.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>5169811324.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>3944510590.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>6156398096.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>10964004359.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>8629967048.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>3609671089.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>4842131248.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>5348355378.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>7851694400.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>6209661800.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>11176209800.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>5100511600.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>6556827900.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>1861413500.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>3284350100.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>3970382900.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>2705232700.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>1748759300.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>2064946400.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>3932563400.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>2711882800.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>2280911400.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>2503127100.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>2841284100.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>2374520700.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>805324000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>10921335100.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>1945914800.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>4530000000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>178000000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>3002000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CG10">
         <v>2770000000.0</v>
       </c>
-      <c r="CE10"/>
-[...1 lines deleted...]
-      <c r="CG10">
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>1040000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CK10">
         <v>4299000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CL10">
         <v>229000000.0</v>
       </c>
-      <c r="CJ10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>296555933.0</v>
+      </c>
+      <c r="C11">
+        <v>344547358.0</v>
+      </c>
+      <c r="D11">
+        <v>-269272537.0</v>
+      </c>
+      <c r="E11">
         <v>273750000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>304291000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>212932000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>-401970000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>297397194.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>336205000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>208756679.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-1014917482.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>272072790.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>252785799.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>255000505.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>10054571705.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>392516852.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>395845784.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>331646991.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>2092074815.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>328019484.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>339026424.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>360485860.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>3169989781.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>315613962.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>133353487.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>628966446.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-466696377.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>322386924.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>436491858.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>378838605.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-297347831.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>540306167.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>619482373.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>489557301.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-2947700807.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>864474772.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>731124749.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>730992145.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>401835239.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-80073959.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>1259997375.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>1922726079.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>1052203888.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>876185519.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>1110709366.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>726301352.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>-589195222.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>723711299.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>666503885.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>864546104.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>205281437.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>748843729.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>1900831689.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>126195146.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>2350841804.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>239181123.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>481215800.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>42628200.0</v>
       </c>
-      <c r="BE11">
+      <c r="BH11">
         <v>2169998200.0</v>
       </c>
-      <c r="BF11">
+      <c r="BI11">
         <v>444540000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BJ11">
         <v>1017484900.0</v>
       </c>
-      <c r="BH11">
+      <c r="BK11">
         <v>42143900.0</v>
       </c>
-      <c r="BI11">
+      <c r="BL11">
         <v>1261936200.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BM11">
         <v>152065200.0</v>
       </c>
-      <c r="BK11">
+      <c r="BN11">
         <v>98351900.0</v>
       </c>
-      <c r="BL11">
+      <c r="BO11">
         <v>32473500.0</v>
       </c>
-      <c r="BM11">
+      <c r="BP11">
         <v>4335201400.0</v>
       </c>
-      <c r="BN11">
+      <c r="BQ11">
         <v>55053200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BR11">
         <v>99937700.0</v>
       </c>
-      <c r="BP11">
+      <c r="BS11">
         <v>34377100.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BT11">
         <v>3360789000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BU11">
         <v>60343100.0</v>
       </c>
-      <c r="BS11">
+      <c r="BV11">
         <v>72032400.0</v>
       </c>
-      <c r="BT11">
+      <c r="BW11">
         <v>73142800.0</v>
       </c>
-      <c r="BU11">
+      <c r="BX11">
         <v>6201997900.0</v>
       </c>
-      <c r="BV11">
+      <c r="BY11">
         <v>57069100.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>56517700.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>32357200.0</v>
       </c>
-      <c r="BY11">
+      <c r="CB11">
         <v>22000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CC11">
         <v>64000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CD11">
         <v>92000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CE11">
         <v>70000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CF11">
         <v>1287000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CG11">
         <v>146000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CH11">
         <v>62000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CI11">
         <v>60000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CJ11">
         <v>1385000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CK11">
         <v>7000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CL11">
         <v>136000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CM11">
         <v>64000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>166</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>98541389.0</v>
+      </c>
+      <c r="D12">
+        <v>145403554.0</v>
+      </c>
+      <c r="E12">
         <v>102135000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>134672000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>113254000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>201296000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>160245598.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>145459000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>59433986.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>159220843.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>49043666.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>42764341.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>56155963.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>1943343620.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>2775811454.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>3669708698.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>3364558487.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>3541549857.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>3238629751.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>4048238445.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>3577152510.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
         <v>3275840040.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>4735564549.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>2973186070.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>3256822198.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>2749160422.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>2180069000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>1931932700.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>3877369100.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>343750000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>86843700.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>7969832500.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>191961900.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>209725500.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>229600200.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>671549100.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>272334200.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>96837000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>498137200.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>1398397900.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
-[...1 lines deleted...]
-      </c>
+      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD12">
+        <v>186385300.0</v>
+      </c>
+      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH12">
+        <v>177586200.0</v>
+      </c>
+      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BL12">
+        <v>1323598900.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12">
         <v>593555100.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>460810400.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>548823600.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>370926200.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>643199800.0</v>
       </c>
-      <c r="BS12">
+      <c r="BV12">
         <v>663604700.0</v>
       </c>
-      <c r="BT12">
+      <c r="BW12">
         <v>725887900.0</v>
       </c>
-      <c r="BU12">
+      <c r="BX12">
         <v>841743500.0</v>
       </c>
-      <c r="BV12">
+      <c r="BY12">
         <v>937775300.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>1121538500.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>1210117600.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>2535000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CD12">
         <v>1590000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CE12">
         <v>2219000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CF12">
         <v>2190000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CG12">
         <v>2482000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CH12">
         <v>1745000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CI12">
         <v>2113000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CJ12">
         <v>1663000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CK12">
         <v>2054000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CL12">
         <v>2122000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CM12">
         <v>2312000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>167</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>178547890.0</v>
+      </c>
+      <c r="E13">
         <v>2658441330.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>2448950920.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>782807420.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>1051803560.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>3652544700.0</v>
       </c>
-      <c r="G13"/>
-[...2 lines deleted...]
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2366613730.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>1598512450.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>550522760.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>1282307590.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>76054990.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>4274996370.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>4355405830.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>4934448870.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>4915222100.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>5872970370.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>3953262010.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>4028711660.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>2318304360.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>11777037790.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>4741071340.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>5122998730.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>6459430280.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>2323358190.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18285,517 +18890,534 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
         <v>104779129.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>104779129.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>104779129.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>107035700.0</v>
       </c>
       <c r="Y14">
         <v>107035700.0</v>
       </c>
       <c r="Z14">
-        <v>119663644.0</v>
+        <v>107035700.0</v>
       </c>
       <c r="AA14">
-        <v>119663644.0</v>
+        <v>107035700.0</v>
       </c>
       <c r="AB14">
-        <v>119663644.0</v>
+        <v>107035700.0</v>
       </c>
       <c r="AC14">
         <v>119663644.0</v>
       </c>
       <c r="AD14">
+        <v>119663644.0</v>
+      </c>
+      <c r="AE14">
+        <v>119663644.0</v>
+      </c>
+      <c r="AF14">
+        <v>119663644.0</v>
+      </c>
+      <c r="AG14">
         <v>121538390.0</v>
       </c>
-      <c r="AE14"/>
-[...1 lines deleted...]
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14">
         <v>128200.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>132000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>127600.0</v>
       </c>
-      <c r="AO14"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14"/>
+      <c r="AU14">
+        <v>7600.0</v>
+      </c>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
+      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BD14">
+        <v>68558400.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>33600900.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>177900.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>175200.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>172500.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>32697600.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>175600.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>114300.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>170400.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>225600.0</v>
       </c>
-      <c r="BO14">
+      <c r="BR14">
         <v>157700.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>232800.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>85514500.0</v>
       </c>
-      <c r="BR14">
+      <c r="BU14">
         <v>237100.0</v>
       </c>
-      <c r="BS14">
+      <c r="BV14">
         <v>238700.0</v>
       </c>
-      <c r="BT14">
+      <c r="BW14">
         <v>240800.0</v>
       </c>
-      <c r="BU14"/>
-      <c r="BV14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>564100.0</v>
       </c>
-      <c r="BW14">
+      <c r="BZ14">
         <v>237800.0</v>
       </c>
-      <c r="BX14">
+      <c r="CA14">
         <v>234000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CB14">
         <v>84000000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CC14"/>
       <c r="CD14">
+        <v>41000000.0</v>
+      </c>
+      <c r="CE14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CF14"/>
+      <c r="CG14">
         <v>5000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CH14">
         <v>12000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CI14">
         <v>5000000.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>9000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CL14">
         <v>9000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CM14">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>-4188002808.0</v>
+      </c>
+      <c r="C15">
+        <v>-5525322301.0</v>
+      </c>
+      <c r="D15">
+        <v>4969444.0</v>
+      </c>
+      <c r="E15">
         <v>2442263000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>3671379000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-4509792000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-5262265000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>350583763.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>5617656000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-4157013503.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>5479478617.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-3771735752.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>1049970677.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-2390925470.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>287767794768.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-1440717880.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-2233048408.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-5090954430.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-4921299684.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-6288250664.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-7786211577.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>1256699943.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-7108154986.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-5320452400.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-6536465935.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-4478158689.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>4870350677.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-1848417147.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>831001820.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>503387240.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>15886510220.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>-2047478337.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>-310133101.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>-7800224086.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>1587893944.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>2281718162.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>1635198449.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>515324654.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-750738951.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>15831093015.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>1315554572.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>6525162774.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>17109546974.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>5221998560.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>4916308510.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>345892106.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>4469093903.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>2762317095.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>4503475715.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>3080045087.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>5955734852.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>10215287786.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>6729259499.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>3483598125.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>2422731000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>5109245145.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>4969440.0</v>
+      </c>
+      <c r="E16">
         <v>2442263260.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>3671378850.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>-4509791980.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>-5262265050.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>350583760.0</v>
       </c>
-      <c r="G16"/>
-[...2 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-3771735750.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>1049970680.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-2390925470.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-2390925470.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-1440717880.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-2233048408.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-5090954430.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-4921299684.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-6288250664.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-7786211577.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>1256699943.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-7108154986.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-5320452400.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-6536465935.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-4478158690.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>4870350677.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-514028090.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>831001820.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>503387240.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>15886510220.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-2047478337.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -18807,97 +19429,100 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-1848417147.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>831001820.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>503387240.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>15884635474.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>-2047478337.0</v>
       </c>
-      <c r="AE17"/>
-[...1 lines deleted...]
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -18909,54 +19534,57 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -19001,54 +19629,57 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19093,54 +19724,57 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19185,252 +19819,264 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-3987441866.0</v>
+      </c>
+      <c r="C21">
+        <v>-5061892249.0</v>
+      </c>
+      <c r="D21">
+        <v>-2144548783.0</v>
+      </c>
+      <c r="E21">
         <v>-3553851000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-1945008000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-6957738000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-2536762000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-3249960022.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-2507818000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-3953949220.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-555039660.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-7192183300.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-3402286850.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-3482580970.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>307051883580.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-1382373110.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>1695335150.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-1061292610.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>7024868280.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-1329594630.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-2129747530.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-760927640.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>941734629.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-3698283244.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-229139790.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-329489053.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>2455068852.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-2105715890.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-1622315453.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-2879299962.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>15299366185.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-976376089.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-1564941897.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-5570114560.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>2063034874.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-882430201.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>1173660700.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>198697408.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>8552286222.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>5826052317.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>336494843.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>7021527347.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>16324916045.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>2138747079.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>3271518654.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>408330660.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>1808978119.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>927302177.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>2245466326.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>2900585154.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>4351709242.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>4844482844.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>6096633650.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>2169235304.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>5248037296.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>2598552967.0</v>
       </c>
-      <c r="BC21"/>
-[...1 lines deleted...]
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19475,252 +20121,264 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>14071902169.0</v>
+      </c>
+      <c r="C23">
+        <v>14611076366.0</v>
+      </c>
+      <c r="D23">
+        <v>15670215754.0</v>
+      </c>
+      <c r="E23">
         <v>12850049000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>11983494000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>14683951000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>15927455000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>11908254652.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>14143188000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>11542209795.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>12312032520.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>15523910711.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>12193766504.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>12234263240.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>127500108196.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>13318064803.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>12475268944.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>11853193277.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>14257820055.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>11214089873.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>14631520054.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>12350462139.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>16894590512.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>13691661626.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>14016798546.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>16402811437.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>10924929374.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>15858972863.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>10762731868.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>13776923031.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>13788556777.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>17835131555.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>22037494777.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>18781615284.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>48573466489.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>28942794560.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>26220754148.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>24044181987.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>20404747337.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>32551554112.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>29235201937.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>36812201176.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>45558322307.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>18959619637.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>23616332201.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>16605560832.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>14921233911.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>18023631013.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>17694261864.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>18214950682.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>15119881783.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>13883318160.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>20584911863.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>18653816288.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>21488723848.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>16656364370.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19765,54 +20423,57 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -19857,54 +20518,57 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19949,524 +20613,541 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>181</v>
+      </c>
+      <c r="B27">
+        <v>688163674.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>269275000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>447486000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>36988000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>338985868.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>629981000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>524213658.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>43132164.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>576445288.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>457559390.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>424357329.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>12245521062.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>510673932.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>495936327.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>504293752.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>1637071.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>448626316.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>539619511.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>615639714.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>188419737.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>598515542.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>486205184.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1050212868.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>280356485.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>990486193.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>865791312.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>971197936.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>743745907.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>1370463941.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>1454480933.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>1474479905.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>111299152.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>1890690406.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>942152719.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>645417183.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>2307396583.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>965425120.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>2709865649.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>1012573786.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>98639165.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>689797814.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>618509844.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>883692000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>987564475.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>979549347.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>899631733.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>802695755.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>1078560426.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>848968046.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>787178356.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>716943203.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>673483433.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>655050937.0</v>
       </c>
-      <c r="BC27"/>
-[...1 lines deleted...]
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>9073626496.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>10319434730.0</v>
+      </c>
+      <c r="E28">
         <v>8470053590.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>7588319000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>9918644000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>4872515000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>7675356657.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>8779746000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>7191786336.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>4885860199.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>11807691696.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>9263256971.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>8494664606.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>100044744.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>10059701352.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>8992781000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>8687591901.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>9028753220.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>8351447104.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>9956830148.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>9129488939.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>7745474683.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>10915941831.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>8007586610.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>10675874879.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>6207605730.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>9882062063.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>13210988586.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>11238631797.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>1603984410.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>13193601052.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>15064063494.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>12364266839.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>10794179239.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>12432906324.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>11906043876.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>9858226143.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>4021328121.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>10190279665.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>11668336111.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>11504457195.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>4896230007.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>11009550000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>12061074700.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>10830180226.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>12005132575.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>9589263997.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>8881189455.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>7937802728.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>8489706196.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>8266576317.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>8799578691.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>7157923290.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>9451126234.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>7618572537.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>183</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29">
+        <v>-269272540.0</v>
+      </c>
+      <c r="E29">
         <v>273750100.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>304290920.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>212931810.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-401970160.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>297397190.0</v>
       </c>
-      <c r="G29"/>
-[...2 lines deleted...]
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
         <v>272072790.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>252785800.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>255000510.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>10054571710.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>392516850.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>395845780.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>331646990.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>2092074820.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>328019480.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>339026420.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>360485860.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>3169989780.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>315613960.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>762319930.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>628966450.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-466696380.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>1137717390.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>436491860.0</v>
       </c>
-      <c r="AB29"/>
-[...1 lines deleted...]
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20481,770 +21162,801 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>10541380647.0</v>
+      </c>
+      <c r="C30">
+        <v>9942772139.0</v>
+      </c>
+      <c r="D30">
+        <v>10316216503.0</v>
+      </c>
+      <c r="E30">
         <v>8470054000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>8333980000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>11270965000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>6581065000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>8089582858.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>10451666000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>7715999994.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>5665752328.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>10990315164.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>8326010722.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>7446991541.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>20207855547.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>8760997182.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>7608267851.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>7319899995.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>7171186480.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>6868959476.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>8438183390.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>7838871265.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>9749226940.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>9302389486.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>11540470888.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>11659370480.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>733070273.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>7484132885.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>6482793401.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>8241818044.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>296679305.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>12580953546.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>12467524519.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>14131491667.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>10674914361.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>10166867989.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>12039821855.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>10114115327.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>2752715418.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>9984543794.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>12577514622.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>11599706137.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>2432218042.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>8125832340.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>10428938124.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>10793643076.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>2022505530.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>11197534514.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>9403189473.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>10044162906.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>1304292986.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>5397705506.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>9531778513.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>8860869426.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>4363274256.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>7927775007.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>95994991.0</v>
+      </c>
+      <c r="C31">
+        <v>-118882694.0</v>
+      </c>
+      <c r="D31">
+        <v>1879934530.0</v>
+      </c>
+      <c r="E31">
         <v>6269865000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>5920677000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>2660877000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-3126623000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>3897940979.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>8461680000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>5692397.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>5019853370.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>3692520338.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>4705043327.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>1346656005.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-9229888339.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>334172082.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-3532537774.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-3698014832.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-9848969997.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-4630636550.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-5317437623.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>2384394821.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-4882156405.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-1306555194.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-6173972658.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-3519703191.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>1935957503.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>579685669.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>2889809131.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>3761525807.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>8399354004.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-530796081.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>1874291169.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-1740552225.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-3914883957.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>4028623135.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>1192662498.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>1047619391.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-8902721020.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>9925094987.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>2239189082.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>1426489135.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>1834714553.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>3959818985.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>2755436151.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>663870359.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>9951866469.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>2558548868.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>2924344998.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>1043925436.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>19266749895.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>6119521512.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>2533333398.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>1440435785.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>-405906048.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>2749802411.0</v>
       </c>
-      <c r="BC31"/>
-[...1 lines deleted...]
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>10084460303.0</v>
+      </c>
+      <c r="C32">
+        <v>9549184117.0</v>
+      </c>
+      <c r="D32">
+        <v>13525666971.0</v>
+      </c>
+      <c r="E32">
         <v>9296198000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>10038487000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>7726213000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>13390693000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>8658294630.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>11635369000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>7588260574.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>11756992855.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>8331727414.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>8791479653.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>8751682270.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>434551991774.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>11935691692.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>14170604090.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>10791900670.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>21282688340.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>9884495243.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>12501772525.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>11589534494.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>16224094233.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>12312109718.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>10836322740.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>16237615308.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>18695936007.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>17263482112.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>16765790095.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>15034928153.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>29863145625.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>18948530362.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>24388361628.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>13267293859.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>50751722916.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>32352824700.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>28277935908.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>24737846354.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>28024145079.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>39685868339.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>31448899903.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>44857862686.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>64389501971.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>24804175098.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>29305305553.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>17980928920.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>19670896621.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>20951887229.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>22301150490.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>21680929591.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>20657370184.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>24232506693.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>28524078070.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>21610021666.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>26517240365.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>21406996876.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>26077523100.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>25747250300.0</v>
       </c>
-      <c r="BE32">
+      <c r="BH32">
         <v>37524744200.0</v>
       </c>
-      <c r="BF32">
+      <c r="BI32">
         <v>20143794000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BJ32">
         <v>28469030100.0</v>
       </c>
-      <c r="BH32">
+      <c r="BK32">
         <v>13903721700.0</v>
       </c>
-      <c r="BI32">
+      <c r="BL32">
         <v>20585878900.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BM32">
         <v>17976092000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BN32">
         <v>15844012800.0</v>
       </c>
-      <c r="BL32">
+      <c r="BO32">
         <v>13790170500.0</v>
       </c>
-      <c r="BM32">
+      <c r="BP32">
         <v>23506320500.0</v>
       </c>
-      <c r="BN32">
+      <c r="BQ32">
         <v>16878231400.0</v>
       </c>
-      <c r="BO32">
+      <c r="BR32">
         <v>14650417600.0</v>
       </c>
-      <c r="BP32">
+      <c r="BS32">
         <v>13656942200.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BT32">
         <v>14546678200.0</v>
       </c>
-      <c r="BR32">
+      <c r="BU32">
         <v>16714048400.0</v>
       </c>
-      <c r="BS32">
+      <c r="BV32">
         <v>13576108600.0</v>
       </c>
-      <c r="BT32">
+      <c r="BW32">
         <v>10904685000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BX32">
         <v>13278110800.0</v>
       </c>
-      <c r="BV32">
+      <c r="BY32">
         <v>32951330500.0</v>
       </c>
-      <c r="BW32">
+      <c r="BZ32">
         <v>12837580800.0</v>
       </c>
-      <c r="BX32">
+      <c r="CA32">
         <v>10449025700.0</v>
       </c>
-      <c r="BY32">
+      <c r="CB32">
         <v>10715000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CC32">
         <v>11172000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CD32">
         <v>13112000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CE32">
         <v>11348000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CF32">
         <v>16427000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CG32">
         <v>19806000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CH32">
         <v>11548000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CI32">
         <v>11738000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CJ32">
         <v>15724000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CK32">
         <v>18442000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CL32">
         <v>10970000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CM32">
         <v>11063000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21276,2000 +21988,2079 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>5657036000.0</v>
+      </c>
+      <c r="C2">
         <v>6760216000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>213584666000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7744899000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14526837000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23574824000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28450124000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32456214006.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>91303402642.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68738691382.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49885181816.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51744778011.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55193328525.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65212842354.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>26592690000</v>
+      </c>
+      <c r="C3">
         <v>2329008000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3135558000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3182239000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1295421000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5623861000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16894943000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10402384340</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>63012487167</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8476003182</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16441143103</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7852696366</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5650444438</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24051807757</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>1224160000.0</v>
+      </c>
+      <c r="C6">
         <v>-1103180000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-206824450000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>205839767000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6781938000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9047987000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4875300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4006090184.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-58847188636.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22564711260.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18853509566.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1859596195.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3448550514.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10019513829.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>-23053602940.0</v>
+      </c>
+      <c r="C7">
         <v>-21108574670.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-18741185020.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>31375575560.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18229971400.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-23112274780.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-14216334420.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-12901226020.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-25017157860.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-21762099510.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1306208650.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>105276387997.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1301826201.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-13361027860.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-27618879481.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-38854754014.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40570448551.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-62484507805.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-27892255857.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>3398874000.0</v>
+      </c>
+      <c r="C14">
         <v>3722283000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3785294000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15191853000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8028276000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8565013000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9771212000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9277151788.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8647117752.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7482502555.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6883906316.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7377098898.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6964305739.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6660748967.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>-65488796000.0</v>
-[...2 lines deleted...]
-      <c r="E15">
+        <v>3452340000.0</v>
+      </c>
+      <c r="D15">
+        <v>65488796000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>329560000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>301942000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>302837679.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>983473665.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3606069947.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3933887591.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3933789666.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3643692051.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5592092570.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>6881196000.0</v>
+      </c>
+      <c r="C16">
         <v>5657036000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6760216000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>213584666000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7744899000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14526837000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>23574824000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28450123822.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32456214006.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>91303402642.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>68738691382.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>49885181816.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>51744778011.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55193328525.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>65212842354.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-26272656000.0</v>
+      </c>
+      <c r="C18">
         <v>-150793000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-70856685000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>388691983000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12180637000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10396182000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31645077000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32953586870.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7581735655.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39154737022.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8470942837.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18052878625.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>14863167652.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12522668562.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
-[...1 lines deleted...]
-      </c>
+      <c r="F19"/>
       <c r="G19">
         <v>-10501775000.0</v>
       </c>
       <c r="H19">
         <v>-10501775000.0</v>
       </c>
       <c r="I19">
         <v>-10501775000.0</v>
       </c>
-      <c r="J19"/>
+      <c r="J19">
+        <v>-10501775000.0</v>
+      </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-271779589.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14541852590.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27932221168.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29084834365.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-51752571670.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>65122722319.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30105446586.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>1608820000.0</v>
+      </c>
+      <c r="C22">
         <v>-3451039000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>366788000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>279003074000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17739062000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23443232000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4356323000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5728674696.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6020135209.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22921071410.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27593746150.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14814931800.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26383880262.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21069743288.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20986669000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10130740000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6501625000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3963371000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6811595000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>288000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3326000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3383000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9916000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7161000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19531000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>5242197000.0</v>
+      </c>
+      <c r="C23">
         <v>-592933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2176510000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-25572473000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6200000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1163299000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-860503000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7807677675.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-81520000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-384443882.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-314642475.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6104625913.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-9447784135.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23941389633.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B24">
+        <v>7912680000.0</v>
+      </c>
+      <c r="C24">
         <v>6882943750.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-67981126000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>67355800.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-402125334.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10501775000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>302125000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1463225000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1450000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>69665900.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-52200000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3501347945.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3797339697.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-16651035163.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>-4687659000.0</v>
+      </c>
+      <c r="C25">
         <v>1906972000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-71873209000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>97679294000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1174429000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10105897000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-28877669000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-19002725438.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>58057734055.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-46117302695.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-12739639568.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-32392212957.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-12834573911.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-16201353060.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-33798.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>19584136000.0</v>
+      </c>
+      <c r="C28">
         <v>-952387000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-67986639000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-182852216000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5928220000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13048993000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26769776000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28781996686.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-52736045335.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>61751152372.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26381755339.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12523383497.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15383270074.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18349297063.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>320034000.0</v>
+      </c>
+      <c r="C29">
         <v>2178216000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-67721127000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>391874221000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10885216000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4772321000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14750134000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-22551202530.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>55430751512.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-30678733840.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7970200266.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-10200182259.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20513612090.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11529139195.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-18680010000.0</v>
+      </c>
+      <c r="C30">
         <v>-2329008000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-71116684000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3182239000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1824943000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17324658000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16894943000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-10236884340.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-61509987167.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8331337282.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16360843104.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4351348421.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-9447784135.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-40702842920.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>141</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>142</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BV1" t="s">
         <v>145</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>20</v>
       </c>
-      <c r="BW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>150</v>
       </c>
-      <c r="BY1" t="s">
-        <v>151</v>
+      <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>6665405000.0</v>
+      </c>
+      <c r="C2">
+        <v>6881196000.0</v>
+      </c>
+      <c r="D2">
+        <v>4291251000.0</v>
+      </c>
+      <c r="E2">
         <v>6190968000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>4685340074.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>5657036000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>4062439000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>8395679113.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>7300066182.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>6760215783.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>81063286503.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>87177908441.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>154360231774.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>213584665738.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>123104955820.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>213248046875.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>7031547925.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>7744898856.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>10480243773.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>14419718308.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>21288022638.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>14526837035.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>17573840705.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>27602577650.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>10875725625.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>23574823706.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>12541862492.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>20596711312.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>18753788671.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>28450123822.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>43513509025.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>16526268060.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>18694085832.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>32456214006.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>49723556000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>25489626991.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>48612532745.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>91303402642.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>82938013012.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>58090313765.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>56293189895.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>68738691382.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>43055610964.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>40192494333.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>42640274617.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>49885181816.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>50166477817.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>45775318748.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>50854705666.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>51744778011.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>38379418435.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>47922244955.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>50771392219.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>55193328525.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>25879173778.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>43418359828.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>1477393000</v>
+      </c>
+      <c r="C3">
+        <v>292523000</v>
+      </c>
+      <c r="D3">
+        <v>1083998000</v>
+      </c>
+      <c r="E3">
         <v>22536791000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>2349010916</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>622891000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>107389000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>1464904889</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>419535544</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>551957087</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>2192929409</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>2240535671</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>1656234324</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1431717909</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>12141403535</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>14998079523</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>190621131</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>134941558</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>148007112</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>664202840</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>75866448</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>407344606</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>4186348608</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>721778550</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1737738924</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>421551527</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>2928150533</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>28515191</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>2039629175</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>11898648045</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>6813453729</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>813954524</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>1765674412</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>1009301675</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>2495375716</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>58569571475</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>552430648</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>1395109328</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>4441048598</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>469406429</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>1292945215</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>2272602940</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>1142784112</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>1646799710</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>3756845570</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>2022752426</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>58630742</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>2610060796</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>3174121595</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>2009883233</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>4475876270</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>3831417052</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>5184284200</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>1110619456</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>17178265319</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>19903806361</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
@@ -23287,54 +24078,63 @@
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23368,54 +24168,57 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23449,368 +24252,385 @@
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>-421264000.0</v>
+      </c>
+      <c r="C6">
+        <v>-215791000.0</v>
+      </c>
+      <c r="D6">
+        <v>2589945000.0</v>
+      </c>
+      <c r="E6">
         <v>-1899717000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>1505628228.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-971696000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>1594597000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-4333240224.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>1095612931.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>539850399.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-74303070720.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-6114621938.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-67182323333.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-59224433964.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>90479709918.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-90143091055.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>206216498950.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-713350931.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-2735344917.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-3939474535.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-6868304330.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>6761185603.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-3047003670.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-10028736945.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>16726852025.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-12699098081.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>11032961214.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-8054848820.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>1842922641.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-9696335151.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-15063385203.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>26987240965.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-2167817772.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-13762128174.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-17267341994.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>24233929009.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-23122905754.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-42690869897.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>8365389630.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>24847699247.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>1797123870.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-12445501487.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>25683080418.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>2863116631.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>-2447780284.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-7244907199.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-281296000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>4391159069.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-5079386918.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-890072345.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>13365359576.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-9542826520.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-2849147264.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-4421936306.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>29314154747.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>-17539186050.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-23053602940.0</v>
+      </c>
+      <c r="E7">
         <v>-16131836680.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-10814056970.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-6740294510.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-21108574670.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-11842378090.0</v>
       </c>
-      <c r="G7"/>
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-12868831260.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-5739552290.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-3026896820.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>31375575560.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-13271639520.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-8858073720.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-4546080790.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-18229971400.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-14779973110.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-10442246230.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-4897996920.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-23112274780.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-15012477260.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-10424336720.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-7277745320.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-14216334420.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-17809218120.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-12450379770.0</v>
       </c>
-      <c r="AB7"/>
-[...1 lines deleted...]
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23844,54 +24664,57 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -23925,54 +24748,57 @@
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24006,73 +24832,70 @@
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...7 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -24080,222 +24903,234 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-      <c r="AG11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-2595865928.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>-55836172615.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>-183234833106.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>79897816067.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>206018284597.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>2595120439.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>-17192162140.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>-2106111749.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-512592659.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>769978365.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>7794804353.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>-5512575254.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>3397757698.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>4402217353.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-13054188991.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-8990229147.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>-10367927791.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>3232552336.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-17849069301.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>-2328802170.0</v>
       </c>
-      <c r="AE12"/>
-[...1 lines deleted...]
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24329,571 +25164,595 @@
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>779590000.0</v>
+      </c>
+      <c r="C14">
+        <v>778441000.0</v>
+      </c>
+      <c r="D14">
+        <v>1483962000.0</v>
+      </c>
+      <c r="E14">
         <v>686680000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>398637030.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>829594000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>1048020000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>611262243.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>967893183.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>1095107502.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>-679839174.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>1468137711.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>1463115754.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>1533879709.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>9530934591.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>1857475636.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>1886018108.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>1917424618.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>1931285133.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>1948609947.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>2156528952.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>1991851901.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>2088065489.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>2576015241.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1704673459.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>2196259240.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>2249951809.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>2226530140.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>2671575540.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>2623154909.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>2156447140.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>1665902312.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>2756892500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>2697909836.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>3213571145.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>1994226648.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>1724529692.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>1714790267.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>2152825610.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>1860704322.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>1737206313.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>1731766310.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>1388975379.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>1797452648.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>1846239914.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>1851238376.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>1215912641.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>2519215414.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>1818351625.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>1823619218.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>1757336715.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>1740058551.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>1740745745.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>1726164728.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>1611429103.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>1759422793.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...2 lines deleted...]
-      <c r="F15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>177846000.0</v>
+      </c>
+      <c r="I15">
         <v>3274493630.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>3274493630.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-      <c r="J15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>65488796000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>65488796000.0</v>
       </c>
-      <c r="L15"/>
-[...1 lines deleted...]
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="W15"/>
+      <c r="X15">
         <v>35808525.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>308521694.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>56846831.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>56846831.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>56846831.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>301942175.0</v>
       </c>
       <c r="AC15">
         <v>301942175.0</v>
       </c>
       <c r="AD15">
+        <v>301942180.0</v>
+      </c>
+      <c r="AE15">
         <v>301942175.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
+        <v>301942175.0</v>
+      </c>
+      <c r="AG15">
+        <v>301942175.0</v>
+      </c>
+      <c r="AH15">
         <v>302837679.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>983473665.0</v>
       </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15">
+        <v>983473665.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>7175779.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>80379264.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>3532866462.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>3015.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>46060000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>3887824576.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>2083.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>3933787583.0</v>
       </c>
-      <c r="AU15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA15">
+        <v>3643692051.0</v>
+      </c>
+      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>1155511476.0</v>
+      </c>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>6244141000.0</v>
+      </c>
+      <c r="C16">
+        <v>6665405000.0</v>
+      </c>
+      <c r="D16">
+        <v>6881196000.0</v>
+      </c>
+      <c r="E16">
         <v>4291251000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>6190968302.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>4685340000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>5657036000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>4062438889.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>8395679113.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>7300066182.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>6760215783.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>81063286503.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>87177908441.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>154360231774.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>213584665738.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>123104955820.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>213248046875.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>7031547925.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>7744898856.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>10480243773.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>14419718308.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>21288022638.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>14526837035.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>17573840705.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>27602577650.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>10875725625.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>23574823706.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>12541862492.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>20596711312.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>18753788671.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>28450123822.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>43513509025.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>16526268060.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>18694085832.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>32456214006.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>49723556000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>25489626991.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>48612532745.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>91303402642.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>82938013012.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>58090313765.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>56293189895.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>68738691382.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>43055610964.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>40192494333.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>42640274617.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>49885181816.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>50166477817.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>45775318748.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>50854705666.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>51744778011.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>38379418435.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>47922244955.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>50771392219.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>55193328525.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>25879173778.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>43418359828.0</v>
       </c>
-      <c r="BD16"/>
-[...1 lines deleted...]
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24927,330 +25786,345 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-6129775000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4034984000.0</v>
+      </c>
+      <c r="D18">
+        <v>4238290000.0</v>
+      </c>
+      <c r="E18">
         <v>-21173434000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-2352096592.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-9306366000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>3520445000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-239945130.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-5782247627.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>262558072.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-2876001623.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-6294978631.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-1739013820.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-59658815994.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>118608206117.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>65316494300.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>205480633166.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-713350931.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-3545688335.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-7109955306.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-5136178510.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>3611185603.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-1411833752.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-7320232905.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-3171773705.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>1483965422.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-7301122926.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-8640631346.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-8904979605.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-5539553560.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-6619565670.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>-3524332719.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>-9394125540.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-14713287941.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>2259303607.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>-1410659593.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>-4630950483.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-3992479186.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>2205419382.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-6208803367.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>-10985460091.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>-25568092946.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>11203362789.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-7716565814.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>493108861.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-5963691044.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-2320495467.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-13377572865.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-5327867082.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>2973056789.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>20676114652.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-2302284000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-2660749713.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>-849913286.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>19505436607.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>-15325271277.0</v>
       </c>
-      <c r="BC18"/>
-[...1 lines deleted...]
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
-[...7 lines deleted...]
-      </c>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
       <c r="X19">
         <v>-10501775000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-      <c r="AA19"/>
+      <c r="Y19">
+        <v>-10501775000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-10501775000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-10501775000.0</v>
+      </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25284,939 +26158,977 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
         <v>-139896784409.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-44400509.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-44400509.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-221779589.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-221779589.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-221779589.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-50000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-271609766.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-1957793389.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>21180664231.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-4409408486.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>19197655186.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>700401443.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>11058751451.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-4156781591.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-10835958867.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>30511573683.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-4188003000.0</v>
+      </c>
+      <c r="C22">
+        <v>-5525322000.0</v>
+      </c>
+      <c r="D22">
+        <v>4969000.0</v>
+      </c>
+      <c r="E22">
         <v>2442263000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>3671378854.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-4509792000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-5262265000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>350583763.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>5617656104.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-4157013503.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>5479478617.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-3771735752.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>1049970677.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-2390925470.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>287767794768.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-1440717880.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-2233048408.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-5090954430.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-4921299684.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-6288250664.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-7786211577.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>1256699943.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-7108154986.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-5320452400.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-6536465935.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-4478158689.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>4870350677.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-1848417147.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>831001820.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>503387240.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>15886510220.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-2047478337.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-310133101.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-7800224086.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>1587893944.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>2281718162.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>1635198449.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>515324654.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-750738951.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>15831093015.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>1315554572.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>6525162774.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>17109546974.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>5221998560.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>4916308510.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>345892106.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>4469093903.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>2762317095.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>4503475715.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>3080045087.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>5955734852.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>10215287786.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>6729259499.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>3483598125.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>2422731000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>5109245145.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>7370552400.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>6167214700.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>8972610700.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>4655793600.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>5539167800.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>1819097200.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>1989716200.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>3818142100.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>2606766500.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>1716115400.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>3877284600.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>2611787400.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>2246301600.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>2780703900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>2302249600.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>10863701900.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>1889159200.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>4424000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>45000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>1715000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>2619000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>4283000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>84000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>-92106000.0</v>
+      </c>
+      <c r="C23">
+        <v>1154689000.0</v>
+      </c>
+      <c r="D23">
+        <v>-343615000.0</v>
+      </c>
+      <c r="E23">
         <v>-162926000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>1629341802.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>4119395000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>810350000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>191192493.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>6886226699.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>373692338.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-3061668356.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>285290052.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>165486487.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>434382030.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-10789938058.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-15562800946.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>735865784.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-134941558.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>1561645049.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>3170480771.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-1732125820.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>3200000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-186627633.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-441788957.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-1261227880.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>726344983.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-2251589939.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>153323258.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>14689150795.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-271692119.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-6574610484.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-471217279.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-304744235.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-457105677.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-573957692.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>44924602919.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>8332248.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>11637525.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-17501143.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>7935695.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>17581400308.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>15109141006.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-210196344.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>9770220525.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-1770936147.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-2022752426.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>1947528373.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>20587813519.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-3174121595.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-2009883233.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>-2921182877.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-1724371141.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>-1788575636.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>-3664686589.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>27028988709.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>-1292728821.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>208</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-49378000.0</v>
+      </c>
+      <c r="E24">
         <v>6005058000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>2221999313.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>2055952000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-1201331000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>3289727480.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>3289727478.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="K24"/>
+      <c r="L24">
         <v>634876591.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>176000000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>67355802.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>0.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-1484088556.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-1484088556.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>1081963222.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>1081963222.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-1213141044.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>36036210.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>36036210.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-10500000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>268125000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>34000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>302125000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>302125000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>1463225000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>1297725000.0</v>
       </c>
-      <c r="AE24"/>
-[...1 lines deleted...]
-      <c r="AG24">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>1502436268.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>193113732.0</v>
       </c>
-      <c r="AI24"/>
-[...1 lines deleted...]
-      <c r="AK24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>81766081.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>1390099819.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>75000000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-9407570709.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>1225000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>1985909423.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1941972945.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>1559375000.0</v>
       </c>
-      <c r="AU24"/>
-[...1 lines deleted...]
-      <c r="AW24">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-7397059147.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>2107045911.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>1458946989.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>33726550.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>-17376285298.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>27200000.0</v>
       </c>
-      <c r="BC24"/>
-[...1 lines deleted...]
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>-1243969000.0</v>
+      </c>
+      <c r="C25">
+        <v>1004421000.0</v>
+      </c>
+      <c r="D25">
+        <v>3833357000.0</v>
+      </c>
+      <c r="E25">
         <v>-1765587000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-4073101560.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-5003278000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>7627301000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>263113753.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-11948261370.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>3876421160.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-9868570475.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>1185430503.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>330365580.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-54302292906.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-171770057595.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>83612767339.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>209790320813.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>6429969675.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>3454903594.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>1791108145.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>4882428467.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>4753682167.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>7794604353.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-5297574296.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>3397757695.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>4187416398.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-11493274879.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-8990229148.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-10367927790.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>3232552336.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-17849069301.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-2328802170.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-10075210527.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-8601672016.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-46785766.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>52882967072.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-7438247976.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-4827484779.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>5244381321.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-23431194275.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-12745275761.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-31552419090.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>-6152375452.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-13089217312.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>-2512593993.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-6138069100.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>-7946871269.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-16049044578.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-8475572827.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>79275717.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>8487166815.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>-10426213286.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>-5946470757.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-4949056683.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-1706988816.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>-2290132854.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -26250,54 +27162,57 @@
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26331,611 +27246,641 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>5708511000.0</v>
+      </c>
+      <c r="C28">
+        <v>3819193000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1598967000.0</v>
+      </c>
+      <c r="E28">
         <v>13268659000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>1635725507.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>6278719000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-724518000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-4093295096.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>3588133080.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>277292327.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-3158068367.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>180356693.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-65443309513.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>434382030.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-28128496199.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-155459585355.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>735865784.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>735865784.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1339865460.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>3170480771.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-1732125820.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>3150000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-422028874.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-2708504040.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>19862589520.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-3683063503.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>18065959140.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>551782526.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>10747902246.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-4156781591.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-9905729355.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>30511573683.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>7225911158.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>950241200.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-21030477693.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>25441129253.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-18491667753.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-38655029142.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>5802843575.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>29770225526.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>12758399133.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>13419684138.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>24393974018.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>8495730525.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-5155989933.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-1562155615.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-380643107.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>16194023842.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-228338563.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-3061658675.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-68027593.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-9861980256.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-1788575636.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-3664686589.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>27028988709.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-2448240297.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>-4652381000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3742461000.0</v>
+      </c>
+      <c r="D29">
+        <v>5322288000.0</v>
+      </c>
+      <c r="E29">
         <v>1363357000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-3085676.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-8683476000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>3413056000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1224959759.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-5362712083.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>814515159.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-5068931032.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-4054442960.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-82779496.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-58227098085.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>106466802582.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>80314573823.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>205671254297.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-578409373.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-3397681223.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-6445752466.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-5060312062.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>4018530209.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>2774514856.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-8042011455.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-1434034781.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>1905516949.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-4372972393.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-8612116155.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-6865350430.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>6359094485.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>193888059.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>-2710378195.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>-7628451128.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-13703986266.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>4754679323.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>57158911882.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>-4078519835.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-2597369858.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>6646467980.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>-5739396938.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>-9692514876.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>-23295490006.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>12346146901.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>-6069766104.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>4249954431.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-3940938618.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>-2261864725.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>-10767512069.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>-2153745487.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>4982940022.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>16200238382.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>1529133051.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>2523534487.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>260706170.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>2327171288.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>4578535084.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-1477393000.0</v>
+      </c>
+      <c r="C30">
+        <v>-292523000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1133376000.0</v>
+      </c>
+      <c r="E30">
         <v>-16531732000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-127011603.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1433061000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-1093942000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-1464904887.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>2870191934.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-551957087.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-66076071320.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-2240535671.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-1656234324.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-1431717909.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>12141403535.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-14998079523.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-190621131.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-134941558.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-677529154.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-664202840.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-75866448.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-407344606.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-5399489652.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>721778550.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-1701702714.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-10921551527.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-2660025533.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>5484809.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-2039629175.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-11898648045.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-5350228729.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-813954524.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-1765674412.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-1009301675.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-992939448.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-58376457743.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-552430648.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-1395109328.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-4359282517.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>920693390.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-1217945215.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-2272602940.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-10550354821.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-421799710.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-1770936147.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-2022752426.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>1883342203.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-1050685796.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-3174121595.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-2009883233.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-2921182877.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-1724371141.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-3725337211.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-1076892906.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-198019979.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>-19876606361.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>