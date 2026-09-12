--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
@@ -2616,2918 +2619,3027 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I1" t="s">
         <v>4</v>
       </c>
-      <c r="I1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>5</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>6</v>
       </c>
-      <c r="M1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>8</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
         <v>10</v>
       </c>
-      <c r="Y1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>16758000.0</v>
+      </c>
+      <c r="C2">
         <v>2192000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4781000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1836000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4121000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1810000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3562000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1662000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2464000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1725000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2661000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3492000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5470000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2116000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3797000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3409000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3916000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>3772000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2292000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4143000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3548000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1733000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>428000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2473000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>1819978000.0</v>
+      </c>
+      <c r="C8">
         <v>1817092000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1813666000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1810599000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1792436000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1789270000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1784371000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1779819000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>1771332000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1766971000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>4502000.0</v>
+      </c>
+      <c r="C10">
         <v>6241000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12407000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19661000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28488000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63093000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>64252000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>49774000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>55936000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11694000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5353000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10919000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3408000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5838000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4937000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7406000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6685000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12837000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6532000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3910000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2856000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21762000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6558000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15385000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13686000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10919000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3408000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5838000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4937000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7406000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6685000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12837000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1697580000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1695119000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1692606000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1679066000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1664751000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1662298000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1659698000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>26</v>
       </c>
-      <c r="B14">
+      <c r="B14"/>
+      <c r="C14">
         <v>2051142000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2021648000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2014670000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2011218000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2002633056.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2002226000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1988382000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1987422000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1974831000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1969458000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>1955139000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1943251000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1926235300.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1924807700.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1884852900.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1880000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1865057500.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1851188800.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1848602200.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1809117600.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1789365100.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1807391300.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1789534900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>0.0</v>
+      </c>
+      <c r="C22">
         <v>43000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>0.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
         <v>271400000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>759428000.0</v>
+      </c>
+      <c r="C24">
         <v>696797000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>665472000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>716487000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>609030000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>736752000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>614796000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>737816000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>605977000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>766335000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>876316000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>751383000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>851006000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>975694000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>875568000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>875427000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>975233000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>875269000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>548955000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>549673000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>648692000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>780599000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>780468000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>530987000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>530881000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>751383000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>851006000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>975694000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>875568000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>875427000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>975233000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>875269000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>17233000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>16731000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16479000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16523000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>16565000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>16584000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>16598000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>763296000.0</v>
+      </c>
+      <c r="C28">
         <v>766807000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>757645000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>696826000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>687639000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>673659000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>675494000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>688042000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>550041000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>935945000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>870963000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>978282000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>847598000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>2577538000.0</v>
+      </c>
+      <c r="C29">
         <v>2573436000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2602170000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2568300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2572931000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2603462000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2553369000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2537611000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2302605000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2596031000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2437872000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2546885000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2526949000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>46742000.0</v>
+      </c>
+      <c r="C30">
         <v>9669000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9530000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47708000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8437000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49136000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7487000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44242000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8099000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42858000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>37593000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43502000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39966000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40940000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40746000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39660000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38516000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37111000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>36408000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36219000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36164000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34325000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34712000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33682000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>1619388000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1618714000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1661776000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1648848000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1639093000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1645575000.0</v>
       </c>
-      <c r="Y31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>23272000.0</v>
+      </c>
+      <c r="C32">
         <v>-31739000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-54506000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57850000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-39756000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>102603000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-15052000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88754000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-41523000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>83459000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-83868000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-208617000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-106124000.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>2557272000.0</v>
+      </c>
+      <c r="C33">
         <v>2553779000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2566426000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2518669000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2513228000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2510501000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2450698000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2455732000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2350510000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2338950000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2532379000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2532760000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2652085000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2653727000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2645143000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2644515000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2645908000.0</v>
       </c>
-      <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>6637000.0</v>
+      </c>
+      <c r="C34">
         <v>6383000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6897000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7026000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6941000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6721000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6491000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6094000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5556000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5657000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6005000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5792000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5728000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5408000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5052000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5409000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5410000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>770666000.0</v>
+      </c>
+      <c r="C35">
         <v>721652000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>679668000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>724706000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>616668000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>746394000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>622023000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>744691000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>612359000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>774017000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>886955000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>766459000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>870018000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>987034000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>885398000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>885322000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>982771000.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>2653727000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2645143000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2644515000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2645908000.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>142000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>2381088000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>110000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>285000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>371000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6855000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>99000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>41000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>25000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>26000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>40000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>2077000.0</v>
+      </c>
+      <c r="C40">
         <v>2338000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1946000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1637000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1501000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1534000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1438000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1775000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2346000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2567000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2358000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2604000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3055000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3284000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3795000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3420000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3306000.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>2309000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3801000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2622000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2715000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3158000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4304000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3185000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>7766000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7620000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7439000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7627000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7150000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7619000.0</v>
       </c>
-      <c r="Y41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>1557684000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1675943000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1681247000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1664432000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1662211000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1656106000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1647569000.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>115000.0</v>
+      </c>
+      <c r="C45">
         <v>60574000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>54734000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>0.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>90000.0</v>
+      </c>
+      <c r="C46">
         <v>59391000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54388000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>0.0</v>
       </c>
-      <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>2646000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2635000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634000000.0</v>
       </c>
       <c r="Q47">
         <v>2634000000.0</v>
       </c>
       <c r="R47">
         <v>2634000000.0</v>
       </c>
       <c r="S47">
+        <v>2634000000.0</v>
+      </c>
+      <c r="T47">
         <v>2382125000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2380800000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2420471000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2419223000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2418713000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2417900000.0</v>
       </c>
-      <c r="Y47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-10096000.0</v>
+      </c>
+      <c r="C48">
         <v>-16678000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>18471000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>41214000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>64368000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>77440000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>29252000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>19976000.0</v>
       </c>
-      <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>-122940000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-205415000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-205151000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-82702000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-73092000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-74240000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-73126000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-65824000.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="S48"/>
+      <c r="T48">
         <v>-78192000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-76405000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-30830000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-30218000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-25658000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-16723000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11768000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>8370000.0</v>
+      </c>
+      <c r="C50">
         <v>76251000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>104580000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>107097000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>124950000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>132040000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>181304000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>237818000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>16500000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1000860000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1007250000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1015498000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1027867000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>812893000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>798863000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>796417000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>824206000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>822468000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>822817000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>822998000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>16500000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1000860000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1007250000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1015498000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1027867000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>812893000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>798863000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>796417000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>824206000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>822468000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>822817000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>822998000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>2608516000.0</v>
+      </c>
+      <c r="C55">
         <v>2611272000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2629581000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2586521000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2590135000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2622455000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2569794000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2555093000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2450801000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2664808000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2580612000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2581357000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2698999000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2699545000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2691060000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2692781000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2692584000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2699651000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2449856000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2437948000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2476066000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2493697000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2477367000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2488554000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2510700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>51244000.0</v>
+      </c>
+      <c r="C56">
         <v>57493000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>63155000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>67852000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>76907000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>111954000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>119096000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>99361000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>100291000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>325858000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>48233000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>48597000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>46914000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>45818000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>45917000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>48266000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>46676000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>51795000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>50498000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>40417000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>39116000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>57951000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>42089000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>54070000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>47386000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>27972000.0</v>
+      </c>
+      <c r="C57">
         <v>89232000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>117661000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10002000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>116663000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9351000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>134148000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10607000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>141814000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>242399000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>132101000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>257214000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>153038000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>31264000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>141230000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>145248000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>53707000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>167685000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>273747000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>261941000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>158159000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>56623000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>50656000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>304373000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>301304000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>798638000.0</v>
+      </c>
+      <c r="C58">
         <v>810884000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>797329000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>734708000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>733331000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>755745000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>756171000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>755298000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>754173000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1016416000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1019056000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1023673000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1023056000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1018298000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1026628000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1030570000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1036478000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1052082000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>830468000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>819234000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>814290000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>844849000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>838274000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>842979000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>839234000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>1809740000.0</v>
+      </c>
+      <c r="C60">
         <v>1800388000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1832118000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1851813000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1856804000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1866710000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1813623000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1799795000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1696628000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1648392000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1561556000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1557684000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1675943000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1681247000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1664432000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1662211000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1656106000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1647569000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1619388000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1618714000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1661776000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1648848000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1639093000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1645575000.0</v>
       </c>
-      <c r="Y60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5576,965 +5688,965 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>25682000.0</v>
       </c>
       <c r="C2">
         <v>20280000.0</v>
       </c>
       <c r="D2">
         <v>18882000.0</v>
       </c>
       <c r="E2">
         <v>15989000.0</v>
       </c>
       <c r="F2">
         <v>17837000.0</v>
       </c>
       <c r="G2">
         <v>20843000.0</v>
       </c>
       <c r="H2">
         <v>23818000.0</v>
       </c>
       <c r="I2">
         <v>23208000.0</v>
       </c>
       <c r="J2">
         <v>22158000.0</v>
       </c>
       <c r="K2">
         <v>22500000.0</v>
       </c>
       <c r="L2">
         <v>23055000.0</v>
       </c>
       <c r="M2">
         <v>23541000.0</v>
       </c>
       <c r="N2">
         <v>22010000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-69847000.0</v>
       </c>
       <c r="H5">
         <v>89554000.0</v>
       </c>
       <c r="I5">
         <v>116670000.0</v>
       </c>
       <c r="J5">
         <v>80245000.0</v>
       </c>
       <c r="K5">
         <v>85704000.0</v>
       </c>
       <c r="L5">
         <v>90474000.0</v>
       </c>
       <c r="M5">
         <v>96275000.0</v>
       </c>
       <c r="N5">
         <v>99533000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>221674000.0</v>
       </c>
       <c r="F6">
         <v>150283000.0</v>
       </c>
       <c r="G6">
         <v>-69847000.0</v>
       </c>
       <c r="H6">
         <v>89554000.0</v>
       </c>
       <c r="I6">
         <v>116670000.0</v>
       </c>
       <c r="J6">
         <v>33842000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>85718000.0</v>
       </c>
       <c r="C9">
         <v>88426000.0</v>
       </c>
       <c r="D9">
         <v>87923000.0</v>
       </c>
       <c r="E9">
         <v>67590000.0</v>
       </c>
       <c r="F9">
         <v>65411000.0</v>
       </c>
       <c r="G9">
         <v>62411000.0</v>
       </c>
       <c r="H9">
         <v>91728000.0</v>
       </c>
       <c r="I9">
         <v>90470000.0</v>
       </c>
       <c r="J9">
         <v>81667000.0</v>
       </c>
       <c r="K9">
         <v>86555000.0</v>
       </c>
       <c r="L9">
         <v>91562000.0</v>
       </c>
       <c r="M9">
         <v>98177000.0</v>
       </c>
       <c r="N9">
         <v>100468000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>30415000.0</v>
       </c>
       <c r="C10">
         <v>46968000.0</v>
       </c>
       <c r="D10">
         <v>130586000.0</v>
       </c>
       <c r="E10">
         <v>203901000.0</v>
       </c>
       <c r="F10">
         <v>131077000.0</v>
       </c>
       <c r="G10">
         <v>-93313000.0</v>
       </c>
       <c r="H10">
         <v>60465000.0</v>
       </c>
       <c r="I10">
         <v>90658000.0</v>
       </c>
       <c r="J10">
         <v>14314000.0</v>
       </c>
       <c r="K10">
         <v>30080000.0</v>
       </c>
       <c r="L10">
         <v>33226000.0</v>
       </c>
       <c r="M10">
         <v>71341000.0</v>
       </c>
       <c r="N10">
         <v>138158000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>96000.0</v>
       </c>
       <c r="I11">
         <v>54000.0</v>
       </c>
       <c r="J11">
         <v>19000.0</v>
       </c>
       <c r="K11">
         <v>13000.0</v>
       </c>
       <c r="L11">
         <v>1000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
         <v>23836000.0</v>
       </c>
       <c r="C12">
         <v>30352000.0</v>
       </c>
       <c r="D12">
         <v>25169000.0</v>
       </c>
       <c r="E12">
         <v>18440000.0</v>
       </c>
       <c r="F12">
         <v>19206000.0</v>
       </c>
       <c r="G12">
         <v>23558000.0</v>
       </c>
       <c r="H12">
         <v>29178000.0</v>
       </c>
       <c r="I12">
         <v>26099000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>1187000.0</v>
       </c>
       <c r="C13">
         <v>2832000.0</v>
       </c>
       <c r="D13">
         <v>3803000.0</v>
       </c>
       <c r="E13">
         <v>1558000.0</v>
       </c>
       <c r="F13">
         <v>410000.0</v>
       </c>
       <c r="G13">
         <v>155001000.0</v>
       </c>
       <c r="H13">
         <v>29025000.0</v>
       </c>
       <c r="I13">
         <v>1862000.0</v>
       </c>
       <c r="J13">
         <v>65316000.0</v>
       </c>
       <c r="K13">
         <v>55665000.0</v>
       </c>
       <c r="L13">
         <v>57332000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
         <v>-16000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>29620000.0</v>
       </c>
       <c r="C15">
         <v>46700000.0</v>
       </c>
       <c r="D15">
         <v>130308000.0</v>
       </c>
       <c r="E15">
         <v>203755000.0</v>
       </c>
       <c r="F15">
         <v>131010000.0</v>
       </c>
       <c r="G15">
         <v>-93403000.0</v>
       </c>
       <c r="H15">
         <v>60369000.0</v>
       </c>
       <c r="I15">
         <v>90604000.0</v>
       </c>
       <c r="J15">
         <v>14295000.0</v>
       </c>
       <c r="K15">
         <v>30067000.0</v>
       </c>
       <c r="L15">
         <v>33225000.0</v>
       </c>
       <c r="M15">
         <v>71341000.0</v>
       </c>
       <c r="N15">
         <v>138158000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>-93403000.0</v>
       </c>
       <c r="H16">
         <v>60369000.0</v>
       </c>
       <c r="I16">
         <v>90604000.0</v>
       </c>
       <c r="J16">
         <v>14295000.0</v>
       </c>
       <c r="K16">
         <v>30067000.0</v>
       </c>
       <c r="L16">
         <v>33225000.0</v>
       </c>
       <c r="M16">
         <v>71341000.0</v>
       </c>
       <c r="N16">
         <v>138158000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>29636000.0</v>
       </c>
       <c r="C17">
         <v>46700000.0</v>
       </c>
       <c r="D17">
         <v>130308000.0</v>
       </c>
       <c r="E17">
         <v>203755000.0</v>
       </c>
       <c r="F17">
         <v>131010000.0</v>
       </c>
       <c r="G17">
         <v>-93403000.0</v>
       </c>
       <c r="H17">
         <v>60369000.0</v>
       </c>
       <c r="I17">
         <v>90604000.0</v>
       </c>
       <c r="J17">
         <v>14295000.0</v>
       </c>
       <c r="K17">
         <v>30067000.0</v>
       </c>
       <c r="L17">
         <v>33225000.0</v>
       </c>
       <c r="M17">
         <v>71341000.0</v>
       </c>
       <c r="N17">
         <v>138158000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>-22563000.0</v>
       </c>
       <c r="C18">
         <v>-27430000.0</v>
       </c>
       <c r="D18">
         <v>-21276000.0</v>
       </c>
       <c r="E18">
         <v>-16792000.0</v>
       </c>
       <c r="F18">
         <v>-19374000.0</v>
       </c>
       <c r="G18">
         <v>-23662000.0</v>
       </c>
       <c r="H18">
         <v>-28943000.0</v>
       </c>
       <c r="I18">
         <v>-26061000.0</v>
       </c>
       <c r="J18">
         <v>-19811000.0</v>
       </c>
       <c r="K18">
         <v>-19817000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>83238000.0</v>
       </c>
       <c r="C21">
         <v>87584000.0</v>
       </c>
       <c r="D21">
         <v>86983000.0</v>
       </c>
       <c r="E21">
         <v>66548000.0</v>
       </c>
       <c r="F21">
         <v>64716000.0</v>
       </c>
       <c r="G21">
         <v>61688000.0</v>
       </c>
       <c r="H21">
         <v>90251000.0</v>
       </c>
       <c r="I21">
         <v>89563000.0</v>
       </c>
       <c r="J21">
         <v>80386000.0</v>
       </c>
       <c r="K21">
         <v>85745000.0</v>
       </c>
       <c r="L21">
         <v>90558000.0</v>
       </c>
       <c r="M21">
         <v>96275000.0</v>
       </c>
       <c r="N21">
         <v>99533000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>1285000.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>304000.0</v>
       </c>
       <c r="C28">
         <v>215000.0</v>
       </c>
       <c r="D28">
         <v>213000.0</v>
       </c>
       <c r="E28">
         <v>199000.0</v>
       </c>
       <c r="F28">
         <v>203000.0</v>
       </c>
       <c r="G28">
         <v>723000.0</v>
       </c>
       <c r="H28">
         <v>1477000.0</v>
       </c>
       <c r="I28">
         <v>907000.0</v>
       </c>
       <c r="J28">
         <v>1281000.0</v>
       </c>
       <c r="K28">
         <v>810000.0</v>
       </c>
       <c r="L28">
         <v>1004000.0</v>
       </c>
       <c r="M28">
         <v>1902000.0</v>
       </c>
       <c r="N28">
         <v>935000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>779000.0</v>
       </c>
       <c r="C29">
         <v>268000.0</v>
       </c>
       <c r="D29">
         <v>278000.0</v>
       </c>
       <c r="E29">
         <v>146000.0</v>
       </c>
       <c r="F29">
         <v>67000.0</v>
       </c>
       <c r="G29">
         <v>90000.0</v>
       </c>
       <c r="H29">
         <v>96000.0</v>
       </c>
       <c r="I29">
         <v>54000.0</v>
       </c>
       <c r="J29">
         <v>19000.0</v>
       </c>
       <c r="K29">
         <v>13000.0</v>
       </c>
       <c r="L29">
         <v>1000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>28162000.0</v>
       </c>
       <c r="C30">
         <v>21122000.0</v>
       </c>
       <c r="D30">
         <v>19822000.0</v>
       </c>
       <c r="E30">
         <v>17031000.0</v>
       </c>
       <c r="F30">
         <v>18532000.0</v>
       </c>
       <c r="G30">
         <v>21566000.0</v>
       </c>
       <c r="H30">
         <v>25295000.0</v>
       </c>
       <c r="I30">
         <v>24115000.0</v>
       </c>
       <c r="J30">
         <v>23439000.0</v>
       </c>
       <c r="K30">
         <v>23310000.0</v>
       </c>
       <c r="L30">
         <v>24059000.0</v>
       </c>
       <c r="M30">
         <v>25443000.0</v>
       </c>
       <c r="N30">
         <v>22945000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31">
         <v>-65931000.0</v>
       </c>
       <c r="K31">
         <v>-55624000.0</v>
       </c>
       <c r="L31">
         <v>-57248000.0</v>
       </c>
       <c r="M31">
         <v>-24934000.0</v>
       </c>
       <c r="N31">
         <v>38625000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>111400000.0</v>
       </c>
       <c r="C32">
         <v>108706000.0</v>
       </c>
       <c r="D32">
         <v>106805000.0</v>
       </c>
       <c r="E32">
         <v>83579000.0</v>
       </c>
       <c r="F32">
         <v>83248000.0</v>
       </c>
       <c r="G32">
         <v>83254000.0</v>
       </c>
       <c r="H32">
         <v>115546000.0</v>
       </c>
       <c r="I32">
         <v>113678000.0</v>
       </c>
@@ -6586,1010 +6698,1010 @@
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>6</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>7</v>
       </c>
       <c r="E1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
       <c r="I1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>10</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>10229000.0</v>
       </c>
       <c r="C2">
         <v>10614000.0</v>
       </c>
       <c r="D2">
         <v>6039000.0</v>
       </c>
       <c r="E2">
         <v>6060000.0</v>
       </c>
       <c r="F2">
         <v>5922000.0</v>
       </c>
       <c r="G2">
         <v>5797000.0</v>
       </c>
       <c r="H2">
         <v>5758000.0</v>
       </c>
       <c r="I2">
         <v>5423000.0</v>
       </c>
       <c r="J2">
         <v>5366000.0</v>
       </c>
       <c r="K2">
         <v>5531000.0</v>
       </c>
       <c r="L2">
         <v>5481000.0</v>
       </c>
       <c r="M2">
         <v>5346000.0</v>
       </c>
       <c r="N2">
         <v>5532000.0</v>
       </c>
       <c r="O2">
         <v>5556000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>27828000.0</v>
       </c>
       <c r="E5">
         <v>23756000.0</v>
       </c>
       <c r="F5">
         <v>17479000.0</v>
       </c>
       <c r="G5">
         <v>20491000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>19858000.0</v>
       </c>
       <c r="J5">
         <v>20061000.0</v>
       </c>
       <c r="K5">
         <v>21194000.0</v>
       </c>
       <c r="L5">
         <v>19900000.0</v>
       </c>
       <c r="M5">
         <v>19090000.0</v>
       </c>
       <c r="N5">
         <v>21692000.0</v>
       </c>
       <c r="O5">
         <v>22159000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>28755000.0</v>
       </c>
       <c r="C9">
         <v>33656000.0</v>
       </c>
       <c r="D9">
         <v>22907000.0</v>
       </c>
       <c r="E9">
         <v>24815000.0</v>
       </c>
       <c r="F9">
         <v>22013000.0</v>
       </c>
       <c r="G9">
         <v>21993000.0</v>
       </c>
       <c r="H9">
         <v>23161000.0</v>
       </c>
       <c r="I9">
         <v>20255000.0</v>
       </c>
       <c r="J9">
         <v>20315000.0</v>
       </c>
       <c r="K9">
         <v>21882000.0</v>
       </c>
       <c r="L9">
         <v>20353000.0</v>
       </c>
       <c r="M9">
         <v>19410000.0</v>
       </c>
       <c r="N9">
         <v>21988000.0</v>
       </c>
       <c r="O9">
         <v>22452000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>-102243000.0</v>
       </c>
       <c r="C10">
         <v>8930000.0</v>
       </c>
       <c r="D10">
         <v>21202000.0</v>
       </c>
       <c r="E10">
         <v>16403000.0</v>
       </c>
       <c r="F10">
         <v>10027000.0</v>
       </c>
       <c r="G10">
         <v>12833000.0</v>
       </c>
       <c r="H10">
         <v>40059000.0</v>
       </c>
       <c r="I10">
         <v>16238000.0</v>
       </c>
       <c r="J10">
         <v>-26462000.0</v>
       </c>
       <c r="K10">
         <v>17195000.0</v>
       </c>
       <c r="L10">
         <v>12305000.0</v>
       </c>
       <c r="M10">
         <v>11276000.0</v>
       </c>
       <c r="N10">
         <v>-8310000.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>32000.0</v>
       </c>
       <c r="E11">
         <v>30000.0</v>
       </c>
       <c r="F11">
         <v>18000.0</v>
       </c>
       <c r="G11">
         <v>16000.0</v>
       </c>
       <c r="H11">
         <v>15000.0</v>
       </c>
       <c r="I11">
         <v>12000.0</v>
       </c>
       <c r="J11">
         <v>10000.0</v>
       </c>
       <c r="K11">
         <v>3000.0</v>
       </c>
       <c r="L11">
         <v>3000.0</v>
       </c>
       <c r="M11">
         <v>3000.0</v>
       </c>
       <c r="N11">
         <v>4000.0</v>
       </c>
       <c r="O11">
         <v>3000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>6626000.0</v>
       </c>
       <c r="E12">
         <v>7353000.0</v>
       </c>
       <c r="F12">
         <v>7452000.0</v>
       </c>
       <c r="G12">
         <v>7658000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>3620000.0</v>
       </c>
       <c r="J12">
         <v>5434000.0</v>
       </c>
       <c r="K12">
         <v>3999000.0</v>
       </c>
       <c r="L12">
         <v>7595000.0</v>
       </c>
       <c r="M12">
         <v>7814000.0</v>
       </c>
       <c r="N12">
         <v>527000.0</v>
       </c>
       <c r="O12">
         <v>6766000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>130601000.0</v>
       </c>
       <c r="C13">
         <v>24400000.0</v>
       </c>
       <c r="D13">
         <v>1402000.0</v>
       </c>
       <c r="E13">
         <v>7943000.0</v>
       </c>
       <c r="F13">
         <v>11651000.0</v>
       </c>
       <c r="G13">
         <v>8790000.0</v>
       </c>
       <c r="H13">
         <v>17107000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>-102278000.0</v>
       </c>
       <c r="C15">
         <v>8875000.0</v>
       </c>
       <c r="D15">
         <v>21170000.0</v>
       </c>
       <c r="E15">
         <v>16373000.0</v>
       </c>
       <c r="F15">
         <v>10009000.0</v>
       </c>
       <c r="G15">
         <v>12817000.0</v>
       </c>
       <c r="H15">
         <v>40044000.0</v>
       </c>
       <c r="I15">
         <v>16226000.0</v>
       </c>
       <c r="J15">
         <v>-26472000.0</v>
       </c>
       <c r="K15">
         <v>17192000.0</v>
       </c>
       <c r="L15">
         <v>12302000.0</v>
       </c>
       <c r="M15">
         <v>11273000.0</v>
       </c>
       <c r="N15">
         <v>-8314000.0</v>
       </c>
       <c r="O15">
         <v>15390000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16">
         <v>-102278000.0</v>
       </c>
       <c r="C16">
         <v>8875000.0</v>
       </c>
       <c r="D16">
         <v>21170000.0</v>
       </c>
       <c r="E16">
         <v>16373000.0</v>
       </c>
       <c r="F16">
         <v>10009000.0</v>
       </c>
       <c r="G16">
         <v>12817000.0</v>
       </c>
       <c r="H16">
         <v>40044000.0</v>
       </c>
       <c r="I16">
         <v>16226000.0</v>
       </c>
       <c r="J16">
         <v>-26472000.0</v>
       </c>
       <c r="K16">
         <v>17192000.0</v>
       </c>
       <c r="L16">
         <v>12302000.0</v>
       </c>
       <c r="M16">
         <v>11273000.0</v>
       </c>
       <c r="N16">
         <v>-8314000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17">
         <v>21170000.0</v>
       </c>
       <c r="E17">
         <v>16373000.0</v>
       </c>
       <c r="F17">
         <v>10009000.0</v>
       </c>
       <c r="G17">
         <v>12817000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>16226000.0</v>
       </c>
       <c r="J17">
         <v>-26472000.0</v>
       </c>
       <c r="K17">
         <v>17192000.0</v>
       </c>
       <c r="L17">
         <v>12302000.0</v>
       </c>
       <c r="M17">
         <v>11273000.0</v>
       </c>
       <c r="N17">
         <v>-8314000.0</v>
       </c>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18">
         <v>-7165000.0</v>
       </c>
       <c r="E18">
         <v>-7120000.0</v>
       </c>
       <c r="F18">
         <v>-7220000.0</v>
       </c>
       <c r="G18">
         <v>-7438000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>28358000.0</v>
       </c>
       <c r="C21">
         <v>33330000.0</v>
       </c>
       <c r="D21">
         <v>22604000.0</v>
       </c>
       <c r="E21">
         <v>24346000.0</v>
       </c>
       <c r="F21">
         <v>21678000.0</v>
       </c>
       <c r="G21">
         <v>21623000.0</v>
       </c>
       <c r="H21">
         <v>22952000.0</v>
       </c>
       <c r="I21">
         <v>19858000.0</v>
       </c>
       <c r="J21">
         <v>20061000.0</v>
       </c>
       <c r="K21">
         <v>21194000.0</v>
       </c>
       <c r="L21">
         <v>19900000.0</v>
       </c>
       <c r="M21">
         <v>19090000.0</v>
       </c>
       <c r="N21">
         <v>21692000.0</v>
       </c>
       <c r="O21">
         <v>22159000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>397000.0</v>
       </c>
       <c r="C28">
         <v>326000.0</v>
       </c>
       <c r="D28">
         <v>303000.0</v>
       </c>
       <c r="E28">
         <v>469000.0</v>
       </c>
       <c r="F28">
         <v>335000.0</v>
       </c>
       <c r="G28">
         <v>370000.0</v>
       </c>
       <c r="H28">
         <v>209000.0</v>
       </c>
       <c r="I28">
         <v>397000.0</v>
       </c>
       <c r="J28">
         <v>254000.0</v>
       </c>
       <c r="K28">
         <v>688000.0</v>
       </c>
       <c r="L28">
         <v>453000.0</v>
       </c>
       <c r="M28">
         <v>320000.0</v>
       </c>
       <c r="N28">
         <v>296000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>35000.0</v>
       </c>
       <c r="C29">
         <v>55000.0</v>
       </c>
       <c r="D29">
         <v>32000.0</v>
       </c>
       <c r="E29">
         <v>30000.0</v>
       </c>
       <c r="F29">
         <v>18000.0</v>
       </c>
       <c r="G29">
         <v>16000.0</v>
       </c>
       <c r="H29">
         <v>15000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>6342000.0</v>
       </c>
       <c r="E30">
         <v>6529000.0</v>
       </c>
       <c r="F30">
         <v>6257000.0</v>
       </c>
       <c r="G30">
         <v>6167000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>5820000.0</v>
       </c>
       <c r="J30">
         <v>5620000.0</v>
       </c>
       <c r="K30">
         <v>6219000.0</v>
       </c>
       <c r="L30">
         <v>5934000.0</v>
       </c>
       <c r="M30">
         <v>5666000.0</v>
       </c>
       <c r="N30">
         <v>5828000.0</v>
       </c>
       <c r="O30">
         <v>5849000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31">
         <v>-3620000.0</v>
       </c>
       <c r="J31">
         <v>-46523000.0</v>
       </c>
       <c r="K31">
         <v>-3999000.0</v>
       </c>
       <c r="L31">
         <v>-7595000.0</v>
       </c>
       <c r="M31">
         <v>-7814000.0</v>
       </c>
       <c r="N31">
         <v>-30002000.0</v>
       </c>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>38984000.0</v>
       </c>
       <c r="C32">
         <v>44270000.0</v>
       </c>
       <c r="D32">
         <v>28946000.0</v>
       </c>
       <c r="E32">
         <v>30875000.0</v>
       </c>
       <c r="F32">
         <v>27935000.0</v>
       </c>
       <c r="G32">
         <v>27790000.0</v>
       </c>
       <c r="H32">
         <v>28919000.0</v>
       </c>
       <c r="I32">
         <v>25678000.0</v>
       </c>
@@ -7681,917 +7793,917 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>19661000.0</v>
       </c>
       <c r="C2">
         <v>63093000.0</v>
       </c>
       <c r="D2">
         <v>49774000.0</v>
       </c>
       <c r="E2">
         <v>11694000.0</v>
       </c>
       <c r="F2">
         <v>10919000.0</v>
       </c>
       <c r="G2">
         <v>5838000.0</v>
       </c>
       <c r="H2">
         <v>12837000.0</v>
       </c>
       <c r="I2">
         <v>3910000.0</v>
       </c>
       <c r="J2">
         <v>15385000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>59945000</v>
       </c>
       <c r="C3">
         <v>3454000</v>
       </c>
       <c r="D3">
         <v>4382000</v>
       </c>
       <c r="E3">
         <v>7237000</v>
       </c>
       <c r="F3">
         <v>943000</v>
       </c>
       <c r="G3">
         <v>4548000</v>
       </c>
       <c r="H3">
         <v>2771000</v>
       </c>
       <c r="I3">
         <v>4122000</v>
       </c>
       <c r="J3">
         <v>3104000</v>
       </c>
       <c r="K3">
         <v>8075000</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-12968000.0</v>
       </c>
       <c r="C6">
         <v>-43432000.0</v>
       </c>
       <c r="D6">
         <v>13319000.0</v>
       </c>
       <c r="E6">
         <v>38080000.0</v>
       </c>
       <c r="F6">
         <v>775000.0</v>
       </c>
       <c r="G6">
         <v>5081000.0</v>
       </c>
       <c r="H6">
         <v>-6999000.0</v>
       </c>
       <c r="I6">
         <v>8927000.0</v>
       </c>
       <c r="J6">
         <v>-11475000.0</v>
       </c>
       <c r="K6">
         <v>-9996000.0</v>
       </c>
       <c r="L6">
         <v>4536000.0</v>
       </c>
       <c r="M6">
         <v>-8263000.0</v>
       </c>
       <c r="N6">
         <v>-6550000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>-3490000.0</v>
       </c>
       <c r="C7">
         <v>-155000.0</v>
       </c>
       <c r="D7">
         <v>929000.0</v>
       </c>
       <c r="E7">
         <v>-3070000.0</v>
       </c>
       <c r="F7">
         <v>-3849000.0</v>
       </c>
       <c r="G7">
         <v>5312000.0</v>
       </c>
       <c r="H7">
         <v>-767000.0</v>
       </c>
       <c r="I7">
         <v>69000.0</v>
       </c>
       <c r="J7">
         <v>-1923000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-1367000.0</v>
       </c>
       <c r="K9">
         <v>274000.0</v>
       </c>
       <c r="L9">
         <v>10138000.0</v>
       </c>
       <c r="M9">
         <v>2591000.0</v>
       </c>
       <c r="N9">
         <v>-995000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>-1000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>-466000.0</v>
       </c>
       <c r="K11">
         <v>-249000.0</v>
       </c>
       <c r="L11">
         <v>-586000.0</v>
       </c>
       <c r="M11">
         <v>-34000.0</v>
       </c>
       <c r="N11">
         <v>2926000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>75375000.0</v>
       </c>
       <c r="K12">
         <v>65244000.0</v>
       </c>
       <c r="L12">
         <v>67844000.0</v>
       </c>
       <c r="M12">
         <v>35660000.0</v>
       </c>
       <c r="N12">
         <v>-29521000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>1285000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>87474000.0</v>
       </c>
       <c r="C15">
         <v>82964000.0</v>
       </c>
       <c r="D15">
         <v>72844000.0</v>
       </c>
       <c r="E15">
         <v>60839000.0</v>
       </c>
       <c r="F15">
         <v>48799000.0</v>
       </c>
       <c r="G15">
         <v>38656000.0</v>
       </c>
       <c r="H15">
         <v>37722000.0</v>
       </c>
       <c r="I15">
         <v>74091000.0</v>
       </c>
       <c r="J15">
         <v>51214000.0</v>
       </c>
       <c r="K15">
         <v>78715000.0</v>
       </c>
       <c r="L15">
         <v>83985000.0</v>
       </c>
       <c r="M15">
         <v>93437000.0</v>
       </c>
       <c r="N15">
         <v>102914000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>6241000.0</v>
       </c>
       <c r="C16">
         <v>19661000.0</v>
       </c>
       <c r="D16">
         <v>63093000.0</v>
       </c>
       <c r="E16">
         <v>49774000.0</v>
       </c>
       <c r="F16">
         <v>11694000.0</v>
       </c>
       <c r="G16">
         <v>10919000.0</v>
       </c>
       <c r="H16">
         <v>5838000.0</v>
       </c>
       <c r="I16">
         <v>12837000.0</v>
       </c>
       <c r="J16">
         <v>3910000.0</v>
       </c>
       <c r="K16">
         <v>15385000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>26675000.0</v>
       </c>
       <c r="C18">
         <v>90177000.0</v>
       </c>
       <c r="D18">
         <v>92875000.0</v>
       </c>
       <c r="E18">
         <v>64637000.0</v>
       </c>
       <c r="F18">
         <v>68333000.0</v>
       </c>
       <c r="G18">
         <v>71895000.0</v>
       </c>
       <c r="H18">
         <v>98375000.0</v>
       </c>
       <c r="I18">
         <v>96660000.0</v>
       </c>
       <c r="J18">
         <v>85404000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-349000.0</v>
       </c>
       <c r="D19">
         <v>15584000.0</v>
       </c>
       <c r="E19">
         <v>255501000.0</v>
       </c>
       <c r="F19">
         <v>42977000.0</v>
       </c>
       <c r="G19">
         <v>-4548000.0</v>
       </c>
       <c r="H19">
         <v>-3971000.0</v>
       </c>
       <c r="I19">
         <v>-222798000.0</v>
       </c>
       <c r="J19">
         <v>-3080000.0</v>
       </c>
       <c r="K19">
         <v>-13175000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>-15600000.0</v>
       </c>
       <c r="N19">
         <v>-15600000.0</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>69785000.0</v>
       </c>
       <c r="C21">
         <v>-23600000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-210000000.0</v>
       </c>
       <c r="F21">
         <v>-41500000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-25000000.0</v>
       </c>
       <c r="K21">
         <v>5100000.0</v>
       </c>
       <c r="L21">
         <v>21300000.0</v>
       </c>
       <c r="M21">
         <v>15600000.0</v>
       </c>
       <c r="N21">
         <v>132150000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>29620000.0</v>
       </c>
       <c r="C22">
         <v>46700000.0</v>
       </c>
       <c r="D22">
         <v>130308000.0</v>
       </c>
       <c r="E22">
         <v>203755000.0</v>
       </c>
       <c r="F22">
         <v>131010000.0</v>
       </c>
       <c r="G22">
         <v>-93403000.0</v>
       </c>
       <c r="H22">
         <v>60369000.0</v>
       </c>
       <c r="I22">
         <v>90658000.0</v>
       </c>
       <c r="J22">
         <v>14295000.0</v>
       </c>
       <c r="K22">
         <v>30067000.0</v>
       </c>
       <c r="L22">
         <v>33225000.0</v>
       </c>
       <c r="M22">
         <v>71341000.0</v>
       </c>
       <c r="N22">
         <v>138158000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>-24558000.0</v>
       </c>
       <c r="H23">
         <v>-30287000.0</v>
       </c>
       <c r="I23">
         <v>-26381000.0</v>
       </c>
       <c r="J23">
         <v>-20689000.0</v>
       </c>
       <c r="K23">
         <v>-19224000.0</v>
       </c>
       <c r="L23">
         <v>-17136000.0</v>
       </c>
       <c r="M23">
         <v>-16298000.0</v>
       </c>
       <c r="N23">
         <v>-13867000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>-4548000.0</v>
       </c>
       <c r="H24">
         <v>-3971000.0</v>
       </c>
       <c r="I24">
         <v>-222798000.0</v>
       </c>
       <c r="J24">
         <v>24000.0</v>
       </c>
       <c r="K24">
         <v>-5100000.0</v>
       </c>
       <c r="L24">
         <v>-21300000.0</v>
       </c>
       <c r="M24">
         <v>-21300000.0</v>
       </c>
       <c r="N24">
         <v>-21300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>22563000.0</v>
       </c>
       <c r="C25">
         <v>27430000.0</v>
       </c>
       <c r="D25">
         <v>21276000.0</v>
       </c>
       <c r="E25">
         <v>16792000.0</v>
       </c>
       <c r="F25">
         <v>19374000.0</v>
       </c>
       <c r="G25">
         <v>32067000.0</v>
       </c>
       <c r="H25">
         <v>39974000.0</v>
       </c>
       <c r="I25">
         <v>36828000.0</v>
       </c>
       <c r="J25">
         <v>29869000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>67839000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>6325000.0</v>
       </c>
       <c r="C27">
         <v>6357000.0</v>
       </c>
       <c r="D27">
         <v>9451000.0</v>
       </c>
       <c r="E27">
         <v>8487000.0</v>
       </c>
       <c r="F27">
         <v>8497000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>-66814000.0</v>
       </c>
       <c r="H28">
         <v>-104174000.0</v>
       </c>
       <c r="I28">
         <v>130943000.0</v>
       </c>
       <c r="J28">
         <v>-96903000.0</v>
       </c>
       <c r="K28">
         <v>-92839000.0</v>
       </c>
       <c r="L28">
         <v>-79821000.0</v>
       </c>
       <c r="M28">
         <v>-94135000.0</v>
       </c>
       <c r="N28">
         <v>83208000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>86620000.0</v>
       </c>
       <c r="C29">
         <v>93631000.0</v>
       </c>
       <c r="D29">
         <v>97257000.0</v>
       </c>
       <c r="E29">
         <v>71874000.0</v>
       </c>
       <c r="F29">
         <v>69276000.0</v>
       </c>
       <c r="G29">
         <v>76443000.0</v>
       </c>
       <c r="H29">
         <v>101146000.0</v>
       </c>
       <c r="I29">
         <v>100782000.0</v>
       </c>
       <c r="J29">
         <v>88508000.0</v>
       </c>
       <c r="K29">
         <v>96018000.0</v>
       </c>
       <c r="L29">
         <v>110621000.0</v>
       </c>
       <c r="M29">
         <v>109558000.0</v>
       </c>
       <c r="N29">
         <v>110568000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30">
         <v>-4548000.0</v>
       </c>
       <c r="H30">
         <v>-3971000.0</v>
       </c>
       <c r="I30">
         <v>-222798000.0</v>
       </c>
       <c r="J30">
         <v>-3080000.0</v>
       </c>
       <c r="K30">
         <v>-13175000.0</v>
       </c>
       <c r="L30">
         <v>-26264000.0</v>
       </c>
       <c r="M30">
@@ -8636,127 +8748,127 @@
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>6</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>8</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>9</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>10</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>5838000.0</v>
       </c>
       <c r="G2">
         <v>4937000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1057000</v>
       </c>
       <c r="H3">
         <v>1048000</v>
       </c>
       <c r="I3">
         <v>382000</v>
       </c>
@@ -8768,563 +8880,563 @@
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>5081000.0</v>
       </c>
       <c r="F6">
         <v>-2430000.0</v>
       </c>
       <c r="G6">
         <v>-6999000.0</v>
       </c>
       <c r="H6">
         <v>-7900000.0</v>
       </c>
       <c r="I6">
         <v>-5431000.0</v>
       </c>
       <c r="J6">
         <v>-6152000.0</v>
       </c>
       <c r="K6">
         <v>8927000.0</v>
       </c>
       <c r="L6">
         <v>2622000.0</v>
       </c>
       <c r="M6">
         <v>1054000.0</v>
       </c>
       <c r="N6">
         <v>-18906000.0</v>
       </c>
       <c r="O6">
         <v>15204000.0</v>
       </c>
       <c r="P6">
         <v>-8827000.0</v>
       </c>
       <c r="Q6">
         <v>1699000.0</v>
       </c>
       <c r="R6">
         <v>-3795000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-7324000.0</v>
       </c>
       <c r="M9">
         <v>-200000.0</v>
       </c>
       <c r="N9">
         <v>61000.0</v>
       </c>
       <c r="O9">
         <v>-1730000.0</v>
       </c>
       <c r="P9">
         <v>501000.0</v>
       </c>
       <c r="Q9">
         <v>-962000.0</v>
       </c>
       <c r="R9">
         <v>-225000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>-888000.0</v>
       </c>
       <c r="M11">
         <v>-1049000.0</v>
       </c>
       <c r="N11">
         <v>446000.0</v>
       </c>
       <c r="O11">
         <v>1620000.0</v>
       </c>
       <c r="P11">
         <v>-1483000.0</v>
       </c>
       <c r="Q11">
         <v>429000.0</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>6117000.0</v>
       </c>
       <c r="M12">
         <v>48390000.0</v>
       </c>
       <c r="N12">
         <v>6605000.0</v>
       </c>
       <c r="O12">
         <v>10127000.0</v>
       </c>
       <c r="P12">
         <v>10254000.0</v>
       </c>
       <c r="Q12">
         <v>32597000.0</v>
       </c>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>38656000.0</v>
       </c>
       <c r="F15">
         <v>18485000.0</v>
       </c>
       <c r="G15">
         <v>37722000.0</v>
       </c>
       <c r="H15">
         <v>30595000.0</v>
       </c>
       <c r="I15">
         <v>13599000.0</v>
       </c>
       <c r="J15">
         <v>6977000.0</v>
       </c>
       <c r="K15">
         <v>74091000.0</v>
       </c>
       <c r="L15">
         <v>18013000.0</v>
       </c>
       <c r="M15">
         <v>19103000.0</v>
       </c>
       <c r="N15">
         <v>6846000.0</v>
       </c>
       <c r="O15">
         <v>5057000.0</v>
       </c>
       <c r="P15">
         <v>20208000.0</v>
       </c>
       <c r="Q15">
         <v>20177000.0</v>
       </c>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>5838000.0</v>
       </c>
       <c r="H16">
         <v>4937000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-1057000.0</v>
       </c>
       <c r="H19">
         <v>-1048000.0</v>
       </c>
       <c r="I19">
         <v>-982000.0</v>
       </c>
       <c r="J19">
         <v>-884000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>14744000.0</v>
       </c>
       <c r="M21">
         <v>2000000.0</v>
       </c>
       <c r="N21">
         <v>-27000000.0</v>
       </c>
       <c r="O21">
         <v>-27000000.0</v>
       </c>
       <c r="P21">
         <v>-27000000.0</v>
       </c>
       <c r="Q21">
         <v>-27000000.0</v>
       </c>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>43294500.0</v>
       </c>
       <c r="C22">
         <v>21859500.0</v>
       </c>
       <c r="D22">
         <v>64661000.0</v>
       </c>
       <c r="E22">
         <v>-93313000.0</v>
       </c>
       <c r="F22">
         <v>8930000.0</v>
       </c>
       <c r="G22">
         <v>60465000.0</v>
       </c>
       <c r="H22">
         <v>39285000.0</v>
       </c>
       <c r="I22">
         <v>22860000.0</v>
       </c>
@@ -9336,313 +9448,313 @@
       </c>
       <c r="L22">
         <v>16226000.0</v>
       </c>
       <c r="M22">
         <v>-26472000.0</v>
       </c>
       <c r="N22">
         <v>17192000.0</v>
       </c>
       <c r="O22">
         <v>12302000.0</v>
       </c>
       <c r="P22">
         <v>11273000.0</v>
       </c>
       <c r="Q22">
         <v>-8314000.0</v>
       </c>
       <c r="R22">
         <v>15390000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-24558000.0</v>
       </c>
       <c r="F23">
         <v>-13547000.0</v>
       </c>
       <c r="G23">
         <v>-30287000.0</v>
       </c>
       <c r="H23">
         <v>-21615000.0</v>
       </c>
       <c r="I23">
         <v>-16171000.0</v>
       </c>
       <c r="J23">
         <v>-9635000.0</v>
       </c>
       <c r="K23">
         <v>-26381000.0</v>
       </c>
       <c r="L23">
         <v>-7759000.0</v>
       </c>
       <c r="M23">
         <v>-2674000.0</v>
       </c>
       <c r="N23">
         <v>-8116000.0</v>
       </c>
       <c r="O23">
         <v>-1548000.0</v>
       </c>
       <c r="P23">
         <v>-8351000.0</v>
       </c>
       <c r="Q23">
         <v>-1215000.0</v>
       </c>
       <c r="R23">
         <v>-2145000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-4548000.0</v>
       </c>
       <c r="F24">
         <v>-1846000.0</v>
       </c>
       <c r="G24">
         <v>-3971000.0</v>
       </c>
       <c r="H24">
         <v>-2914000.0</v>
       </c>
       <c r="I24">
         <v>-1866000.0</v>
       </c>
       <c r="J24">
         <v>-884000.0</v>
       </c>
       <c r="K24">
         <v>-222798000.0</v>
       </c>
       <c r="L24">
         <v>8000.0</v>
       </c>
       <c r="M24">
         <v>24000.0</v>
       </c>
       <c r="N24">
         <v>24000.0</v>
       </c>
       <c r="O24">
         <v>24000.0</v>
       </c>
       <c r="P24">
         <v>24000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-66814000.0</v>
       </c>
       <c r="F28">
         <v>-35682000.0</v>
       </c>
       <c r="G28">
         <v>-104174000.0</v>
       </c>
       <c r="H28">
         <v>-79555000.0</v>
       </c>
       <c r="I28">
         <v>-50570000.0</v>
       </c>
       <c r="J28">
         <v>-29012000.0</v>
       </c>
       <c r="K28">
         <v>130943000.0</v>
       </c>
       <c r="L28">
         <v>-11028000.0</v>
       </c>
       <c r="M28">
         <v>-19777000.0</v>
       </c>
       <c r="N28">
         <v>-41962000.0</v>
       </c>
       <c r="O28">
         <v>-6605000.0</v>
       </c>
       <c r="P28">
         <v>-28559000.0</v>
       </c>
       <c r="Q28">
         <v>-21392000.0</v>
       </c>
       <c r="R28">
         <v>-26129000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>76443000.0</v>
       </c>
       <c r="F29">
         <v>35098000.0</v>
       </c>
       <c r="G29">
         <v>101146000.0</v>
       </c>
       <c r="H29">
         <v>74569000.0</v>
       </c>
       <c r="I29">
         <v>47005000.0</v>
       </c>
       <c r="J29">
         <v>23744000.0</v>
       </c>
       <c r="K29">
         <v>100782000.0</v>
       </c>
       <c r="L29">
         <v>14131000.0</v>
       </c>
       <c r="M29">
         <v>21340000.0</v>
       </c>
       <c r="N29">
         <v>24304000.0</v>
       </c>
       <c r="O29">
         <v>22319000.0</v>
       </c>
       <c r="P29">
         <v>20545000.0</v>
       </c>
       <c r="Q29">
         <v>23750000.0</v>
       </c>
       <c r="R29">
         <v>24479000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-4548000.0</v>
       </c>
       <c r="F30">
         <v>-1846000.0</v>
       </c>
       <c r="G30">
         <v>-3971000.0</v>
       </c>
       <c r="H30">
         <v>-2914000.0</v>
       </c>
       <c r="I30">
         <v>-1866000.0</v>
       </c>
       <c r="J30">
         <v>-884000.0</v>
       </c>
       <c r="K30">
         <v>-222798000.0</v>
       </c>