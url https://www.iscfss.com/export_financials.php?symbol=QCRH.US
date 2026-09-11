--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5701,749 +5704,753 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT62"/>
+  <dimension ref="A1:DU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
       </c>
-      <c r="DT1" t="s">
-        <v>184</v>
+      <c r="DU1" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>6501663000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5984217000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5941035000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5820657000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4839689000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4922772000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4871828000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4688935000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4631782000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4599137000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4672268000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4349775000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4170478000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3911051000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3802241000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4322510000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4194220000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3977030574.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3788276922.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3298276027.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3280001000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3266655000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2894268000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2870234000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2805931000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2669261000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2594913000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1973594000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1989573000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1880666000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1855319000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1836767000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1734269000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1679668000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1713867000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1677368000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1671893000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1646991000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1741832000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1716780000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1420493000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1374114000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1343235000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1315470000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1296749000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1205458000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1207469000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1214314000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1194858000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1114816000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1086732000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1120256000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1149288000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1089323000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1096768000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1029036000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1086588000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1058959000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>980400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>982091000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>988577000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>929427000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>895490000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>857666000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>877839000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>875447000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>873253000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>804103000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>747388000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>698504000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>691087000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>595716000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>588247000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>588016000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>529374000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>509282000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>512234000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>511652000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>497586000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>483051000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>447555000.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>376317000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>364002000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>343888000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>315544000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>302155000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>309064000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>307422000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>298119000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>288067000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>277431000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
+      <c r="DU2"/>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6526,52 +6533,53 @@
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
+      <c r="DU3"/>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6654,476 +6662,478 @@
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-48109000.0</v>
+      </c>
+      <c r="C5">
         <v>-52463000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-50584000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-52566000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-60908000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-59237000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-59641000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-49642000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-61700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-61333000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-55959000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-81324000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-61909000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-55573000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-64898000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-74857000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-50074000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-25788000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1552000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1257000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3803000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-375000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1376000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1781000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1167000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4789000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1098000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-414000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-958000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5544000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7486000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6874000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5540000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1671000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1073000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1347000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2049000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2460000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1221000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1582000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>401582.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2123829.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>163211.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2093272.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>285649.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1935216.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4749363.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3937188.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-8413202.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-13643986.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10039355.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9221164.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3870000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4706683.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6122000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4479000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3237000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4754714.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4173000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1768000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-641000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>704165.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4003000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3843000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1799000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>135608.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3039000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2346000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2883000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3628000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>330031.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1485000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4620000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2812000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1123000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-607000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>376507.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>27959.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-284000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1072000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-573000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-567000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-166000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>136706.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-34838.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>669371.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1128000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>402875.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1989000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1803000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1788000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2562000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2219000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2100000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2021000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1284000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>480786.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>663685.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1167714.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>505922.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>536184.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-103000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-661000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1099000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1011000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-700000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-300000.0</v>
       </c>
-      <c r="DF5"/>
       <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5">
         <v>300000.0</v>
       </c>
-      <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>-100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-200000.0</v>
       </c>
-      <c r="DO5"/>
-      <c r="DP5">
+      <c r="DP5"/>
+      <c r="DQ5">
         <v>-300000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-500000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-100000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>200000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6">
         <v>155453781.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>124057965.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>156776642.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>122573712.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>122511186.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -7137,51 +7147,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7200,52 +7212,53 @@
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
+      <c r="DU6"/>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7328,116 +7341,119 @@
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
+      <c r="DU7"/>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>16367000.0</v>
+      </c>
+      <c r="C8">
         <v>16496000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>16691000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>16839000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>16935000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>16920000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>16882000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>16861000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>16825000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>16807000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>16749000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>16732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16714000.0</v>
       </c>
       <c r="N8">
         <v>16714000.0</v>
       </c>
       <c r="O8">
+        <v>16714000.0</v>
+      </c>
+      <c r="P8">
         <v>16796000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>16885000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>17064000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>15580000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>15613000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>15590000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>15764000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7496,214 +7512,215 @@
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>368860000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>368302000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>370712000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>372086000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>375358000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>272370000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>273768000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>272964000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>275485000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>276350000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>275807000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>275122000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>274315000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>273867000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>274785000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>273475000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>272744000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>271673000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>270760511.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>269373303.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>190533240.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>189684858.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>189077550.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>158459072.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>158001006.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>157581969.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>156776642.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>155950678.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>155453781.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>124057965.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>123282851.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>122573712.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>122511186.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>62149073.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>61668968.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>61277831.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>60999044.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>75504884.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>90154528.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>91825249.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>91514136.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>79041338.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>78912791.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>78342963.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>80180869.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>90026845.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>89702533.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>90673628.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>87298473.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7722,424 +7739,428 @@
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
+      <c r="DU9"/>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>111342000.0</v>
+      </c>
+      <c r="C10">
         <v>80038000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>76494000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>215414000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>223473000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>315810000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>235174000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>249799000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>186285000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>153858000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>202042000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>164615000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>250331000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>64295000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>127083000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>129115000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>146761000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>107295000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>112782000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>121151000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>143038000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>132520000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>147925000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>371070000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>229352000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>371840000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>224145000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>279634000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>283201000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>290687000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>218721000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>169997000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>109871000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>106898000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>131487000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>97496000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>130333000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>213747000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>134519000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>136239000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>97188000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>86420007.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>78056286.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>73328872.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>87677641.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>62257249.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>73569701.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>76957950.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>93078626.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>99833579.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>74995707.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>74587066.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>78890665.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>67036000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>83927936.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>90001000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>80092000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>64728000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>79887312.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>70097000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>72374000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>64114000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>81776000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>70429000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>66943000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>50056000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>65207000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>43599000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>67460000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>61315000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>35578000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>35226000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>50042000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>44789000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>45586000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>43114000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>36805000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>54300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>46953000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>37404000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>37656000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>34085000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>40227000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>28059000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>28208000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>28147000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25230000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>30228000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>41755000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>37235000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>34854000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>51020000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>44077000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>43263000.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>41627000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>33480000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>34673000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>30211000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>28578417.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>30730000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>31374000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>33627000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>27175000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>27907000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>22526000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>25900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>24800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="DF10">
         <v>21000000.0</v>
       </c>
       <c r="DG10">
+        <v>21000000.0</v>
+      </c>
+      <c r="DH10">
         <v>22400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>18300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>20000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>25200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>15100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>14400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>12400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>11200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>12800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>11900000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>12100000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>10600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>11500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>10800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8222,1456 +8243,1467 @@
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
+      <c r="DU11"/>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>111342000.0</v>
+      </c>
+      <c r="C12">
         <v>80038000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>183501000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>278301000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>289021000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>370045000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>516283000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>541664000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>476497000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>444838000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>501697000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>445894000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>556651000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>64295000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>468043000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>468852000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>94529000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>453981000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>450612000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>465867000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>480324000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>479393000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>509891000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>718266000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>552259000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>625128000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>434840000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>491566000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>538291000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>551134000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>479777000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>425320000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>367815000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>366542000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>404395000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>357450000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>399614000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>464699000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>385632000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>394429000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>327802000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>362607874.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>401491268.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>425463223.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>454907424.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>484515349.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>525229331.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>543902517.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>608413723.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>645311116.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>626754165.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>646924395.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>677156065.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>672581000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>614087922.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>90001000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>80092000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>64728000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>644916603.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>70097000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>72374000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>64114000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>81776000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>70429000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>66943000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>50056000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>65207000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>43599000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>67460000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>61315000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>35578000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>35226000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>50042000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>44789000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>45586000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>43114000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>36805000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>54300000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>46953000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>37404000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>37656000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>34085000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>40227000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>28059000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>28208000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>28147000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25230000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>30228000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>41755000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>37235000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>34854000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>51020000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>44077000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>43263000.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>41627000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>33480000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>34673000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>30211000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>28578417.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>30730000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>31374000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>33627000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>27175000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>27907000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>22526000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>25900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>24800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="DF12">
         <v>21000000.0</v>
       </c>
       <c r="DG12">
+        <v>21000000.0</v>
+      </c>
+      <c r="DH12">
         <v>22400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>18300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>20000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>25200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>15100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>14400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>12400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>11200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>12800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>11900000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>12100000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>10600000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>11500000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>10800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>16367000.0</v>
+      </c>
+      <c r="C13">
         <v>16496000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16690999.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16839000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16935000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16920000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>16882000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>16861000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>16825000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16807000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16749000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16714000.0</v>
       </c>
       <c r="N13">
         <v>16714000.0</v>
       </c>
       <c r="O13">
+        <v>16714000.0</v>
+      </c>
+      <c r="P13">
         <v>16796000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16885000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17064000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15580000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15613000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15590000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15764000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15844000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15806000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15792000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15791000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15774000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>15828000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15790000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15773000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>15755000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>15718000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>15674000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>13974000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>13937000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>13918000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>13202000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>13175000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>13161000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>13107000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>13075000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>13057000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>11814911.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>11761083.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>11728911.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>11819824.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>8113040.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>8074443.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>8058059.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>8049889.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>8038608.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>8005708.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>5931848.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>5918313.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>5058000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>5039448.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>4984000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>4968000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>4945000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>4879435.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4868000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>4856000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>4834000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>4732000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>4722000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>4715000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>4704000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>4675000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>4668000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>4663000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>4653000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>4631000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>4625000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>4620000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>4604000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>4598000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>4592000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>4581000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>4565000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>4561000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>4554000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>4548000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>4538000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>4531000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>4526000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>4520000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>4510000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>4497000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>4240000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>4224000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>2873000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>2864000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>2850000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>2839000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>2833000.0</v>
       </c>
-      <c r="CQ13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CR13"/>
       <c r="CS13">
         <v>2810000.0</v>
       </c>
       <c r="CT13">
+        <v>2810000.0</v>
+      </c>
+      <c r="CU13">
         <v>2805000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>2803000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>2800990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2326000.0</v>
       </c>
       <c r="CX13">
         <v>2326000.0</v>
       </c>
       <c r="CY13">
         <v>2326000.0</v>
       </c>
       <c r="CZ13">
         <v>2326000.0</v>
       </c>
       <c r="DA13">
-        <v>2325000.0</v>
+        <v>2326000.0</v>
       </c>
       <c r="DB13">
         <v>2325000.0</v>
       </c>
       <c r="DC13">
+        <v>2325000.0</v>
+      </c>
+      <c r="DD13">
         <v>2300000.0</v>
       </c>
-      <c r="DD13"/>
-      <c r="DE13">
+      <c r="DE13"/>
+      <c r="DF13">
         <v>2300000.0</v>
       </c>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>16489987.0</v>
+      </c>
+      <c r="C14">
         <v>16651808.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16756717.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16916371.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17006282.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17014000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17024000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16911000.0</v>
       </c>
       <c r="J14">
         <v>16911000.0</v>
       </c>
       <c r="K14">
+        <v>16911000.0</v>
+      </c>
+      <c r="L14">
         <v>16876000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16848000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16799527.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17048000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17110691.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17549107.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15852256.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15838246.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15869798.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16045239.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16025548.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15973054.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15923578.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15895336.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16011456.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16033000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15977000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15938000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15923000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15899000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15922000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14232000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14206000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14193191.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>13507955.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13516592.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13488417.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13323883.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>13269703.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12516474.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11953949.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11926038.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11875930.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9946744.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8097444.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8073386.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8053985.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8050514.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8030043.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6140809.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5915279.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5497275.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5034342.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4983939.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5080288.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4901853.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4833399.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4800407.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4866692.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4873978.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4683717.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4618908.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4619574.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4649413.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4582319.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4561556.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4557302.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4540854.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4523851.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4579194.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4646499.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4634705.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4609843.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4599487.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4599406.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4600955.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4589866.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4621548.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4590829.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4588384.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4585871.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4619868.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4623179.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4614256.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4611299.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4347041.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4349317.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4322443.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6507930.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>6465902.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4301778.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4265559.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>4241590.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>4276898.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6307891.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5211799.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4207363.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4277455.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3751747.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>3469085.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3466668.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3460299.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>3498552.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>3538656.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>3575217.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3583039.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>3448276.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>3523032.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>3610344.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>3607452.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>3418290.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>3409377.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3287855.0</v>
       </c>
       <c r="DK14">
         <v>3287855.0</v>
       </c>
       <c r="DL14">
         <v>3287855.0</v>
       </c>
       <c r="DM14">
+        <v>3287855.0</v>
+      </c>
+      <c r="DN14">
         <v>3331703.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3232383.0</v>
       </c>
       <c r="DO14">
         <v>3232383.0</v>
       </c>
       <c r="DP14">
         <v>3232383.0</v>
       </c>
       <c r="DQ14">
-        <v>3232384.0</v>
+        <v>3232383.0</v>
       </c>
       <c r="DR14">
         <v>3232384.0</v>
       </c>
       <c r="DS14">
         <v>3232384.0</v>
       </c>
       <c r="DT14">
         <v>3232384.0</v>
       </c>
+      <c r="DU14">
+        <v>3232384.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>16714000.0</v>
       </c>
       <c r="O15">
+        <v>16714000.0</v>
+      </c>
+      <c r="P15">
         <v>16796000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16885000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17064000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15580000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15613000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15590000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15764000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>15844000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>593793000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15792000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15791000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>15774000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>15828000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15790000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>15773000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15755000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15718208.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15673760.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13973940.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13936957.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13918168.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13201959.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>13175234.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>13161219.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>13106845.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>13075307.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13057368.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>11814911.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11761083.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11728911.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11819824.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8113040.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8074443.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8058059.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8049889.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8038608.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8005708.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5931848.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5918313.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5057562.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5039448.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4984024.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4968307.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4944672.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4879435.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4868480.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4855505.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4833562.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4732428.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4722340.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4715170.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4704037.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4674536.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4668236.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4663141.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4652612.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>4630883.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4625088.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4619916.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4603849.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4597744.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4592148.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4581376.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4565158.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4560629.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4554054.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4548256.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4537711.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4531224.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4526332.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4519559.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>4509883.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>4496730.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4240407.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4224462.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2872808.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2863990.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2849531.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2839352.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2833358.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2800000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2809818.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2809593.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2805042.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2802582.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2800990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325566.0</v>
       </c>
       <c r="CX15">
         <v>2325566.0</v>
       </c>
       <c r="CY15">
         <v>2325566.0</v>
       </c>
       <c r="CZ15">
         <v>2325566.0</v>
       </c>
       <c r="DA15">
-        <v>2325416.0</v>
+        <v>2325566.0</v>
       </c>
       <c r="DB15">
         <v>2325416.0</v>
       </c>
       <c r="DC15">
+        <v>2325416.0</v>
+      </c>
+      <c r="DD15">
         <v>2300000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
+      <c r="DU15"/>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9754,52 +9786,53 @@
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
+      <c r="DU16"/>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9882,88 +9915,87 @@
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10007,51 +10039,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10070,97 +10104,98 @@
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
+      <c r="DU18"/>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>1116947000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1108461000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>792284000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>777234000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>871495000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>894685000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -10210,507 +10245,511 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>138595000.0</v>
       </c>
       <c r="C20">
         <v>138595000.0</v>
       </c>
       <c r="D20">
         <v>138595000.0</v>
       </c>
       <c r="E20">
         <v>138595000.0</v>
       </c>
       <c r="F20">
         <v>138595000.0</v>
       </c>
       <c r="G20">
         <v>138595000.0</v>
       </c>
       <c r="H20">
         <v>138595000.0</v>
       </c>
       <c r="I20">
-        <v>139027000.0</v>
+        <v>138595000.0</v>
       </c>
       <c r="J20">
         <v>139027000.0</v>
       </c>
       <c r="K20">
         <v>139027000.0</v>
       </c>
       <c r="L20">
         <v>139027000.0</v>
       </c>
       <c r="M20">
         <v>139027000.0</v>
       </c>
       <c r="N20">
+        <v>139027000.0</v>
+      </c>
+      <c r="O20">
         <v>138474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137607000.0</v>
       </c>
       <c r="P20">
         <v>137607000.0</v>
       </c>
       <c r="Q20">
         <v>137607000.0</v>
       </c>
       <c r="R20">
-        <v>74066000.0</v>
+        <v>137607000.0</v>
       </c>
       <c r="S20">
         <v>74066000.0</v>
       </c>
       <c r="T20">
         <v>74066000.0</v>
       </c>
       <c r="U20">
         <v>74066000.0</v>
       </c>
       <c r="V20">
         <v>74066000.0</v>
       </c>
       <c r="W20">
         <v>74066000.0</v>
       </c>
       <c r="X20">
         <v>74066000.0</v>
       </c>
       <c r="Y20">
-        <v>74248000.0</v>
+        <v>74066000.0</v>
       </c>
       <c r="Z20">
         <v>74248000.0</v>
       </c>
       <c r="AA20">
+        <v>74248000.0</v>
+      </c>
+      <c r="AB20">
         <v>74748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77748000.0</v>
       </c>
       <c r="AC20">
         <v>77748000.0</v>
       </c>
       <c r="AD20">
+        <v>77748000.0</v>
+      </c>
+      <c r="AE20">
         <v>77872000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>77832000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>73618000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>28091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28334000.0</v>
       </c>
       <c r="AI20">
         <v>28334000.0</v>
       </c>
       <c r="AJ20">
-        <v>13111000.0</v>
+        <v>28334000.0</v>
       </c>
       <c r="AK20">
         <v>13111000.0</v>
       </c>
       <c r="AL20">
         <v>13111000.0</v>
       </c>
       <c r="AM20">
         <v>13111000.0</v>
       </c>
       <c r="AN20">
+        <v>13111000.0</v>
+      </c>
+      <c r="AO20">
         <v>13632000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3222688.0</v>
       </c>
       <c r="AQ20">
         <v>3222688.0</v>
       </c>
       <c r="AR20">
         <v>3222688.0</v>
       </c>
       <c r="AS20">
         <v>3222688.0</v>
       </c>
       <c r="AT20">
         <v>3222688.0</v>
       </c>
       <c r="AU20">
         <v>3222688.0</v>
       </c>
       <c r="AV20">
         <v>3222688.0</v>
       </c>
       <c r="AW20">
         <v>3222688.0</v>
       </c>
       <c r="AX20">
         <v>3222688.0</v>
       </c>
       <c r="AY20">
         <v>3222688.0</v>
       </c>
       <c r="AZ20">
         <v>3222688.0</v>
       </c>
       <c r="BA20">
         <v>3222688.0</v>
       </c>
       <c r="BB20">
+        <v>3222688.0</v>
+      </c>
+      <c r="BC20">
         <v>3223000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3222688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223000.0</v>
       </c>
       <c r="BE20">
         <v>3223000.0</v>
       </c>
       <c r="BF20">
         <v>3223000.0</v>
       </c>
       <c r="BG20">
+        <v>3223000.0</v>
+      </c>
+      <c r="BH20">
         <v>3222688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223000.0</v>
       </c>
       <c r="BI20">
         <v>3223000.0</v>
       </c>
       <c r="BJ20">
         <v>3223000.0</v>
       </c>
       <c r="BK20">
         <v>3223000.0</v>
       </c>
       <c r="BL20">
         <v>3223000.0</v>
       </c>
       <c r="BM20">
         <v>3223000.0</v>
       </c>
       <c r="BN20">
         <v>3223000.0</v>
       </c>
       <c r="BO20">
         <v>3223000.0</v>
       </c>
       <c r="BP20">
         <v>3223000.0</v>
       </c>
       <c r="BQ20">
         <v>3223000.0</v>
       </c>
       <c r="BR20">
         <v>3223000.0</v>
       </c>
       <c r="BS20">
         <v>3223000.0</v>
       </c>
       <c r="BT20">
+        <v>3223000.0</v>
+      </c>
+      <c r="BU20">
         <v>7925000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>8082000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>8493000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>7586000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>8503000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>7669000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>7120000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>3223000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>6747000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>6139000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>5354000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>4849000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>5067000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>7068000.0</v>
+      </c>
+      <c r="C21">
         <v>7574000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8080000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9077000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9738000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11061000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11751000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12441000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13131000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13821000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14537000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15228000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15993000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16759000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17546000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18333000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8856000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9349000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9857000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10365000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10873000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11381000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11902000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13872000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14421000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14970000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>15529000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>16089000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16918000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17450000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16137000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8470000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8774000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9079000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6689000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6919000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7150000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7381000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7614000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1372000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1421531.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1471409.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1521287.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1571165.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1621043.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1670921.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1720799.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1770677.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1820555.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1870433.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3311073.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3440076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223000.0</v>
       </c>
       <c r="BC21">
         <v>3223000.0</v>
       </c>
       <c r="BD21">
         <v>3223000.0</v>
       </c>
       <c r="BE21">
         <v>3223000.0</v>
       </c>
       <c r="BF21">
         <v>3223000.0</v>
       </c>
       <c r="BG21">
         <v>3223000.0</v>
       </c>
       <c r="BH21">
         <v>3223000.0</v>
       </c>
       <c r="BI21">
         <v>3223000.0</v>
       </c>
       <c r="BJ21">
         <v>3223000.0</v>
       </c>
@@ -10720,1310 +10759,1320 @@
       <c r="BL21">
         <v>3223000.0</v>
       </c>
       <c r="BM21">
         <v>3223000.0</v>
       </c>
       <c r="BN21">
         <v>3223000.0</v>
       </c>
       <c r="BO21">
         <v>3223000.0</v>
       </c>
       <c r="BP21">
         <v>3223000.0</v>
       </c>
       <c r="BQ21">
         <v>3223000.0</v>
       </c>
       <c r="BR21">
         <v>3223000.0</v>
       </c>
       <c r="BS21">
         <v>3223000.0</v>
       </c>
       <c r="BT21">
+        <v>3223000.0</v>
+      </c>
+      <c r="BU21">
         <v>89250000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>980362000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>983932000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4110000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>887542000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>885133000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>872151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223000.0</v>
       </c>
       <c r="CB21">
         <v>3223000.0</v>
       </c>
       <c r="CC21">
         <v>3223000.0</v>
       </c>
       <c r="CD21">
         <v>3223000.0</v>
       </c>
       <c r="CE21">
         <v>3223000.0</v>
       </c>
       <c r="CF21">
+        <v>3223000.0</v>
+      </c>
+      <c r="CG21">
         <v>3360000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-7138186000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6674507000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6721874000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6359093000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-216335000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-286396000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>61000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-208426000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-180902000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-168516000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-116930000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-140152000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-128136000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-146198000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>905000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>155000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>235000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>182000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3343000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4170000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4248000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8637000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9110000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>682.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-217.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-387.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-535.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>232.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-107.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-452.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>425.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>360.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>77.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-519.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>48.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-395.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>223.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-318.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>416.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>79.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>18.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>59.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>442.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-3.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-243.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>314.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-344.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1224875461000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>13486000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11502000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12219000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>13576000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12681000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9626000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>22620000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>27970000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15746000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12849000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>15421000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>8024000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10512000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8549000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11235000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6123000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5396000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5992000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>7004000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4438000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5977000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>7930000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>6280000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5566000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7760000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4933000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3177000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5962000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7576000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5726000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5424000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3358000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4364000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4456000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3790000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>17774000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>22538000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>20661000.0</v>
       </c>
-      <c r="CQ22"/>
       <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>8498000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6080000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>13470000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8014000.0</v>
       </c>
-      <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
+      <c r="DU22"/>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>9520643000.0</v>
+      </c>
+      <c r="C23">
         <v>9613695000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9575470000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9568302000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9242331000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9152779000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9026030000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9088565000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8871991000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8599549000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8538894000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8540057000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8226673000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8036904000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7948837000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7730049000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7392941000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6175819000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6096132000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6014508000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5805165000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5645147000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5705043000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5864560000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5604761000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5232075000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4909050000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5292382000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5194852000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5066662000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4949710000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4792732000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4106883000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4026314000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3982665000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3550463000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3457187000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3381013000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3301944000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3280986000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2683434000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2640673254.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2593198275.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2575854717.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2542968846.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2491659006.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2524958100.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2450595553.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2464839483.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2426319210.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2394952924.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2485714438.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2446771477.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2143991000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2093730492.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2023946000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2043426000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1992998000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1966610054.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1898960000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1878488000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1873694000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1836635000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1806925000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1835715000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1832334000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1779646000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1749304000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1700857000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1680910000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1605629000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1641416000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1583762000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1527205000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1476564000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1414268000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1332886000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1303823000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1271675000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1241258000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1156572000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1066154000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1042614000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>986518000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>920061000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>891862000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>870084000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>836367000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>811541000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>767861000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>710040000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>683500000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>664943000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>623017000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>604600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>568839000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>518828000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>495505000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>462685000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>425694005.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>400948000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>406711000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>394482000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>380976000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>367622000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>349352000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>343300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>331200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>321300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>299800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>285800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>264800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>250200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>230000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>207400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>185200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>168400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>150500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>141900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>126100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>111500000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>104800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>95200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>87200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>651408000.0</v>
+      </c>
+      <c r="C24">
         <v>416307000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>635891000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>573368000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>508009000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>427871000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>567732000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>657594000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>767071000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>486933000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>716795000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>416656000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>416518000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>416380000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>281264000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>281311000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>182096000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>152080000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>152005000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>353364000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>151838000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>282624000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>385954000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>401042000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>340021000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>310076000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>106232000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>106131000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>106029000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>140928000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>109702361.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>111576496.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>108705881.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>101596902.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>103486487.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>111078744.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>105546425.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>105513509.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>113480202.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>113446578.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>133412643.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>133378402.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>148499052.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>155526691.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>155492319.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>189567851.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>190706227.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>191845018.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>191809081.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>182573409.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>182738192.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>182903650.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>182854237.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>174326912.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>174324762.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>174322737.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>174320713.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>172318688.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>172316663.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>176214755.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>177001051.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>389965000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>424905000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>425047000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>425986000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>419248000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>391995000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>384002000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>385505000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>322628000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>330363000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>327385000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>291911000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>263827000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>252590000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>243679000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>239060000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>213623000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>191705000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>197193000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>177279000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>174906000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>166541000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>154115000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>149888000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>123588000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>118642000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>124195000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>124248000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>120800000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>98232000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>100112000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>98295000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>96444000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>69414000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>64492000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>57165000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>49130000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>41713000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>41294000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>32374000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>37335000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>34425000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>32014000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
+      <c r="DU24"/>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>477359000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>431781000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>481965000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>490790000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>295401000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>268273000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>377140000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>353364000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>347930000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>282624000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>385954000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>401042000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>340021000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>310076000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>106232000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>106131000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>106029000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>140928000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>109702361.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>111576496.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>108705881.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>101596902.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>103486487.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>111078744.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>105546425.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>105513509.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>113480202.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>113446578.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>133412643.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>133378402.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>148499052.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>155526691.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>155492319.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>189567851.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>190706227.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>191845018.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>191809081.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>182573409.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>182738192.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>182903650.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>182854237.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>174326912.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>174324762.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>174322737.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>174320713.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>172318688.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>172316663.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>176214755.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>177001051.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12042,236 +12091,239 @@
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
+      <c r="DU25"/>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>1233252000.0</v>
+      </c>
+      <c r="C26">
         <v>1148909000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1312310000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1308689000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1263452000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1220717000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1200435000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1146046000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1033199000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1031861000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1005528000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>896394000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>882888000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>877446000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>928102000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>879450000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>879918000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>823311000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>810215000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5062169000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>810445000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4748761000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4751476000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4751972000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4627503000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4111696000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3864899000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3786086000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3869415000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3758268000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3692906934.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3610308910.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3077247347.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3018369837.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2930129672.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2641772470.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2520208976.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2403791265.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2374729537.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2331773677.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1894675907.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1846428174.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1771881769.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1730138025.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1689238198.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1630567963.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1606928705.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1550101228.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1526300725.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1469926272.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1438831510.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1517321436.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1509569723.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1271026049.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1267462435.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1224875461.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1194579266.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1192722787.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1181956235.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1178003224.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1164091327.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12290,52 +12342,53 @@
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12418,505 +12471,511 @@
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>290973000.0</v>
+      </c>
+      <c r="C28">
         <v>338219000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>541374000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>346413000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>285886000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>114111000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>332558000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>407795000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>582386000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>335775000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>516253000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>547041000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>166187000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>353185000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>698811000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>487196000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>435335000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>334785000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>54223000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>60763000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>48800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>49241000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>23759000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-174538000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>22080000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-170508000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>54810000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>40823000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-52248000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7693000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>186247000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>313637000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>270521000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>227905000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>177993000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>198649000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>99931000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>17787000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>241404000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>175866000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>284685000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>97458395.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>111442766.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>215197819.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>200314678.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>193810687.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>190636526.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>181386859.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>191630528.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>188440186.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>209092485.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>183666372.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>183913010.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>484495000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>162746826.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>421560000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>483378000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>461241000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>167179351.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>454454000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>431772000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>460723000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>484284000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>491037000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>492078000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>485456000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>477687000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>459557000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>456990000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>383490000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>614937000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>419254000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>444864000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>388536000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>377208000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>376488000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>346152000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>278556000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>256436000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>256234000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>243982000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>216788000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>233783000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>200646000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>234036000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>215355000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>198183000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>223856000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>209375000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>169240000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>114988000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>71851000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-819000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-879000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>49900000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>69823000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>58563000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>49081000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>53372000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>34535318.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>27325000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>25707000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>12318000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>18250000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>15290000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>13287000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>8000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>12700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>14900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>10300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>8200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>7200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>6300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-3100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-5000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-6500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-8500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-11000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-7500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>1801165000.0</v>
+      </c>
+      <c r="C29">
         <v>1538771000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1748202000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1660283000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1558563000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1450618000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1565119000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1634214000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1703390000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1394275000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1603391000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>712126000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>418368000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>417480000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>825894000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>701491000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>583166000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>443270000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>170805000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>183514000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>198908000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>188601000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>765477000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>769145000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>807452000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>740471000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12970,586 +13029,590 @@
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
+      <c r="DU29"/>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>29900000.0</v>
+      </c>
+      <c r="C30">
         <v>7200041000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32799999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10606000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12457000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14288000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16496000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18549000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25008000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27205000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30172000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33320000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31931000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6103449000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>30919000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33503000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40050000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43330000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>43645000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50237000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56153000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60134000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>64252000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>73011000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>79105000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>83324000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>87869000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>92307000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>101180000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>108543000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>117969000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>126752000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>133197000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>137614000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>141448000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>147063000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>153337000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>159368000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>165419000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>166924000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>169927000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>172774048.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>173655605.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>173304223.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>170798682.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>167244011.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>166032416.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>162476079.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>155004018.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>139994059.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>128901442.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>121267997.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>114754757.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>109654000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>103685656.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1224875461000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6735000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6886000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>93212362.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6813000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6555000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6536000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6436000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7118000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7593000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7668000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7566000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8103000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7569000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7567000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7836000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7925000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8082000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8493000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7586000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8503000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7669000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7120000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7160000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6747000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6139000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5354000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4849000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5067000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4239000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4384000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4073000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4012000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3652000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3804000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3646000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3321000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3207000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3349000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>3353000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3126000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3145000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3041000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3208482.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2863000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3177000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3111000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2808000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2633000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DD30">
         <v>2300000.0</v>
       </c>
       <c r="DE30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DF30">
         <v>2000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DJ30">
         <v>1800000.0</v>
       </c>
       <c r="DK30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DL30">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DM30">
         <v>1400000.0</v>
       </c>
       <c r="DN30">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="DO30">
         <v>1200000.0</v>
       </c>
       <c r="DP30">
+        <v>1200000.0</v>
+      </c>
+      <c r="DQ30">
         <v>1000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DS30">
         <v>900000.0</v>
       </c>
       <c r="DT30">
+        <v>900000.0</v>
+      </c>
+      <c r="DU30">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:124">
+    <row r="31" spans="1:125">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>668434000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>647027000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>618358000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>581919000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>587198000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>585002000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>593595000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>565891000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>546045000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>523780000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>508346000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>486645000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>467900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>450470000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>445633000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>426466000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>410463000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>393617000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>377856319.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>367632049.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>333027417.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>323319423.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>315874084.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>293239102.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>285053042.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>275578371.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>265548673.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>259611941.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>270523050.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>230498500.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>221191653.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>216371264.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>206903564.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>146152234.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>139184900.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>133236489.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>129649164.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>136298917.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>142453792.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>141364849.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>138728282.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>138920876.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>137156266.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>135697761.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>133629876.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>140263893.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>139093386.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>137957494.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>132189972.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13568,52 +13631,53 @@
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
+      <c r="DU31"/>
     </row>
-    <row r="32" spans="1:124">
+    <row r="32" spans="1:125">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13696,586 +13760,590 @@
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
+      <c r="DU32"/>
     </row>
-    <row r="33" spans="1:124">
+    <row r="33" spans="1:125">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>145663000.0</v>
+      </c>
+      <c r="C33">
         <v>146169000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>146675000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>147672000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8940853000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8768446000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8509747000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>8528352000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8370486000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8127506000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8007025000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>8060843000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1155311000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1031913000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>7449875000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1149877000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7298412000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>986867000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>972160000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>987635000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>969641000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>957926000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>996271000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>940057000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>909918000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>846559000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4386341000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4708509000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4555381000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4406985000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4351964000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4240660000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3605871000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3522157000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3436822000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3045950000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2904236000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2756945000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2750892000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2719633000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2185705000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>580104126.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>619153590.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>633584165.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>635590599.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>680721409.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>692453941.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>693729941.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>723429371.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>748775769.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>739058838.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>749228951.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>749194576.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1361755000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>636724449.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1933945000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1956598000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1918015000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>600192730.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1818052000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1795256000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1798305000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1743061000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1723366000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1754577000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1767374000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1699072000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1697602000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1625827000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1612028000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1562215000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1598266000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1525638000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1473924000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1423393000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1362651000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1288412000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1242403000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1217562000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1197107000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1112776000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1026716000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>997537000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>953392000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>887614000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>859331000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>840781000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>802127000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>766134000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>726823000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>671540000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>629159000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>617659000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>576405000.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33">
+      <c r="CR33"/>
+      <c r="CS33">
         <v>523859000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>482223000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>457687000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>429433000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>393907106.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>367355000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>372160000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>357743000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>350994000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>337082000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>324238000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>315100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>304100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>298300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>276700000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>261600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>244600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>228400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>203000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>190700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>169400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>154600000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>138100000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>127900000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>113200000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>98300000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>93300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>82800000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>75600000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:124">
+    <row r="34" spans="1:125">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>183055000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>165866000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>165301000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>140972000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>132675000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>108743000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>100410000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>107902000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>90754000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>90182000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>83483000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>148207000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>89127000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>74315000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>183693000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>649941000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>137089000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>101041000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>94572661.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>63433264.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>58627027.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>51083350.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>53242979.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>47011435.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>51605203.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>47707884.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>55690087.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>93111672.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>52848722.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>68056233.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>42484573.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>43329588.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>37937188.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>36990084.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>38653681.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>48016468.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>33797744.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>29226019.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>37003742.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>38415774.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>34555713.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>29768580.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>31424848.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>30027917.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>25163404.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>24512698.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>26116451.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>23771127.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>22703622.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14294,834 +14362,839 @@
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
+      <c r="DU34"/>
     </row>
-    <row r="35" spans="1:124">
+    <row r="35" spans="1:125">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>8361979000.0</v>
+      </c>
+      <c r="C35">
         <v>8474281000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8460509000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8478537000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>872074000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>790592000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>965656000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1124562000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1169405000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>882732000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1136793000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1216352000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>416518000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1100000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1062266000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>616311000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>205756000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>442080000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>167005000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>181914000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>191838000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>181761000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>171684000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>196532000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>251432000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>201332000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>449225000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>951872000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>348851000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>368149000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>426767000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>490139000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>377433000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>334025000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>313729000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>282145000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>218652000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>214771000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>221699000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>295201000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>383162000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>183878402.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>189499052.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>288526691.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>287992319.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>256067936.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>264206227.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>258344809.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>284709154.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>288273765.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>284088192.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>258253438.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>262803675.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>409445000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>246674762.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>400701000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>403234000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>400581000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>247066663.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>404736000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>404455000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>411006000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>448094000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>448251000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>448424000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>438925000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>413829000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>409890000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>405695000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>342351000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>134023000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>442510000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>310246000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>279092000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>334569000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>265449000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>257198000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>232933000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>212298000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>213133000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>191183000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>186636000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>181522000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>166545000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>159049000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>132132000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>126523000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>131839000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>132458000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>127000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>104955000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>98456000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>94091000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>90546000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>12000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>75030000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>63305000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>57516000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>21915000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>9920469.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>34633000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>34780000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>27671000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>29775000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>26712000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>23987000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>28700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>28800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>33200000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>32100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>34100000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>31200000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>31700000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>4300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>6300000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>4700000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>7000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>6000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>3300000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>5200000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>2300000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DT35">
         <v>1100000.0</v>
       </c>
+      <c r="DU35">
+        <v>1100000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:124">
+    <row r="36" spans="1:125">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>-8642840000.0</v>
+      </c>
+      <c r="C36">
         <v>-9299887999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-8658244000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-8449897000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>487026000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>469828000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>500293000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>449191000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>421298000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>402997000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>434011000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>396608000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1155311000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-117641000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>392542000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1149877000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6147531000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-986867000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-972160000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-987635000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-969641000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-957926000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-996271000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-940057000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-909918000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-846559000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>155990000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>249875000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>225709000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>189974000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>204249000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>198098000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>160734000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>162145000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>168415000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>145582000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>131911000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>124424000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>137537000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>167314000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>137265000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-580104126.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-619153590.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-633584165.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-635590599.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-680721409.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-692453941.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-693729941.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-723429371.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-748775769.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-739058838.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-749228951.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-749194576.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>78701000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-636724449.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>82906000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>88518000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>73989000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-600192730.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>79968000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>83503000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>137634000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>131699000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>93727000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>105103000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>129067000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>72059000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>98161000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>67112000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>112840000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>74646000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>168179000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>57833000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>49349000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>122056000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>56202000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>43322000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>46419000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>980854000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>45269000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>41039000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>37086000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>38958000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>38522000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>44486000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>40560000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>34031000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>32506000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>38487000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>30252000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>16840000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>26399000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>32861000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>14823000.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CR36"/>
+      <c r="CS36">
         <v>10804000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>12302000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>20756000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>15899000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>18527965.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>18368000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>35528000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>30134000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>39693000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>35002000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>40156000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>40900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>32600000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>43900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>32400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>30500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>28800000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>25500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>14800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>13400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>4200000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>10900000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>6500000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>13300000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>7400000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>3600000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>6200000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>9300000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:124">
+    <row r="37" spans="1:125">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15148,68 +15221,70 @@
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
         <v>145970.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>2414661.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>2215503.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>2051538.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>1923601.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>1848857.0</v>
       </c>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15228,1756 +15303,1768 @@
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
+      <c r="DU37"/>
     </row>
-    <row r="38" spans="1:124">
+    <row r="38" spans="1:125">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
+        <v>9263638000.0</v>
+      </c>
+      <c r="C38">
         <v>9387488000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>9352301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9343049000.0</v>
       </c>
       <c r="E38">
         <v>9343049000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="F38">
+        <v>9343049000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
         <v>9026030000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>7230445000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6891942000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6482780000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>6940696000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6249459000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6077817000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5683836000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4691641000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4629715000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4510769000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4299047000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4147694000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4134629000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4133226000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4063479000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3677064000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3611423000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3985337000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3738854000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3579252000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3518131000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3426331757.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2846840548.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2783255418.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2684188547.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2380336906.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2229501591.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2117894696.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2095734502.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2073973785.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1631399376.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1525187206.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1398897812.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1343503106.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1281672141.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1159178237.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1141242412.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1050487016.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>977992371.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>892238266.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>900238479.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>968293095.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>905666079.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>634527681.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>739232465.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1307781089.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1283097387.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1270081299.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>628288359.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1261969880.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1251898326.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1277412258.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1289234611.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1269835228.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1300944558.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1351971610.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1301675095.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1317259044.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1270467058.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1297646501.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1271526831.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1331431524.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1243314796.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1187098700.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1167728520.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1097255358.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1047407349.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1026209697.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>987040371.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>977802245.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>898379970.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>813474416.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>786327709.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>751646598.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>710102003.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>684355672.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>673119404.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>648478817.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>620925486.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>582441084.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>530668208.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>513991512.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>514705850.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>479521051.0</v>
       </c>
-      <c r="CQ38"/>
-      <c r="CR38">
+      <c r="CR38"/>
+      <c r="CS38">
         <v>434544859.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>396784735.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>375506412.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>353959456.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>324164796.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>301984174.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>308889600.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>291779605.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>287697031.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>273237004.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>255036514.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>248900000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>240500000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>239000000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>221400000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>215000000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>202600000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>186100000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>166000000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>151700000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>131900000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>117600000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>96400000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>88800000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>73600000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>59600000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>54600000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>51500000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>44800000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:124">
+    <row r="39" spans="1:125">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>-29900000.0</v>
+      </c>
+      <c r="C39">
         <v>-7200041000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-139806999.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-211326000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6823735000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-16496000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>322595000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>253666000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>215050000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>293008000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>216335000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>286396000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16365000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>208426000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>180902000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>168516000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>116930000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>140152000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>128136000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>146198000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4147694000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4110619000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4133226000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4063479000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3677064000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3611423000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3985337000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3738854000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3579252000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3518130750.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3426331757.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2846840548.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2783255418.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2684188547.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2380336906.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2229501591.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2117894696.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2095734502.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2073973785.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1631399376.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1525187206.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1398897812.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1343503106.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1281672141.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1159178237.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1141242412.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1050487016.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>977992371.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>892238266.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>900238479.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>968293095.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>905666079.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>634527681.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>739232465.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1307781089.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1283097387.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3369000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1280019991.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3998000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4304000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4740000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>5361000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>6013000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>6602000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>7236000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>7801000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1317259044.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1270467058.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1297646501.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1271526831.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1331431524.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1243314796.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1187098700.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1150024278.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1097255358.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1047407349.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1026209697.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>989360371.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>977802245.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>898379970.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>813474416.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>786327709.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>751646598.0</v>
       </c>
-      <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
+      <c r="DU39"/>
     </row>
-    <row r="40" spans="1:124">
+    <row r="40" spans="1:125">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>7318353000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7337390000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7061187000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6984633000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6764667000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6806775000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6514005000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6494852000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5476452000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-1100000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5984217000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5219858000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5272571000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4457178000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4501421000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4428984000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4235581000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-25000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-15000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4672268000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4349775000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4170478000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3911051000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3802241000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4322510000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4194220000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3977031000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3788277000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3298276000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3280001000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3266655000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2894268000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2870234000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2805931000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2669261000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2594913000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1973594000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1989573089.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1880666184.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1855318987.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1836767070.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1734269387.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1679668013.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1713867393.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1677368275.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1671893643.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1646991243.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1741831975.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1716779910.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1420493000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1374114100.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1343235000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1315470000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1296749000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-213536450.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1207469000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1214314000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1194858000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1114816000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1086733000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1120256000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1149289000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1089323000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1096768000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1029036000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1086588000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1058959000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>980400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>982091000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>988577000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>884005000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>895490000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>857666000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>877839000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>875447000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>873253000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>804103000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>747388000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>698504000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>691087000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>595716000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>588248000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>588016000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>529373000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>509282000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>512233000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>511652000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>497586000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>483051000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>447555000.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>405436000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>376317000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>364002000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>343888000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>315543690.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>302155000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>309064000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>307422000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>298119000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>288067000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>277431000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>271700000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>258500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>247900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>239100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>231400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>211200000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>197400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>185300000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>163400000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>145300000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>136000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>121400000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>116700000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>103400000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>92900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>89800000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>81700000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>71100000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:124">
+    <row r="41" spans="1:125">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>165866000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>161027000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>140972000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>132675000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>108743000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>100410000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>107902000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>90754000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>90182000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>83483000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>148207000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>87539000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>71185000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>171112000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>174520000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>133357000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>98890000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>91921487.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>63225931.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>58254977.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>51083000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>53244000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>47011000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>51607000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>47708000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>55690000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>93112000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>52849000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>68056000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>42484000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>43330000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>37938000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>36990000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>38653000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>48017000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>33797000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>29226000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>37004000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>38416000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>34555000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>29769000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>31424000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>30028000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>25164000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>24512000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>26116000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>23771000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>22703000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>21041000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>23189000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>23204000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>22438000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>19677000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>21833000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>20888000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>20191000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>19723000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>22355000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>115125000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>18335000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>15265000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>23565000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>21770000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>18138000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>19310000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>20593000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>15940000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>13904000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>11730000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>14981000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>12431000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>9161000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>8544000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>7881000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>7643000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>8209000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>6199000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>6723000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>10344000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>7796000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>6102000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
-      <c r="CS41">
+      <c r="CS41"/>
+      <c r="CT41">
         <v>5891000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>5024000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>4915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4920000.0</v>
       </c>
       <c r="CW41">
         <v>4920000.0</v>
       </c>
       <c r="CX41">
+        <v>4920000.0</v>
+      </c>
+      <c r="CY41">
         <v>5487000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>7297000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>4440000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>4287000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>3973000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
+      <c r="DU41"/>
     </row>
-    <row r="42" spans="1:124">
+    <row r="42" spans="1:125">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>367018000.0</v>
+      </c>
+      <c r="C42">
         <v>368522000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>372851000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>375319000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>376571000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>375111000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>374975000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>373812000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>372378000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>371157000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>370814000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>369833000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>368860000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>368302000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>370712000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>372086000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>375358000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>272370000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>273768000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>272964000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>275485000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>276350000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>275807000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>275122000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>274315000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>273867000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>274785000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>273475000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>272744000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>271673000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>270761000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>269373000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>190533000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>189685000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>189078000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>158459000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>158001000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>157582000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>156777000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>155951000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>155454000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>124057965.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>123282851.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>122573712.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>120904676.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>60542563.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>60062458.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>59671321.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>59392534.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>73898374.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>88548018.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>90218739.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>89907626.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>77434000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>77306281.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>76736000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>78574000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>88420000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>88096023.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>89067000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>85691000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>85306000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>84871000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>84718000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>84456000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>80977000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>80587000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>80320000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>80297000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>79775000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>41483000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>42903000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>42720000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>42480000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>42317000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>34884000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>34685000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>34430000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>34294000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>21258000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>21118000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>20934000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>20776000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>20700000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>20599000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>20491000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>20329000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>15726000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>15543000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>16389000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>16289000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>16125000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>16014000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>15938000.0</v>
       </c>
-      <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>15831000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>15830000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>15794000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>15803000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>15807421.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11294000.0</v>
       </c>
       <c r="CX42">
         <v>11294000.0</v>
       </c>
       <c r="CY42">
         <v>11294000.0</v>
       </c>
       <c r="CZ42">
+        <v>11294000.0</v>
+      </c>
+      <c r="DA42">
         <v>11371000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>11549000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>12136000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>12100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>13700000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>11900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>16900000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>16700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>16600000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="DK42">
         <v>16000000.0</v>
       </c>
       <c r="DL42">
+        <v>16000000.0</v>
+      </c>
+      <c r="DM42">
         <v>15500000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>14500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>14100000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13200000.0</v>
       </c>
       <c r="DQ42">
         <v>13200000.0</v>
       </c>
       <c r="DR42">
         <v>13200000.0</v>
       </c>
       <c r="DS42">
         <v>13200000.0</v>
       </c>
       <c r="DT42">
         <v>13200000.0</v>
       </c>
+      <c r="DU42">
+        <v>13200000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:124">
+    <row r="43" spans="1:125">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17060,1830 +17147,1840 @@
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
+      <c r="DU43"/>
     </row>
-    <row r="44" spans="1:124">
+    <row r="44" spans="1:125">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
         <v>29867.0</v>
       </c>
-      <c r="AN44">
-[...1 lines deleted...]
-      </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
         <v>14867.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>29867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54867.0</v>
       </c>
       <c r="BA44">
         <v>54867.0</v>
       </c>
       <c r="BB44">
+        <v>54867.0</v>
+      </c>
+      <c r="BC44">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54867.0</v>
       </c>
       <c r="BD44">
         <v>54867.0</v>
       </c>
       <c r="BE44">
         <v>54867.0</v>
       </c>
       <c r="BF44">
-        <v>65090.0</v>
+        <v>54867.0</v>
       </c>
       <c r="BG44">
         <v>65090.0</v>
       </c>
       <c r="BH44">
         <v>65090.0</v>
       </c>
       <c r="BI44">
+        <v>65090.0</v>
+      </c>
+      <c r="BJ44">
         <v>63237.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="BK44">
         <v>63000.0</v>
       </c>
       <c r="BL44">
         <v>63000.0</v>
       </c>
       <c r="BM44">
         <v>63000.0</v>
       </c>
       <c r="BN44">
-        <v>39000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="BO44">
         <v>39000.0</v>
       </c>
       <c r="BP44">
         <v>39000.0</v>
       </c>
       <c r="BQ44">
         <v>39000.0</v>
       </c>
       <c r="BR44">
         <v>39000.0</v>
       </c>
       <c r="BS44">
-        <v>1000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BT44">
         <v>1000.0</v>
       </c>
       <c r="BU44">
         <v>1000.0</v>
       </c>
       <c r="BV44">
         <v>1000.0</v>
       </c>
       <c r="BW44">
         <v>1000.0</v>
       </c>
-      <c r="BX44"/>
+      <c r="BX44">
+        <v>1000.0</v>
+      </c>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
+      <c r="DU44"/>
     </row>
-    <row r="45" spans="1:124">
+    <row r="45" spans="1:125">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>293561000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>230620000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>188201000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>180886000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>74765000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>73162000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>72001000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>72915000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>73319000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>73859000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>74486000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>78887000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>77194000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>75582118.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>73828512.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>64472319.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>63564277.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>62838255.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>61877754.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>61218425.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>61143458.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>60643508.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>59484141.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>38751532.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>38142454.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>37350352.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>38065241.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>38428729.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>38473407.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>36021128.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>36001748.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>36313537.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>36625837.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>36755364.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>38996016.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>39064663.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>31453220.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>31262390.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>31589347.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>31440406.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>31689186.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>31740751.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>30946211.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>30533692.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>30852151.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>31118744.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>31553162.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>32003820.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>31675247.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>31454893.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>31245594.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>30676180.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>30864949.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>31389267.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>31548914.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>32323922.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>32120670.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>32268686.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>32359507.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>32251767.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>32091285.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>32524840.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>27777984.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>26670695.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>25777536.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>25621741.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>25429245.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>23537595.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>21233934.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>18100590.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>15414152.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>14011606.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>12945866.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>12028532.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>10962512.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>8918525.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>9016042.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>9200000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>9152192.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>9206761.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>9234097.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>9352429.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>8942640.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>8660698.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>8509369.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>8562054.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>7748748.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>7715621.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>7608481.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000.0</v>
       </c>
       <c r="DD45">
         <v>7600000.0</v>
       </c>
       <c r="DE45">
         <v>7600000.0</v>
       </c>
       <c r="DF45">
+        <v>7600000.0</v>
+      </c>
+      <c r="DG45">
         <v>7400000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>7500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>7600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>7700000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>7500000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>6500000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DN45">
         <v>5200000.0</v>
       </c>
       <c r="DO45">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="DP45">
         <v>5100000.0</v>
       </c>
       <c r="DQ45">
+        <v>5100000.0</v>
+      </c>
+      <c r="DR45">
         <v>4500000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>3300000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>1900000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:124">
+    <row r="46" spans="1:125">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>236130000.0</v>
+      </c>
+      <c r="C46">
         <v>225376000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>215411000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>193170000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>181773000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>166064000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>159153000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>147474000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>141069000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>133179000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>123277000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>118943000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>118168000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>117641000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>117948000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>115274000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>115023000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>80634000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>78530000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>74993000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>74765000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>73162000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>72693000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>72001000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>72915000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>73319000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>73859000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>74486000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>78887000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>77194000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>75582000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>73829000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>64472000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>63564000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>62838000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>61878000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>61218000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>61143000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>60644000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>59484000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>38752000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>38142454.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>37350352.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>38065241.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>38428729.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>38473407.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>36021128.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>36001748.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>36313537.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>36625837.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>36755364.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>38996016.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>39064663.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>31453000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>31262390.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>31589000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>31440000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>31689000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>31740751.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>30946000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>30534000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>30852000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>31119000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>31553000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>32004000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>31675000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>31455000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>31246000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>30676000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>30865000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>31389000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>31549000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>32324000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>32121000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>31884000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>32360000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>32252000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>32091000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>32525000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>27778000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>26671000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>25778000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>25622000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>25429000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>23538000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>21234000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>18101000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>15414000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>14012000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>12946000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>12029000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>10963000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>8919000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>9016000.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46">
+      <c r="CR46"/>
+      <c r="CS46">
         <v>9152000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>9207000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>9234000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>9352000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>8942640.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>8661000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>8509000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>8562000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>7749000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>7716000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>7608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000.0</v>
       </c>
       <c r="DD46">
         <v>7600000.0</v>
       </c>
       <c r="DE46">
         <v>7600000.0</v>
       </c>
       <c r="DF46">
+        <v>7600000.0</v>
+      </c>
+      <c r="DG46">
         <v>7400000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>7500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>7600000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>7700000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>7500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>6500000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DN46">
         <v>5200000.0</v>
       </c>
       <c r="DO46">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="DP46">
         <v>5100000.0</v>
       </c>
       <c r="DQ46">
+        <v>5100000.0</v>
+      </c>
+      <c r="DR46">
         <v>4500000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>3300000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>1900000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:124">
+    <row r="47" spans="1:125">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>118168000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>117641000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>117948000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>115274000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>115023000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>80634000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>78530000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>74993000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>74765000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>73162000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>72693000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>72001000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>72915000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>73319000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>73859000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>74486000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>78887000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>77194000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>75582118.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>73828512.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>64472319.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>63564277.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>62838255.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>61877754.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>61218425.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>66768821.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>60643508.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>65291744.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>38751532.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>44822737.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>44501010.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>46205524.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>50380753.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>51718721.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>48788764.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>46681595.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>47264751.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>46300472.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>46484417.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>47491815.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>42923292.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>35132639.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>35216928.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>36592138.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>40576441.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>39861357.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>40126509.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>39233803.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>40963814.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>30852000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>31119000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>31553000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>32004000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>31675000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>31455000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>31246000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>30676000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>30865000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>31389000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>31549000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>32324000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>32121000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>32269000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>32360000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>32252000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>32091000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>32525000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>27778000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>26671000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>25778000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>25622000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>25429000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>23538000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>21234000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>18101000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>15414000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>14012000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>12946000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>12029000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>10963000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>8919000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>9016000.0</v>
       </c>
-      <c r="CQ47"/>
       <c r="CR47"/>
-      <c r="CS47">
+      <c r="CS47"/>
+      <c r="CT47">
         <v>9207000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>9234000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>9352000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>8943000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>8661000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>8509000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>8562000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>7749000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>7716000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>7608000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
+      <c r="DU47"/>
     </row>
-    <row r="48" spans="1:124">
+    <row r="48" spans="1:125">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>814481000.0</v>
+      </c>
+      <c r="C48">
         <v>789909000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>773353000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>747323000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>717956000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>689953000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>665171000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>635589000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>608816000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>580711000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>554992000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>523142000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>499024000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>472051000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>450114000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>422958000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>400790000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>405762000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>386077000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>360003000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>335424000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>316900000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>300804000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>283480000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>267081000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>254287000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>245836000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>230892000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>216741000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>204179000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>192203000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>179827000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>171955000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>162346000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>151963000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>142450000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>135254000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>127145000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>118617000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>110610000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>105024000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>98868261.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>92965645.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>86649405.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>81066189.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>82054713.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>77876824.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>75199959.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>71137294.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>67818380.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>64637173.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>61787378.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>58786271.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>55781000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>53326542.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>51078000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>48831000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>46884000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>44585902.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>43072000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>43097000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>41643000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>40551000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>40220000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>39235000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>38717000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>38458000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>38753000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>38195000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>40532000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>40893000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>41580000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>37720000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>36579000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>36339000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>35180000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>33854000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>32995000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>32000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>32101000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>31581000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>30560000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>29727000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>28640000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>27684000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>26602000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>25279000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>24172000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>22749000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>21703000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>20867000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>19936000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>18128000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>16540000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>15700000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>13814000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>12654000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>11643000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>11029000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>10339986.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>9692000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>8923000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>8300000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>7956000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>7296000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>6686000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>5900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>5200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>4600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>4200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>3600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>3000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>2600000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>1200000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>900000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>500000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>200000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-100000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-500000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-800000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-1000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-1300000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-1500000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:124">
+    <row r="49" spans="1:125">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>499024000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>472051000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>450114000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>422958000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>400790000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>405762000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>386077000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>360003000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>335424000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>316900000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>300804000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>283480000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>267081000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>254287000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>245836000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>230892000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>216741000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>204179000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>192203333.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>179826524.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>171955296.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>162345792.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>151962661.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>142450131.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>135254306.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>127145292.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>118616901.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>110610144.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>105024027.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>98868261.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>92965645.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>86649405.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>81066189.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>82054713.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>77876824.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>75199959.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>71137294.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>67818380.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>64637173.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>61787378.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>58786271.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>55780849.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>53326542.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>51077870.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>48831374.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>46884095.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>44585902.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>43071950.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>43096853.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18902,160 +18999,161 @@
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
+      <c r="DU49"/>
     </row>
-    <row r="50" spans="1:124">
+    <row r="50" spans="1:125">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>295470000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1850000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1100000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>544630000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>420180000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>401070000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>291190000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>18800000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>31600000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>47070000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>31840000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>20430000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>30430000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>79818000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>40000000.0</v>
       </c>
-      <c r="AA50">
-[...2 lines deleted...]
-      <c r="AB50"/>
+      <c r="AB50">
+        <v>0.0</v>
+      </c>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>67507672.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>380763536.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>334801655.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>32750000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>296144549.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>230263818.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>198020096.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>18000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>278657946.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>348461748.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>314522811.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>19000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>31000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19088,1124 +19186,1132 @@
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
+      <c r="DU50"/>
     </row>
-    <row r="51" spans="1:124">
+    <row r="51" spans="1:125">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>402315000.0</v>
+      </c>
+      <c r="C51">
         <v>418257000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>617868000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>561827000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>509359000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>429921000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>567732000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>657594000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>768671000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>489633000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>718295000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>711656000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>479209000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>432881000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>825894000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>910970000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>696471000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>559463000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>396209000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>384964000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>395000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>314464000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>406384000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>431472000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>419839000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>350076000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>278955000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>320457000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>230953000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>282994000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>404968000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>483634000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>380392000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>334802000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>309480000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>296145000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>230263000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>231534000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>375923000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>312105000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>381874000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>64156189402.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>144811215052.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>167719738691.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>168730344319.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>183525286851.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>662557897.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>162378543018.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>204513663081.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>165751685409.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>149475705192.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>169442465650.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>157369058237.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>551530000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>547757723.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>511561000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>563470000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>525969000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>385853113.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>524551000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>504146000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>524837000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>566060000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>561466000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>559021000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>535512000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>542894000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>503156000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>524450000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>444805000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>650515000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>454480000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>494906000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>433324000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>422794000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>419603000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>382957000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>332856000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>303389000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>293638000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>281638000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>250873000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>274011000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>228706000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>262244000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>243502000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>223413000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>254084000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>251130000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>206474000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>149842000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>122871000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>43258000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>42385000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>49900000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>111450000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>92043000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>83755000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>83584000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>63113735.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>58055000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>57081000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>45946000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>45425000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>43197000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>35812000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>33900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>37500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>34300000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>35900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>29400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>28600000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>28200000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>24700000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>22300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>20700000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>12300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>10800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>9700000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>6900000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>5600000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>2100000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>500000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:124">
+    <row r="52" spans="1:125">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>8907000.0</v>
+      </c>
+      <c r="C52">
         <v>16950000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2650000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2850000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1350000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2050000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2750000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>470000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1850000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1100000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>129630000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>420180000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>401070000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>291190000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>19069000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>31600000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>47070000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>31840000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>20430000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30430000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>79818000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>40000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>13423000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>18526000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19191000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>15886000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>72774000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>56929000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>61586000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>51860000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>48993000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>61011000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>63217000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>64470000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>124943000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>110015000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>51561000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>64022811000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>144662716000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>167564212000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>168574852000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>183335719000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>471851670.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>162186698000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>204321854000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>165569112000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>149292967000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>169259562000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>157186204000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>171853000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>373432961.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>140889000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>185399000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>149901000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>213536450.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>143586000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>122395000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>134872000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>141154000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>136419000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>133035000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>116264000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>150900000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>114154000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>138945000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>122177000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>320152000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>127094000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>202995000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>169498000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>170204000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>175923000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>143897000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>119232000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>111684000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>96445000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>104359000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>75967000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>107470000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>74591000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>112357000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>119914000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>104771000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>129889000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>126882000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>85674000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>51610000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>34759000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>36258000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>35385000.0</v>
       </c>
-      <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>41897000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>34629000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>31263000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>66584000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>58113735.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>28343000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>27787000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>25572000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>20090000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>20772000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>15798000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>11300000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>13000000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>9700000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>7500000.0</v>
       </c>
-      <c r="DG52"/>
-      <c r="DH52">
+      <c r="DH52"/>
+      <c r="DI52">
         <v>2500000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>2000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>23200000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>20800000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>19200000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>10800000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>9300000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>8200000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>5400000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>4600000.0</v>
       </c>
-      <c r="DR52"/>
-      <c r="DS52">
+      <c r="DS52"/>
+      <c r="DT52">
         <v>500000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:124">
+    <row r="53" spans="1:125">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>92663000.0</v>
+      </c>
+      <c r="C53">
         <v>290106000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>107007000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>62887000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>65548000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>54235000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>281109000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>291865000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>290212000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>290980000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>299655000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>281279000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>306320000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>315477000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>340960000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>339737000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>371413000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>346686000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>337830000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>344716000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>337286000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>346873000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>361966000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>347196000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>322907000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>253288000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>210695000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>211932000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>255090000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>260447000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>261056000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>255323000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>257945000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>259645000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>272908000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>259954000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>269282000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>250952000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>251113000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>258190000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>230614000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>276187867.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>323434982.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>352134351.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>367229783.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>422258100.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>451659630.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>466944567.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>515335097.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>545477537.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>551758458.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>572337329.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>598265400.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>605545000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>530159986.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>590701449000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>638137836000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>616190515000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>565029291.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>525711786000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>513604726000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>491257812000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>101706000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>424467807000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>424707369000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>387390959000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>35927000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>345524732000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>321111319000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>279943556000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>22810000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>231623193000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>245446338000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>250147577000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>209670000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>228575788000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>204245064000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>179657017000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>185468000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>5721000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>6748000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>14456000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>8032000.0</v>
       </c>
-      <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
-      <c r="CW53">
+      <c r="CW53"/>
+      <c r="CX53">
         <v>18288000.0</v>
       </c>
-      <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
+      <c r="DU53"/>
     </row>
-    <row r="54" spans="1:124">
+    <row r="54" spans="1:125">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20249,51 +20355,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20312,1612 +20420,1623 @@
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
+      <c r="DU54"/>
     </row>
-    <row r="55" spans="1:124">
+    <row r="55" spans="1:125">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>9520643000.0</v>
+      </c>
+      <c r="C55">
         <v>9613695000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9575470000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9568302000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9242331000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9152779000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9026030000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9088565000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8871991000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8599549000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8538894000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8540057000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8226673000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8036904000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7948837000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7730049000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7392941000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6175819000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6096132000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6014508000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5805165000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5645147000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5705043000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5864560000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5604761000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5232075000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4909050000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5292382000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5194852000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5066662000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4949710000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4792732000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4106883000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4026314000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3982665000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3550463000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3457187000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3381013000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3301944000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3280986000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2683434000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2640673254.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2593198275.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2575854717.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2542968846.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2491659006.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2524958100.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2450595553.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2464839483.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2426319210.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2394952924.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2485714438.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2446771477.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2143991000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2093730492.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2023946000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2043426000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1992998000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1966610054.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1898960000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1878488000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1873694000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1836635000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1806925000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1835715000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1832334000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1779646000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1749304000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1700857000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1680910000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1605629000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1641416000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1583762000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1527205000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1476564000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1414268000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1332886000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1303823000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1271675000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1241258000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1156572000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1066154000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1042614000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>986518000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>920061000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>891862000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>870084000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>836367000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>811541000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>767861000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>710040000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>683500000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>664943000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>623017000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>604600000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>568839000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>518828000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>495505000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>462685000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>425694005.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>400948000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>406711000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>394482000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>380976000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>367622000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>349352000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>343300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>331200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>321300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>299800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>285800000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>264800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>250200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>230000000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>207400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>185200000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>168400000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>150500000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>141900000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>126100000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>111500000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>104800000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>95200000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>87200000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:124">
+    <row r="56" spans="1:125">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>111342000.0</v>
+      </c>
+      <c r="C56">
         <v>80038000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>76494000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>77581000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>301478000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>384333000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>532779000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>560213000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>501505000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>472043000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>531869000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>479214000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>588582000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>64295000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>498962000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>502355000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>94529000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>497311000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>494257000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>516104000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>536477000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>539527000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>574143000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>791277000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>631364000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>708452000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>522709000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>583873000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>639471000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>659677000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>597746000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>552072000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>501012000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>504157000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>545843000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>504513000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>552951000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>624067000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>551051000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>561353000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>497730000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>535381922.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>575146873.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>598767446.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>625706106.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>651759360.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>691261747.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>706378596.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>763417741.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>785305175.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>755655607.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>768192392.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>791910822.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>782235000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>717773578.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>90001000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>86827000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>74984000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>738128965.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>80908000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>83232000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>75389000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>93574000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>83559000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>81138000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>64960000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>80574000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>51702000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>75029000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>68882000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>43414000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>43151000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>58124000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>53282000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>53172000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>51617000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>44474000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>61420000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>54113000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>44151000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>43796000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>39439000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>45077000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>33126000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>32447000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>32531000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>29303000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>34240000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>45407000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>41038000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>38500000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>54341000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>47284000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>46612000.0</v>
       </c>
-      <c r="CQ56"/>
-      <c r="CR56">
+      <c r="CR56"/>
+      <c r="CS56">
         <v>44979000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>36606000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>37818000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>33252000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>31786899.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>33593000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>34551000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>36739000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>29983000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>30540000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>25114000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>28200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>27100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>23000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>23100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>24200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>20200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>21800000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>27000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>16700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>15800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>13800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>12400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>14000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>12900000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>13200000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>11500000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>12400000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:124">
+    <row r="57" spans="1:125">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>8907000.0</v>
+      </c>
+      <c r="C57">
         <v>16950000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2650000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2850000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7319703000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7339440000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7062987000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6987383000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6766267000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6809475000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6515505000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6495322000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5478302000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1100000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6113847000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5640038000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5673641000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4748368000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4520490000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4460584000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4282651000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31840000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>20430000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>30430000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>79818000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>40000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3924474000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3820767000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4341701000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4210106000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4049805000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3845206000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3359862000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3331861000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3315648000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2955279000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2933451000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2870401000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2794204000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2704928000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2025155000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>64022811000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>144662716000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>167564212000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>168574852000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>183335719000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2190200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>162186698000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>204321854000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>165569112000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>149292967000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>169259562000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>157186204000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1592347000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1917200000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1484124000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1500870000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1446650000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>213536450.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1351056000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1336709000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1329730000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1255970000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1223151000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1253291000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1265552000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1240222000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1210921000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1167981000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1208765000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1379111000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1107494000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1185086000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1158074000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1054209000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1071413000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1001563000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>997071000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>987131000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>969698000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>908461000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>823356000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>805974000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>765678000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>708073000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>708162000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>692787000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>659262000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>636163000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>597907000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>563262000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>532345000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>519309000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>482940000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>556000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>447332000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>410946000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>395265000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>410471000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>373657425.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>330498000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>336852000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>332994000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>318209000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>308838000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>293229000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>283000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>271500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>257600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>246600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>231400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>213700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>199400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>208500000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>184200000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>164500000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>146800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>130700000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>124900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>108800000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>97500000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>89800000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>82200000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>74400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:124">
+    <row r="58" spans="1:125">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>8370886000.0</v>
+      </c>
+      <c r="C58">
         <v>8491231000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8463159000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8481387000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8191777000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8130032000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8028643000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8111945000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7935672000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7692207000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7652298000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7711674000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>416518000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7235410000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7176113000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>616311000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>205756000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>442080000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>167005000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>181914000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>191838000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>181761000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>171684000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>196532000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>251432000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>201332000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4373699000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4772639000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4690552000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4578255000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4476572000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4335345000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3737295000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3665886000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3629378000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3237424000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3152103000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3085173000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3015903000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3000129000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2408317000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>183878402.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>189499052.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>288526691.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>287992319.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>256067936.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>264206227.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>258344809.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>284709154.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>288273765.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>284088192.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>258253438.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>262803675.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2001792000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>246674762.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1884825000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1904104000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1847231000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1822177352.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1755792000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1741164000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1740736000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1704065000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1671402000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1701715000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1704477000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1654051000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1620811000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1573676000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1551116000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1513134000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1550004000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1495332000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1437166000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1388778000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1336862000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1258761000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1230004000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1199430000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1182832000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1099645000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1009991000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>987496000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>932223000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>867122000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>840293000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>819310000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>791101000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>768621000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>724907000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>668217000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>630801000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>613400000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>573486000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>568000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>522363000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>474251000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>452781000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>432386000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>383577894.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>365130000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>371632000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>360665000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>347984000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>335550000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>317216000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>311700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>300300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>290800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>278700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>265500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>244900000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>231100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>212800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>190500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>169200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>153800000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>136700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>128200000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>114000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>99800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>93000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>83300000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>75500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:124">
+    <row r="59" spans="1:125">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
         <v>305083435.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>295839630.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>286040799.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>280857160.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>275117391.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -21931,51 +22050,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21994,660 +22115,665 @@
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
+      <c r="DU59"/>
     </row>
-    <row r="60" spans="1:124">
+    <row r="60" spans="1:125">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>1149757000.0</v>
+      </c>
+      <c r="C60">
         <v>1122464000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1112311000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1086915000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1050554000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1022747000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>997387000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>976620000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>936319000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>907342000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>886596000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>828383000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>822689000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>801494000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>772724000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>737072000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>743138000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>667924000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>677010000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>649814000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>630476000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>608719000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>593793000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>572613000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>556020000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>539139000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>535351000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>519743000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>504300000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>488407000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>473138000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>457387000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>369588000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>360428000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>353287000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>313039000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>305083000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>295840000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>286041000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>280857000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>275117000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>235142719.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>225885750.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>221115239.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>211697417.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>150995965.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>144078509.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>138179976.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>134642529.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>141357027.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>147576780.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>147953477.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>145445913.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>142198000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>140433821.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>138975000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>136907000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>143552000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>142381164.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>141245000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>135476000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>131205000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>130922000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>133728000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>132312000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>126236000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>123895000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>126819000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>125541000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>127881000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>90637000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>89438000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>86547000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>88282000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>86066000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>75780000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>72514000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>72367000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>70883000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>57629000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>56175000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>55459000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>54467000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>53700000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>52939000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>51569000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>50774000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>45266000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>42920000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>42954000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>41823000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>40699000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>39543000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>37531000.0</v>
       </c>
-      <c r="CQ60"/>
-      <c r="CR60">
+      <c r="CR60"/>
+      <c r="CS60">
         <v>34476000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>32578000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>30724000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>30299000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>30116111.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>23817000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>23079000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>21817000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>20992000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>20071000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>20136000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>19600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>18900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>18500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>21100000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>20300000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>19900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>19100000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>17200000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>16900000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>16000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>14600000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>13800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>13700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>12100000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>11700000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>11800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>11900000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>11700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:124">
+    <row r="61" spans="1:125">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
         <v>-1606510.0</v>
       </c>
-      <c r="AN61">
-[...1 lines deleted...]
-      </c>
       <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
         <v>-1606510.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
-        <v>-1606510.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT61">
         <v>-1606510.0</v>
       </c>
       <c r="AU61">
         <v>-1606510.0</v>
       </c>
       <c r="AV61">
         <v>-1606510.0</v>
       </c>
       <c r="AW61">
         <v>-1606510.0</v>
       </c>
       <c r="AX61">
         <v>-1606510.0</v>
       </c>
       <c r="AY61">
         <v>-1606510.0</v>
       </c>
       <c r="AZ61">
         <v>-1606510.0</v>
       </c>
       <c r="BA61">
         <v>-1606510.0</v>
       </c>
       <c r="BB61">
         <v>-1606510.0</v>
       </c>
       <c r="BC61">
         <v>-1606510.0</v>
       </c>
       <c r="BD61">
         <v>-1606510.0</v>
       </c>
       <c r="BE61">
         <v>-1606510.0</v>
       </c>
       <c r="BF61">
         <v>-1606510.0</v>
       </c>
       <c r="BG61">
         <v>-1606510.0</v>
       </c>
       <c r="BH61">
         <v>-1606510.0</v>
       </c>
       <c r="BI61">
         <v>-1606510.0</v>
       </c>
       <c r="BJ61">
+        <v>-1606510.0</v>
+      </c>
+      <c r="BK61">
         <v>-1607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1606000.0</v>
       </c>
       <c r="BL61">
         <v>-1606000.0</v>
       </c>
       <c r="BM61">
-        <v>-1607000.0</v>
+        <v>-1606000.0</v>
       </c>
       <c r="BN61">
         <v>-1607000.0</v>
       </c>
       <c r="BO61">
         <v>-1607000.0</v>
       </c>
       <c r="BP61">
         <v>-1607000.0</v>
       </c>
       <c r="BQ61">
         <v>-1607000.0</v>
       </c>
       <c r="BR61">
         <v>-1607000.0</v>
       </c>
       <c r="BS61">
+        <v>-1607000.0</v>
+      </c>
+      <c r="BT61">
         <v>-1606000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
-[...1 lines deleted...]
-      </c>
+      <c r="CL61"/>
       <c r="CM61">
         <v>-855000.0</v>
       </c>
       <c r="CN61">
         <v>-855000.0</v>
       </c>
       <c r="CO61">
         <v>-855000.0</v>
       </c>
       <c r="CP61">
         <v>-855000.0</v>
       </c>
-      <c r="CQ61"/>
+      <c r="CQ61">
+        <v>-855000.0</v>
+      </c>
       <c r="CR61"/>
-      <c r="CS61">
-[...1 lines deleted...]
-      </c>
+      <c r="CS61"/>
       <c r="CT61">
         <v>-855000.0</v>
       </c>
       <c r="CU61">
         <v>-855000.0</v>
       </c>
       <c r="CV61">
         <v>-855000.0</v>
       </c>
       <c r="CW61">
         <v>-855000.0</v>
       </c>
       <c r="CX61">
         <v>-855000.0</v>
       </c>
       <c r="CY61">
         <v>-855000.0</v>
       </c>
       <c r="CZ61">
+        <v>-855000.0</v>
+      </c>
+      <c r="DA61">
         <v>-778000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-599000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
+      <c r="DU61"/>
     </row>
-    <row r="62" spans="1:124">
+    <row r="62" spans="1:125">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22730,50 +22856,51 @@
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
+      <c r="DU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22863,51 +22990,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>252286000.0</v>
       </c>
       <c r="C2">
         <v>267167000.0</v>
       </c>
       <c r="D2">
         <v>208943000.0</v>
       </c>
       <c r="E2">
         <v>69735000.0</v>
       </c>
       <c r="F2">
         <v>25408000.0</v>
       </c>
       <c r="G2">
         <v>87127000.0</v>
       </c>
       <c r="H2">
         <v>67583000.0</v>
       </c>
       <c r="I2">
         <v>53142000.0</v>
       </c>
@@ -22959,51 +23086,51 @@
       <c r="Y2">
         <v>15135119.0</v>
       </c>
       <c r="Z2">
         <v>17501419.0</v>
       </c>
       <c r="AA2">
         <v>14340411.0</v>
       </c>
       <c r="AB2">
         <v>11915920.0</v>
       </c>
       <c r="AC2">
         <v>9300000.0</v>
       </c>
       <c r="AD2">
         <v>5800000.0</v>
       </c>
       <c r="AE2">
         <v>4000000.0</v>
       </c>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>12305000.0</v>
       </c>
       <c r="C3">
         <v>11231000.0</v>
       </c>
       <c r="D3">
         <v>11663000.0</v>
       </c>
       <c r="E3">
         <v>10516000.0</v>
       </c>
       <c r="F3">
         <v>7391000.0</v>
       </c>
       <c r="G3">
         <v>7482000.0</v>
       </c>
       <c r="H3">
         <v>7491000.0</v>
       </c>
       <c r="I3">
         <v>6143000.0</v>
       </c>
@@ -23057,87 +23184,87 @@
       </c>
       <c r="Z3">
         <v>860298.0</v>
       </c>
       <c r="AA3">
         <v>727830.0</v>
       </c>
       <c r="AB3">
         <v>600000.0</v>
       </c>
       <c r="AC3">
         <v>400000.0</v>
       </c>
       <c r="AD3">
         <v>300000.0</v>
       </c>
       <c r="AE3">
         <v>100000.0</v>
       </c>
       <c r="AF3">
         <v>100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5">
         <v>135902000.0</v>
       </c>
       <c r="C5">
         <v>122577000.0</v>
       </c>
       <c r="D5">
         <v>126620000.0</v>
       </c>
       <c r="E5">
         <v>113549000.0</v>
       </c>
       <c r="F5">
         <v>121467000.0</v>
       </c>
       <c r="G5">
         <v>73289000.0</v>
       </c>
       <c r="H5">
         <v>72027000.0</v>
       </c>
       <c r="I5">
         <v>52135000.0</v>
       </c>
@@ -23191,51 +23318,51 @@
       </c>
       <c r="Z5">
         <v>3555632.0</v>
       </c>
       <c r="AA5">
         <v>4425742.0</v>
       </c>
       <c r="AB5">
         <v>4100000.0</v>
       </c>
       <c r="AC5">
         <v>4100000.0</v>
       </c>
       <c r="AD5">
         <v>1400000.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>4200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>148207000.0</v>
       </c>
       <c r="C6">
         <v>133808000.0</v>
       </c>
       <c r="D6">
         <v>138283000.0</v>
       </c>
       <c r="E6">
         <v>124065000.0</v>
       </c>
       <c r="F6">
         <v>128858000.0</v>
       </c>
       <c r="G6">
         <v>80771000.0</v>
       </c>
       <c r="H6">
         <v>79518000.0</v>
       </c>
       <c r="I6">
         <v>58278000.0</v>
       </c>
@@ -23289,125 +23416,125 @@
       </c>
       <c r="Z6">
         <v>4415930.0</v>
       </c>
       <c r="AA6">
         <v>5153572.0</v>
       </c>
       <c r="AB6">
         <v>4700000.0</v>
       </c>
       <c r="AC6">
         <v>4500000.0</v>
       </c>
       <c r="AD6">
         <v>1700000.0</v>
       </c>
       <c r="AE6">
         <v>100000.0</v>
       </c>
       <c r="AF6">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>2918610.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>344463000.0</v>
       </c>
       <c r="C9">
         <v>320608000.0</v>
       </c>
       <c r="D9">
         <v>326676000.0</v>
       </c>
       <c r="E9">
         <v>295875000.0</v>
       </c>
       <c r="F9">
         <v>268356000.0</v>
       </c>
       <c r="G9">
         <v>219459000.0</v>
       </c>
       <c r="H9">
         <v>211033000.0</v>
       </c>
       <c r="I9">
         <v>167075000.0</v>
       </c>
@@ -23459,51 +23586,51 @@
       <c r="Y9">
         <v>21299677.0</v>
       </c>
       <c r="Z9">
         <v>17355585.0</v>
       </c>
       <c r="AA9">
         <v>15893203.0</v>
       </c>
       <c r="AB9">
         <v>13760451.0</v>
       </c>
       <c r="AC9">
         <v>11900000.0</v>
       </c>
       <c r="AD9">
         <v>6800000.0</v>
       </c>
       <c r="AE9">
         <v>4300000.0</v>
       </c>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
         <v>135902000.0</v>
       </c>
       <c r="C10">
         <v>122577000.0</v>
       </c>
       <c r="D10">
         <v>126620000.0</v>
       </c>
       <c r="E10">
         <v>113549000.0</v>
       </c>
       <c r="F10">
         <v>121467000.0</v>
       </c>
       <c r="G10">
         <v>73289000.0</v>
       </c>
       <c r="H10">
         <v>72027000.0</v>
       </c>
       <c r="I10">
         <v>52135000.0</v>
       </c>
@@ -23555,51 +23682,51 @@
       <c r="Y10">
         <v>4277249.0</v>
       </c>
       <c r="Z10">
         <v>3555632.0</v>
       </c>
       <c r="AA10">
         <v>4425742.0</v>
       </c>
       <c r="AB10">
         <v>4100000.0</v>
       </c>
       <c r="AC10">
         <v>4100000.0</v>
       </c>
       <c r="AD10">
         <v>1400000.0</v>
       </c>
       <c r="AE10">
         <v>1400000.0</v>
       </c>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11">
         <v>8708000.0</v>
       </c>
       <c r="C11">
         <v>8727000.0</v>
       </c>
       <c r="D11">
         <v>13062000.0</v>
       </c>
       <c r="E11">
         <v>14483000.0</v>
       </c>
       <c r="F11">
         <v>22562000.0</v>
       </c>
       <c r="G11">
         <v>12707000.0</v>
       </c>
       <c r="H11">
         <v>14619000.0</v>
       </c>
       <c r="I11">
         <v>9015000.0</v>
       </c>
@@ -23651,51 +23778,51 @@
       <c r="Y11">
         <v>1314796.0</v>
       </c>
       <c r="Z11">
         <v>1159900.0</v>
       </c>
       <c r="AA11">
         <v>1680215.0</v>
       </c>
       <c r="AB11">
         <v>1600000.0</v>
       </c>
       <c r="AC11">
         <v>1700000.0</v>
       </c>
       <c r="AD11">
         <v>200000.0</v>
       </c>
       <c r="AE11">
         <v>3500000.0</v>
       </c>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12">
         <v>234205000.0</v>
       </c>
       <c r="C12">
         <v>250069000.0</v>
       </c>
       <c r="D12">
         <v>192404000.0</v>
       </c>
       <c r="E12">
         <v>61451000.0</v>
       </c>
       <c r="F12">
         <v>21922000.0</v>
       </c>
       <c r="G12">
         <v>31423000.0</v>
       </c>
       <c r="H12">
         <v>60517000.0</v>
       </c>
       <c r="I12">
         <v>40484000.0</v>
       </c>
@@ -23749,51 +23876,51 @@
       </c>
       <c r="Z12">
         <v>16611749.0</v>
       </c>
       <c r="AA12">
         <v>13288593.0</v>
       </c>
       <c r="AB12">
         <v>11015920.0</v>
       </c>
       <c r="AC12">
         <v>8400000.0</v>
       </c>
       <c r="AD12">
         <v>5000000.0</v>
       </c>
       <c r="AE12">
         <v>3500000.0</v>
       </c>
       <c r="AF12">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13">
         <v>489426000.0</v>
       </c>
       <c r="C13">
         <v>481857000.0</v>
       </c>
       <c r="D13">
         <v>395199000.0</v>
       </c>
       <c r="E13">
         <v>292571000.0</v>
       </c>
       <c r="F13">
         <v>200155000.0</v>
       </c>
       <c r="G13">
         <v>198373000.0</v>
       </c>
       <c r="H13">
         <v>216076000.0</v>
       </c>
       <c r="I13">
         <v>182879242.0</v>
       </c>
@@ -23807,51 +23934,51 @@
         <v>90003250.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>488473.0</v>
       </c>
       <c r="P14">
         <v>438221.0</v>
       </c>
       <c r="Q14">
         <v>221000.0</v>
       </c>
       <c r="R14">
         <v>277000.0</v>
@@ -23859,51 +23986,51 @@
       <c r="S14">
         <v>288000.0</v>
       </c>
       <c r="T14">
         <v>388000.0</v>
       </c>
       <c r="U14">
         <v>266000.0</v>
       </c>
       <c r="V14">
         <v>78000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>127194000.0</v>
       </c>
       <c r="C15">
         <v>113850000.0</v>
       </c>
       <c r="D15">
         <v>113558000.0</v>
       </c>
       <c r="E15">
         <v>99066000.0</v>
       </c>
       <c r="F15">
         <v>98905000.0</v>
       </c>
       <c r="G15">
         <v>60582000.0</v>
       </c>
       <c r="H15">
         <v>57408000.0</v>
       </c>
       <c r="I15">
         <v>43120000.0</v>
       </c>
@@ -23957,51 +24084,51 @@
       </c>
       <c r="Z15">
         <v>2395732.0</v>
       </c>
       <c r="AA15">
         <v>2745527.0</v>
       </c>
       <c r="AB15">
         <v>2500000.0</v>
       </c>
       <c r="AC15">
         <v>2400000.0</v>
       </c>
       <c r="AD15">
         <v>1200000.0</v>
       </c>
       <c r="AE15">
         <v>700000.0</v>
       </c>
       <c r="AF15">
         <v>700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>99066000.0</v>
       </c>
       <c r="F16">
         <v>98905000.0</v>
       </c>
       <c r="G16">
         <v>60582000.0</v>
       </c>
       <c r="H16">
         <v>57408000.0</v>
       </c>
       <c r="I16">
         <v>43119699.0</v>
       </c>
       <c r="J16">
         <v>35706507.0</v>
       </c>
       <c r="K16">
         <v>27686787.0</v>
       </c>
@@ -24037,51 +24164,51 @@
         <v>4810000.0</v>
       </c>
       <c r="W16">
         <v>5217000.0</v>
       </c>
       <c r="X16">
         <v>5461000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>2962000.0</v>
       </c>
       <c r="AA16">
         <v>2396000.0</v>
       </c>
       <c r="AB16">
         <v>2746000.0</v>
       </c>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17">
         <v>127194000.0</v>
       </c>
       <c r="C17">
         <v>113850000.0</v>
       </c>
       <c r="D17">
         <v>111609000.0</v>
       </c>
       <c r="E17">
         <v>99066000.0</v>
       </c>
       <c r="F17">
         <v>98905000.0</v>
       </c>
       <c r="G17">
         <v>60582000.0</v>
       </c>
       <c r="H17">
         <v>57408000.0</v>
       </c>
       <c r="I17">
         <v>43119699.0</v>
       </c>
@@ -24103,51 +24230,51 @@
       <c r="O17">
         <v>13106240.0</v>
       </c>
       <c r="P17">
         <v>10129869.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>255221000.0</v>
       </c>
       <c r="C18">
         <v>231788000.0</v>
       </c>
       <c r="D18">
         <v>230488000.0</v>
       </c>
       <c r="E18">
         <v>231120000.0</v>
       </c>
       <c r="F18">
         <v>178233000.0</v>
       </c>
       <c r="G18">
         <v>166950000.0</v>
       </c>
       <c r="H18">
         <v>155559000.0</v>
       </c>
       <c r="I18">
         <v>142395585.0</v>
       </c>
@@ -24161,131 +24288,131 @@
         <v>76296720.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>5378483.0</v>
       </c>
       <c r="K20">
         <v>2441173.0</v>
       </c>
       <c r="L20">
         <v>-387045.0</v>
       </c>
       <c r="M20">
         <v>2441173.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>135902000.0</v>
       </c>
       <c r="C21">
         <v>122577000.0</v>
       </c>
       <c r="D21">
         <v>126827000.0</v>
       </c>
       <c r="E21">
         <v>113549000.0</v>
       </c>
       <c r="F21">
         <v>121467000.0</v>
       </c>
       <c r="G21">
         <v>73289000.0</v>
       </c>
       <c r="H21">
         <v>72027000.0</v>
       </c>
       <c r="I21">
         <v>52135000.0</v>
       </c>
@@ -24337,87 +24464,87 @@
       <c r="Y21">
         <v>4277249.0</v>
       </c>
       <c r="Z21">
         <v>3555632.0</v>
       </c>
       <c r="AA21">
         <v>4425742.0</v>
       </c>
       <c r="AB21">
         <v>4100000.0</v>
       </c>
       <c r="AC21">
         <v>4100000.0</v>
       </c>
       <c r="AD21">
         <v>1400000.0</v>
       </c>
       <c r="AE21">
         <v>700000.0</v>
       </c>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>460847000.0</v>
       </c>
       <c r="C23">
         <v>465198000.0</v>
       </c>
       <c r="D23">
         <v>408999000.0</v>
       </c>
       <c r="E23">
         <v>252061000.0</v>
       </c>
       <c r="F23">
         <v>172297000.0</v>
       </c>
       <c r="G23">
         <v>233413000.0</v>
       </c>
       <c r="H23">
         <v>206589000.0</v>
       </c>
       <c r="I23">
         <v>168082000.0</v>
       </c>
@@ -24469,95 +24596,95 @@
       <c r="Y23">
         <v>32157547.0</v>
       </c>
       <c r="Z23">
         <v>31301372.0</v>
       </c>
       <c r="AA23">
         <v>25807872.0</v>
       </c>
       <c r="AB23">
         <v>21576371.0</v>
       </c>
       <c r="AC23">
         <v>17100000.0</v>
       </c>
       <c r="AD23">
         <v>11200000.0</v>
       </c>
       <c r="AE23">
         <v>8300000.0</v>
       </c>
       <c r="AF23"/>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>1081877.0</v>
       </c>
       <c r="N24">
         <v>3168302.0</v>
       </c>
       <c r="O24">
         <v>3496085.0</v>
       </c>
       <c r="P24">
         <v>5283885.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>12305000.0</v>
       </c>
       <c r="C25">
         <v>11231000.0</v>
       </c>
       <c r="D25">
         <v>11104000.0</v>
       </c>
       <c r="E25">
         <v>2854000.0</v>
       </c>
       <c r="F25">
         <v>2032000.0</v>
       </c>
       <c r="G25">
         <v>8033000.0</v>
       </c>
       <c r="H25">
         <v>7491000.0</v>
       </c>
       <c r="I25">
         <v>6143189.0</v>
       </c>
@@ -24567,51 +24694,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24619,51 +24746,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
         <v>7535000.0</v>
       </c>
       <c r="C27">
         <v>7058000.0</v>
       </c>
       <c r="D27">
         <v>6042000.0</v>
       </c>
       <c r="E27">
         <v>4958000.0</v>
       </c>
       <c r="F27">
         <v>4254000.0</v>
       </c>
       <c r="G27">
         <v>3260000.0</v>
       </c>
       <c r="H27">
         <v>4548000.0</v>
       </c>
       <c r="I27">
         <v>3552000.0</v>
       </c>
@@ -24717,51 +24844,51 @@
       </c>
       <c r="Z27">
         <v>579524.0</v>
       </c>
       <c r="AA27">
         <v>410106.0</v>
       </c>
       <c r="AB27">
         <v>400000.0</v>
       </c>
       <c r="AC27">
         <v>200000.0</v>
       </c>
       <c r="AD27">
         <v>100000.0</v>
       </c>
       <c r="AE27">
         <v>200000.0</v>
       </c>
       <c r="AF27">
         <v>200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>133039000.0</v>
       </c>
       <c r="C28">
         <v>135630000.0</v>
       </c>
       <c r="D28">
         <v>143756000.0</v>
       </c>
       <c r="E28">
         <v>121174000.0</v>
       </c>
       <c r="F28">
         <v>105382000.0</v>
       </c>
       <c r="G28">
         <v>100432000.0</v>
       </c>
       <c r="H28">
         <v>95018000.0</v>
       </c>
       <c r="I28">
         <v>72588000.0</v>
       </c>
@@ -24815,51 +24942,51 @@
       </c>
       <c r="Z28">
         <v>8014268.0</v>
       </c>
       <c r="AA28">
         <v>6878213.0</v>
       </c>
       <c r="AB28">
         <v>5800000.0</v>
       </c>
       <c r="AC28">
         <v>4600000.0</v>
       </c>
       <c r="AD28">
         <v>2900000.0</v>
       </c>
       <c r="AE28">
         <v>2000000.0</v>
       </c>
       <c r="AF28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>8708000.0</v>
       </c>
       <c r="C29">
         <v>8727000.0</v>
       </c>
       <c r="D29">
         <v>14423000.0</v>
       </c>
       <c r="E29">
         <v>14483000.0</v>
       </c>
       <c r="F29">
         <v>22562000.0</v>
       </c>
       <c r="G29">
         <v>12707000.0</v>
       </c>
       <c r="H29">
         <v>14619000.0</v>
       </c>
       <c r="I29">
         <v>9015112.0</v>
       </c>
@@ -24873,51 +25000,51 @@
         <v>3669240.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>208561000.0</v>
       </c>
       <c r="C30">
         <v>198031000.0</v>
       </c>
       <c r="D30">
         <v>200056000.0</v>
       </c>
       <c r="E30">
         <v>182326000.0</v>
       </c>
       <c r="F30">
         <v>146889000.0</v>
       </c>
       <c r="G30">
         <v>146170000.0</v>
       </c>
       <c r="H30">
         <v>139006000.0</v>
       </c>
       <c r="I30">
         <v>114940000.0</v>
       </c>
@@ -24969,51 +25096,51 @@
       <c r="Y30">
         <v>17022428.0</v>
       </c>
       <c r="Z30">
         <v>13799953.0</v>
       </c>
       <c r="AA30">
         <v>11467461.0</v>
       </c>
       <c r="AB30">
         <v>9660451.0</v>
       </c>
       <c r="AC30">
         <v>7800000.0</v>
       </c>
       <c r="AD30">
         <v>5400000.0</v>
       </c>
       <c r="AE30">
         <v>4300000.0</v>
       </c>
       <c r="AF30"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B31">
         <v>135822000.0</v>
       </c>
       <c r="C31">
         <v>-1431000.0</v>
       </c>
       <c r="D31">
         <v>-207000.0</v>
       </c>
       <c r="E31">
         <v>-27336000.0</v>
       </c>
       <c r="F31">
         <v>-14422000.0</v>
       </c>
       <c r="G31">
         <v>-16752000.0</v>
       </c>
       <c r="H31">
         <v>-26811000.0</v>
       </c>
       <c r="I31">
         <v>-22261000.0</v>
       </c>
@@ -25065,51 +25192,51 @@
       <c r="Y31">
         <v>-13986049.0</v>
       </c>
       <c r="Z31">
         <v>-17472047.0</v>
       </c>
       <c r="AA31">
         <v>-14016423.0</v>
       </c>
       <c r="AB31">
         <v>-11615920.0</v>
       </c>
       <c r="AC31">
         <v>-8800000.0</v>
       </c>
       <c r="AD31">
         <v>-5300000.0</v>
       </c>
       <c r="AE31">
         <v>-3600000.0</v>
       </c>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B32">
         <v>596749000.0</v>
       </c>
       <c r="C32">
         <v>587775000.0</v>
       </c>
       <c r="D32">
         <v>535619000.0</v>
       </c>
       <c r="E32">
         <v>365610000.0</v>
       </c>
       <c r="F32">
         <v>293764000.0</v>
       </c>
       <c r="G32">
         <v>306586000.0</v>
       </c>
       <c r="H32">
         <v>278616000.0</v>
       </c>
       <c r="I32">
         <v>220217000.0</v>
       </c>
@@ -25182,1218 +25309,1223 @@
       <c r="AF32">
         <v>4800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT32"/>
+  <dimension ref="A1:DU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
       </c>
-      <c r="DT1" t="s">
-        <v>184</v>
+      <c r="DU1" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>57819000.0</v>
+      </c>
+      <c r="C2">
         <v>55107000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>64636000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64521000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62208000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60921000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>65142000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69182000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>69079000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>63512000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57119000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48778000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40346000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28819000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18498000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20005000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2413000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2280000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5438000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5387000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12303000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13224000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26651000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27617000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19651000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14037000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18110000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18109000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17328000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14722000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17723000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11015000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9683000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8340114.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7370953.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6429564.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5781325.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5555337.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4793944.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4102321.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4977522.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4200170.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4638849.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5908441.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5829969.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7894450.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5384634.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5141912.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5280132.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6288617.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6052891.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5951486.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5403947.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5724878.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6354201.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6067504.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5950797.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6903379.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8197691.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7583242.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7510094.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10222869.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9010913.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9204196.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9259238.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12419485.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12228031.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13892538.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>13384629.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14518425.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11954087.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11164172.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12108922.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13320505.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>13386450.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13057259.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>12014187.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13155950.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11417890.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9321864.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8295872.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7005455.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6025102.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4634456.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4492856.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3482954.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3779740.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3674572.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3759710.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3553029.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3828456.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3585136.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4388383.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3290000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3627385.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3834344.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3627385.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3744680.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3928710.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>4077603.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4461743.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4666823.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4295250.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3951241.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3385303.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DG2">
         <v>2900000.0</v>
       </c>
       <c r="DH2">
+        <v>2900000.0</v>
+      </c>
+      <c r="DI2">
         <v>3000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DS2">
         <v>1000000.0</v>
       </c>
       <c r="DT2">
+        <v>1000000.0</v>
+      </c>
+      <c r="DU2">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>187</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>2823000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3326000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3142000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2968000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2869000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2961000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2368000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2972000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2930000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3309000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2784000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2798000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2772000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2750000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2867000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3109000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1790000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1780000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1894000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1878000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1839000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1848000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1847000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1887000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1896000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1930000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1898000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1767000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1736000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1724000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1358000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1326000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1445924.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1193875.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1181877.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1127819.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1234263.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>980794.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>835985.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>815947.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>831351.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>813056.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>824990.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>795146.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>769531.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>752481.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>747705.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>742440.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>749627.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>844282.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>695666.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>584884.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>609682.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>541812.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>607344.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>591465.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>576493.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>581121.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-198862.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1484144.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1462719.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-1172205.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1524931.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1574150.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-3341720.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1222154.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1178992.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>941298.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>744377.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>656542.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>648706.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>613903.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>544504.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>556927.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>539855.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>612066.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>700019.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>640194.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>653185.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>668550.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>685810.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>647467.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>610662.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>603959.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>589925.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>612061.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>627616.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>647040.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>575036.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>485239.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>448987.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>381450.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>250000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>287832.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>302012.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>287832.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>276677.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>249374.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>230815.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>218997.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>213329.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>197157.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>212250.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>115580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD3">
         <v>200000.0</v>
       </c>
       <c r="DE3">
+        <v>200000.0</v>
+      </c>
+      <c r="DF3">
         <v>700000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-400000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI3">
         <v>100000.0</v>
       </c>
-      <c r="DJ3"/>
+      <c r="DJ3">
+        <v>100000.0</v>
+      </c>
       <c r="DK3"/>
-      <c r="DL3">
-[...1 lines deleted...]
-      </c>
+      <c r="DL3"/>
       <c r="DM3">
         <v>100000.0</v>
       </c>
       <c r="DN3">
+        <v>100000.0</v>
+      </c>
+      <c r="DO3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP3">
         <v>100000.0</v>
       </c>
       <c r="DQ3">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DR3">
         <v>200000.0</v>
       </c>
       <c r="DS3">
         <v>200000.0</v>
       </c>
       <c r="DT3">
+        <v>200000.0</v>
+      </c>
+      <c r="DU3">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26539,881 +26671,886 @@
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
-      <c r="CQ4"/>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
       <c r="CR4"/>
-      <c r="CS4">
-[...1 lines deleted...]
-      </c>
+      <c r="CS4"/>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
-      <c r="DA4"/>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>189</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>35811000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>38668000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>40558000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>30571000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>26105000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>33181000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29830000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>31668000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>27898000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>37328000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26967000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>32392000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>29939000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36740000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34118000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16734000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>25957000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33313000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>39494000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>27137000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21531000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>22280000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21360000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16537000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13112000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22451000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>18668000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16577000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>14332000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16850000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10417000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12326000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>12541000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7901485.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9775468.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11401593.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>11574411.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>11401742.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7965709.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8829611.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8392512.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9048116.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8957858.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2498229.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5089378.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3337318.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5091541.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5201148.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4361500.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4424064.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4850737.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5902322.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4379064.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4354597.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4218989.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4425450.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4641805.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3981512.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2933897.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3896668.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3185991.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2217670.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2953864.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2478387.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1607054.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1756396.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2188338.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1590671.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-57892.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-749911.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2321907.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>3002786.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2497772.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2314174.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2475397.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1855654.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1763252.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>126040.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>644647.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1767231.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1122129.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1869815.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1375547.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1895951.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1950903.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1912603.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2126121.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2492985.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1188745.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1624986.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2697717.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2610247.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1222664.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>6430000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>888086.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1421427.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>888086.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1024534.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>943202.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1052802.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>978391.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>547203.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>977236.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>967715.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1231564.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>3700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>500000.0</v>
       </c>
-      <c r="DM5">
-[...1 lines deleted...]
-      </c>
       <c r="DN5">
+        <v>0.0</v>
+      </c>
+      <c r="DO5">
         <v>1300000.0</v>
       </c>
-      <c r="DO5">
-[...1 lines deleted...]
-      </c>
       <c r="DP5">
         <v>0.0</v>
       </c>
       <c r="DQ5">
+        <v>0.0</v>
+      </c>
+      <c r="DR5">
         <v>1000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DT5">
         <v>800000.0</v>
       </c>
+      <c r="DU5">
+        <v>800000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>40553000.0</v>
+      </c>
+      <c r="C6">
         <v>38634000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41994000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>43700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33539000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28974000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36142000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>32198000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>34640000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30828000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>40637000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29751000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>35190000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>32711000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>39490000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36985000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19843000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27747000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>35093000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>41388000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29015000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23370000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24128000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23207000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>18437000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14999000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24347000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20598000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>18475000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>16099000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18586000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12141000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13684000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>13867000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9347409.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10969343.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12583470.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12702230.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12636005.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8946503.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9665596.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>9208459.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>9879467.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>9770914.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1673239.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5884524.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4106849.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5844022.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5948853.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5103940.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5173691.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5695019.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6597988.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4963948.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4964279.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4760801.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5032794.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5233270.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4558005.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3515018.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3697806.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4670135.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3680389.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1781659.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4003318.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3181204.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1585324.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3410492.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-411679.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>883406.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5534.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2978449.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3651492.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3111675.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2858678.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3032324.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2395509.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2375318.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>826059.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1284841.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2420416.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1790679.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2555625.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2023014.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2506613.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2554862.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2502528.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2738182.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3120601.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1835785.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2200022.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3182956.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3059234.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1604114.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6680000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1175918.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1723439.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1175918.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1301211.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1192576.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1283617.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1197388.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>760532.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1174393.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1179965.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1347144.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DH6">
         <v>800000.0</v>
       </c>
       <c r="DI6">
+        <v>800000.0</v>
+      </c>
+      <c r="DJ6">
         <v>2600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DL6">
         <v>600000.0</v>
       </c>
       <c r="DM6">
+        <v>600000.0</v>
+      </c>
+      <c r="DN6">
         <v>100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP6">
         <v>100000.0</v>
       </c>
       <c r="DQ6">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DR6">
         <v>200000.0</v>
       </c>
       <c r="DS6">
         <v>200000.0</v>
       </c>
       <c r="DT6">
+        <v>200000.0</v>
+      </c>
+      <c r="DU6">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27559,133 +27696,134 @@
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
-      <c r="CQ7"/>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
       <c r="CR7"/>
-      <c r="CS7">
-[...1 lines deleted...]
-      </c>
+      <c r="CS7"/>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
-      <c r="DA7"/>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
+      <c r="DU7"/>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27831,1685 +27969,1702 @@
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
-      <c r="CQ8"/>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
       <c r="CR8"/>
-      <c r="CS8">
-[...1 lines deleted...]
-      </c>
+      <c r="CS8"/>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
-      <c r="DA8"/>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>92635000.0</v>
+      </c>
+      <c r="C9">
         <v>87920000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>101520000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94803000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>77753000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>70387000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>84307000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>80700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>79335000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>76266000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>95122000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>75214000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>79746000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>76594000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>84488000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>79984000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>68577000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>62826000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71366000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>79313000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>61585000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57728000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>67451000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>61102000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>48607000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>43579000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>55377000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>57681000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>52111000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>45866000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>51962000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>39881000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37766000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>37469000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>38258056.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>32249333.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>31896800.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31931738.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32834309.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>31722115.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>25821889.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>24591271.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>22030135.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>23858160.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>20870766.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>21477454.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>19238052.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>21051706.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20605788.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>19858252.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>19751192.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20730257.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>18759073.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17461710.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>15776745.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>16765962.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>17010475.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16961422.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6509217.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>15707046.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>16452215.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16198262.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>13976460.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>15087629.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>14692973.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>14048976.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12693046.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>14461639.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11023905.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11054607.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10377494.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>12898190.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13490374.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>12566411.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>12822196.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11584373.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>11587212.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>11055713.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>9030766.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>9697635.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>10497128.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>9369026.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>9574057.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>8985945.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>9339292.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>8905753.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>8753512.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>8039395.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7930565.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7283379.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7120583.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8053950.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>8009826.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>6006507.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>11320000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>5283273.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>5803754.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>5283273.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>5343662.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4868988.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4837480.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4449857.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>4013374.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>4054874.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3973685.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>4191625.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DE9">
         <v>3800000.0</v>
       </c>
       <c r="DF9">
+        <v>3800000.0</v>
+      </c>
+      <c r="DG9">
         <v>3537189.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>3300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>5000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2400000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>2200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>2100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>1700000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1600000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1400000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DT9">
         <v>900000.0</v>
       </c>
+      <c r="DU9">
+        <v>900000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
+        <v>39478000.0</v>
+      </c>
+      <c r="C10">
         <v>35811000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>38668000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40558000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30571000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26105000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33181000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29830000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31668000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27898000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37328000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26961000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32392000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29939000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>36740000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34118000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16734000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25957000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33313000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>39494000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27137000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21523000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22280000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21360000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16537000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13112000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22451000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18668000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16577000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14332000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>16851000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10417000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12326000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12541000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7901485.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9775468.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11401593.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11574411.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11401742.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7965709.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8829611.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8392512.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9048116.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8957858.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2498229.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5089378.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3337318.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5091541.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5201148.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4361500.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4424064.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4850737.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5902322.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4379064.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4354597.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4218989.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4425450.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4641805.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3981512.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2933897.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3896668.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3185991.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2217670.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2953864.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2478387.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1607054.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1756396.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2188338.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-1590671.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-57892.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-749911.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2321907.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3002786.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2497772.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2314174.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2475397.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1855654.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1763252.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>126040.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>644647.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1767231.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1122129.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1869815.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1375547.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1895951.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1950903.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1912603.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2126121.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2492985.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1188745.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1624986.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2697717.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2610247.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1222664.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3130000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>888086.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1421427.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>888086.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1024534.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>943202.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1052802.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>978391.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>547203.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>977236.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>967715.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1231564.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DG10">
         <v>1000000.0</v>
       </c>
       <c r="DH10">
+        <v>1000000.0</v>
+      </c>
+      <c r="DI10">
         <v>700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DN10">
         <v>300000.0</v>
       </c>
       <c r="DO10">
         <v>300000.0</v>
       </c>
       <c r="DP10">
         <v>300000.0</v>
       </c>
       <c r="DQ10">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DR10">
         <v>200000.0</v>
       </c>
       <c r="DS10">
         <v>200000.0</v>
       </c>
       <c r="DT10">
+        <v>200000.0</v>
+      </c>
+      <c r="DU10">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11">
+        <v>3227000.0</v>
+      </c>
+      <c r="C11">
         <v>2428000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3004000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3844000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1552000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>308000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2956000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2045000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2554000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1172000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4473000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1840000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3967000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2782000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5834000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4824000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1492000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2333000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6304000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7929000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4788000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3541000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4009000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4016000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2798000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1884000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6560000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3573000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3073000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1414000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3535000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1608000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1881000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1991000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2000105.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1921533.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2635576.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2389446.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2872412.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1858208.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2153144.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2019023.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2263293.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2468871.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1974411.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>911489.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>344497.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1028876.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1193312.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>472285.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>608138.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1038793.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1857091.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1113920.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1109095.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1034479.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1152071.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1238956.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1122942.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>667296.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1123454.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>954507.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>548586.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>829992.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>678550.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>392121.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>808782.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>563399.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-831159.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-293682.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-418855.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>613372.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>873178.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>668022.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>703797.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>744434.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>545049.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>500566.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-119960.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>125094.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>563750.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>288958.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>601652.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>419968.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>633428.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>627153.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>625717.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>703464.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>821773.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>352828.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>526055.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>889569.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>883347.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>395716.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1100000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>274003.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>410667.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>274003.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>335161.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>294965.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>284135.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>355520.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>203258.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>316987.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>357430.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>471890.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DG11">
         <v>400000.0</v>
       </c>
       <c r="DH11">
+        <v>400000.0</v>
+      </c>
+      <c r="DI11">
         <v>300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK11">
         <v>200000.0</v>
       </c>
       <c r="DL11">
         <v>200000.0</v>
       </c>
       <c r="DM11">
+        <v>200000.0</v>
+      </c>
+      <c r="DN11">
         <v>1400000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-300000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DR11">
         <v>-200000.0</v>
       </c>
       <c r="DS11">
         <v>-200000.0</v>
       </c>
       <c r="DT11">
+        <v>-200000.0</v>
+      </c>
+      <c r="DU11">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12">
+        <v>53111000.0</v>
+      </c>
+      <c r="C12">
         <v>52653000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59137000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60216000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>58165000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56687000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>60438000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65698000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63583000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>60350000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>56512000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>53313000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45172000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>37407000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28819000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18498000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8805000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5329000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5507000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5438000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5387000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5590000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6144000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6309000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7702000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11284000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13058000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16098000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16168000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15194000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13110000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11517000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8714000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7143000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6084733.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5284517.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4406571.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3676216.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2955992.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3185958.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2904471.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2904537.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3023654.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3003586.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3559776.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4119513.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4246814.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4321311.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4140033.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4185970.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4303100.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4685907.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4431349.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4346165.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4679220.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4858007.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5019035.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5170351.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5484215.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5740726.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5911021.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6442430.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7172901.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7576681.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7828007.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7656009.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8205148.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8701139.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>9016793.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>9026086.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9790399.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9800026.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9808829.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11124682.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12724946.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>12429483.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>12232724.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11607730.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>11495966.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10689212.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>8970128.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7752028.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6664911.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5642350.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4781874.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4191650.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3846631.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3368355.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3206913.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2902869.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2775029.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2889456.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3227136.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3057956.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3290000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3129885.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3106744.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3129885.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3113305.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3520220.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3856182.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4313369.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4323023.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4119175.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3556523.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3299703.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DG12">
         <v>2700000.0</v>
       </c>
       <c r="DH12">
         <v>2700000.0</v>
       </c>
       <c r="DI12">
+        <v>2700000.0</v>
+      </c>
+      <c r="DJ12">
         <v>2500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>1400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DQ12">
         <v>1000000.0</v>
       </c>
       <c r="DR12">
+        <v>1000000.0</v>
+      </c>
+      <c r="DS12">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DT12">
         <v>800000.0</v>
       </c>
+      <c r="DU12">
+        <v>800000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13">
+        <v>121027000.0</v>
+      </c>
+      <c r="C13">
         <v>120091000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>127491000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>125015000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>120247000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>116673000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>121642000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>125420000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>119746000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>115049000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>112248000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>108568000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>98377000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>94217000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>94037000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>79267000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>68205000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>51062000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>52020000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>51667000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>48903000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>47565000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>49851000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>50890000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>48650000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>48982000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>52977000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>56817000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>54181000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>52102000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29559,87 +29714,86 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29666,1086 +29820,1093 @@
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>-5958.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>127177.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>201223.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>166031.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>130000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>103446.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>99000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>106000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>126000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>110000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>62000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>29000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>36000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>61000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>151000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>195000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>93000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>128000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>141000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>137000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>17000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>143000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>91000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>119000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>46000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>48000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>53000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>57000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>21000.0</v>
       </c>
-      <c r="CG14">
-[...1 lines deleted...]
-      </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
-      <c r="CQ14"/>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
       <c r="CR14"/>
-      <c r="CS14">
-[...1 lines deleted...]
-      </c>
+      <c r="CS14"/>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
-      <c r="DA14"/>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
+      <c r="DU14"/>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
+        <v>36251000.0</v>
+      </c>
+      <c r="C15">
         <v>33383000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>35664000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36714000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29019000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>25797000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>30225000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>27785000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29114000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26726000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>32855000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25121000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>28425000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>27157000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>30906000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29294000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15242000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23624000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>27009000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>31565000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>22349000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17982000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>18271000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17344000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13739000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11228000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>15891000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15095000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13504000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>12918000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13316000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8809000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10445000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10550000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9901590.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7853935.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8766017.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9184965.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8529330.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6107501.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6676467.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6373489.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6784823.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6488987.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-523818.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4177889.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2992821.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4062665.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4007836.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3889215.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3815926.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3811944.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4045231.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3265144.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3251460.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3057333.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3072156.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3236818.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2728564.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2163155.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2674969.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2124960.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1543083.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2014086.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1737501.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1292009.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>918988.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1589020.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-820444.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>84344.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-55357.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4305482.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1772289.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>686444.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1610377.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1593809.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1310605.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1262686.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>246000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>519553.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1203481.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>833171.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1268163.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>955579.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1262523.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1323750.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1286886.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1422657.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1671212.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>835917.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1098931.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1808148.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1726900.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>826948.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2040000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>614083.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1010760.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>614083.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>689373.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>648237.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>768667.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>622871.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>343945.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>660249.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>610285.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>759674.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DG15">
         <v>600000.0</v>
       </c>
       <c r="DH15">
+        <v>600000.0</v>
+      </c>
+      <c r="DI15">
         <v>400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM15">
         <v>300000.0</v>
       </c>
       <c r="DN15">
         <v>300000.0</v>
       </c>
       <c r="DO15">
         <v>300000.0</v>
       </c>
       <c r="DP15">
         <v>300000.0</v>
       </c>
       <c r="DQ15">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DR15">
         <v>200000.0</v>
       </c>
       <c r="DS15">
         <v>200000.0</v>
       </c>
       <c r="DT15">
+        <v>200000.0</v>
+      </c>
+      <c r="DU15">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>28425000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27157000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30906000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29294000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15242000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23624000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27009000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31565000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22349000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17982000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18271000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17344000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13739000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11228000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15891000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15095000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13504000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12918000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13315518.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8808835.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10445385.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10549961.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9901590.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7853935.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8766017.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9184965.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8529330.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6107501.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6676467.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6373489.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6784823.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6488987.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-523818.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4177889.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8510717.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-1455231.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3633967.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3181207.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6882039.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-800796.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3234393.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2454000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2440623.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2246496.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2136370.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2298193.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1701000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-24903.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1639000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1093000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>515000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>985000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>700000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>259000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-558000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>558000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>2021000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1169000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1555000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1243000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1527000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1463000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1443000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>995000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>82000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>519000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1204000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>833000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1268000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>956000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1262000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1324000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1287000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1423000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1671000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>836000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1099000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1808000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1727000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>827000.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>1010000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>614000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>690000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>648000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>769000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>623000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>344000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>660000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>611000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>759000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
+      <c r="DU16"/>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17">
+        <v>36251000.0</v>
+      </c>
+      <c r="C17">
         <v>33383000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>35664000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>36714000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>29019000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>25797000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>30225000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>27785000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>29114000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26726000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>32855000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25121000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>28425000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>27157000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>30906000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>29294000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15242000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>23624000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>27009000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>31565000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>22349000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>17982000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>18271000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>17344000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>13739000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11228000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>15891000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>15095000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>13504000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>12918000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>13315518.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8808835.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>10445385.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>10549961.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>9901590.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>7853935.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>8766017.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>9184965.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8529330.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>6107501.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>6676467.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>6373489.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>6784823.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>6488987.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-523818.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4177889.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8510717.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1455231.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4007836.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3889215.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>8428666.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-800796.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4045231.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3265144.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3245502.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3184510.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3273379.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3402849.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>2266601.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -30801,189 +30962,194 @@
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
-      <c r="CQ17"/>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
       <c r="CR17"/>
-      <c r="CS17">
-[...1 lines deleted...]
-      </c>
+      <c r="CS17"/>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
-      <c r="DA17"/>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>67916000.0</v>
+      </c>
+      <c r="C18">
         <v>67438000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>68354000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>64799000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>62082000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>59986000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>61204000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>59722000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>56163000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>54699000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>55736000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>55255000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>53205000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>56810000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>65218000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>60769000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>59400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>45733000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>46513000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>46229000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>43516000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>41975000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>43707000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>44581000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>40948000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>37698000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>39919000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>40719000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>38013000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>36908000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31033,111 +31199,112 @@
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
+      <c r="DU18"/>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-1455231.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-800796.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
@@ -31165,138 +31332,137 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-92539.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>92539.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-1159196.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>10266257.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-4659315.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>930737.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-314801.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3820881.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-1419876.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>354969.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>-387045.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>2441173.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -31391,507 +31557,511 @@
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
-      <c r="CQ20"/>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
       <c r="CR20"/>
-      <c r="CS20">
-[...1 lines deleted...]
-      </c>
+      <c r="CS20"/>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
-      <c r="DA20"/>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>40553000.0</v>
+      </c>
+      <c r="C21">
         <v>35811000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>38668000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40558000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30571000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26105000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33181000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29830000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31668000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>27898000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37328000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26961000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32392000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>29939000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36740000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34118000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16734000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25957000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33313000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>39494000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>27137000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>21523000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22280000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21360000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16537000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13112000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>22451000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18668000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>16577000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14332000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16851000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10417000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12326000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12541000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7901485.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9775468.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11401593.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>11574411.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>11401742.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7965709.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8829611.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8392512.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9048116.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8957858.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2498229.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5089378.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3337318.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5091541.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5201148.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4361500.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4424064.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4850737.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5902322.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4379064.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4354597.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4218989.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4425450.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4641805.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3981512.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2933897.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3896668.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3185991.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2217670.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2953864.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2478387.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1607054.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1756396.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2188338.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-1590671.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-57892.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-749911.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2321907.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3002786.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2497772.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2314174.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2475397.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1855654.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1763252.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>126040.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>644647.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1767231.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1122129.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1869815.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1375547.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1895951.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1950903.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1912603.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2126121.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2492985.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1188745.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1624986.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2697717.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2610247.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1222664.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>3130000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>888086.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1421427.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>888086.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1024534.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>943202.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1052802.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>978391.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>547203.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>977236.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>967715.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1231564.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DG21">
         <v>1000000.0</v>
       </c>
       <c r="DH21">
+        <v>1000000.0</v>
+      </c>
+      <c r="DI21">
         <v>700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DN21">
         <v>300000.0</v>
       </c>
       <c r="DO21">
         <v>300000.0</v>
       </c>
       <c r="DP21">
         <v>300000.0</v>
       </c>
       <c r="DQ21">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DR21">
         <v>200000.0</v>
       </c>
       <c r="DS21">
         <v>200000.0</v>
       </c>
       <c r="DT21">
+        <v>200000.0</v>
+      </c>
+      <c r="DU21">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32037,553 +32207,559 @@
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
-      <c r="CQ22"/>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
       <c r="CR22"/>
-      <c r="CS22">
-[...1 lines deleted...]
-      </c>
+      <c r="CS22"/>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
-      <c r="DA22"/>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
+      <c r="DU22"/>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>109901000.0</v>
+      </c>
+      <c r="C23">
         <v>107216000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>127488000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>118766000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>109390000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>105203000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>116268000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>120052000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>116746000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>112132000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>120494000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>105372000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>96132000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>87001000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>76567000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64364000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>71848000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39282000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40333000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>45257000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>39835000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48508000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>58395000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66393000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>59687000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>50118000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>46963000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>57123000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>53643000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48862000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>49833000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>47187000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>36455000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>34611000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>38696685.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>29844818.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26924771.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>26138652.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26987904.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28550350.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21094599.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>21176281.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17182189.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19539151.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29277436.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22218045.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>23795184.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21344799.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20546552.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>20776884.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21615745.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>21932411.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>18808237.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18486593.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17147026.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18901174.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18652529.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>18270414.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9431084.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20970840.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>20138789.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>20522365.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>21981659.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>21144678.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>21418782.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>21701160.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>23356135.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>24501332.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>26507114.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>24497128.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>25645830.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>22530370.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>21651760.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22177561.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23828527.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>22495426.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>22788817.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>21306648.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>22060676.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>20470878.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>18051761.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16542769.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14709697.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13635500.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>12077797.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>11447706.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>10323863.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9693014.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9112152.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9854344.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9048626.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>9184689.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8984715.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>9172226.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>8022572.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8216671.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8022572.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>8063808.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7854496.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7862281.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>7933209.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>8132994.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>7372888.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6957211.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>6345364.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>6300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>6200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>5700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5437189.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>5200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>5300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>4400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DM23">
         <v>3800000.0</v>
       </c>
       <c r="DN23">
+        <v>3800000.0</v>
+      </c>
+      <c r="DO23">
         <v>3200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DQ23">
         <v>2500000.0</v>
       </c>
       <c r="DR23">
+        <v>2500000.0</v>
+      </c>
+      <c r="DS23">
         <v>2100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>373869.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>708008.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1546627.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>810838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>810837.0</v>
       </c>
       <c r="BC24">
         <v>810837.0</v>
       </c>
       <c r="BD24">
         <v>810837.0</v>
       </c>
       <c r="BE24">
+        <v>810837.0</v>
+      </c>
+      <c r="BF24">
         <v>935786.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>938625.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>2188058.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -32603,447 +32779,449 @@
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
+      <c r="DU24"/>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>3163000.0</v>
+      </c>
+      <c r="C25">
         <v>2823000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3326000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3142000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2968000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2869000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2961000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2368000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2972000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2930000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3309000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>691000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>765000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>787000.0</v>
       </c>
       <c r="P25">
         <v>787000.0</v>
       </c>
       <c r="Q25">
         <v>787000.0</v>
       </c>
       <c r="R25">
+        <v>787000.0</v>
+      </c>
+      <c r="S25">
         <v>493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508000.0</v>
       </c>
       <c r="T25">
         <v>508000.0</v>
       </c>
       <c r="U25">
         <v>508000.0</v>
       </c>
       <c r="V25">
         <v>508000.0</v>
       </c>
       <c r="W25">
+        <v>508000.0</v>
+      </c>
+      <c r="X25">
         <v>2016000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1996000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2024000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1997000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1896000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1930000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1898000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1767000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1735623.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1723846.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1358194.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1325526.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1445924.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1193875.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1181877.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1127819.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1234263.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>980794.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>835985.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>815947.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>831351.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>813056.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>824990.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>795146.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>769531.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>752481.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>747705.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>742440.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>749627.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>844282.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>695666.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>584884.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>609682.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>541812.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-376273.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1575082.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>576493.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1123508.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1505767.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1484144.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1462719.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1382999.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1524931.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1574150.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3341720.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1222154.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1405837.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>714453.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>744377.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>621036.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>655855.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>617482.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>544504.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>518898.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>539855.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>612066.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>700019.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>640194.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>653185.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>668550.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>685810.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>647467.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>610662.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>603959.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>589925.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>612061.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>627616.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>647040.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>575036.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>485239.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>448987.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>381450.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>250000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>325682.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>302012.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>287832.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>276677.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>249374.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>230815.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>218997.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>213329.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>197157.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>212250.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>215580.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>700000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI25">
         <v>100000.0</v>
       </c>
-      <c r="DJ25"/>
+      <c r="DJ25">
+        <v>100000.0</v>
+      </c>
       <c r="DK25"/>
-      <c r="DL25">
-[...1 lines deleted...]
-      </c>
+      <c r="DL25"/>
       <c r="DM25">
         <v>100000.0</v>
       </c>
-      <c r="DN25"/>
-      <c r="DO25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
+      <c r="DO25"/>
       <c r="DP25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25"/>
+      <c r="DQ25">
+        <v>100000.0</v>
+      </c>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
+      <c r="DU25"/>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33189,917 +33367,928 @@
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
-      <c r="CQ26"/>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
       <c r="CR26"/>
-      <c r="CS26">
-[...1 lines deleted...]
-      </c>
+      <c r="CS26"/>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
-      <c r="DA26"/>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>1822000.0</v>
+      </c>
+      <c r="C27">
         <v>1775000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2346000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1830000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1746000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1613000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1886000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2124000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1565000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1483000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1641000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1429000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1735000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1237000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1562000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1437000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1198000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>761000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1679000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1095000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>853000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>627000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1276000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>750000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>552000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>682000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1670000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1056000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1037000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>785000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1122000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>984000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>753000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>693000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>778009.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>669923.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>567588.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>609431.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>760088.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>547768.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>433451.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>386259.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>532387.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>460411.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>489504.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>418237.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>590910.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>555076.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>501548.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>337587.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>643620.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>406085.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>412041.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>264568.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>388230.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>437130.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>344100.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>276016.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>452338.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>277376.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>334354.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>224729.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>352306.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>292148.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>243214.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>166241.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>287431.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>250930.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>207353.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>245529.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>315709.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>386099.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>340113.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>254731.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>412311.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>262068.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>383747.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>237730.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>350884.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>389812.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>383542.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>243307.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>323072.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>330204.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>307584.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>260179.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>281020.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>232654.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>287198.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>213792.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>253813.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>178715.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>204770.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>148756.0</v>
       </c>
-      <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>148287.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>169072.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>148287.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>174179.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>112464.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>186094.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>113078.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>152921.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>127431.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>106093.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>116991.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD27">
         <v>100000.0</v>
       </c>
       <c r="DE27">
         <v>100000.0</v>
       </c>
       <c r="DF27">
         <v>100000.0</v>
       </c>
       <c r="DG27">
         <v>100000.0</v>
       </c>
       <c r="DH27">
         <v>100000.0</v>
       </c>
-      <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DI27">
         <v>100000.0</v>
       </c>
+      <c r="DJ27"/>
       <c r="DK27">
         <v>100000.0</v>
       </c>
       <c r="DL27">
         <v>100000.0</v>
       </c>
-      <c r="DM27"/>
+      <c r="DM27">
+        <v>100000.0</v>
+      </c>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>45300000.0</v>
+      </c>
+      <c r="C28">
         <v>5162000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36898000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36373000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30434000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29334000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35544000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33348000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32933000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33805000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43174000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>33819000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33386000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33377000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32573000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>30672000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>31603000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24937000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>26125000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29772000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24030000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>25912000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31718000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>27300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>22212000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19202000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>24743000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>24757000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23675000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21843000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20845000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18366000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16644000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16734000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16854927.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14114837.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13576221.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13928573.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12876822.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11785295.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11567077.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11435272.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11254959.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11651359.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12173465.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12145020.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11190170.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11355711.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11021312.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11175094.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10943423.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10935472.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10221952.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9627955.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8269331.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>9131205.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9204007.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9136742.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>9392445.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9621500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9231711.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>9990566.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8428647.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8976378.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8865236.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8138919.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7229310.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8336603.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9058482.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7864972.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6823066.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7304826.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7391085.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7071390.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>10033957.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5648520.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5917342.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5554746.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8201441.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5722047.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5483476.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4919278.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4394668.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4219355.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4120478.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3896367.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4043899.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3458437.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3119302.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3151801.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3330507.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3294285.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3200921.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2884792.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>8190000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2538376.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2764849.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2538376.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2483922.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2290436.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2173319.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2105388.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1953749.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1781812.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1859062.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1806069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DD28">
         <v>1600000.0</v>
       </c>
       <c r="DE28">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="DF28">
         <v>1500000.0</v>
       </c>
       <c r="DG28">
         <v>1500000.0</v>
       </c>
       <c r="DH28">
+        <v>1500000.0</v>
+      </c>
+      <c r="DI28">
         <v>1400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DL28">
         <v>1000000.0</v>
       </c>
       <c r="DM28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DN28">
         <v>900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DP28">
         <v>600000.0</v>
       </c>
       <c r="DQ28">
         <v>600000.0</v>
       </c>
       <c r="DR28">
+        <v>600000.0</v>
+      </c>
+      <c r="DS28">
         <v>500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>400000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>3227000.0</v>
+      </c>
+      <c r="C29">
         <v>2428000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3004000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3844000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1552000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>308000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2956000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2045000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2554000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1172000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4473000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1840000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3967000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2782000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5834000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4824000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1492000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2333000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6304000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7929000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4788000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3541000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4009000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4016000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2798000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1884000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6560000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3573000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3073000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1414000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34149,1154 +34338,1164 @@
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
+      <c r="DU29"/>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>52082000.0</v>
+      </c>
+      <c r="C30">
         <v>52109000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>62852000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54245000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47182000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44282000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51126000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50870000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47667000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48368000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57794000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48253000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47354000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46655000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47748000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45866000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>51843000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36869000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38053000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39819000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34448000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36205000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45171000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39742000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32070000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30467000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32926000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>39013000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35534000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31534000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35111000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>29464000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25440000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>24928000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30356571.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22473865.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20495207.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20357327.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21432567.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>23756406.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16992278.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16198759.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12982019.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>14900302.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23368995.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16388076.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15900734.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15960165.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15404640.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15496752.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15327128.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15879520.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>12856751.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13082646.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>11422148.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>12546973.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12585025.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12319617.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2527705.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12773149.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12555547.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13012271.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11758790.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12133765.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>12214586.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>12441922.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10936650.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12273301.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>12614576.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11112499.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11127405.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>10576283.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>10487588.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>10068639.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>10508022.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>9108976.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9731558.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9292461.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8904726.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>9052988.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>8729897.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8246897.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>7704242.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7610398.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7443341.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6954850.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6840909.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5913274.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5437580.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>6094634.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5495597.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>5356233.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5399579.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4783843.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>11480000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4395187.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4382327.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4395187.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4319128.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3925786.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3784678.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3471466.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3466171.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>3077638.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3005970.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2960061.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>2500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2537189.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DH30">
         <v>2300000.0</v>
       </c>
       <c r="DI30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DJ30">
         <v>2500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DT30">
         <v>900000.0</v>
       </c>
+      <c r="DU30">
+        <v>900000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:124">
+    <row r="31" spans="1:125">
       <c r="A31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B31">
+        <v>-1075000.0</v>
+      </c>
+      <c r="C31">
         <v>35795000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>38632000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>97190000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>33181000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2386000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5088000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5119000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6031000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5625000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5266000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4933000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4655000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5469000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11719000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5493000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4367000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3452000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4111000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4195000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5937000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6027000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-416000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4296000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9489000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6784000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6210000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4327000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-8706294.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6369000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3909000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3418000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-7909790.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3834767.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2867062.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2770743.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3351761.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8712595.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2965951.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2492931.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3816114.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-544496.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2498229.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2095273.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2061033.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1954976.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2036148.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1863795.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1702058.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2136321.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>781669.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-912489.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-5958.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>127177.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>201223.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>166031.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>130006.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>103446.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>98245.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>106524.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>126000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>109786.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>62336.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-77076.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>28626.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>35919.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>60932.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-57892.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-333798678.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2596947.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>357319.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1143306.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-13269450.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>137154.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-12772579.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-12219796.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-12195985.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-11329406.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-9623313.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-8420578.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-7350721.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-5642350.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-5392536.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-4795609.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4436556.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3980416.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-3834529.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2902869.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-3350065.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-3374695.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-3676123.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3439406.0</v>
       </c>
-      <c r="CQ31"/>
-      <c r="CR31">
+      <c r="CR31"/>
+      <c r="CS31">
         <v>-3417717.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-3408756.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3417717.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-3389982.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-3769594.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-4086997.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-4532366.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-4536352.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-4316332.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-3768773.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-3415283.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-3500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3300000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-2900000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-5474378.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-2500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2800000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-4400000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-4000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-1900000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-1500000.0</v>
       </c>
-      <c r="DN31"/>
-      <c r="DO31">
+      <c r="DO31"/>
+      <c r="DP31">
         <v>-1300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-1100000.0</v>
       </c>
-      <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
+      <c r="DU31"/>
     </row>
-    <row r="32" spans="1:124">
+    <row r="32" spans="1:125">
       <c r="A32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B32">
+        <v>150454000.0</v>
+      </c>
+      <c r="C32">
         <v>143027000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>166156000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>159324000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139961000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>131308000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>149449000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>149882000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>148414000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>140030000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>157822000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>132333000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>128524000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>116940000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>113307000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>98482000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>88582000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>65239000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>73646000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>84751000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>66972000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>70031000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>80675000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>87753000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>76224000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>63230000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>69414000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>75791000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>70220000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>63194000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>66684000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>57604000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>48781000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>47152000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>46598170.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>39620286.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>38326364.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>37713063.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>38389646.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>36516059.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>29924210.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>29568793.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>26230305.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>28497009.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>26779207.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>27307423.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>27132502.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>26436340.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>25747700.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>25138384.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>26039809.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>26783148.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>24710559.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>22865657.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>21501623.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>23120163.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>23077979.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>22912219.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>13412596.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>23904737.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>24035457.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>23708356.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>24199329.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>24098542.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>23897169.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>23308214.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>25112531.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>26689670.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>24916443.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>24439236.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>24895919.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>24852277.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>24654546.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>24675333.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>26142701.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>24970823.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>24644471.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>23069900.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>22186716.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>21115525.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>19818992.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>17664898.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>16579512.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>15011047.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>13973748.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>13398609.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>12236466.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>11819135.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>11605137.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>11043089.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>10673612.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11882406.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>11594962.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>10394890.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>11320000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>8910658.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>9638098.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>8910658.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>9088342.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>8797698.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>8915083.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>8911600.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>8680197.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>8350124.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>7924926.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>7576928.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>7500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>7200000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>7000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>6437189.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>6200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>6000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>7600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>4900000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>4600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4300000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>3800000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>3200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DQ32">
         <v>2500000.0</v>
       </c>
       <c r="DR32">
+        <v>2500000.0</v>
+      </c>
+      <c r="DS32">
         <v>2100000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>1900000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>1800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35388,51 +35587,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B2">
         <v>91732000.0</v>
       </c>
       <c r="C2">
         <v>97123000.0</v>
       </c>
       <c r="D2">
         <v>59723000.0</v>
       </c>
       <c r="E2">
         <v>37490000.0</v>
       </c>
       <c r="F2">
         <v>61329000.0</v>
       </c>
       <c r="G2">
         <v>76254000.0</v>
       </c>
       <c r="H2">
         <v>85523000.0</v>
       </c>
       <c r="I2">
         <v>75722000.0</v>
       </c>
@@ -35486,51 +35685,51 @@
       </c>
       <c r="Z2">
         <v>15130357.0</v>
       </c>
       <c r="AA2">
         <v>8528195.0</v>
       </c>
       <c r="AB2">
         <v>11600000.0</v>
       </c>
       <c r="AC2">
         <v>7000000.0</v>
       </c>
       <c r="AD2">
         <v>6600000.0</v>
       </c>
       <c r="AE2">
         <v>3800000.0</v>
       </c>
       <c r="AF2">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B3">
         <v>67433000</v>
       </c>
       <c r="C3">
         <v>44491000</v>
       </c>
       <c r="D3">
         <v>14945000</v>
       </c>
       <c r="E3">
         <v>33261000</v>
       </c>
       <c r="F3">
         <v>13981000</v>
       </c>
       <c r="G3">
         <v>4268000</v>
       </c>
       <c r="H3">
         <v>12429000</v>
       </c>
       <c r="I3">
         <v>11457000</v>
       </c>
@@ -35584,51 +35783,51 @@
       </c>
       <c r="Z3">
         <v>1715807</v>
       </c>
       <c r="AA3">
         <v>797843</v>
       </c>
       <c r="AB3">
         <v>500000</v>
       </c>
       <c r="AC3">
         <v>2800000</v>
       </c>
       <c r="AD3">
         <v>1100000</v>
       </c>
       <c r="AE3">
         <v>2900000</v>
       </c>
       <c r="AF3">
         <v>2900000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>22233000.0</v>
       </c>
       <c r="F4">
         <v>-23839000.0</v>
       </c>
       <c r="G4">
         <v>-14925000.0</v>
       </c>
       <c r="H4">
         <v>-9269000.0</v>
       </c>
       <c r="I4">
         <v>9801022.0</v>
       </c>
       <c r="J4">
         <v>5151670.0</v>
       </c>
       <c r="K4">
         <v>28827672.0</v>
       </c>
@@ -35644,51 +35843,51 @@
       <c r="O4">
         <v>8431736.0</v>
       </c>
       <c r="P4">
         <v>11105904.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-52127000.0</v>
       </c>
       <c r="F5">
         <v>-47819000.0</v>
       </c>
       <c r="G5">
         <v>10082000.0</v>
       </c>
       <c r="H5">
         <v>-23496000.0</v>
       </c>
       <c r="I5">
         <v>-16668063.0</v>
       </c>
       <c r="J5">
         <v>-2788707.0</v>
       </c>
       <c r="K5">
         <v>1071166.0</v>
       </c>
@@ -35704,51 +35903,51 @@
       <c r="O5">
         <v>757107.0</v>
       </c>
       <c r="P5">
         <v>1748091.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B6">
         <v>-15238000.0</v>
       </c>
       <c r="C6">
         <v>-5391000.0</v>
       </c>
       <c r="D6">
         <v>37400000.0</v>
       </c>
       <c r="E6">
         <v>22233000.0</v>
       </c>
       <c r="F6">
         <v>-23839000.0</v>
       </c>
       <c r="G6">
         <v>-14925000.0</v>
       </c>
       <c r="H6">
         <v>-9269000.0</v>
       </c>
       <c r="I6">
         <v>9801000.0</v>
       </c>
@@ -35802,51 +36001,51 @@
       </c>
       <c r="Z6">
         <v>5086862.0</v>
       </c>
       <c r="AA6">
         <v>6602162.0</v>
       </c>
       <c r="AB6">
         <v>-3100000.0</v>
       </c>
       <c r="AC6">
         <v>-7000000.0</v>
       </c>
       <c r="AD6">
         <v>400000.0</v>
       </c>
       <c r="AE6">
         <v>-3800000.0</v>
       </c>
       <c r="AF6">
         <v>30200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B7">
         <v>-24966000.0</v>
       </c>
       <c r="C7">
         <v>-25865000.0</v>
       </c>
       <c r="D7">
         <v>-11811000.0</v>
       </c>
       <c r="E7">
         <v>1421000.0</v>
       </c>
       <c r="F7">
         <v>-44211000.0</v>
       </c>
       <c r="G7">
         <v>-2941000.0</v>
       </c>
       <c r="H7">
         <v>2790000.0</v>
       </c>
       <c r="I7">
         <v>-5230000.0</v>
       </c>
@@ -35900,89 +36099,89 @@
       </c>
       <c r="Z7">
         <v>-763194.0</v>
       </c>
       <c r="AA7">
         <v>-904027.0</v>
       </c>
       <c r="AB7">
         <v>1400000.0</v>
       </c>
       <c r="AC7">
         <v>-2100000.0</v>
       </c>
       <c r="AD7">
         <v>3000000.0</v>
       </c>
       <c r="AE7">
         <v>-500000.0</v>
       </c>
       <c r="AF7">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8">
         <v>-74032.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
@@ -35996,51 +36195,51 @@
       </c>
       <c r="R9">
         <v>270322.0</v>
       </c>
       <c r="S9">
         <v>35787.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>-2310920.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>2062000.0</v>
       </c>
       <c r="K10">
         <v>3520000.0</v>
       </c>
       <c r="L10">
         <v>1615000.0</v>
       </c>
       <c r="M10">
         <v>3307000.0</v>
       </c>
       <c r="N10">
         <v>6204000.0</v>
       </c>
       <c r="O10">
@@ -36056,51 +36255,51 @@
       <c r="S10">
         <v>200000.0</v>
       </c>
       <c r="T10">
         <v>902000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>2121000.0</v>
       </c>
       <c r="W10">
         <v>1441000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>46049000.0</v>
       </c>
       <c r="F11">
         <v>4633000.0</v>
       </c>
       <c r="G11">
         <v>-13839000.0</v>
       </c>
       <c r="H11">
         <v>23915000.0</v>
       </c>
       <c r="I11">
         <v>7538428.0</v>
       </c>
       <c r="J11">
         <v>-8245340.0</v>
       </c>
       <c r="K11">
         <v>10285420.0</v>
       </c>
@@ -36116,51 +36315,51 @@
       <c r="O11">
         <v>3638414.0</v>
       </c>
       <c r="P11">
         <v>2523387.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13858000.0</v>
       </c>
       <c r="F12">
         <v>23175000.0</v>
       </c>
       <c r="G12">
         <v>46901000.0</v>
       </c>
       <c r="H12">
         <v>9615000.0</v>
       </c>
       <c r="I12">
         <v>22523069.0</v>
       </c>
       <c r="J12">
         <v>2252130.0</v>
       </c>
       <c r="K12">
         <v>-830503.0</v>
       </c>
@@ -36176,51 +36375,51 @@
       <c r="O12">
         <v>6841985.0</v>
       </c>
       <c r="P12">
         <v>16368387.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1421000.0</v>
       </c>
       <c r="F13">
         <v>-44211000.0</v>
       </c>
       <c r="G13">
         <v>-2941000.0</v>
       </c>
       <c r="H13">
         <v>4763000.0</v>
       </c>
       <c r="I13">
         <v>-3598000.0</v>
       </c>
       <c r="J13">
         <v>-7520000.0</v>
       </c>
       <c r="K13">
         <v>7554275.0</v>
       </c>
@@ -36230,51 +36429,51 @@
       <c r="M13">
         <v>-2505480.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B14">
         <v>12305000.0</v>
       </c>
       <c r="C14">
         <v>11231000.0</v>
       </c>
       <c r="D14">
         <v>11663000.0</v>
       </c>
       <c r="E14">
         <v>10516000.0</v>
       </c>
       <c r="F14">
         <v>7391000.0</v>
       </c>
       <c r="G14">
         <v>7482000.0</v>
       </c>
       <c r="H14">
         <v>7491000.0</v>
       </c>
       <c r="I14">
         <v>6143000.0</v>
       </c>
@@ -36328,51 +36527,51 @@
       </c>
       <c r="Z14">
         <v>860298.0</v>
       </c>
       <c r="AA14">
         <v>727830.0</v>
       </c>
       <c r="AB14">
         <v>600000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14">
         <v>300000.0</v>
       </c>
       <c r="AE14">
         <v>100000.0</v>
       </c>
       <c r="AF14">
         <v>100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B15">
         <v>4061000.0</v>
       </c>
       <c r="C15">
         <v>4032000.0</v>
       </c>
       <c r="D15">
         <v>4029000.0</v>
       </c>
       <c r="E15">
         <v>3944000.0</v>
       </c>
       <c r="F15">
         <v>3793000.0</v>
       </c>
       <c r="G15">
         <v>3779000.0</v>
       </c>
       <c r="H15">
         <v>3767000.0</v>
       </c>
       <c r="I15">
         <v>3300000.0</v>
       </c>
@@ -36410,51 +36609,51 @@
         <v>1334012.0</v>
       </c>
       <c r="U15">
         <v>363143.0</v>
       </c>
       <c r="V15">
         <v>360598.0</v>
       </c>
       <c r="W15">
         <v>336816.0</v>
       </c>
       <c r="X15">
         <v>277086.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B16">
         <v>76494000.0</v>
       </c>
       <c r="C16">
         <v>91732000.0</v>
       </c>
       <c r="D16">
         <v>97123000.0</v>
       </c>
       <c r="E16">
         <v>59723000.0</v>
       </c>
       <c r="F16">
         <v>37490000.0</v>
       </c>
       <c r="G16">
         <v>61329000.0</v>
       </c>
       <c r="H16">
         <v>76254000.0</v>
       </c>
       <c r="I16">
         <v>85523000.0</v>
       </c>
@@ -36508,87 +36707,87 @@
       </c>
       <c r="Z16">
         <v>20217219.0</v>
       </c>
       <c r="AA16">
         <v>15130357.0</v>
       </c>
       <c r="AB16">
         <v>8500000.0</v>
       </c>
       <c r="AC16">
         <v>11600000.0</v>
       </c>
       <c r="AD16">
         <v>7000000.0</v>
       </c>
       <c r="AE16">
         <v>6500000.0</v>
       </c>
       <c r="AF16">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B18">
         <v>354108000.0</v>
       </c>
       <c r="C18">
         <v>400047000.0</v>
       </c>
       <c r="D18">
         <v>361378000.0</v>
       </c>
       <c r="E18">
         <v>85438000.0</v>
       </c>
       <c r="F18">
         <v>74237000.0</v>
       </c>
       <c r="G18">
         <v>107909000.0</v>
       </c>
       <c r="H18">
         <v>64065000.0</v>
       </c>
       <c r="I18">
         <v>52814000.0</v>
       </c>
@@ -36642,51 +36841,51 @@
       </c>
       <c r="Z18">
         <v>-3384595.0</v>
       </c>
       <c r="AA18">
         <v>3364106.0</v>
       </c>
       <c r="AB18">
         <v>7000000.0</v>
       </c>
       <c r="AC18">
         <v>-7200000.0</v>
       </c>
       <c r="AD18">
         <v>3600000.0</v>
       </c>
       <c r="AE18">
         <v>-2100000.0</v>
       </c>
       <c r="AF18">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B19">
         <v>-127071000.0</v>
       </c>
       <c r="C19">
         <v>-845231000.0</v>
       </c>
       <c r="D19">
         <v>-656785000.0</v>
       </c>
       <c r="E19">
         <v>-749823000.0</v>
       </c>
       <c r="F19">
         <v>-468418000.0</v>
       </c>
       <c r="G19">
         <v>-767291000.0</v>
       </c>
       <c r="H19">
         <v>-390469000.0</v>
       </c>
       <c r="I19">
         <v>-361582249.0</v>
       </c>
@@ -36708,51 +36907,51 @@
       <c r="O19">
         <v>-173613438.0</v>
       </c>
       <c r="P19">
         <v>-146976709.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B20">
         <v>1130000.0</v>
       </c>
       <c r="C20">
         <v>1469000.0</v>
       </c>
       <c r="D20">
         <v>1008000.0</v>
       </c>
       <c r="E20">
         <v>422000.0</v>
       </c>
       <c r="F20">
         <v>670000.0</v>
       </c>
       <c r="G20">
         <v>1360000.0</v>
       </c>
       <c r="H20">
         <v>1926000.0</v>
       </c>
       <c r="I20">
         <v>1279153.0</v>
       </c>
@@ -36760,51 +36959,51 @@
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B21">
         <v>89475000.0</v>
       </c>
       <c r="C21">
         <v>-149317000.0</v>
       </c>
       <c r="D21">
         <v>-108130000.0</v>
       </c>
       <c r="E21">
         <v>209830000.0</v>
       </c>
       <c r="F21">
         <v>-1630000.0</v>
       </c>
       <c r="G21">
         <v>111733000.0</v>
       </c>
       <c r="H21">
         <v>-11436000.0</v>
       </c>
       <c r="I21">
         <v>16167757.0</v>
       </c>
@@ -36826,51 +37025,51 @@
       <c r="O21">
         <v>-42453489.0</v>
       </c>
       <c r="P21">
         <v>72381951.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22">
         <v>127194000.0</v>
       </c>
       <c r="C22">
         <v>113850000.0</v>
       </c>
       <c r="D22">
         <v>113558000.0</v>
       </c>
       <c r="E22">
         <v>99066000.0</v>
       </c>
       <c r="F22">
         <v>98905000.0</v>
       </c>
       <c r="G22">
         <v>60582000.0</v>
       </c>
       <c r="H22">
         <v>57408000.0</v>
       </c>
       <c r="I22">
         <v>43120000.0</v>
       </c>
@@ -36924,51 +37123,51 @@
       </c>
       <c r="Z22">
         <v>2395732.0</v>
       </c>
       <c r="AA22">
         <v>2745527.0</v>
       </c>
       <c r="AB22">
         <v>2500000.0</v>
       </c>
       <c r="AC22">
         <v>2400000.0</v>
       </c>
       <c r="AD22">
         <v>1200000.0</v>
       </c>
       <c r="AE22">
         <v>700000.0</v>
       </c>
       <c r="AF22">
         <v>700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B23">
         <v>353011000.0</v>
       </c>
       <c r="C23">
         <v>547182000.0</v>
       </c>
       <c r="D23">
         <v>529788000.0</v>
       </c>
       <c r="E23">
         <v>620702000.0</v>
       </c>
       <c r="F23">
         <v>323635000.0</v>
       </c>
       <c r="G23">
         <v>862745000.0</v>
       </c>
       <c r="H23">
         <v>357315000.0</v>
       </c>
       <c r="I23">
         <v>271266000.0</v>
       </c>
@@ -37022,51 +37221,51 @@
       </c>
       <c r="Z23">
         <v>14088468.0</v>
       </c>
       <c r="AA23">
         <v>40100877.0</v>
       </c>
       <c r="AB23">
         <v>47600000.0</v>
       </c>
       <c r="AC23">
         <v>62800000.0</v>
       </c>
       <c r="AD23">
         <v>44000000.0</v>
       </c>
       <c r="AE23">
         <v>31800000.0</v>
       </c>
       <c r="AF23">
         <v>30200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B24">
         <v>-660201000.0</v>
       </c>
       <c r="C24">
         <v>-661068000.0</v>
       </c>
       <c r="D24">
         <v>-688605000.0</v>
       </c>
       <c r="E24">
         <v>148392000.0</v>
       </c>
       <c r="F24">
         <v>70628000.0</v>
       </c>
       <c r="G24">
         <v>66923000.0</v>
       </c>
       <c r="H24">
         <v>94234000.0</v>
       </c>
       <c r="I24">
         <v>-303119000.0</v>
       </c>
@@ -37118,51 +37317,51 @@
       <c r="Y24">
         <v>-97732819.0</v>
       </c>
       <c r="Z24">
         <v>-39392420.0</v>
       </c>
       <c r="AA24">
         <v>-47397037.0</v>
       </c>
       <c r="AB24">
         <v>-42200000.0</v>
       </c>
       <c r="AC24">
         <v>-48000000.0</v>
       </c>
       <c r="AD24">
         <v>-50700000.0</v>
       </c>
       <c r="AE24">
         <v>-15200000.0</v>
       </c>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B25">
         <v>306117000.0</v>
       </c>
       <c r="C25">
         <v>349689000.0</v>
       </c>
       <c r="D25">
         <v>261181000.0</v>
       </c>
       <c r="E25">
         <v>9940000.0</v>
       </c>
       <c r="F25">
         <v>8509000.0</v>
       </c>
       <c r="G25">
         <v>59434000.0</v>
       </c>
       <c r="H25">
         <v>-28000.0</v>
       </c>
       <c r="I25">
         <v>12503000.0</v>
       </c>
@@ -37216,51 +37415,51 @@
       </c>
       <c r="Z25">
         <v>-3798629.0</v>
       </c>
       <c r="AA25">
         <v>1991590.0</v>
       </c>
       <c r="AB25">
         <v>3000000.0</v>
       </c>
       <c r="AC25">
         <v>-5100000.0</v>
       </c>
       <c r="AD25">
         <v>200000.0</v>
       </c>
       <c r="AE25">
         <v>500000.0</v>
       </c>
       <c r="AF25">
         <v>500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B26">
         <v>-21629000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-8686000.0</v>
       </c>
       <c r="E26">
         <v>-52954000.0</v>
       </c>
       <c r="F26">
         <v>-14168000.0</v>
       </c>
       <c r="G26">
         <v>-3779000.0</v>
       </c>
       <c r="H26">
         <v>1926000.0</v>
       </c>
       <c r="I26">
         <v>1279153.0</v>
       </c>
@@ -37290,51 +37489,51 @@
       </c>
       <c r="R26">
         <v>193836779.0</v>
       </c>
       <c r="S26">
         <v>-1606510.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>265851882.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B27">
         <v>3231000.0</v>
       </c>
       <c r="C27">
         <v>2825000.0</v>
       </c>
       <c r="D27">
         <v>2678000.0</v>
       </c>
       <c r="E27">
         <v>2438000.0</v>
       </c>
       <c r="F27">
         <v>2352000.0</v>
       </c>
       <c r="G27">
         <v>2150000.0</v>
       </c>
       <c r="H27">
         <v>2469000.0</v>
       </c>
       <c r="I27">
         <v>1443000.0</v>
       </c>
@@ -37378,51 +37577,51 @@
         <v>-964389.0</v>
       </c>
       <c r="W27">
         <v>-1103315.0</v>
       </c>
       <c r="X27">
         <v>-3617067.0</v>
       </c>
       <c r="Y27">
         <v>-6433.0</v>
       </c>
       <c r="Z27">
         <v>14047.0</v>
       </c>
       <c r="AA27">
         <v>28221.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B28">
         <v>417926000.0</v>
       </c>
       <c r="C28">
         <v>395302000.0</v>
       </c>
       <c r="D28">
         <v>410346000.0</v>
       </c>
       <c r="E28">
         <v>538226000.0</v>
       </c>
       <c r="F28">
         <v>299714000.0</v>
       </c>
       <c r="G28">
         <v>577380000.0</v>
       </c>
       <c r="H28">
         <v>222901000.0</v>
       </c>
       <c r="I28">
         <v>279178000.0</v>
       </c>
@@ -37476,51 +37675,51 @@
       </c>
       <c r="Z28">
         <v>28692516.0</v>
       </c>
       <c r="AA28">
         <v>48543643.0</v>
       </c>
       <c r="AB28">
         <v>66000000.0</v>
       </c>
       <c r="AC28">
         <v>79300000.0</v>
       </c>
       <c r="AD28">
         <v>51000000.0</v>
       </c>
       <c r="AE28">
         <v>30200000.0</v>
       </c>
       <c r="AF28">
         <v>30200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29">
         <v>421541000.0</v>
       </c>
       <c r="C29">
         <v>444538000.0</v>
       </c>
       <c r="D29">
         <v>376323000.0</v>
       </c>
       <c r="E29">
         <v>118699000.0</v>
       </c>
       <c r="F29">
         <v>88218000.0</v>
       </c>
       <c r="G29">
         <v>112177000.0</v>
       </c>
       <c r="H29">
         <v>76494000.0</v>
       </c>
       <c r="I29">
         <v>64271000.0</v>
       </c>
@@ -37574,51 +37773,51 @@
       </c>
       <c r="Z29">
         <v>-1668788.0</v>
       </c>
       <c r="AA29">
         <v>4161949.0</v>
       </c>
       <c r="AB29">
         <v>7500000.0</v>
       </c>
       <c r="AC29">
         <v>-4400000.0</v>
       </c>
       <c r="AD29">
         <v>4700000.0</v>
       </c>
       <c r="AE29">
         <v>800000.0</v>
       </c>
       <c r="AF29">
         <v>800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B30">
         <v>-854705000.0</v>
       </c>
       <c r="C30">
         <v>-845231000.0</v>
       </c>
       <c r="D30">
         <v>-749269000.0</v>
       </c>
       <c r="E30">
         <v>-634692000.0</v>
       </c>
       <c r="F30">
         <v>-411771000.0</v>
       </c>
       <c r="G30">
         <v>-704482000.0</v>
       </c>
       <c r="H30">
         <v>-308664000.0</v>
       </c>
       <c r="I30">
         <v>-333648000.0</v>
       </c>
@@ -37689,1334 +37888,1343 @@
         <v>-28300000.0</v>
       </c>
       <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT30"/>
+  <dimension ref="A1:DU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
       </c>
-      <c r="DT1" t="s">
-        <v>184</v>
+      <c r="DU1" t="s">
+        <v>185</v>
       </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B2">
+        <v>80038000.0</v>
+      </c>
+      <c r="C2">
         <v>76494000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>77581000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>104769000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>98994000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91732000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103840000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>92173000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>80988000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97123000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>104265000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84084000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>64295000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59723000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86282000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92379000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50540000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37490000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57310000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55598000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78814000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>61329000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>68932000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88577000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>169827000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>76254000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102702000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>87919000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>76527000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>85523000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>73406657.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>69069000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>61846000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>75722000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56274560.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>77161353.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56325969.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70569993.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>61213134.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>49581154.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>44930836.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41742321.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41053241.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>39994818.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>45138266.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38235019.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>42326177.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>56292577.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>55444302.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>41950790.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>58724270.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>44316890.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>33254137.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>61568446.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>40564561.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>51639674.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39239858.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>53136710.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45431711.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>45080673.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>35738911.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>42030806.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>33946868.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>36710669.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>25784537.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>35878046.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20615008.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>26912711.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24651875.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>33464074.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33943067.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>45010191.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>40361315.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>40490000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>40506946.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>35162483.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>34317262.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>42502770.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>30941141.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>33182166.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31501741.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>38956627.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>26487583.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26590606.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>26002000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>21372342.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26163953.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>32058828.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>27982428.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>24427573.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>33708000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>31989972.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>29253606.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>24906003.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>34948741.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19691318.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>25222970.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>21254057.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>18859843.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>20217219.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20463814.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>22125331.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>16076382.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>15130357.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9823549.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>13600000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>12800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>8500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>10400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>11600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>8500000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>8900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7000000.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6600000.0</v>
       </c>
-      <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>5700000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B3">
+        <v>13412000</v>
+      </c>
+      <c r="C3">
         <v>12282000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24570000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15728000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18016000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9119000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13949000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8228000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10172000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12142000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6922000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3293000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3031000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1699000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6142000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3154000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20537000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3428000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6115000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3093000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2973000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1800000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2018000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>422000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1030000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>798000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3674000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2723000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2062000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3970000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4344592</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4446000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1962000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>704000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1715585</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1622337</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1025978</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1396902</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2161250</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>917810</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1395185</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1558171</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>66584</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>399690</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>730434</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3197547</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>448027</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>390814</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>633979</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>563035</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>832919</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>646632</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>175088</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>775714</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>282725</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>690753</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>358564</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>539900</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1371033</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>993640</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>371574</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>328656</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>172303</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>181640</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>971719</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>871786</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1972909</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1222014</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>560760</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>190135</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>468643</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>392589</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>835027</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>465887</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>478497</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>674074</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>967553</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1028446</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4215107</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1691358</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1477081</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>730090</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>765076</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2684871</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2769000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3560103</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3140760</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1793954</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1425973</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1250899</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1345000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2322344</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>392312</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>92363</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>330000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>121131</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>211913</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>121131</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>644723</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>493858</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>355016</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>146900</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1006204</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>207687</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>276179</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>121664</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000</v>
       </c>
       <c r="DD3">
         <v>200000</v>
       </c>
       <c r="DE3">
+        <v>200000</v>
+      </c>
+      <c r="DF3">
         <v>300000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>100000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000</v>
       </c>
       <c r="DK3">
         <v>1200000</v>
       </c>
       <c r="DL3">
-        <v>200000</v>
+        <v>1200000</v>
       </c>
       <c r="DM3">
         <v>200000</v>
       </c>
       <c r="DN3">
         <v>200000</v>
       </c>
       <c r="DO3">
+        <v>200000</v>
+      </c>
+      <c r="DP3">
         <v>100000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>600000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>1300000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DT3">
         <v>0</v>
       </c>
+      <c r="DU3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>19789000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>4572000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-26559000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6097000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>41839000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>13050000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-19820000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1712000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-23216000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>17485000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-7603000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-19645000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-81250000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>93573000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-26448000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>14783000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>11392000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-8996000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>12116028.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>4337254.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>7223415.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-13875675.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>19447103.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-20886793.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>20835384.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-14244024.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>9356859.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>11631980.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>4650318.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>3188515.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>904614.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1058423.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5143448.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6903247.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-4091158.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-13966400.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>848275.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>13493512.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-16773480.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>14407380.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>11062753.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-28314309.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>21003885.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-11075113.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>12399816.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-13896852.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -39038,205 +39246,206 @@
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-10739000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13348000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13875000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15726000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5480000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-17046000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9433000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23583000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6207000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8596000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20244000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6780000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8784000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5402000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18130000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4163000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1255000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>52000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5424178.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4868528.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1750578.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4624779.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1490934.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1856023.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3359270.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3917520.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-888940.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5583626.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5270147.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8893667.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8743205.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-348659.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5020083.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>924479.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>796595.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1587517.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5338215.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4152210.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-330809.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-13876098.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5968453.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>587964.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2333609.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9023326.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6432358.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>499748.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -39258,800 +39467,807 @@
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
+      <c r="DU5"/>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B6">
+        <v>31304000.0</v>
+      </c>
+      <c r="C6">
         <v>3544000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1087000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27188000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5775000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7262000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12108000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11667000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11185000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-16135000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7142000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>20181000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>19789000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4572000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26559000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6097000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41839000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13050000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19820000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1712000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23216000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>17485000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7603000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19645000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-81250000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>93573000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-26448000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14783000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11392000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8996000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12116028.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4338000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7223000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13876000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19447103.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-20886793.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>20835384.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-14244024.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9356859.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11631980.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4650318.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3188515.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>904614.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1058423.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5143448.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6903247.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4091158.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-13966400.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>848275.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>13493512.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-16773480.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>14407380.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11062753.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-28314309.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>21003885.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-11075113.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>12399816.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-13896852.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7704999.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>351038.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9341762.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-6291895.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8083938.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2763801.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10926132.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-10093509.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-17711132.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6297703.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2260836.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-8812199.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-478993.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-11067124.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4648876.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-128685.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>688944.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4097106.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>845221.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-8185508.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>11561629.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-2241025.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1680425.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-7454886.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>12469044.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-103023.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>588241.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>4630023.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-4791611.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-5894875.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>4076400.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3554855.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-9280000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1718067.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2736366.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4347603.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-2240000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-1196198.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>984706.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3968913.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2394214.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1357376.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-246595.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-1661517.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>6048949.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>946025.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5306808.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-3776451.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>8500000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>10400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-11600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-5800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>8500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>20100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-7000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-6600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-1300000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B7">
+        <v>17930000.0</v>
+      </c>
+      <c r="C7">
         <v>-36815000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9362000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2703000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3811000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-40842000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12416000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5282000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9846000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-33717000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10563000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11452000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4034000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14956000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14719000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7841000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12255000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17712000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-18373000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4654000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5512000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15673000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-36636000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>49620000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>485000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-16410000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5848000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1567000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3904000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8529000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2097332.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7070000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7483000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-7744000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-920873.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3724317.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3681914.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-894230.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9760497.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1627990.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>791084.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-4609438.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-690276.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5141062.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5569905.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1832139.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1320595.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>5345905.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1557955.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4699263.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2286571.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4067724.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>6383686.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1907020.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-574968.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>11060228.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-6478603.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1203532.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1289454.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1023042.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2364376.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-711332.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1023356.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>3507111.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>628677.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2020501.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2548518.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-28713.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>670657.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-2860743.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2326150.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>400657.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>402665.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-7868860.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>2721998.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>3984916.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>547017.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-4819907.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>4128882.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>3527361.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-2046816.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-5738011.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>3103310.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1113197.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-2800000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-103477.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>432275.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-603282.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>593837.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3164455.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-371000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-11634108.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>2626916.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>9305899.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-33600000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-4868386.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>342952.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-4868387.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>5852528.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-640281.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>238072.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>541243.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>296179.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-1838688.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>4898504.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-3802531.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>3500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-5500000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>3600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-900000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-1800000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>1500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>1400000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-2900000.0</v>
       </c>
-      <c r="DM7"/>
-      <c r="DN7">
+      <c r="DN7"/>
+      <c r="DO7">
         <v>2600000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-2200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>2600000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>500000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-300000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-800000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -40064,57 +40280,57 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-      <c r="BE8">
+      <c r="BE8"/>
+      <c r="BF8">
         <v>151108.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-376413.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -40136,88 +40352,87 @@
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -40247,530 +40462,534 @@
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
         <v>151108.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-376413.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>302836.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-257614.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-19577.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-99677.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>681638.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>475827.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>74547.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-102488.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>270000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-533295.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-2336.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>268948.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>411160.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-528718.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>40000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
+      <c r="DU9"/>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>172000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>824000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2062000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2282000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1676000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1131000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3520000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2678000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1635000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>739000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1615000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1186000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>3307000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>894000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>955000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1324000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6204000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5803000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4643000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3453000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1713000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>764000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>902000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12818000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10720000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>13347000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13576000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>1021000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2427000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2920000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5721000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1455000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3173000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>200000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3211000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2558000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1574000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>902000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2713000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>889000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>2121000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>1441000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1588000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>94000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
+      <c r="DU10"/>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>15607000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1101000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>24206000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6767000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16199000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1123000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-8528000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>19102000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1018000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-6959000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-57328000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>56218000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9269000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-21998000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>23579000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4951000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4495000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9110000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5285489.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3435436.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8575205.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2886830.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>364993.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1551028.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1206964.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-5852341.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8670943.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>228154.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3693508.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5079831.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1548147.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5928217.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>181544.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1840279.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-273311.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4479290.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4257614.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-8049459.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-2159955.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3974313.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1056428.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1853653.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2170862.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2205918.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>589401.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1327767.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
@@ -40792,203 +41011,204 @@
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
+      <c r="DU11"/>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2255000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5895000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2320000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-562000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17375000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-635000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12655000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2181000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2877000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6280000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-415000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21226000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16176000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9914000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6916000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1502000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1674000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2527000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-68563886.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>85542766.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2443434.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3100755.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-4178586.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2279762.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2042279.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2108675.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-335607.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-2250511.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>259233.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1496382.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-8157744.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1256514.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8142506.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>971379.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4474343.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>415365.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-134571.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2051863.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>-3337552.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12841452.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3676250.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5211263.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>76093.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-243916.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1798545.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -41010,166 +41230,167 @@
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
+      <c r="DU12"/>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>4034000.0</v>
       </c>
       <c r="O13">
+        <v>4034000.0</v>
+      </c>
+      <c r="P13">
         <v>14719000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-7841000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12255000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-17712000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-18373000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-4653000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5512000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-15673000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-36636000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>49620000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>485000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-16410000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7821000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1567000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3904000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-8529000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2097332.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-6323930.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6700728.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-7708409.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-9221334.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3724317.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3681914.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4958111.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>7554276.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1399836.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4484592.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-9689269.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-2951258.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2505480.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -41202,1094 +41423,1104 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B14">
+        <v>3163000.0</v>
+      </c>
+      <c r="C14">
         <v>2823000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3326000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3142000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2968000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2869000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2961000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2368000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2972000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2930000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3309000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2784000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2798000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2772000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2750000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2867000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3109000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1790000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1780000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1894000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1878000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1839000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1848000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1847000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1887000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1896000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1930000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1898000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1767000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1735623.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1724000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1358000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1326000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1445924.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1193875.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1181877.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1127819.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1234263.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>980794.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>835985.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>815947.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>831351.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>813056.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>824990.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>795146.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>769531.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>752481.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>747705.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>742440.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>749627.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>844282.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>695666.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>584884.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>609682.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>541812.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>607344.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>591465.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>576493.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>581121.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-198862.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1484144.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1462719.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-1172205.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1524931.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1574150.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-3341720.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1222154.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1178992.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>941298.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>744377.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>656542.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>648706.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>613903.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>544504.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>556927.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>539855.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>612066.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>700019.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>640194.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>653185.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>668550.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>685810.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>647467.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>610662.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>603959.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>589925.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>612061.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>627616.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>647040.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>575036.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>485239.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>448987.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>381450.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>250000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>287832.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>302012.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>287832.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>276677.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>249374.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>230815.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>218997.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>213329.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>197157.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>212250.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>115580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD14">
         <v>200000.0</v>
       </c>
       <c r="DE14">
+        <v>200000.0</v>
+      </c>
+      <c r="DF14">
         <v>700000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>-400000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI14">
         <v>100000.0</v>
       </c>
-      <c r="DJ14"/>
+      <c r="DJ14">
+        <v>100000.0</v>
+      </c>
       <c r="DK14"/>
-      <c r="DL14">
-[...1 lines deleted...]
-      </c>
+      <c r="DL14"/>
       <c r="DM14">
         <v>100000.0</v>
       </c>
-      <c r="DN14"/>
-      <c r="DO14">
+      <c r="DN14">
         <v>100000.0</v>
       </c>
+      <c r="DO14"/>
       <c r="DP14">
         <v>100000.0</v>
       </c>
-      <c r="DQ14"/>
+      <c r="DQ14">
+        <v>100000.0</v>
+      </c>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
+      <c r="DU14"/>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B15">
+        <v>1675000.0</v>
+      </c>
+      <c r="C15">
         <v>1011000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1016999.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1016000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1015000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1013000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>2020000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1008000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1004000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1003000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1002999.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1010000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1013000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1011000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1059000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>939000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>935000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>946000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>951000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>949000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>947000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>948000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>947000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>937000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>947000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>945000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>941000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>942000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>939000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>937605.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>836000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>833000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>693000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>658110.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>657004.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>656572.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>522574.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>521384.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>520701.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>470873.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>468583.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>782000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>466100.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>315955.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>315052.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>708378.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>941177.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1209292.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1039810.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>810835.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1002789.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>810837.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>999929.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1063572.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1214611.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>437502.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1260646.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>915462.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1098883.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>915463.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1106817.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>924088.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1105721.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>924087.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1105265.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>934709.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>631160.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>446125.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>630710.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>446125.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>451910.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>267999.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>451215.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>268000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>346798.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>181893.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>181000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>181249.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>361000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>180732.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>180000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>179866.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>337000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>168978.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>168000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>167838.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>138940.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
+      <c r="DU15"/>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B16">
+        <v>111342000.0</v>
+      </c>
+      <c r="C16">
         <v>80038000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>76494000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>77581000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>104769000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>98994000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>91732000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>103840000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>92173000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>80988000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>97123000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>104265000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>84084000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>64295000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59723000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>86282000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>92379000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>50540000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37490000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57310000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>55598000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78814000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>61329000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>68932000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>88577000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>169827000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>76254000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>102702000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>87919000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>76527000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>85522685.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>73407000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>69069000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>61846000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>75721663.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>56274560.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>77161353.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>56325969.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>70569993.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>61213134.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>49581154.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44930836.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>41957855.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>41053241.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>39994818.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>45138266.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>38235019.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>42326177.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>56292577.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>55444302.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>41950790.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>58724270.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>44316890.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>33254137.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>61568446.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>40564561.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>51639674.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>39239858.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>53136710.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45431711.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>45080673.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>35738911.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>42030806.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>33946868.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>36710669.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>25784537.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2903876.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>20615008.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>26912711.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24651875.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>33464074.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>33943067.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>45010191.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>40361315.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>41195890.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>39259589.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>35162483.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>34317262.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>42502770.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>30941141.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>33182166.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>31501741.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>38956627.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>26487583.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>26591000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>26002365.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>21372342.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>26163953.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>32058828.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>27982428.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>24428000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>33708039.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>31989972.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>29253606.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-2240000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>18495120.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>26207676.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>25222970.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>21254057.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>18859843.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>20217219.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>20463814.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>22125331.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>16076382.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>15130357.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>9823549.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>13600000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="DF16">
         <v>8500000.0</v>
       </c>
       <c r="DG16">
+        <v>8500000.0</v>
+      </c>
+      <c r="DH16">
         <v>10400000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>7600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-5800000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>8500000.0</v>
       </c>
-      <c r="DK16"/>
-      <c r="DL16">
+      <c r="DL16"/>
+      <c r="DM16">
         <v>8900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>1700000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-1800000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>900000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>6200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>1700000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-1300000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>400000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42370,601 +42601,607 @@
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B18">
+        <v>458076000.0</v>
+      </c>
+      <c r="C18">
         <v>-7882000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>310838000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>31729000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>24214000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12673000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>163381000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>229893000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>16171000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9398000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>284052000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>21599000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>35662000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20065000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>35923000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19850000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>26147000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3518000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17795000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28480000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18619000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9343000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-19157000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89604000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>31668000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5794000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>26700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14073000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18660000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4632000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>23054274.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3061000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>19500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7199000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4835652.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6624009.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7055904.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9436914.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>15383148.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10149472.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>8253857.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3563928.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6838284.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>13911162.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3087807.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1867114.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>6606895.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>11154644.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3520504.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2598143.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>530561.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>10366081.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12248188.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6461070.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>9620496.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>15472066.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1336557.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>5033044.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8839611.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>755161.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>7194130.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>16786471.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>8636102.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-1489456.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2672782.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4924316.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-12520868.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>8462350.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3239951.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>5398315.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-423208.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3326883.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>4432774.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3315836.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>2710051.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>5726924.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>2110959.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3632733.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>2079179.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3633376.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-2286895.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-4354358.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>7203678.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-257813.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-4190000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-1694501.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-1673706.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1355986.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2030164.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1910373.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>13947000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-5690092.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2908357.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>14919756.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-6900000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3800812.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-1090982.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>3800811.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1348320.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-2017134.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>2381611.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-4461615.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>945973.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-2250564.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>5602220.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-3138114.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>5000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-4100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>5000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>2700000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-2300000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>3500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-7200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-4100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-200000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>3100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-1700000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2400000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-400000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-1400000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-600000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B19">
+        <v>-37684000.0</v>
+      </c>
+      <c r="C19">
         <v>-16945000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-20466000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-324083000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-96556000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-123499000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-175273000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-337167000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-250669000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-82122000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-322768000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-185924000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-123037000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-132461000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-227340000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-250789000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>30261000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-172439000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-92824000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-197369000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-41760000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-52415000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>121461000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-305953000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-438071000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-144728000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-127184000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-40900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-100603000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-121782000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-130503725.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-72048133.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-92497357.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-66533034.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-438401367.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>172738788.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-60048497.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-111001291.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-46155086.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-6895211.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-57211095.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-19382200.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-24180824.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-38302516.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-62345308.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>39469240.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-93079997.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-880691.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-35499449.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-25104628.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-5322685.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-40129435.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-49848676.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-97524105.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-68056312.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-14466148.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-40577890.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-50513088.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -42986,101 +43223,104 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B20">
+        <v>1120000.0</v>
+      </c>
+      <c r="C20">
         <v>112000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>774000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>231000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1235000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>-274000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>277000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>472000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>464000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>403000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>64000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>77000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>342000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>128000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -43140,219 +43380,222 @@
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B21">
+        <v>241772000.0</v>
+      </c>
+      <c r="C21">
         <v>-220474000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-47179000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>197104000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>79300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-139750000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-90950000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-108467000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>750000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6470000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44450000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>184110000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16120000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2610000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-470000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10230000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1410000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-25000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-59662000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>121751000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>74644000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5197000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-9736000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-19758000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23255000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28987358.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12537084.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3149148.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2866631.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-15119726.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2206588.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6747297.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-28501291.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>115655967.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8453669.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-12461063.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-80639905.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-22901496.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1010640.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-14760867.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-85015951.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>106164972.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-42135156.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>38752742.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16276145.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-19966595.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>12073358.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-14667267.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>770510.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>30194263.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-60514390.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>51502588.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-63635950.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -43374,3194 +43617,3222 @@
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22">
+        <v>36251000.0</v>
+      </c>
+      <c r="C22">
         <v>33383000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>35664000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36714000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29019000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>25797000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>30225000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27785000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29114000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26726000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>32855000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25121000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28425000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>27157000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30906000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29294000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15242000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23624000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27009000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31565000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22349000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17982000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18271000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17344000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13739000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11228000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15891000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15095000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13504000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12918000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>13315518.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8809000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10445000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10550000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9901590.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7853935.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8766017.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9184965.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8529330.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6107501.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6676467.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6373489.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6784823.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6488987.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-523818.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4177889.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2992821.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4062665.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4007836.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3889215.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3815926.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3811944.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4045231.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3265144.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3245502.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3184510.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3273379.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3402849.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2858570.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2266601.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2773214.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2231484.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1764130.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2123872.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1799837.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1214933.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>918988.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1589020.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-820444.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>84344.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-55357.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4305482.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1772289.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>686444.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1610377.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1593809.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1310605.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1262686.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>246000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>519553.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1203481.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>833171.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1268163.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>955579.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1263000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1323750.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1286886.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1422657.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1671212.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>835917.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1099000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1808148.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1726900.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>826948.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2040000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>614083.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1010760.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>614083.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>689373.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>648237.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>768667.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>622871.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>343945.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>660249.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>610285.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>735242.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>600000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM22">
         <v>300000.0</v>
       </c>
       <c r="DN22">
         <v>300000.0</v>
       </c>
       <c r="DO22">
         <v>300000.0</v>
       </c>
       <c r="DP22">
         <v>300000.0</v>
       </c>
       <c r="DQ22">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DR22">
         <v>200000.0</v>
       </c>
       <c r="DS22">
         <v>200000.0</v>
       </c>
       <c r="DT22">
+        <v>200000.0</v>
+      </c>
+      <c r="DU22">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B23">
+        <v>-353516000.0</v>
+      </c>
+      <c r="C23">
         <v>356652000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-233437000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61715000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-19037000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>276203000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>76554000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>219965000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-42107000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>292770000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19153000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>182215999.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>649337000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>652446000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>167632000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>120916000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-95605000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-83083000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>50944000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>182893000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57153000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32645000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-72988000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>322525000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>178898000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>259310000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>58620000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-68654000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>128357000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>217257000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>188957840.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>50657000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>18275000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13377000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>159972919.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>24068280.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>64336774.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>136704261.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>74472926.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>134997182.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-15982695.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>108903515.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>25331779.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18553881.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>102499646.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>54603339.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-34197416.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>36501081.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-9347326.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9915536.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3787898.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>25090452.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>41241581.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>46379158.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>30623666.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>26085403.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8498366.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>91291345.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2088877.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-5007785.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>19456486.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>80042029.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>27662935.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-36726351.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-40929558.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>75066105.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-37578097.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>67731510.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-57861368.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>65681818.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>90813509.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>62188078.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>15395317.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>59150052.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>41222495.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>37813435.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-20142321.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2382291.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>15079971.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>69152819.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>56740131.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>48892656.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7416883.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>95270833.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7516000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>284725.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>58642560.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>20088875.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-2951750.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>581586.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>14066000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>14535254.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>35496154.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>12669119.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>30710000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>20114798.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>12314883.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>20114799.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>28343937.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>13388466.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-6908828.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1642371.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>9302252.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>10052673.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>10635990.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5664887.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>13300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>10600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>5900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>20200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>13800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>12500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>21900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>18600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>10300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>14800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>4700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>14300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>10500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>3100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>10200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>10600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B24">
+        <v>-314395000.0</v>
+      </c>
+      <c r="C24">
         <v>-95266000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-265531000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-273064000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-31528000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-90078000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-124986000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-256961000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-238828000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-40293000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-254569000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-9205000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2931000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16720000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3198000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-231429000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3231000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-138581000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-94327000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-161107000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-95903000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-68975000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>198596000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-252830000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-366387000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-61735000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-91532000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-58942000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-99007000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-119109000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-109653264.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-77146000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-54201000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-65867000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-125964996.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-122904645.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-18225612.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-114907128.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-32876163.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-97469859.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-60830413.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-77402407.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-31755067.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-36323911.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-95581133.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>25460006.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-82584705.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-29980644.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-57950019.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16673998.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>12288937.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-25567377.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-44687387.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8478351.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-40552583.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-49110739.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-9942986.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10166724.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-15913268.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-6309947.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>32269433.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5624331.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-22583746.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>31259283.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>44472799.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-47135656.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-46207526.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-36827002.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>88303695.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-133890939.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-36105295.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-59973653.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-54132731.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-41507883.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-55562895.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-50639668.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-8769522.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-46439090.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-15190330.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-80362114.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-80048641.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-29393183.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-37112103.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-22865571.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-18962000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-3410925.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-24177853.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-29994308.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-31480801.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-49413872.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-33945000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-14458959.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-16079773.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-25667144.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-30459227.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-24839032.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-26356416.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-27066620.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-19470751.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-11750020.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-4173476.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-16417757.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-7051167.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-26016034.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-7081003.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-1200000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-13100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-6900000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-11600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-7400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-16300000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-7000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-10200000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-11100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-19700000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-16100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-15000000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-9300000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-10500000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>2500000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-7600000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-5600000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-6100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B25">
+        <v>417307000.0</v>
+      </c>
+      <c r="C25">
         <v>3956000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>286433000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4211000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5810000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7323000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>130775000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>202451000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2590000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6681000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>243722000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3540000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2023000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5838000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2388000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1698000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15533000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1507000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13007000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2264000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2357000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6154000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1236000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20743000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16151000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9246000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6139000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2224000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>697000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1724000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9913358.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3725000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1884000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3276000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4204774.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2622254.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1647588.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1026509.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2166325.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2160786.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1157937.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2159340.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-204006.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1663780.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8900223.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1555990.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4424820.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1208150.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>777632.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2881034.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1088275.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2125178.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1136570.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4999978.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6445948.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1207080.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1442618.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2455917.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5336807.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-225039.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2475123.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13864757.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4537856.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5862926.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-477385.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4824525.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-14766906.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6790862.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2554552.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7289176.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1682565.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1790909.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2422721.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3598453.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1688331.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>265346.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>681035.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>340868.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1219385.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>637626.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-619664.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>612022.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2911471.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-289185.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-494000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>41370.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-842032.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1718504.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>563472.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1022024.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>13988000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5972973.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1502134.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>4497822.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-3290000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>7888414.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-2534793.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>7888414.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-4825535.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-1780606.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1499073.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-5697826.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1098724.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-1061595.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>157360.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-64741.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>800000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>3100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI25">
         <v>700000.0</v>
       </c>
       <c r="DJ25">
+        <v>700000.0</v>
+      </c>
+      <c r="DK25">
         <v>-4200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-1400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>200000.0</v>
       </c>
-      <c r="DP25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DQ25"/>
       <c r="DR25">
         <v>200000.0</v>
       </c>
       <c r="DS25">
+        <v>200000.0</v>
+      </c>
+      <c r="DT25">
         <v>-100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B26">
+        <v>-13470000.0</v>
+      </c>
+      <c r="C26">
         <v>-20842000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-12636000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8721000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-272000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1125000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-274000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>12060000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-293620000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-967000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-7719000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5038000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10292000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-32442000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5182000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-9367000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4340000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-260000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>191000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>488000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3780000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>783000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>349000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>378000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>416000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>309374.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>51418.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>609834.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>308527.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>818015.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>184192.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>292062.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>761238.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>551268.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>640407.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>401515.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>512584.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>536349.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>398668.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>208387.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-45750000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>105511.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-14823922.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-15000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-223600000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>155037.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-12922.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>242200.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>70074954.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>20169529.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-10009833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37137000.0</v>
       </c>
       <c r="BG26">
         <v>37137000.0</v>
       </c>
       <c r="BH26">
-        <v>0.0</v>
+        <v>37137000.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>103091372.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-9471944.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-4766680.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-28059932.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>72203784.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>75273703.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>40768326.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>76098742.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B27">
+        <v>690000.0</v>
+      </c>
+      <c r="C27">
         <v>1053000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>623000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>687000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>622000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1299000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>953000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>235000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1513000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>124000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>525000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>527000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>673000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>953000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>760000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>382000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>545000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>751000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>487000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>504000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>520000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>841000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>614000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>472000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>423000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>641000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>428000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>719000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>722000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>337035.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>319000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>292000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>495000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>329370.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>300599.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>168314.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>388753.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>186633.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>190211.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>187569.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>382761.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>182976.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>203967.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>186751.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>367775.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>188345.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>176257.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>179265.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>347752.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>172773.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>163585.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>162123.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>293798.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>177057.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>169189.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>177269.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>326245.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>149320.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>149160.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>151853.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>246074.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>20344.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>96332.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>168441.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>202995.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>147343.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>111041.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>216954.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>134375.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>147700.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>21420.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>120111.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B28">
+        <v>-125769000.0</v>
+      </c>
+      <c r="C28">
         <v>114437000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25928000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>249438000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>60101000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>134315000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14165000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>110713000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>235511000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>63243000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24652000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>181213000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>104233000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>100248000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>161660000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>228482000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-35106000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>183190000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>37539000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>157233000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>62094000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42848000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-123774000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>170507000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>310200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>220447000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16761000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>35918000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>75598000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>94624000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>108751967.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>68566000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>63594000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38267000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>152350071.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89443880.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>62669561.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>77491634.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28725716.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>65409150.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>47715800.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12569414.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13613216.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18007287.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>46556509.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-38695180.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>78043897.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-32268736.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>25230985.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>29580345.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1034642.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>31679537.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>30800057.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>49389079.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>66584781.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-26682827.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>45141795.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>25508792.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>62493448.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>14188446.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2004275.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>37099810.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>31419802.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-32146947.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-3159006.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>51606085.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-109781745.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>45377770.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>20920673.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>78088385.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>70992656.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>51821022.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>54789361.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>56304027.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>57207271.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>74140889.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>29844432.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>31567461.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>24921188.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>81043089.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>87604039.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>25652205.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>52795962.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>36271627.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>26329000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>20316042.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>32810513.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>23018589.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>41723644.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>57071446.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>29110000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>14779734.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>38285736.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>19591377.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>30710000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>32279208.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>20582898.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>32279209.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>36811728.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>23435522.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-5934859.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>12778172.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>9746150.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>12103053.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>17421307.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>7622336.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>9700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>13800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>16400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>14300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>21000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>14300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>16000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>24400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>20100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>18800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>16300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>5800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>17100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>11800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>10200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>10600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29">
+        <v>471488000.0</v>
+      </c>
+      <c r="C29">
         <v>4400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>335408000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47457000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42230000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3554000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>177330000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>238121000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26343000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2744000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>290974000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24892000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>38693000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21764000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>42065000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23004000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>46684000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6946000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23910000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31573000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21592000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11143000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17139000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>90026000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>32698000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6592000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>30374000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16796000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20722000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8602000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>27398866.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>7507000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>21462000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7903000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>6551237.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>8246346.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>8081882.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10833816.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>17544398.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>11067282.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9649042.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5122099.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6904868.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>14310852.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3818241.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5064661.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7054922.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11545458.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4154483.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>3161178.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1363480.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>11012713.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>12423276.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7236784.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9903221.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>16162819.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-977993.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>5572944.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>10210644.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1748801.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>7565704.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>17115127.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>8808405.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-1307816.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>3644501.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>5796102.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-14493777.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>9684364.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3800711.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>5588450.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>45435.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3719472.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>5267801.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-2849949.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3188548.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>6400998.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>3078512.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-2604287.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>6294286.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>5324734.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-809814.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-3624268.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>7968754.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2427058.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-1420000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1865602.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1467054.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>3149940.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>3456137.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-659474.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>15292000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-3367748.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3300669.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>15012119.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-6570000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3921943.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-879069.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>3921942.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1993043.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-1523276.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2736627.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-4314715.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>1952177.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-2042877.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>5878399.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-3016450.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>5200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-3900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>5300000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>2800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-2300000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1700000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>3700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-6000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>1800000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-3900000.0</v>
       </c>
-      <c r="DM29"/>
-      <c r="DN29">
+      <c r="DN29"/>
+      <c r="DO29">
         <v>3300000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-1600000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>3000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>900000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>100000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-600000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B30">
+        <v>-314395000.0</v>
+      </c>
+      <c r="C30">
         <v>-115293000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-310567000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-324083000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-96556000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-123499000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-175273000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-337167000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-250669000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-82122000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-322768000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-185924000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-123137000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-117440000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-230284000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-257583000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30261000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-177086000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-81269000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-187094000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-106902000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-36506000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>133310000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-280178000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-424148000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-133466000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-73583000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-37931000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-84928000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-112222000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-124034805.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-71735000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-77833000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-60046000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-139454205.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-118577019.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-49916059.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-102569474.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-36913255.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-64844452.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-52714524.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-14502998.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-19613470.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-31259716.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-55518198.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>40533766.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-89189977.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6756878.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-28537193.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-19248011.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-19171603.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-28284870.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-32160580.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-84940172.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-55484117.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-555105.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-31763986.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-44978588.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-64999093.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-15586209.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3780333.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-60506832.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-32144269.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>30690962.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>10440637.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-67495696.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>138542606.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-61359837.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-22460548.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-92489034.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-71517084.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-66607618.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-55408286.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-53582763.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-59706875.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-76444781.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-32077723.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-37148682.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-19653845.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-88608848.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-85113800.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-29482823.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-48295672.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-38801708.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-24320000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-17551621.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-39069178.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-32063404.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-41103381.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-52857117.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-53665000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-9693919.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-38850039.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-30255893.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>-37397349.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-18719123.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-32232238.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-36410557.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-23269622.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2951637.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-10124974.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-5649378.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-9114151.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-17992898.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-8410532.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-14100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-5600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-21500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-19000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-16000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-20000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-25500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-9900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-21900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-13000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-14600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-10900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-14600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-15200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-11600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-9600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-8500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>